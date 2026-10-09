--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036b7272e4a3e3a3b8cd3b6c674f53a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0cd2eaacffbf9962b77bc6f81a76a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c1ca2e267b815be0b0a06a5f4da663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090995d572fb5bdfabcfbad023a3b03f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d2110ebe645c0502c703311ffee05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0ed2cd7f0794e672009457c0b9016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068876c0ab1348ba7bae92c06f2caa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c3cdf4ec791d3fc3242ac73313548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b81b3f5af4fd093dac1f82bfa3cf079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054919a1303dce1124f64071d42cfea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa0ce687cc06611e7f45c9f8ca51c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b5ded369380a1b1aeee1b86edf72812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae13daeacaf02252032315cd229d3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f583a932358c2df38602095fb6bb9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ee3176be41631203b2069b79972c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4c5d6102358dec9cbb1f7d20eab4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e65a1d94b35c6aa0c426ba7f751fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04627f4d3f15a84deb9b0c937be0e9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e952ed93fb7f8c30eeade312835e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7ddf211a4016d9771228d6ea46f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca385c3314059c8fc0cfd2af0d7ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc16ae2218771fb940a26bc0ad5fdba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeca46228b541234c456443eaa10ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541cf1b14a6edb50e301dfa902fde0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca423f740f6e949b6d1e98913d7ac5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9d1dcb75608302d430d01f90482bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624057de57f60edd63d4a2d8e677a8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb455a6a366f25dfa076ee003110801c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4aaf44962fb8590b6b8513da27b0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e388e0bc29e92113b8a7b14144940530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94615b989458947eb16106a62602546931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e9f8f783895bee2d806bb7bee8dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8bee1ea633d9bba214b7e14064ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8f3646781bc7e20a5e66110e6c5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156404f41e8e8c5248357e81c29850f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512020925ba3bfa419aaab2ff8b7a9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265512cd6f48086074e04e37fde794d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b9ac70834e5e8bbfe50be8259dda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d20c8a839bbb187052942b9205c8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a1447cf5e8c31461e0109004d27fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b74e92d3b2be4ce2cb27c3c075e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc0b8ab6ab060f55a33262273a05142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a914837d335ef27f82b5b95f868eebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cba439d441120a4687865ec2e2f4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3c281665f5bfb5f07442ea7a563fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcb7ee73a031c40558dfed9c38708246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31437e16d903ad817ea5c67017fbe8b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2c7c13e8c2a4bbcdc9bc579bea9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4ad38937caa0e57d1d62b91a591e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6a25c3c1e1e9dc71a955f317b54b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc30d69678712c7e9f5fd6fcc19f1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b5960668722dab10e92487a98d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97435304cd31a47892b18c6988b9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b56be06ad8c7968ebdd3d76a5025f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4ed2705cce8c8436e12b1d67780455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc21b1333aa698ac1ad090ed1738d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e133da9575b43a936fffbfae69b60157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5304036b70abc7128d8ea9ed40d13b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce52e7e9afc0dae8575435fe6123f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dcf6543c536e2c55375f6cb8e412560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07538c6e2ca8336a227ac3f1b44cdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a9f6992da2afe8989abdf7e0e4ddd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf7591c54bc55a7f140c6e9c66a0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49647880e69b52c4420bb0277702c3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ede63452e5118d5721195d4e7d77f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46502711aa45660c4b52795edb768e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92020a436c1d13d5ab6ef0fd6e5216a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf9763831a662c6bcff3f4ce14c8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb4d969489d71d3dbacd3161c65da369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b4f0e5e74b3204780b93d92036ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710892ec2f8bee1d8185c1166559cb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76923345b0e2eba1d7318e1af927e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17077f636be5516d991892ef27186573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f920c6924e387f63f5c12bd40fa4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9075295603f0dde5b3ad1364bf2fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9ab2cf605f88f88a229043e334b5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb385ce869ac12ff8a9e64642753910b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451240e0d5aa6ae62283cbbb23ac00ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc6c92270da55e402a27ae330b92e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937adb67a03d66497c74adbe7af9e12580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92640c4476092d5bb01d6b90e1c264a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313d6aecb814b756e8beb43d49cde4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33facb3d1a43a7e79f08de949e8534ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac8114023d21ae30f47b9553f383f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88932da29407adcdc6b6475e985982eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb7bb3dd11b9ea2a32f46cce2f1e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069f1b8920e4913a528f165048ae9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c9be75d72f55b6c4e838f74ffcf3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a92475d64313792c7c2f1505454389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123693c28b081ab3ded37b9884fae40e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a7147e7ace153cf52187ac50b4ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d702ff85082791ceed10fa1a350c7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8d3c85258cf348d1b52da6f0376d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53da1ba3bffaa5fece5fd4678b8d0cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503abe9d88b988aa0d5af989c7ff10695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69f1875781934a1f26f67182c12ab996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df085151e9eb551f86eb9bf4fec72b3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041022ed35fdc429e93279ee8846fc7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467274af7782294bb2fcfd60ebd3127699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d24153f9a5a658725464740aa01c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5c0018629a2e6c311faeb8834dc2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca3ced385c3e727682352de867b41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016f1278cb1e741fe39fbee4454eef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ada9f87eefe5b376a811d149cdffe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20fe788cc326ab40c2784c52532215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee268b7d6d532c9d3327bb8b435a4a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef664598ba2789dc1647900775a25eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe916d47ad9bb976a1e864278347dc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc61f8b968f082e59cea4737b7def6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a52650173570912aea082d324c16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199170637290d8c4b7fa5f21ae0b3a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769edcb9c2009b29811f15572e839fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d653e7c97bdcdf05c5f97ae816351c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415c2ddebd6edb83997764b8f4371e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330722c4222277073568d0fd975ca88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b315403db76db8a90674c0920fa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3bafa139a61c952a14183073ec67f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ee39439a8ccaa8fa4c35ee976b262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b5754fa58d294f7dfcf3032188d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b986a34221ba26e3cd348ceb2b7ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ce45a96f3de80cec14e754a54db03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d8b8cdfbd029a549f45a59820805e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06523cb4db570b04b894e24d3cc2eb6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df50e6d7d971d25ba1916647cddc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5655eca7c8062c9b0d9cf2c38c2cc94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad8a2404da5bc5af98f4c2dd8b41f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375de74446336817ee8049bd4056be15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346aaacd2d8091ff5cd6c711dde70d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880be611ac21ee1b28e14d211ec8775129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1396ca339a1f7d57e4ac0c4bd1bf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c73f65fc30c0f82cf9214f911d77fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599982bab7b55b3f647d10b8de41a5e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492fde175df0e5cd47805ec9b6868cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef6a6371cf9c6db0a4c945579f5cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e3e85b86822d5b843561ce7e3eb67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e053e36ea2b3b4feb0b945775fdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfe04862875b087c3a7c814d1d51b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a56c5565c3137f6edb8d4dcde457138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ca3f9f30bbb42bd1842e2ff04d3fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ded940ccc6c1cba589a77d13a183a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2126ef7ef24368b830914e247e6da4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c54af9096dee2e712c88cf4b3e9257142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f31ade2da0e651295a18c2b691fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed50fbff7b0c289984e8b1488991a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc44a789e5cb30dea6675a3dcb17e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57664210a2e0a9de530c860e012795a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e33e939ce380cbab6908b723882f01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b46da45d3e690f4aaa77623ed878148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec4cccc71433ad4fdda6e02071a855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5afe732c2a2b2256a5434bf77e96f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308e54d36a62c8ca75c807fee988179151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8886544641a5e277c7a69f50582dc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76888428286c7ec90515d99c13c64e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d260e3097736b1a3211859b298541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0dee64858230c63024cf8bbb101d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed54b47d8d305ea3e39c17da049c2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e656e548a6a4ec57beb05e677d5bf30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99b5ee2aaea5e77438ac11b2f1cde1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c463335a06eb53bf40e11d81463e63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1ac77486aa07fffd39d9047f22514160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157de322d0be1dc2bb7262c8f948b49c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d47c55a4f15ea64b597d91f126b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992de130cc69a65255847acf63be1ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322700822361035cf8d3440ebb478848164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed6a14a2c2077004ff270f1edba27d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c741cbf9588f641746ddec5e3eec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f0b26c3424fce37679aeede23c59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fdaa1fe492989481af16809593642168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dc17caa7215f56db809a5b8ad72a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976cc0498ddfa80dc8b44bcd9154259170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b7ddddb084a95bf4d3e493547641f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa85e150100415ed91cb2bde304405172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb0f5a33dfe85475343eb856dba597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e4011ba63d17217bfa745b53fbe2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9620d4f68e2a252dcb207c0ea5798c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c3960be256d34da545d8b4929275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f38607e1e300af6f1c6e6086a3af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce06a7abac96983fff421c7ef4aca0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f79a979433fbd7033cc0508ff628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf95b0d443162bb463094482c52457180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39118824e4dc0fa79e9afff45f8f1db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759bf59bca967d254bc51471020f02a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa31aaf05b6f2461fcb28013fedf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5bd708ae9217d9b56324690ef5de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f642b40a9f18a08b527de8b22dbc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b8c1a62b7f1998eba6845ebfe632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2beae2c34a6df39d67a51559f40879187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f14a277a82ba787a2f240b22077e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ce7c83141e680c6244e6b692c916e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a9c2de8c76386a38ebdab78f9a92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5bf6b9d9e04288b4ac9f69586561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe405a4c52d14113fbb72b12a4594192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48e9484e5178ea231e34ecb7332a08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25812188b3586eb048b8328865a9a1cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d9e7ea045973705c8d297fe6e7329195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355079f9be07c50b6c8cefb1c44d51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7abd27954221ac07f1f549a9d46e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d8ef4127fd9c6ee5368f28974cf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e718fdf7c06b8201c20398e3328ba03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc024978f68f8cd7e8c6f81d8ca203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496d6d746a0f2617b80ba9249d0aae5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ab4315e17adacbb76b8909d5d19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b95f8d9d7ba9ffa8c57f3ed911bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddf3871679d89fe6e73dd3d7508988204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a21e96ab34e1f648800933aaea874205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94957efb65edd43c2d71995bb6e53241206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725587d7b97d659a045d7cc5828d9d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec331492263d6d2ddd80b63238dc07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499e27bae7b707de609be2682fb210209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb834a5665f8bd2c1e7a20cb230fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50286e524ff973c14214572fe88d8ad4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c871b34658efd948c021ed55ac0563212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ece78bca451a17f0479090b4ca841213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aaccf8683287f9b210bc5c1383717214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9eb50f5198e87e05601fc72827760215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15c8040b55a0c9a05d473a0175adc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79bf29c2100d382e52d0d23481f132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d939a23e74c5799b601b018470bf581218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07320f33bc90f4be8083fcdcf9445a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba0f710d9f8e1de0ae1b36ae25734220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005619d7a5a42498cb9a67477b0a1bce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c634d91515c4306e95391bd016c4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e3e4f32de29c14b90b7ec04d09467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b5d2be697fa2c75e43c72c08feb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548295e7882631d7dd599337da2772a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161e66ce8ccc7a7da0d9c6bb78af1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd751b9eb8778624f1483a1373aa8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca103a0ab4fbb00a9ae86dd47f265228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727984a20cdcc62e1b59c354443c1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb49d2c4252e48e515e0ef173a067f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc860da9b758595d6c7cd9f371e073c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b8551a9d28da00cfd286c916b717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef147b2f9b86ab73067cfc8a9e93a0d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f67ca358214bffccd944fc50599e0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc278dae8aa92bddecae4def24beaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38faf770ef2686f254476a17c636a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc004067a61391c99e9f9957430e9296237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb62cbcd7ebecef81bd7dd569dc128238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fef782bb6e63aee1fcd978a0a8962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c14a10eb587bbcb765d6af5f98a6e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef33e5c72387d136a1cd2bf6f993c29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc18f05d330960ff63c41c157eee101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9282bf9d485665fa36c886090b0ac67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fba5dc24315d09eff4a4dfb336257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f610c3d79f3ccd2dcc948a2f87ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe3a855990e2912f3a86e852bac60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cec8be9a13d5e668aece30bc42fde2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3f01d3cb30c1ae7acba1ec49f4b63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f52f6e0844d18dbd7ad606bd51cfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadd6794136b7af14fc0ed03f07bf72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f80d4c2647a2bcb1d85f5e73527f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59b4fdb74cc6efed8959b0aa673392252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d96a644327bcfe406143f5ca184cfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e704f0d166632d8d38f126048495831254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec819c6955f4191c661d54c26f35d04f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1c448ddecb16ac60bbdc130b5c10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ceb55bc553da6558cb3c59e5b3483257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cbb080f31dc6134d930821964a37e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e1b8dc6d7e0ee357cd5ed72a7807259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cee0faf5d5c3321714c47f42c5ae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00fadb08e7d8ed181ee5e895b48d3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8595199907d1d84b5d5ef6d1887b074262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6c5b94d17e5d7848ef865d178a5bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74f2ceb69c56c59d46703893f95db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86cddc171969a472668cda39f75165265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dacb21875968ad2f667e479f13a09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80f60720905b45d0a601575add5471267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c790715aefe6a861c035bc696be14f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7caaf02983a60a42b5763d775a0fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbcd4c4767e3bf9c6a91b25a7e2bd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0595c5de66e247c1e75ec7dd997564271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc61fc3856ea9f8a250a61bbb1e8781272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3295425a5a5f391d3f4a7fe79582a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b2905b3fdb1115a6479623ac38760274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41e3f8d6de767e3c4442840fc0ced275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b841a48bfcbadf8835b244d02efb19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ff0da96f2a5a6d47c9f3a983ad73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb340b67e89c2a2c4e5436cd9b34498278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b547bc823f37a89684037e9a0080279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057579b48f6cfd04236e65015512af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab232d120f7ab1357003e63cb77b61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e3f9bbd12cb0a42951ab38ebad60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad344e2689350b9923820cd9fb4eb12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbf542ffc3d5e8db522ee5cd7dcac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da69c90cde097bf40a98dff9846c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc0bc54daa4eab595bb825ca83d69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdabaf4bb61457db5e1e59ca8a25072287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266180a54f4977a3571faefb16f11be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de695ecee0488450a5681a629b8ecf8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416e2a8c71a010e22aedbcaef20db4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2dd5f54f3845e2faea3424ba60e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4b476424c69022e7c98e0a380353292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a59a848c7a0e20841415db9b2e606e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32706f3d7e1dbce2600bc4d3c40ce0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256775e52bf234aec022d4ae55263f71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d921947f3ecef50f17cb756050250296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf50f9719a872a1669c432b71a3f5c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89766d28d5b82a02166bad12bdcde3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c483969e9201bd79619d1359020e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f591593cc9dd02403e130871537763300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbce39db79cdf06d142aeb4b1063d01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75c53266893c1cb2c191848f647417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c1a7030bec430df4c2000997d569303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701acd9d95de6598bbb6951b7c94dfd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d9756257ea03ffffea515d876361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef24b91202104a190017af8ac8988306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d7a433ded2ef8fd86ae34410ede83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861b73db6b1056601bb29066ef7e05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80409ffded3e63fe33cd7205aed58c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5b93bf79ab8263abd808c3ffbb3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c021a200bab391bb5e972a8fd8826311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc181ccf09fe915dfea46d6fa37d97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a44bec2b5ef7cd911a30daa6d5aaef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995cd1067f50432a9631f3c268ac83e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d381fe74db7ca0305f76f6d95f2f7c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3a99370a069c5e4bf96fd4f69089e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dab80fce02718ab5e100035e255da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1bca6fb816c90927431ef5c91cfbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af82236bc7c5ff158083aece0495ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5778216e7f565b5b1b7983aa0a5dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca9ba13b0710764f80515051ee7e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd01fe95f2d5309febd589f7ad8d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290470b5ee48c81e85483edcabcdf7b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310b3ad846e4ea0f188fa0b5ee1861324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9edadc14b6d6cf63f44c26cd5a03d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89d38831e42264d6bfdacb105f0bd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500308bfd7b64e3db0d41fd2da88a0d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334775aa30a9a7e6fb5d8cc5cf6d7fc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72697cfca8b9adcd7a93a3ebd78d4068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608e0ad672c676cbc0312fd3505c6c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e860e2affeafb995bbda0c3185b77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2777f531667de59ff943d188e620f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8d304a564d5a87accce43565312a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace40feae30170b08a614c71f9492b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fbaf90c498f441b79459dc95431c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce623e6515502d775a22c9601f00f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029fe06db45c1d9a398dc80c79f0143337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b302615fe31513de64332282d41f55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba64988ddcffc4e85811ba5fca772d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3025aedc92b0882cba26511da11c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ecf57810591b2a20b00bb892d0de4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a96cf82c45c62f2df604b91d6457e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b684700f6580713c62a07d525baf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6100a4bd93983e2f51c3a2bf2eac08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde133b51f4b9fe5a6f18e019517d00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f590b29c74ff06d8a4190b6b75f2e38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8364325663f5c4949e5910f65fa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded112cbe1df9b34b13f8ab16ac652348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce300a3de8b69dac29fb2a8c036b6b33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883fb586b64f29f9a4a6ee059c94d3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97164cab3d7524955c32754908c9e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69581b4a6a6ddff2f8080c23cdda8f98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eeb0a9121cce55948d9aa714e1340353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac472780d95edf2dda5121cc50b6ac4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3818a1fa79c965757738c999d85b530355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76060b53ca795c3c3e5b242f06be236c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51561d1b2d37f62ef0ad4c1e8d27ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46eacb2271255b42a2baed09cf12b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0ddbc4beb97e494dbc0df7f9ce528359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae175ebef14f28dab6fbcd46a39d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af83983eb709dcad0b1508ff29a71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de6d3223e708ce33acf38e41ae4bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611593faa9ddd9ad9f8c885a9fb62bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125090cb5c4dea0f836bc95acd897e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb5e6780b592cab4eff45cd475850365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1d9f195a1d3ef3e4db345a6790855366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c72b357e1da5b58673b532a317409367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802104d77347368179cd70f5feffc3c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22dba519884ac14ad308e6ddc25320369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe361b9c515e57a0efd74357f6642304370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612575386488cb2a924d36ddd754c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb7c411a067da92953015ad0a4d63a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a1280adc36370f1e212b4faa34aa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32dd6e17608b397e92fc075b1db8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a514a84b50ea054bd5f3a21095c18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d7cfc32d1e5219a6685fc8acafc94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf310b645858b9821791d8ca79452d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cea4550d55ba6fb0b0dbec2a554c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72632ee30259fc90fb03460cba7ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405cb9a2014c72895cc71e5bd3267be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d7aa5639a5419cc0baa5018c2adb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e560358df37e371bce8452c9454f2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a31d82e4d9884eeb01e2f04c69a5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0edd1588d1ba58888181212df3d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c232e8d744c614c4e95a14386b7cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f1fc49e63d12a3df5d0338ecca07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9127ff092a188af085a0c4e16b719d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705cbba5f084765ddb6ac4824ee025a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bb5eb5cdfde4f5196d250aab8b6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9029c81e2aaf70389f5a8fe2634a5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36510a62ee6ebafa457629489e651391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7688f31b475c20ee28251ba2beb61e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dab13f575457ecc66ef4edef5aafe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8f782f732f545965413ce5659b3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651041c4a873292014eb505be9c1be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1034af2ad180038f0122f10912bcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021469cfa4d32805037ee7cd0625840397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9fb8cacde132b47bbc39b3ba919f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0e98822be9a26a11ff57878490fa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf7790b50cd16094c3f1917df65d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65adb0fb0a5d0c2f19b86d4f9c6721401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe812234eb4a8c1c11c4d70ce2e4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab18460d9c3e5b8406a03a1f2eb6bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876d44c1df9cfd30d32ea0d6eec4d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e021835d91d37f1e284b86f0fad8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609b237422fbb055ea983aa9a9e314406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecb2cb2bb709ee04a75414c86d38b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166ef51bd3d757ca273971c3bf4124d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e0170d96e5015ec93e374fc141a49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5e4b451a060f6416ccbb4432ad123410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104bbb69dde512fff235aaa1b4012ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1397ef4aa713e7c77c8b1a196d5ffa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd43ef36cf017f51941aa65c0566e22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9ee77cce8c7db21761a1d6ded39b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bfba84662e15bf271c32f37c59437415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd55bb1393024c7f1957edbabcf4f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc51a7a8db5d191fab2bdf06518e6b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19161ed730e7c6bff0744c53abba6341418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc10979b5fde998e2f502aefbe06c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87f9a361260cd308690627076420a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6daabb9c75a3a2447b1285147c6cf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4d8d93e92f08305ed9065e9c9a1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bffabe849ba03d6e14cae45d56d23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e72c252b637fc49256f80533156d5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed315ba52c75b999e53ee08f78656d99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4902f6ef7d9e64be9b1a630d0e909426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac64ca655944e1237ac83e037e4c56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17989ee533fa1302f597a1459a78db63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a96adb1bbd5008e0fb6ea20ba9d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd10c9553017fb17c4616992f058c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fbe474e70ec4de1c7218dc98ab2d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee458b3efdad42cbd795c3226b28d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c1b51f175afbf9312ddfcbc221b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dcd6d06439b31e2c1b51724a2e016434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6711ad1939d61f955c7ade0fa86b79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e588fedefa75dfd4c3ce11c21f56df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8feef39499add24876a3e86827062437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656230a640d3aef35d8b1b617df394f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d621d33562c769bb4a7a34dcf1d78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f4f5bbe56b1a1d5c2c11f8f7fd9ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2747c60cd82c3ae08a04cc9e1249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cc5717cad59f0d3bbf4049e6bcc35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050a29a95f06c8c3e716194589e482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb5498fb9ecd5b69fe7e5d5ef3a41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926944366d640e315546cf175c5fc34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4a7e6f48d7d1297e54c76dcfd928d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577fd6d792abdced2f792aeba2f5dcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af15b28a0886755128a9da3782fa98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc705ad23e5e5e4a31e419653e40cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d821d5997d5afa444742e65cbc51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50585bd44bcd66e8b3c2dd5d0217e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b5a58c1a41da7c71563496f3afff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3019543bc6b17c339f9cf749f4c32cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fcefd8d176a332b024d24abdd4c29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce98fea1b392d0329d563d0411c89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a519f8ea2aed69253916b317b336b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496654ba9f36c0b35dba0f4bee630c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee21cc4ac203b92e269cebcc785ace458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdf80bfd16da2ae657c97529565e23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0993ead87f461e45cfe10c1852af1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4274226251def4b7c07cbd38aafe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327fce29d838c2c44c0dacfef56bb4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2f6710ad137a6c74426e41f9e1e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57831c598712285f11fd4447bc09ce6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c16584c42dc0b373c9e64ceead6f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb93a69c3dd42568892724381d63d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092d95644f5d82e2d3eec8278afa8c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eab0b0a1100a81bd05b7e888a9882468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c26f8759d746557a7d926a138d2a35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67488cbd0efe6e02cc4e11ca732d91d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae598bcdbe91266489ac2062ddef521471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6df7da2ef9fe395b8a32333629a1a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47bf882e31873efcbdcb408f250169473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bb8adc9e3f97fda27012079788be2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eda18356c4dc284919ff5e643cda4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197beea7142eb5b6f89e8b5cf419dda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f20eb1c1ca4684df196fe9b08a4f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c584b6232d4bf12a84ee2f8602d1ac1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a2243b609d82f93560d8ee5737741479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1087db8f2f25139f95929987f6f946480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8bb2a78bd222030a94edf671d6095481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ce0a7e8c35fea8d871adb2b9bf6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a25704bb9f2565a3d6c4253cdb836483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f82ae6c179f7429dba5c8dfa3c3fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76daa0bbb1d5574844e9eaafebb1bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7b6cefe11e7c3f136f614a2d8f1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b1093fa2185fbeadd34e0495764c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cbccdcc016fdd7fb94971972ab18e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37374b7ef67b01b23891df6857fa061489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cacc9c650ad1d4206b2c184b347b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47efff20cdadbafda23c342bbb10a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4a3d2248189e4857a44544923669492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fece8313ecea2ab61083629e956db5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ada872ad2f52396df2c91e51d8ce0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850120a78232531fc4a6bb910b92d9d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689753ff7f72499c4251c534802e946c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305f65e756d422774122c02eae6798497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba962920587389536313573dc69501498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e779dd01f101fa5497799828e9f983c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d780094aad192d62ccaa3ee731c363500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25eaf238b5015dff5c74a86fe4763501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21933e32f81f48bee577f35fb988ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc270f1aa55a2113f2f1fac960507b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1be15b5e5eef961daa454ccc5e51a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417194eaf7c1eb09b4ea94526f2e38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778ab71990d4b56fa4c562fb7d3e9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2d5527ed2327f97e0c0628831a625507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22008addeaec7de5ca49d23eb2d208f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e155f0b61036cae132beb9d625b58c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd553ec84bf776718120eaa1d4881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85534f8e9be82e914305897d9ebdc875511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019003681f7d685beedcf64639429ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa849f9b2d1d9b90c0bdf23bc1b4e052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd0b777db483fd0206fff458e4bc5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2606d879d0c304b381dc13b9dcfa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181b792d38df538e1051a4542a1f55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c7f5afe5970243a433fa06ba20881517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0052023a052bad297da4da0547339518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c17259788b428a190b4ae56b386da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba10d042500b1a3895c6d41d2a600b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928b1aee48085d144774d85a84f36c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97b627903a8e96058288312d1bc8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b7d7afa1adbe7c13b8155cca35293523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4aa185b07edd23ec0dadbe666f0b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97575ec03bc756db2c95b10a2eb4ba0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb9d20f5a31f3bfbe6b77f7d39322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055070debf0a07fa8030f7639414f94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742acf9eda9993856ebf917eac1c7e0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc996944e79524b3d929cbbbc140c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc88b0f26ef77b365558e7ad9bcaaae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dfaaba75e027e8fb68930ad7f2b92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519845d447243ab2ba6c711068ea780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad539d9ddacfd965cfe58339d307863533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e1b21cb763cd5a0536aaaa7863ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa4fdb2d4ddbb9a31c84676999fca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8632eafebe0cfb0ca233d9de703fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37f8b50e0ce94222693493311edab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ff5bade54eed3e477a1097c04d04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65f9451db63ca8b56287c28b8efc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f9f4f7117f7c8303bc000ee5afaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb733a880dfae51f0cc1d49c410727b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b678a9d700e2f43573a6eeac962329542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbcbc33f01781d3a37b994a8f13328543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e06490c0de90a4adc43395a8a39ddc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8532b310be70b584d84af428d802545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd66cc5b22f2eace3b8bc05742110fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e469ae212a36e649f8ea1274a55fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb40cf3a6b5f7f14cbe96bb8d65cfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc56c913539e58f21703d16420f766549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00596ef26e6fa448d77264a892f1224550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab58c0a369714a5d966a8943f9e0e08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ae68f276fc292dcccb77826e5dbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b2f2fc5a3f7a953226fca3ee0f0c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5eceb81848b4ef4300c33ddebb72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230707a0337cd3d90280aac26f7aae2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e97ac65ab797e261ed16e92b73f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1555dcd3e37dfd833ee9ff991f0c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec95f942409db6d2b54d3d6f80bf09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db1b818f7fecfeca1ad75a893815a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d747b8bb4dc418227c96cbc51cca5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b32cba91fa106d95caaff217a62206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dde3765db8867d9d178bc7be51aea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947b0041c3b81a4a9c1bcd5f58a7824563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862909859d264acf729f1eae68b169ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca8a14d160c1fdd63a61d6e1a73f9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36002cda0b1ae59d6e2b25299af65796566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37682ccf28f87507634242583517c4ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8270c26d51fa3cc1ce0f25cdd1847568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab153a35d31ef9ea5913db30799f7d01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235673ba77517569f926c16d8d3c07d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f02b55ed078a47799a25abb36d06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1d8fd4c32ea51516a2561ca562f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54802e3517a1d050835291262e8222a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac832b0d3e4f77b1ac817ac99bda957a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ce2e31d07d4bfe08feea1b9ca0ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77baa70f9bc33f25c67ec4082ef411576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1426b2a4199da468b1a33840b7f42d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069a308f12d9dd3ffdb5d5607521719578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac6c10ae42eacf94d854283f3d351579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdebe4165a3de73f9002d9459b55f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc4694140efc29a0d9463d1489ead1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed37a2211c5d25290121b8f94a7056582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba347f487097764d94dd0b3faa02f4b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b822abf597092011e5643b614921584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8306b6255da832f926e2ded49826d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbcb29a93e72da4b98a25e7cd92072586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66d1c2fe1e1187f9f9b305b38c5da6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53657be8ac68e67eb2ea09c9d6ad5c46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4847e86405a61b48cb8a6e9e4b50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbe016c94f8ae16e3192c4817f7f08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bda92383a8db1c73c5c54d7820a07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b59bce2d10b90fb662e0a389362e1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee5790aea59093f08cf4b85abb8a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bfdfd4c78316849492f2e34ed101c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd329c5cdc8f905d94d66484749715595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60328d1e842a38f898ea28bd17696596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b13981deca124d11d9e76989ff85a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa1e9ee89e1cc04520debef875894598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0bdb5332026e749832c10e5ecedc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc840eeae7bc48d296909835f66ab75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4f20b2023352609d7128096a6892601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a710e1b0e24480336191542e5796602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222221fb41a54d1a9989e7e2ae471ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c791d80e1e3d4a8b98f6bed84f435c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b81bafccdbff2a043f2d18d679fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31315a6f06343001544eddf3e0daf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb27b774be1dbd410f3bb59cbece75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c99da3213a687272e6cabc7b22cce6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0608cde97c655f742173477a3b7a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ece5d056e3a00e3735d1857224280610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8cddb8584c5ba71deb9ed47f97ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893959c67a597389b5f7279b4ed17a62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76050e2d2803fa7be8282ad67a9d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666f39cc1d4cfd4743d9c9cf27809b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9904618d1f2b0bdf52d1ab0fca614615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc23f4275fad4581936b22b0b82c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571947e901c7b3a250445427af24ed8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb2c7156555e4cd62699df7ebad3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a48ee9314402a3bba613cf1139b381619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d582d7495f812933677b27afe3c907a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf0652b9cb51476da5a10f4d85cc43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29047f9ba458f8cd9ce16c88ca49c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3be218275353d280d90c9f093ea6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0750ecff2606572b8d24b2950dcc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d35fc0658c4e6b243149ac89a43b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb8378c5d35a28b355f6fa2d4a84c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6791df7adc81aef3649115bec3148627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6cb36073873995de5cf8defeffb52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe99ab69fad650ca0d3ea0e40fb60b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c1a5ad9db55f5e8e4faaedd6bb6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac35d8d8ba0716eb4a10a4c2fad83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd74517b4ad04fcf5a065d50d8c9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c46b6271f55b1f957f1114b019e51f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e8125181de4cf5e00e2da800a853a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f2eb3495c7646d3fd552b7d9ceb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476275b8d2708507e07634afb30e2fb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011b59e84f9539bd4730439b7047b2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaeefefcf72717f17940bbf055ec02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e1a60170ae21cbf13e3b42edacbe0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532293d81dbb57a15a3859c06b4bb00a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae6ea4d139e0e7ca030fcfbbafe252641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7262fc41d9f88a2352619bc337fe7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9e1990faf3eb5cf006b764efe48e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a798db69d6ba99671514fb99a4baf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b942409945f03ee911cf6b7fc38b88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50091ff4b3085943aa152c64ae52f3aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eed60439b223d962cd1e0022894dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b20fafd109a97352d2c9990d33f24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb637a6439d6233ad99defdbc8fcd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9ad55d018f1ccc1b2e6413bb7a29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8a0b58130681ccab37397d71b5621651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e480971e3dc820ba1b3e7f7a8e0921652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312935f9c30e072d3c6e8b88c6248f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e8004607bbff3f427c3d5d796d5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8675b86dcd3171b7093b40de602209b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ccc4eb9a94fc0062539dc5a26d55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a184093a85e63c7ba3cc4140f9ba1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddd8c8e1a75c591a98305e2045a011658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4025269ba45d56165d7d41217cab1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce59496f5c02d0b95461ba3e0709b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a352ba1bdb753ce48797311e2937bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b17ee273eb7a68a8fef78ab7090c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c33af4a3091b48d9204f69b2b7fa1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997148d5882bea3b7095442ec1c73ee4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857a7816849a023517faf1e593327c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d92380e97553adfce4a5ffd04102d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789dd11472077222df643a09dba5641667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2fbba0f8e84831e0c2893f9a69a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9889354c644772182976d16f6f5d07c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d229594ea6ffa8c618d42e8c70b321670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc8297bb4479ed072813dff637504671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f975ea7bf60671116b9a579d482bae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7cf83e17e70f24441299c1f86ad4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a7ab28be96aafad88eee24ffe163674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8748d0e35a22236e172e0e857f8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2ec7c05b15b8c30f26bd6ee913b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebed6b95523465964355d6a24e6e08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd7225f140b9a82f59024dffaac6cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aa081b2086f72d0bdc7f0dc254a8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ca4adacb8682ba130c41a0bd1595680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d9d6e76368b86360fa8dad16aba8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1373859e1951b16efd90b0048bac6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d421725bfe1a9dd9f090318dc6ff2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebc35ff69b3e72865341b0591c53ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16524fb4b4b432def9c13768f783d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa1e9511fc41eaf6f9973063080fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cad1176f866899592a7a2eac9d2009687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8f74ae2a3339e7a35488bee70a40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ab1423092953dabd0e5cae96c7e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21d2a58abf2d5ac237caa93470282690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365274634163ff9915a4451c5493e975691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff6a492082d2ff84febbb88ae0e3f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96861004a6766b379964090818205fe0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f672120247cf29d7fbc3af8c80945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e52e68814d2d0da63d57940c01a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8275ef37c6487435f3995c1e56625696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb0a92764fedbfd787fe9a5c88b93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13194696ec761973b1797c8160d010698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e7a537053e4b131876cc7e9815c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1e10f009817468c196c13556e53aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17034576b771b011a0a7f2d88d7a9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d20720ff3589dfae8e5bb4c1f520c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408648d26495375417c0ebac13374b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901e8209d53ccd1e1c007f6caf43916704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f4c93652353133addcf34b957f76c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84b65d3322f96813011a2a2f5b7c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d681dae7dab13ee74b199f29eeabcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730b0f74f9e9d818934321da02e506708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076687c7777c03c5deb54c2b515c4ca2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f113361f398295a004932ad6a715f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e230bce6b30991d46fac91f26adc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc558981b1e884572ec243cc8f3fa2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6dbd6183dbc97e34e579605da3e3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b49dcdbde5f677ae632bf842a0f3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33434e1e5e0d1bbb4041dab1a74eb8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50f522ee699eabaca831d0f46a109716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d3714040ce31247405b7526da9ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab2e4b5c1b210a7a46dadfd087b78e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf65264f8350d4d892c3add5e0e8e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82f9ee8496521212f3c2f548c42f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2abd4820cdf62da016d9be871bcb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be508079b728a152907d5999f4381722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2069d88dec24a9832f03c6f422d4740723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b234ab9aff43cc870f2571b2dcd1f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270480265adb4cbee4c0c25baa88a7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409db4cefe72d555f7be58d4b74abbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5442b13a744cee1df62650c30d86e48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083775942c47b9a0efa020192e4de8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9fa05fa6770260f85cc7b7fa76818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f96768f3f118a6645d46e99d7ca87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420a50f099ae0402b70a963002606d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5479e96ad19185e713b6a99c2f2afe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc48dab459fa058af33027e3d93919733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db492cfa835ce35c9e9de1b88f5ea1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecaff927e519908a8ce8729b7b4fc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6346b45ec6e9098458d9d04a1b70f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efe3dbc1bacb23cc5b7309daf10cd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c70c204f4cc5ee2cd7ea153606cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64bbae28f61f87967ad947e313421739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c66970196a6cce5cf23a2d40e5545740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e23b33b0f5e87a111f474adb2c47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13f13c40e9a3b0bfd6fc5f865d7a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97189220a161d454ef815ac358c7e4d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2fb1fd48ae9aca52b97fc58521ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15649adb2cd4df8a2b7c65b1c1b1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b81ad62fc7b22847be9b1d12952d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d2a09c5ab64e31633a51379a0ad0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeeb99012a9bb55c68bb912ba477ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce4488cdbb8c43b0a0eee73657c96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21747ea07de76a3298752af57f220750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d1eda2aa3b14b5d22c4c3971d7e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e34b305a619b4c6d1d3bcca86c50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef3abad56c4f03e14ca41af441930e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc985ca8e6ae55145b224314a5914754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27592966367a268291c1a231c6b50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a64e2e8ea129547031459ff063d6b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246df0f1f4ff4e2640eaa91597a9aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee23e8d3a657dadc7d89a26da3229d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1409eccb4afff66accbb7a151b019759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99edf473f8ccad275628e538f21af41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f537ed89aad39b2fe0802927ec7042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ed21e640cd32bf0a28a328dac2cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecf537e1f51648c3f58592f5aacd744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3d144abfca1945f40d3e5a4bc0c855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182214f34a0c0bcf1d945cb097f3296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981bfcc5536b818ab2910c0120cee917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288d35f1f90033cd36acb55b67357c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f5776a69c4c75d455fa1448c49bed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc6da3de0ca7e817233004cb5196410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c444beddd86bbe56c73d9440fae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e12b7e1c6ae13181f8c3175a12182812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de604ce61e38a5dd07892970b753b77b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99db2502a284a1f7e7162791d3508414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee131f61d00a4f01d10b2c5496ed8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b352166e09d9d1fc420a5e33a67a78a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70790a1f1368f7c4f500f29d07ff333317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f5754fe598da466bdf8681703117418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20a6de62147730cc0e49e38f2d5ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf9fba3b6d00f675cd4ec59b0384a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc921f3ed32ecc1123ff4a2dab3717a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c03e44ba23eea164066fd2122ae1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc57fc3ed7191fcc7225210ea56b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f3fb9862a41d4cf917563dbb48c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9396db1d49bf4774ae62b83ab60c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b28f87e419de045bab7c56a86e6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb0771e325abc3df0446d5c64368527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e206c6c8390b40cb242ce89cf0ac4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42131ff2dc86f42b773e02dc9964792629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133907bd9b83691d4f3f8a8cf83a55e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00140ec14a605eb725bdd5f6164238b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639eedc62612c2c278985e79447afd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938807494e787fa9467eefa98e64a70033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef738f6a11d805bcaa6c682803a3977534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff1f24277dfce1207d9e0aa1aa12835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60232bdc74dc2eeca8ed25484b1c8e0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314a417100ad9ca15f5408d96cf878e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e4b54115ae6d4e6cb9d4a828d08138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa740f6ddad9ebdcfe986553dba7f59f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41150a9e9829c531565e2f98747805da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2679bc19e28082e8b07499229185ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2b0d8b0d1d15c3767f2b824346a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92d0fd93a853236d11ed1b2422a9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec48027b2335f0f6fc84924dfcfbce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1052c1f142b8c0cbf3c54bc5bd64945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f2b8d1fe008a06d9d0bd79f2255a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2e3c8fb4ab7c96f926c105ed6224a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4f5589ac635462cbbc863bddb03d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c9ffafe86dc803e017ccda14c7fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9f4d1aca16d999c0063c61828a2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca040795c0b13006305f4868b70ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd57bdba832ee3839d38b3c8f2d0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b91d75db4c4174328f9e839e22f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d534b81666f37b801102540f04554c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c4f3bbd0fb6fb77998e69267accf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704749718151e5f25cf2094a29c504a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb2b1daee5f7a495bfee2a22cba5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8bc4c312358cd7a1315f44112eee358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ca37740f425a4606743e03fe049b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b817803fc3f7b90e2d4c0a06fc9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc9ed2a23f75b62956ca1d3b0cefeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f6b922c097752200ce43a25d3aa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b336ef5d11ae702968ff7887db7d4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a6c702d9c8c8eec30155b53af7ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559aa60b284bfba799e8e5d3701668565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d5845c0d9614c332d08b6809e9c8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ca56abfd2c6531ccfd657fca62aa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426fe610ac04aabc9e5462adb2cc82168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a93814fac9f0a05526d1bd3f4a930269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde0ff4cef9c8c1a6658eaabbf18b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028ed311f9dc4fd6458eb9792cb9dec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc99696ef5a110352a3b80bac819f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e878f5a47b630a10f83367a8a1057173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3fa5a453c99b739df40349b099d9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dccd67381d2ec258a56c4a62de06ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716101d28e597d5cfaa51cb82c995476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214233231a98deb017273446e51965277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8291e7f5b0f5e9f69e1717c07334bf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f6d2bac12abf4ad3ebdafbf6c027479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadabaa047a5cca44be78a774d73bce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d91c3f00d20423e740791f22ea99581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac0771d13a92dc00f385f21abb15d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba0431493699f4e59248e52567da283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b3e9fb63a4e2ce9034cf5c211e8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b8ace031d3a1aa9c9b347bba6da0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093bfa3ae98a068ce51dfdb7acc608d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c94207bd5e94b5540a33691437b8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae3b51e8b589c439f25d450686fc4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc415daacffb71a08bd762c49f3008e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fddf0e2b60874dc880419e52976def90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a1eebbc5261bc09bf9461e23a89a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a796064f0bd391375a034d544dd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d1d272fc13c639ef45d375e7f293993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618694942e3b94867fc00c6f5754b4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e694d0f17e482f7bfd3f3ff9252cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1db2c7048c79797f7ea8ddc748bb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86b427c6c1736ddf22554a278ce5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97fb32ab4c7b28428ae49270e0fe0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46708a7939effaf6b01f0cffc53afce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba0e5527d97bab999e358f98c7f10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c411551e9ade85db761e2087e995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983d07053c4ba98f1dc32b4315a757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7330955f02cd4912d2fe2880bca60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff1bc0b513e9c8b408ec5edf62814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d5b6b50d7016ecb7438ea1f13513105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b4b0702e69f0920a054d0bf7bb18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945847bb7a62d5090df87dbd689dac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd6d2c38a3c3d0135b01f7d6c3e78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c3785fc27c9ebcd71a71bd0d4374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfcd91cbe50b8efa0eddc93baa6ff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596d3f11fbd07b80b065c6d6158184111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3981fce132a40017485fcda9796b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a47eebd88f473763d4177c263ab205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13853dba44311cb86dfe0425e614bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0939fa9e7b5a854f7287d3e56f32d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6f1521ee8a564c41d2f8a45ab4f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713818ae35358c6e8d1404f83a8ba91d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e31290478280f210557881056886f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae278327ef207c82453251f29d1172119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15699433c702d81412007d19539102120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5da5831192a7baf95178ad929afa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561dcfdff3b210b9866d8c272d7e9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b196784b4cdfe6d30a578a6625c21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c4a03f3f4d8a8ce946d07389598f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a217f7bd3412f0c5dd226b0b3d42ac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84191cad7d0d1caf18b276e19f70d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67eeb6fe5a76a7c42509ffe572659127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa93d8221f7dcbf6b088b770de2814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003dd0d93c47121327535bc04ba9d18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcd0d20bdf10296de8364fd7d0346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079e0ef847cc0e370ba4f20c31a7072131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49f91c641ef30ffc2c10654ce4709b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc154648f1edf0d356502e7ffffd58e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08968be1fc418e00a671a2424ff99ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ccc94a32c50c68da82cd35d0d0a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc275815c6e90b4919b8e54f779e78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da3211816618beab3096fcb6ea637137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd8d97a1665a9f0d4884f4208f7b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3daf4ef902a5dc70371dfebb6062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd247141452e9cdc54606af381ea3a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e3ecc7f02ba67c360ecdf5df9ff7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cec122d83439279f3f740609a0c50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aadba064e5e0ca7eb061ce6d99f5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e89edb089ff59b839fdc829efa1cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1420b6556261d36179071f0a5e8e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd2ad1e1d317868a48e13072a61a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28eb0736addcaa1f46e257347693c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77625630f445782eddec01f2b67953f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e75ee73cf286bebc8fb7129b2277b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcffab90559324dd941f55c45bdb78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8223ba1ee102c6d954627cdd29e0933151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f1dcc82f670e265f6708edd0e16be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5a292fc612ce4760400915c5fb9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295c09ba74dc9e3f6266cad9c9a42c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49007e60eae0f284da594c3f26fff4d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8acbe0a6c37a1192b9658f93c46d15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4dfaf0ad91d9854ab87be70d4e8fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0126cad3ac03b131e48b7e63dfc3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e4110d6da087898dbc294b2856c0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d098241f82bedd4d8f4218312e24c68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa8737d0951ca9fb6b71e8a8acd05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c525563fca2fea0c0ed09e41e4ee22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb896753e13b224c93f03b84690ee8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357190b17076c023dd743207298f539b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d322b4a53db26144ce1a1fe06bec62c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5fc3ebdd36f8fe758f895ed97ddd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a8d5eb6e9ae577e9f46c97bd85bfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545511a4a8026e6c72c52e720862ed06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b07cff7aeae08e29a4d5ad6092d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39268e5786d9d4794c1902911d894170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de273f4b620f2cea53a75911f0f229f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f085116af0381437a901335601a85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a912c2661ad075dd759c305dbbebd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c8bb387bf60e8657afe3da8ad442174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d16d4145e041c8e290886de2a9a42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c196e54236ce53a702ec4f25ebdc6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae37703b1a646c52e2fa3e6f986e69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b6fed38ef3e40da2aa181221f8cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba80a8d8acaa5579aba808ef7466bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a6f138793c7180c02857faef5aaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827ce8ccb1ef10f7271d71b81265030181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bea76b50a09d0c14ff5fcd7be06ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218cf3146780cebd84814f5e11e7e63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aca56b62ba3996e41c7d53cc4ab79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac53c818713f14236b837c9ea59bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747cb9490a7eb95d8910ec5aa3c33f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8b4bdddefce2ba6c557bfd4c4810187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab06ebbcf1db56496ba63c04e75f851188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df33f34d7db72a2420b411fa8c086eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b00cf2957fc0a0ee2780155d7118190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed527d5928867bf3befc029237904c30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a725dfc1341907f882690fb19b57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978bfcb5cf0577d1ade2f622dee584193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1737ede79485dd7f5c5db5a693e83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51aed276ee909d07de51c8956d4cbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e39fdd6739136ffd00b4c5a0a6149196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca52ce25cb66bac4732f8a0c0c19e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d1867576f9314e833af355429e64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44da4d7a3157a2db94be9a2daf15cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b98c97e4f763f2809a21b2765ba0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ca00b178bd1069bd385ba21aabe3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ce2b58a9833b08c0a6cf4ea8fd3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb773166567b26cf866e0d18d4138203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f379d3f819501e57bf097e308e98c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1bcaf4916a49fa0202af12cd2e58e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7efcc61c8b1abdba3bddcfdff363a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ce99194b8bde81385bc63b99f081f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e1fd64a1c32d4014a742e9cbe270208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee7d6bced35732628ac28a3d36f40c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf09c45ba9e2a180d49b372579842a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2417fa418e4b92d3715f90dea3fe2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192b37b91a4071e64855061e1d2dc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884027ee88effc35054ab70aa4da48b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a9d2ae96e771a45d1170b55559e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea7661c020b6d128de2328bb59696215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e20c9c163157833361ae0a88d2e705216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5ffbcbc42e87a4a74e50ee7bcf5de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef8699e69cebab6a51ec53dedd200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9084c17e3a18ac07c1883ff56a87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c44a991ad5d59d96689dd9654d5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529260ff2ea99ceeb8b8f3cb1d6437d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba836ed968aa4d30a2b75c3ee01a6a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15649ce32c5f821a8ce96619d8e0e2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e5af0dc7d7a72389a6204c655c51f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946293e22886bb5ceb61940415c4d88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d53ca4924a580befd966afca9399226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dd5b9339e9d23a74ca2300ca00958227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64cf05295d147333a8a1a93221bd92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500d2855d8a6bdbaadec888b1905e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b869439db1b6d95acaf5a21de44a613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f715096014172afd68b96eee19174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7b7b9fc54aae8ab7737d86200b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920891742a2c90ed34c84ad17c6a3ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774024a2a9099de0945488fc9778fac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a4181e95d335686857639f9689c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5608e437f764b51b1ffcf77d6a33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c2537ce5ba2407a3220e45f6c162237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32196bcee51683d4e5b487bd78ff4e32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c2fd6313efcd8bbff4b130fe5a80d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6cdbf9b055d31e43fbdd8da87d951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d632580a27f5c16a3fac9229607834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7889a586b28e45bb0f528b15761dcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514edc71c2916a8f3877bc4af016d995243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8d504c40861ebbed65b4d87ea8f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161c5c7dc4d5d31aca73a285dc3f41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80763fe8d653a7a85deb328f8a341246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f421ff7d17db2fcf7c40b6210bcf4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e330c8f60eea09c61c6a8bd62314e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5397929aa8f699074224143aa73632249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805659ee2c9c7400d81488e86d3a084250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176973fa8e493c25af1fa13b49513cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ad9c1f1b2fb0f756592db5ed479bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cd55cba4881b0405950b6c28b5a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754338d420545a014e5710053f5f5f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2ee912388c58a5fc8d24dfe62868255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a6da5dca3cfc1c5042df48b4f9f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289416fd5593a95cfe8ccd1260056dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ca0cea16ddccd45c07b2cac8ff3f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570529e335dc1757a58b82d6ad91c58c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7dd594cbd0999a2b99824e88b560260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e70856a3579735ba1aebf705d933a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412221de4baaaa9991472bc70c52c1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2ddd94a4a3d6b2121df630229d77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b98693a30c8e2bbd4a0ac2e2f49b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbd60ac1f865353cc8ad476167287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba59f335275e1c93ef1a0658147861e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8478606592e07ef1df951fdab3ae6ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc085deac5ae31d501035a5cfe4e08b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172761e8c498500d5166bd851fb1307269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbf7ab89dcc0ee32e5a3eb68ce6c4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68988b884406ad55d8331f2f07e0da82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53e4ffeab2b1aeae9d25d8d3403d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59829d048842525700cb6fd43be7491273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6be64a3523b5ee0d95a2913e444d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a66da3f68d31f67b122933e0ff3ca8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2867f2db0c1d752a38a6fdb7d53f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3935f68bed53c0462ae75594e80a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d39b8f50f3bb707975157065e7b77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188ef25cd5899ea7547a6a5460cd89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c2d5612dfd086ce02caeba57f3a22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309afd3e116be944d23f9c5b19b622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb6d17b5d84f978abfa84a5563abb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c9e8be84940c90c374a94143f05d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28611be64faf1fa80bffa8b3e93a61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e9881fb523c049b5f81133879f532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d10d3680b2d309ccbfdfd1ba68122286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b57454c2d095f13e38a83d540402287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83c0c4b5b2b9a46933b1b896906c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cea66f7035960f352f291f32dbf882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737678a67fa2778189f899f94227f31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186e14a1f151e5aef6368bb95e1e60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91a5b5b9a15eb781deaf8df6e0be21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc593e3a93f68acdfe888f124a3c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83591bc61cd22f656b9a1d6b02cf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20398415a501a96a0a6b328d1dca9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72515ad89add436cf1a10af6cf3896296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e513aef5156478405ba3e7b850f3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c7a7740741cc929b593673363cc4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61475e5af6db0c7232fbe85b9d1c210299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4908906bebfaddde166a44391708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60003861864f10eea66a63e25ac1bb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c45e0eedd99147435ccd00d2e44c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab0fe0684f0e2fae5210cd2f8ea6e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b7bc314846145c223688a715e1a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d1bbb344224c726664d2f1c2c73e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a186bf74b45c2b43b9bddc58517e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d5ddb682a6fad225965baae8bade5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef87877d07971d930ebbca7007edb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a0a64a587c6f6de1eb13fb64581ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175412d00cd329316a8111ad6f10234310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b17e33333d7baf9f81b523da7bcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763598420add9d239c2bc3f696856fd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a0dda60c41c8c65a94069fe6a276313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51a971de229316e5fd1705596c2eca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436575f188427ef686651b69efaf0975315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6fa22ce0cd0bb809515a96de3419d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288014f0ca593f053679d966062a1af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d363ece596da7d13f6e6d924a93c1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d836eabfeaacdcf04750b2c7103166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5928c44329347965de13e31963fea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace6b55109f519148cb7f9ab8014c83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699176605ed41ce6d39e5a9ac29b3533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d407323dbeeac0c48a718a337fc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4a49afc5e11ef29b3f15be2b60104324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae2025b537a9d5a71658349c0b3fc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4613d027c6cc337275ae649a00a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31a50b481f00e824952f276cd3e08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed42dabf93d97ee182eb79b1d4939e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02207e385e1e13d00ed8a531e6df0d96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a9a05a38ead75becbb8b4d3f86d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbe65716e9a8f29c6ccb18a88b21ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278161953cf98f96c98f7761e95a107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcfe57495f6ee049f0f0975d3ffd2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6c197d955872cb8a34985b3996dc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ccc6b55bc52bc62942427a11c449335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6aaf431810aa006bf0b0bb3c2c79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f1aa7188cea5a0530b60aac4ee8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587884b43d91bd2d2972bf09727a3a0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838445ecc46de97ffb47081763ddb594339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a6483f05f25040715eef6a48b5f00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d418cd913023dd58373ff63e2cd73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc52667d5cd30e9b9b678cd750d265f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cba7d6f9b9735b9bd5267fb2a9915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecdd95403b91f51925cfb0239ab4ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553fe654a25aeff50eb1f67250af35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fee8180298c6cc937744f533bd562346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e2871720fe9b7d6def8a3a0fc6bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b19bcf4fa286f64c8d06e9e230e528348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22f465f9721bfe551652ba2c3e37be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5e57e728a4f2120b50035bb7aef5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc149b3876259c8464711ee59ffec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4e776b93fc372ef89e9367d1b64dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a714bc5dc2988130bd8444461b9e62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b758519715dc68f5d441b86cae724354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa1039d92ab81c3faf9c9ac8461ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ec8a792f2b900d6a591e5267060b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d927472dbc7958662b8baa5db179357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22fb3b39597d281bd48a2ecaaeaf9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b2a7f2ed04734f4e50c060f3db97c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616eaef744b6d3c47a6786e2f7020c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c9a5dc17585cfb80c4d8053c1085361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6605b05c060049acf967619b8e308362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a64cef7d42d93d419eec18f4eafd07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a3963cc64f80f140992f30b31b879364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f292ddae120f02c3862f55e71482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907277b0f3c262304fdaa99ce15661ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c1a8e7870c9c3ac7be8a73f6c46f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bd35243320fe4bd28875ba0ca603f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0855d86b8242e24f343bd8f513b21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf0f9ea48ae0b68126c991e36c8514370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816bd22a095425ecd596892bd10c7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f2399cf129ecb48b1a0a9b032ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9d523b74d8661ef93c4c4d374fd4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52745e2a41938fe154b7b21ca30635b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3436a0c62a6ef4abb0bbd320eb9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83917dd3094ca01bc5fd8d66bceca1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be58a95584e31706a37c7ba8f08256377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b192935e272f180e6f0b77e6df46f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f99d3a600b4acb39c8692737b7210379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2caf58199f70fc7305a61a042e8b9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502ec9d4a0dc86b664a0ade4e6a4b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782231094d19e846ea812d15361af87e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f3c4840716777c10bb1d8741060a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7633b6910f3855a3b36ef368b32afb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb17cfde933e03bd2269ebc6a6d36a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f28c5469b1d08e0ee3e98d23c012c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35b72980e8a6beea66becf25449e3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae7a4d279f0bc2387939d3213659e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcc236975d653ce4bdffadced094ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152246833e6c71d07788f203c5b4d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b8c324f1a0c713e12124f7d79c81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185811085e0924b212d22a3379473e11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb802ea47f7c1355a68729af5926835393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286c11fe73b64e518d69806970673c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18382f1d8d810cba298d14b58abb173395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6c56e79f2bebc92af5d796e22fb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1c44d8c8079b43bdaa0c639050e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684f7c307d46e9a73fd51a8890c8f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e43f428af6311b4a0343999e03ca7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86bfe2dad49fd28a5a672318c1de3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ee6d7b1fe592cfac2da83ae18db35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38356e4320a3a2bc9f3820617c6feac0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f2b463796e8aa2c8a0ea14b391cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33ad065955e67715c11d35e855192404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4db8cc8f251be2a70fb62f5298e56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846c1302d4177eb5463e5cdfdb2a5ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653a0507f4babdb192eb0ed1434b72a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707635dd6013f16ca945e4fb7d63507408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62fa01e616a9552c53a6ee285e59b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63eeb3e843e99299a0bec308ccb8b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb42e50b42f585e751bc59ce724686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7a0edd68f9a0fdf413bd9a7f3fa69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b95b2bb5e669eb9584e8e51ccdad4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d89c81817186504fe5e4762f5863414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2f29c2c4cd2402db649a53033bb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1438f5b62032e0bbf0a3c24547ff38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888e4172137e45b45f2994e2087c526417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f596326b679589ec924dbe0f43b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e452a30d6486f8fbb48ccc0de72e21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748c2df76609bd5b1a2731327857e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e64e6fad1ce319c6b0064efca30b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ca932dd2640c01ba6c66143fb56f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d47bf47ca8ebe85be64051cfddfa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8110c0d591c30f82b6c61f388c8a10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efc09b69cdb91892479c19803456a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bffdea4da50e4fc1a3e00b4a653c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee53fa54834b09a82ff4dfd9e62bde1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4f8296f8478430054f548c835e6c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2de64a60cc52dc86132a229e7f452b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4228bf6f96643d411db8f52236e0290430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf733ecd9a98fb2402203cbbd6beb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feddb18a3a4a9c39d4d0fb3cff46d2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9704992b2d081286f615193a6b7685433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e4813e96020af5828f1c77f0b4f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f2e50f0a90ce401e1662f4c30acc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c353b489b62473672192159865cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e95be508dc68f4ff535596f7c28ebb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e80589320316531135704b032734438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eee9ac0bb54821eeae3a22ac7b00d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6b6334a4c5b039db18f7a6037e452440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ad0cbbf25aa82b890edcbd6ff75a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27612c830828f909c00991e8b13229fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b253123aeaa7b00853dca0acd922443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc68f0823877a66295e389baa2ed7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec1eed65a7d77a07090c306b3dfae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf12e6e8acbed6c897efc1831496c0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693d8b9d6fca756a1ac001a0f0453e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a79123dbb7f1259c2f38f8cc5b867448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c267a89cfe5bbcf40e7b31a690c3f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdcfaa2c21d3c5fce7e0862cbedd44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840535b409fd2c8c0d21029f3534253451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f56f28a521a10f32515412e4bc67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb98ed482ee6646502391a0abb6070453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f464f48a7f10419cd67a1cc8cc9d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc8c8726dbab7a0b85b46019edfba2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b26ec73b33d547066a1392d31c8f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc0c5cb8ae68743acb0c5ccd5392a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9e75291618255fcc5b07a14d2480d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d9218e61a8e072c91a3cb9720471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21d7a357ac20ab1a57e9372c875c54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca020dc6b40df49d20bfeb80b7548e3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21767e7ec65268e9023719233c47ca02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddf2906c2b3749650ec55710cba451463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687db297baa0fec2fe15e0af4a1ff935464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768f56aafb23b45047cfa25f0ab5507465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceaecad6c599cef64d58fa0f8cfad6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a257990bfa8b87aaf1d89cc02dd4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8228b7c35e69413dac198f407d11a59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94fb9e5d8cd6b382b3c906ee796d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393227fe2fd0c1c3b863c37e09213b35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91db0f2c6e6c59c62794b78cfc8fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a42b7fd9b1562e76d434c1215439472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c0804ae8d7f66b7892cd3eb51bd11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e505d99e3fcff9efa396715a3f0b5cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a654fa3bbd7e61fdb5ef8b5cfff8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea1b0b348d94d6f72cec1df728031c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398bc2bbb02c0597988486a2af6593e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe639328bc8dc81ff4c1047c37988d28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93386eb435635a17b2e4cdc9b5c73069479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eceb11464b4a7234c9d3434953cca5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba9051866d2a1cba934a1dde18167f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af064a95c2c029cb53710b2ddedf897482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c229a401d21ad576ba48db50179f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2c0b2960e458883186375f544e30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adbf6e55c396530fe6dcaa31ce0037485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657a27106e8c33d5307ec837368d77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ef1c08bfc6147d901a2ab71616d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d641d87020aef93b5eb73661e83ab7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4064b93c01ec4af6fa5df44174aee8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba007fd092206328d76a1dd92283e9ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4ee46f06e754a27f553c1d7fef75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032588d1235abc67cf4b3e58647032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f81d69e917eeacbf5edca2268f93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686bf735996bbe9871bdd51c5c5e8b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643b30cc0ef8fe1a9d5b8bef6c9a66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8a730ebbbe04648bea3620f8260a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8729f2bfa77e30173bc919802a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcdc24b37bd7a481ea0be0650cf9ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15082b80d1a3b3b116341774361dcda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a0df66ae1a976ae0ed2fa46a41479500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6d46cb38a025679f3da355518a48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d0d023f0ed9ee2b8bab3c912e5c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ea3a0c529e3aff846baed363537c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bda896f00c53152b09300f0c54e5c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111680c77f1a66696e718589c995f186505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1645688d14ece1579a1d5d5095dc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e4b6d53ba8a77b1402f195f9b269507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85738088e187e401a3cf540c3144b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fce011a2cf75a15fc8ccb5a8cde85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb30be1902ed7f35250d8f01bbfe01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc786d950cd755263a74effec71a23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984278ca8045f5484df2d0a4ddf1f2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d888a2bc5386b613abed644670c95f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b5744fcc52bf6213178fc687d5e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5cf271f2d39bf1b1970a5f7e38c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc16af8c03f7f18187596495a089910516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd0e7b524807943be8e8f3ec545c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e9cf440fbbfefd0dd565739a821b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9fb0df1902fb783db3ca6a3913d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efce8de984a9f9e305b0f09179edfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e4bd4afe91169ab5f70003f9ed5a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d40901dfb456fb4f6a4ca32f18bd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a69bf735ca0983d12aab1f383c9de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443441877eb913e753c78a5f0aeccf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b232f1b8c2f18e88788ac8a580963a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79b54700c3eb919d6fbacf4662b80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a04af0eb708879f3821309496e222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b8be5830d5658e322741d34bac013528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a56acbb0cb39cca2bc7876b26e559529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c1db4213be066e2aa49bfc2919d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc8988b7760484eaa56d2c79b2f660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35694f716f4b04b22d3645435f1d1e54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3c53125aceec2e652ad198529911533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56d582648f3debb2340e0e8d061d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aa5aaf7c71ab2ef174ed78becb6bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ac244621e5c50f23188f56e6efc0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f61f90ef5899154f2e7a218c21174c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b176cee58d8971e0244487eb5667e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc00c7e6d274816321d705ba3173e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0add49d1c785f28615e4d50a780cd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b4ef8808643dd1e0b1d3b37b5270541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f570940e2b206771572f630d91b1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b844bfbf8ddc0b568ef94d382cf1b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6d147edd2e948283f7483007651a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1fcd0ae4cf260a5003a4d8ce73c48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc073db1afdc18541d8a3912d5321fc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8213f4325461ac14c57976d9da2af0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3e032332cbe619d6120e94ecf4494548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587816fd1e7e99e02be9d5b76a50d5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5d7d4c532c71c82e9a486d6ff839550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14aac7ea71660b995f29e747c44b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af955c743d14a0e026a1a16927bab8cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9dcfa24cfdfed841e72219d4db45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe0afad107c3a6e486830a28dd6ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944ff9a715c57affccf7ba38042829555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa299c4ea508d5e757c6bc99c5afc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26099e803048aac931a3e956781649ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e0f31035871eee3d904a2bb2addf6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20ae0637b73e5565eb7a894bb50b37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6da6c2256e5abe6d305e4863c905c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52ff699c5563fc66eb65e441254c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203de0889ef0e322b54c5aaa8a465a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663508909a5277caceb14a536e7d42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a57083b85402a22f1b4f061463bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39aa9bd655c31d7829fdf62c9216f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc6dc3ce4c9a14b954b5c19a2b8b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f620d0a3f830fa1dbfd4a2b97094f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26528e324db7a489f59838a31115d8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c26f87e81d300a3066c0a2afde1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf8fd468ec3a1e678ad7229845afa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae00170e3839d27cccb8fe20f3ea3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540db956909333bb1572549cda1223c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5045c2522db5deab679171543d3f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fba5f094f3df60ef4e026d2c9a668f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e5afaef719c64a46512096868640575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e183747397c1c0339706e8f3772e730576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb449449a57dc761a2f6e93518ac29c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd973602f80358d3377358536aee3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241dba758910afe15422fcc112f153f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5997fb10cd393fe5b87fede285ea6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd239efc1be1402b570784260108e70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e7eef14f2283b55369e1c0a66c26b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803693c21d63651029242dff1c1ef7c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420c26752455f9ed05cdb2e011ad779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f87b183b8537f32f5407208b6ba2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dde5bcdaddc6aa58a1210b2ac2d2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148f9230d29bf4c34b8c89712ffecd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6432a74fea6ab84a3598a7f4ba08d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccc73e6d31e334f3a26cbe1c674deb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29affda772150a0d37227ed50d0fb8e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47287770828d1ae9545ac30cee435591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e808781426218364fb466fe03be6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbdc26b17a8e088b242206a72b7b4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784609969df95e8d647d4a15824952b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ead16b5d98acc38781e7ab4eb27b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85462d1edc41ec9b597ea47acefd967596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f869c88a118dd4e70c7d952aa43dfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c8ae0f559f61837628d9c3e3f504c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b1e04a649d658b6b48aa2f280630599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048edf0d3f34dc8c377bddd72d886767600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68134915ff479bd4eeb69d78dceb6b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bebab6836f03d1552183683fcc24f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0660a8054c0f83477aa0beeb3d2804603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39054886114d70aa2ce3034c7fc383604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260b0f84e0956502a7c4d0c5bc1fdd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad777eeb747ea1774e646f8f28224405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773627ca188c6f278083d2c87e956ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e5392b64c1a31aaac90a29f601115608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1757ca6dd1f52870f880a7039b3eff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc5e151b983d2c14ff863ef18ba4f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729ac797ede84e0d46d2fe0992777a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84577ef9984f45740cde0fced2e66795612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a50c81cd5cb119f1df99220a69e13b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b291a2868f1f0be646330ed4d217ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5bbda4aa43a5c7797912a37a0616e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584688c4301370b495fdc7f9706c7d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731decaf9cb7e5f93843a5b7a1356aa5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86947ae2543e7b6c9203da7cfe0570618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21afc299c3b49fe3e2352bceb83f5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f888a60372f84953ddbdea794434fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42e6eaaca0b62c9b17a58d0f4a6eac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab0be6c35226e6d7252c1710a50e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b3859176bc94714093dbe5182a71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819af1d5b2f4c520247e4739f356ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48289bd06775173406ff6a3edbfd9c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf422e69aaac342893706b7a1aefc53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8930740f141f42dc20193c498846c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811b81d7e127a43363d22aa367ac613628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acab982ef0f68c1576492c731d98e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea8c3353fdd06e8d0167f9a540282630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29c92c1990b03886770313a927095631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd360c040588d9738b30cc3b9422a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c4b64ebfc320d779c9915447a321633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed9f5d107dc3a7e9db7f8c028ff025634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8394f3cd7000fe65a965c2a7a0da2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3c046024d69169bc51bc26a477448636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27adf5112fc674818e02430a93e143637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c76b3be79d06171d64960df67e195638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5319c47997c7b9991a710f8a60b4829639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d80f676152b1e1920b27201df1209640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a3921050a1625cd27e04ef2b94c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0476e4f8273f77a67aad0f3c9e8808642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37798d4d9fc888e62b51a7d7eebb78fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f868a827937f35a0653634057b4bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a290901978554f27020972c7ac45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009424a91019e6ee31fd1425c11c4452646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88c082729689d34d700bfc3206c170647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309a120ac4c99eea56e7548409449f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f39d8407e0a17cb8986bd120b1afe5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54716c4c5a63566644d8ca8813af1fea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb39e9ece4269712c15bc7e96b5937651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c6bc2b2f28074f659f52ea5319a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade4065eee344d1937020fcd14b16f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f65847e84564b64807d4b68107f6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe14872be65ba9d9c6ba76a2d41d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c7eecc9e6204fbfa77e71c552e76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da928452f3c5df05368f96f55dbeb35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64edcaa2779bf974971ab54ff838a89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c799b99695e348e675028b4a10680a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452b5c5db82e31f870635f4cb70b752660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509748d5c4457a5ed07f2cc2ae46c04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ace9d0528958631a2e08f13b33f69e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f97ffe3a96a2da51b467f5947e77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663e90993ac5a876252682c08b150c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4118a43a984437577db0b07c52fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b472a0b32fc7141cfd8cc18a8d84e1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5699e3d44faac74845032d54a5988d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f702ddb4fcbd1a373e345014a7f2bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5314f7ea70d25597088eb85e563d4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339989fbace56e22686ea24778674e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b8f95176189aa538027cc2abdca2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5111f0b403aa9f2cbdc4f5edefd19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a92351d2b5aa949600ac8a2f170031673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8ed550cf938c4f19f03d4f44f2f39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aef9dcb7013446308234c101e9a67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276487d20cb16413d0a65596a28966c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f4610fc46d68048e67e5cdc12198677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e9902334bb005e50b7cfc678d08b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437664853edb2573f48a49e65421115a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee075a013c5e49676ba0984aeb58af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50527ba6a5033d0c8ea72831f69e27c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f410c08347d6d8ffeff8bdd3905923682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710645a17396376726ab377037a1b18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6a2cb394f3b9fa3a1f381e4296b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14985183c7e31114509daca274cde482685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff438ccd8507e97e6552e75d86564686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f2aa5ad1350a855f43c151a7d960a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388de5bf126db6944fd90fdc6a85e7bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157957e84bbea7d7aa07400075223bdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104524cd6d49c1bcfd4162a18ddd1448690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0d60cbd736c2a81287dd9819a8deb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae21c027bf8e66f2ec5aa53fde4147692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca6c28093d8c23b6debc88364aa91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec65c8a32577867c9a7d26f2a1cf3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616e89d2fb87da151ae443533701f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81adbec78421990a3f2d6484ae14a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d1969a4d011253c1c13363ead3b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59d63ec59f64495a542f232d14be8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebff9fec28c7e284efb745ae5f3b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9695bb3b7e22204befb3059a75448f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595a5c6d08848436a85b5bc168cd45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b5945a6a3ce8d2e1518d293ccd42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447abdc367ee7b9c953f56dcf453d213703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b52a41ead907ea8c7b2b4f8815f93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba88a18f5b39c933108f75393afd94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f1916ab32bec27fb47d99701b37c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e68490acb6259a7d16f527e75cdd74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a04a9fa9fdc1a54ac719eb4f6ce98b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890ccdbf886dd93d6939a3278d7261709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba6c8352ac6d5d9e770aefcf79aab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd406eeff5e5c9739d3c48de691a0c94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9d4469b3fa9ae2f2f3ed742b33a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329f70ec54f43ef85a4f492b66ba09a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6fb10e368b33ee81c94566d1ad01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280da33bcd1d718e134041768dc325d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7812fe78f479fcd63a87042a1bb186716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76fd2df8ab052db08efc927699cda2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03012fea1ed9277edfac89189a60ce1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f153433189fa2c80fd2cc4539bbff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b96e9c9c4bcea30d9897ef471017a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0d1be0f923077c22f951c7395bd25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d0f40408708e82e3c5e88e0e9a00d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b6c4985d5295f95eb387f4496cf4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe479e0b7d2b119203436d0fcb3a83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae9e30d251c9cdc9a9eb9cf2a4a36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecdc40bdda0f40035d9394c3cc016a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56e78019a8d2f852bc29904fc09e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab18d2e0b2466433d2657074bb0976728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983c6e29097ce880107db8c2b8fa3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a28c038c16944fef0bf5e26ec3c55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df860ad50456d74998a890cbe83cdc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a7ad07d4b5bfc6441b7323d9a492732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3dce220fe7070194de226fe9af8e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514d0e82fb4e3ab9ca9daa53475a1b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd80065d693275136e18cf29dda94a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf718d958ee94cb69cb195b191c227736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db1b50233f2d8e7a3ef67a0dd97eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b983d6e9c822099bd5bd22764e8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f05a40ef54408dcb8f815b226b5b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911088e094dba7a29592e353b41b31d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eefdc3a0657d13fa64af402c6c972741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511138e8f0e8aef51f75ff879f60012742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d1d76a022524340748bdbd7a0b0ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3bba68f55c6de636456e4d2061f58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3eac81cbd0b41b1a10b2c4aecafb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe02e530dc93cf64f028f545f3ef69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405cdebd483062943c3dfee9222fd55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d4e85b2d0f6319a1589c7c2cf5af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e59c5e2f869dc10e1bfe98848a1e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e9916a1d7eee5942a3bc46aafbf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a0e0ed4b8458f15b7b4e4a97d9c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc689483782a344dadab7b14e4188ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc11939a0a4c2ecc60de745ce05ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e2c4d30655991a2e418aeb758dedd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b0338a47205d02a2d4e3f330e7587755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7f4d8ec44ab6eb0e04505bb5770c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee533b29e7d6a2321a3cf67b21ee9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01450428b2f5f41a6859931cdf70e1bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9031a23d732883e7958edb471e9a82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>