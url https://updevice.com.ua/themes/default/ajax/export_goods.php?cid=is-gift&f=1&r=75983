--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d629f321273bf5dc06458802a72ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1938675114a62a39468dabdb713e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d1d6abad7f34c7f84c4a3360033e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a8368743709363838012f9d5c6de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c0fb20664bac26846031052785e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61f20b86cf62c1db76f5ab42c5e266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656629b39252380757255c00445a0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae057392b2763608afd49153bad8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96650671d6ec814b294ff47e995bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19220e85315c9e49a1afb065b937c6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f9cc3485f97ecf1e40c63f0f0d41711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c78e001071eea915927542ea2c99412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ab28055ba62584e94c020fe457e2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c55923d527d2541f136f4732705fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6f04b214338daf2ea0465fdb46e4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd930e7f604dceab68a96a73e2c8f3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9564a36ca9f7f8abc254ea247c84e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e67e9467a6d3d5e4774dee49729918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3a2f3db0ee5ffdd554316b0a3f3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd996e203a0fe37bf09efdcbd78189420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c6a06af9db29bbc5a03d62d055db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8b21ddaf399231dcb2ce03c34eb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9ce18c5b97a8a8dbc9d6e06c11ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a68b62d691ce3cea67db7c7d73aaee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab307e3303432f429aaae956af7e8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb74fc7e5955dee0c90928e3fa6c36226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5b4d720c59df80e294d15f922b0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f9e3f2fc6db91274184aa735290128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e0ca2583140b525974c7fe5d694729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf4467994c6a9836653fad66452fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de8834ff14456a31064c7a866949f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7320911c890b1abf599afdcc52eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399973e7237dc975f8a8688d25035233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26e7b57af044934174ae5a54705f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8930890a356e223773d61db92715035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6579b11243de239acdf6e513f61a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c16b20e364898d5b87cb59e649d66037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ad1d371b648ef2b0e3bf5fb952da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a5c2c3a6b0648add91f4fddd9bc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe04b36756a11dee45fb1a8ef32d5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be8a66810ca3a0f484e1df4953168841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d125cfe3be1de2f2b763539a55cee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181164e52f943690fb6ebdb931955a5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b465658ac491a90b41b617027f0f0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeac93714e918007c98820f7f5c78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8509c9500c82d21cc49ccce831d6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19537a5beacea3a3643a8efab95a870347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6abfba1e9085ec30310a81a9039ad548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4a92af7b3a2c8862c1d6c004b37b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253315cf54fb392ea9fd5ce0264ac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a550076123748076a5c413af79f6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8d822f7e52f9ffd989d99c7f58b5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a959f9766327f7d9fde0df65336a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451277ed6da33c6deadd94dd204976f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7f871c96f0dc8a93cd912813cfa355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72add04a062a74fd96452fbe714d1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b78a814bed4e2ff2c15733df6954e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2ca74edebfc7d73f750364dc2d4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcaa922f0f0fb6d6bef38749242b6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13ebcce35866d3700189f0d265b2de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ab467cf79ba893a9ccbb06d5516961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80c55e0ef97f1cb13b8b311cf0b70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e629f7f85261ffeac62f7382ba4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c16757a29aa47377243f5fad69eee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe11da3b64319ce28baa5716ad868fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774405fd2fd6f40b6945f80339d3030666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3edb8aadbed49e858ddc976d77a34067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b155b5e1d7b71886e0ee273461c13d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e59dd5886d9089dc87f6c31c3c9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5593a52aa682c308b50555755634370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a63968e44fd591b2c75fac622039c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21708193c932ee06012b5d2ed418643c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb26b3045829cde89d9103147ccebb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a36a97a6e695b4014692b5377464774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8794574d313adcff58cc068d8ae6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8665ec1f9e833b8a3bb5e9e5e1daf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4adaf664d787edad9f9636c4e95cf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511aa6ae939caadff8448972c79d71e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f10f74bb2a9ddd7252f9a32ea4a4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0064c37d8d9fff6908d2336055482b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73218d4ef5707c3a5f4135e1d8671b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86cfce5d17661c012ba9226f7b58b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacfab2b547f0d6084ae55ec9f986a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708ff87cedcfe467bb9cb83d43df40984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec8ce68492873605de8fbfd005d38c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680f7ffbdbdd03a6618e8f306ed1ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac1557771f6b6ba9163d1d16795e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a95f84c9724f53633788a08ff84e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c8ce69502b7328e6b2c81ae7b03889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a182b809e1ee4a7e79be04217fbda8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50cab121de2fee052521d0c1794a8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e86e9571a2dd305ed6d8f9375471b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2a8865db94cb73cd9414927e106f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a598c28dce81d1d602e560117fe6e0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b8609c59a516ad5740fad1145016195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f5cb83565fad707442ab5493da8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f05e87262ec681b3d06773a91a6b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749adfa9d4bf8e3e2835156d935dcc7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed145dc6d4cb28f7aefa1f5540f19e3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314fa2c00bc12099c3b6f684d1e4a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f305b2e2093d76fb807a5becb1fd7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a458366f202a2ec1bb4acc42b2b3759102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d0fb2d53e72ecfec96db63dbe792103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb411768d6ff615264fdb53727701ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062abdb7092910b92f6bbd7fcbc4d07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69239969f252e3f5e8d072cdf79f63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a214b3310a47a39fccf2336b705c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9180a6a6c2254dac5832fdcb01ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f23341b9bdb4f325425959e04819f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685a3ef4a960bc7462cddd5506a29b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c5b2ea2802d42ad9ff340357b8bce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80d596373f3df382460dad0fc9280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bbfcfba9c1404174e5e1405a14551113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dcae532554ab0f02fca1ce078179c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f71b2cb61b119abd8e52bbf424a51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeeb383a253b712b1eb276166cb801116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767744b16ebc2b78793a2df68c6237c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c739491814bff3bb9ba22601b6fc0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73564de9ed593a33b5a81ffce7359e6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236377612f9fecd6dad8d367d21af8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7785fe06111970020b05032928ede121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132db412c82f3a70c9e2e78ccabd18e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76da8802fc746d938ad433ca3d4225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b99ff8a139cce477b94d7f9908092b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc6a395c8280b865fbee866b91f1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6bf319fd1321b308470027e494808126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd45d1ec06467f64d1626e00395ca7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec67c5f5d477285a1389fedb2f6ed2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903d614df1e92ee7a402f9982023868129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247f7315f27bcfb5a92d3d7f14e2e00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7718e11aa31b4acb885d1162c5a4dca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d613c3b547c8658de6169d09bea75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f41ec25a42ef6871aaf4e6a72e5f97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab59b0b33cf6d7b69d671b40d626def134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aca6f42c07ca51b4547c6ee196bb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515daa6411ff556f157a8ad8a2145798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb86a1646b040d4d77c60970ecad2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43162ce5c70fdd3873a1cf08eca61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1a73f102152e53585f2523384857139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1eace1db887c98acd0c2161326a9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5d8527b35e301f30303f689bab9f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16ec6e4d6925f9962e98bdecb44e0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb4fa7e85669b92432dbc6eba80ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf4a22e88cb91360ac1129e08ae8ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d9140252fbedcbd0aec63a60bdbd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccfe059d30299a9772213360487c0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00150c010f4be055cab5633687eb75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee971d703f227caeb27b27e910269e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a564a059b96cd8c0fc0706d94bc03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de2bddb674e551e35949fb934f76d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a4fbe46dfad0d39225e611b3f2a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ee512b2d60ac78cc01bd2d4f8626152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ebaf98af226e8d030698bb81e425d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377798752fc5676347af86121f5f63c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdaf6c76313662e9bbc51ac903b72d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac9f01da7710a73656320238e45b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd894b4941691e4ed44db4fa1edfeb59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e79a6dbaecb9201615622f26d52d62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa58aaebd9a477aac4ba7c9d872fd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457b482f6139e2e465c85433c077a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b843178f17698be7a1d2420701fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27fae8c86de5dff061831fad307c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d898abffecc20be90e990ae46da1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56159fb9a22c2ee94ab797993106fd2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932999eccb78aea56c2109ff686e7b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f98ebfc00539391c38f466cd36d1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf3e1796f12618d32a3846fda8e0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc2c3be59b1cb754e6cc273ae645a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc3012a14ec04161e7f69cca6d6c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaedee0d279ba470f42f5ebb0e05515170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b400f45c3ed6b08579bfc35b9dfd93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00779b9f9abddd8027aaa05831b46ff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f18c808f8d870b452b65d0b4eabd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd040c5fc96cc6adee1947b9cfe75c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1acf4bc708719d63af98b444d7707175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917e6432b1d6d8294c12798f9e3fd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810558245ca984421fb1a11ce22b09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467424fbb269f4255692868f1b049a3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd633350e69a2577e8e79b7595869179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9652e9585b351652eac96c4bc89c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d99431333ba79e9e9e6ab3b48642181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210c34b9b0a5d56091d82b6a3c2b715182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14076b62d76ac230b145337c74442ca0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507f8078d1da430539f074b2f4f7a59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19b5cfc0ebbcec11a2b14d76a627a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2e18243b5ef394c3ba9caf2ffad8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86965ca9a42806856a322f91efad410f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65589d7c03cde8e2f194e1314aa1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e2706ffeb6847d60d00e0e4a20e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c29dfd62e492ee7bf85ccf2c82a935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1014c17ecac161ba13980bb0320238191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ecbfbc67f7195bfc000ffa4ac32a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b3b42d428a6ab4748146ad638c3ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a365ae85ce11754e182d7f65e706d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa1c89a1fa23e5d90a8e70650a896b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c286ce5a90451d40941a9f7e56a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165c44874a42d7a81e94eed4638bff8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911fd1274e87a5b2d08168bde9117be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703225f83f6b0985da5f3d7556ed3785199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339376d571efa73c047660892dd431200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d57ad9cfc798333517645c539c4c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020eb9c7e3be880a2493c6c4a11cd08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7399e11de40a12532b41261e95c34ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2e3ba79779c1590e0492173e10709204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6361bfe0547cdf560b5e7a3a41fb7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841487648d45d6754c95c6408a667272206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4759a6a072030df1e06605bfb60a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315d55d66f5e7a021af73bee6a9bef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a126c47cf1e60d6dfe0b75659bb72bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5a56b54de5d07d05522bbac9d9091210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9f0db004cc8eb8e3edbf77616ebc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367794b8d4d1af824851383eded75b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4756b4d07f8723dbc22b0e3ff93cf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f07cb30bb6a05ed4561ae0827b385214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581dda608afc43a8258dd9027ae2ff1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2795b58364055370e7753f044126162216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad3a158d09d6290b60efa1747a730217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b841a727807843a16df6174e096434218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d359629608e915c951c9e93be98ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7917ce350dad11846b1563edaa4c1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a818e7af20f14d5e20e0daa1b8694d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645c05adb73b076b6274c7b77cd9aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cf2aefe84e2547597eef51861c015223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762b922af991cf48b44c17176b7676d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891179f757398005a6bc464c971fcfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99b2160de9d14155d91a337b13ba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba38c81975b95b181932f51b95cfa36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664fa6208d85e1594af4a70b3d947c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed36800f406cd024b1fdbae393a0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9e7bdf2a23d922622f8a1e7ba7e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e1620342b5d4bfdd14598b9049763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32fbf392abde8929ef0063ef85b5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a591d23910cc7d6411ae60a9cfbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00086a63de111e0459537570f91460234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb5f13fe30e7591cf6e3c4e9fe7e8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4821b37c4089bf9e18b6406a5e07e4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193420ffdd0675b37bca27f11bb8c580237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fdf4c4b1ac88599e30ccf5b7459d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932840377f1f567e0e2dcb5a03056a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5233df442ba3499a64b102946d758d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959f0a6b6fc39505be2938c966e4492241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46483be3c8d2d5407d3ff5303466fd29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34305af691e3d587bc89ee9470ebc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d07f35c003ab01f061ed5b44817b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149851fdf625e9bf48a20fec18aff30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d1b1df90dd4691a2c902fa67f9ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e9862ddc8ce16ead4c7d7c6af68f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2d4aae4c6941e19b5f823a89ab5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a76cf9aefc2b00d0e0027dedd712249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c009daaff6ec0d1414b76f7ac830f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05333de571054173ec9d24485d07c4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c7cc9041e300d37f36ff3e23d96f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f2074c12f312f192ed877f22277cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb119f12fec05a7298bc9baefb2e286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6811763d570400451f06927016897a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ebffb40ef965a2ebd7c10c9cc6024256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebd1a08148302e4eabc6d3fe2d8fca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7472b451fcb500ed1cce3e96bf47d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc59e8babeabb3ddbd21f804102e67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c795dd073bffb0f90584e0b69e41f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fd834bbf1d1a16697602480bf78ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3382342e2bd9bbd4df35f3628db48b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861608031ab639a0df1190043dedcbed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe140be91928b43b9c41c15accca581264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd8380688df6c3540aa8dd43ad43b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee980c3ac1bc7ce4148895b84308498266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b616502fb6187bb3fbe6a41ace8486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aca48ce6c4cc1417081819bf11f7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03aa396ae507714864757c1d57506c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1df2192e264304e458d51a8c53798270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fbc62e171908e5eccd08cd3debf73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c428998bf0b11a3d9752b10c9fa05e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fc184a624b59a54cf0ba32bac685b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c43d6de0a162ed9042b359bd435e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b06880325d9b7a5ef44f222b9d4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9dd13a4e063391aebf6ab0da53de7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4516de566a4413222b99ee2d4d5765277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888625af07dfd71d0b188d5a1ca33617278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6faaccfd74965086890627433b5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c260a4040e85cb68e24d15d2f331f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583e0cc0e9cbb766e124652791ce1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb996fbbaf2b7b268236a04496d53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6d37d3478b60f86480a9dedeffc73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132c6d79300cc71d006a6b59accd97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2bd064434278b811df05bb9c2ae54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af67d2ef6b8f8b5e05f7211696613286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e75a998f6710574ad7c6eaa9b19a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055831954481b6dcd8bbee649d36b880288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4bc14244071418b7f961bdd235350289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cca48cadca50794b99dcc7005939f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e064334eba53f03bb7758fc588a972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d6ce71619a26693fc16ee49f5955292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e432f393ab7ae56ea0973601483ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e9f225d4b2efaf572e3f0dca7ff7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b298a58213ac3895d5a028ecf993e4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18185c066b9296ea435f5207a01b43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e629fecf0a3a42e3dbe2fe324be17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209898be8bb55cea7db605c3353622298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c143685dec75610a83a7840b2b47d64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12c6c27ad996bdee22c3074793e08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac14a081b7fa9d2e9de8150ebfc43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa076120941460e964f54e285d57c57b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376348c9db760a895c243a226ed5177303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9daa36c85d4122e60462be50830aea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa655fb69a531d5fe2093be8cfd30e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cb24dff0c55a81cf0b0fdbaacdcd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cdfec860c482d72f70f22734a057e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937551922a0fddb165f5bc0d3323752e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d27a8bb282dc48adb52ed637d6a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c09ac54da63800f933a0b8cbef3b7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621fcea2cbfdffeabf205898e005e53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5ed35be51a623119e4e779e178f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70a15b75458a483efee08749e3d568313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18c5ae54b4a5c27a22ac9c4adcdd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd40dfcc1411c795ca2d1cbad7c29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed347b47b8757be073ae09da82510829316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca71b9b61fc203413dee5a35a8f59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd319ef97dfd6c9a11f6fcec8ae28b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65de701928a461843529edc359a53d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492dfd982434e977c89af6cd41094b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778421539709319c1fa3d655c396ee57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a5bfa02774fab1eba10170cb1afd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d89d71f6c832be46bbff3bd53866de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55ef85c479f221937de5762d2971f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a55d8d828e0041f720954896e6827325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bea92002d4dd70bc6b1bcbf1f8bbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2350130cb28732d986d8219136e39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5229b67503619ca15341393712d3aae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bcc42e1d695737ac2991985ca7a6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59eb1b46ed1c63b2beb27fe28a6d33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff5e7d72e2b39a568f2118fc0a057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e08a0990a048cbdf25e0779c84dc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519064f0917651d4a36b1073fced9327333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd58a7493a14b7771ebffb986e1201334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761baa5c3a7fbd96eed3411560ace0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a65ac55ee4f9d2f23e12120b0b106336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b505e850ae8db088b3c9c358fee380337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5866288385c67d314e8b02990989c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178e81d9ea1ccaa19de99c6b2d6920339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9fbfeeca8fdf46dfdc89343670503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef702227203a528d1385472f62db2f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9aa04ead80724349a717a79a817ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b8c5cb1afd9ffa7b1ef6181ffae4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c680c3fc48b7eeb29f45289c938e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1a9f79c463b4a0965e389dc23967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c822e2e5c9b089bfd97e74e2bfb5b7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8fd3552bd4abd4c5bb38270d3a41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba6c446f92f84817a6bfce7b1e7e84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109523b559818217840cde84e1b584a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c39313a7b1ca1a024c29bb9d4eb274350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720758f6b49fa9b8cd83a574d6f227351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68d864e4b391e213354f6f9299fb1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f25d5c5862d2f57bffcec1c93d2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec580e20e912b4d0d24fd5e11e628354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f03d8b6b8bf34ed5b5e9f2003b644355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e1baf0d58962db9d4b0288161f6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d035d49e984a5d390f671a2a621767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690dc49dcc27bccac6f1e2847bfdfb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c324900ddabf71a617ff0b118dba10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046d76b81db1e74946a8783e4f8d0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3eb7207fc0f9887ad19fd505b5558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2552d66bf95983a7e6aeef5a66c6b39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39c4513796c34dbe664f6c83c6d661363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88109544ca6a934355fff2f7fa5c6dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1f5851e9b6375aa919fe1594b914365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719fbc0d87a8b712b212ce9340f7113366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4e2ce054be53bc380bb8e9b990f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008689ba67b97d845687547316426a29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca6fda3ad3a3b5ad4a19041fb2ae8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa9192503e6381484700bcc2c64bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e218a666ae2a65a24062611336918371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c06e45fd58ce0fd3b92effa5071693372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f2ecc90b36f1f43f2c87c071f163b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777fc32661a81af4ac4c297c0a215e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820d5284b0f20d8914f576d159402b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a388d3ae5ef5fb8d95e119a64f359c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9832862c6ce64a5c4a40efe031673b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb1bba6574a845b5897be0a27aaf1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b5280422435bf280db40db8b0b4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d68dbf9bb3caa12047304f5205bea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab8df87aee43f0a4642c46ff06095381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0068ad40b1dfbafcc46cd936cf16c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003bfb3cd814ecd2551c9b3f6c974f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca51bb87e3dd3d90f9f4346bd7b7f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6175f7cc649512d08bc9587f9ec456385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8398c164681f57916a6f270893ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d69025434bde3d821fed29ed06a3df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f8302906d7797c5fc12ab76e277df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d30707b96f1d956a3362754d06d19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2aa880debf0f7538c199667e0cee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a06037de2edcd59458f8b21d63c509391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f8fd442005b11252950c9587a168392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8adc5870ca8fd4d7ee31ed6adeb77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd7892cd0458beabc97da3616c290394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b170743bb04fdf23b99fcf94146820395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52c9c1a3bb536f6ea2d0af9cf88e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133055029ee77189233e1a2e8422c910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7556c6fff2cebb49d2b5a36837e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db60db5e7e430ed27e1d373178aafd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803e94d5bbe3a324a00f923a115f771400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4975c95cd42251cfeddf6380d21e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db8f748d88a58412d5b803345c2008402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07809ec669372a7e3a2b693374b8385403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc1ef1e88fc8c6b4274fc46c6073d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eb38234fc7f306d3097aa35c2a77a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9740026afbcf3ef5ff730d6a6d3d5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093c1b65822caaa986aabd97312ad3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ac3470b2af15a81c92743d8a54c54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1220d5eab820c55519a2186788187c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ad111799098837131cb9449c1ccb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc048648b7c0d1b262cb312399c26ae0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05465b23c6fdc8fd953c62dfbd166412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cdd656c0bf0dcbb45794c0b5228fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a80397add217ecbf0fa30c865b9c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aee20b207f78f7920b655099308c4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c87e1b31dbbd7e6654d33e1a0e1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9064b004584181cd22f1b3b507b0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ec5ff43bb50358e65e935269bd8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7bc9956e1e7212c58f001b69b3c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337905d78a6fe4c43dc15a475117238a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588050cd0438df9fa283aaeb4baa83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be64727f4173f328de3ed7c75385af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c9c88ec6eb6f19b7f661f29e3cf55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79ce207cbf67c5da47e3a9decf4794424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc3f333b6126fd3053f3409680269425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027939bfe69065e1fe415472c10522a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9939375eda0da58ba365587d52c0803427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af4d61a085e5c98268df1f5d22be8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cb09790ee4a3683ef62645ea69db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c24433430d78a56a108cb41756593430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f8bc8583c4942b778c4b2b69a78dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7110d03db7e6764c207ce63c7dcab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074120d9b477a231cd2ffae8dce25d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd69915b6e6677f4a5c1f1adc09da9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c6e6a67349c368e6b5a1ae72c659435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe6cccbc0bada2cb47bdd3aedfcb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5bee7cbe9fcf92e3b2bde35b07a24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecdebbe8586788ca16d8c47f264618438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17754a03ffbd5d6256d09f7a6a9be77d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8c21eec4cebac3d7f3bb9ae57a1b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c79ef58fab06419c63fb02332d18b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d120553505808db2ce0253bea2a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b84d0aec192078c8398ff412c16785443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5448b21a814f395bde3e52653fc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0abbad759a4ae00f70fbd87473d413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686eff874854a9c969a887ee22a12a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0620109b1b31ced2e3dd8e27ecea4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfaab1fd9081e38baa7db83765f509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e7c8f11a3bb9ac43c04c88cc77242449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a689a37337414db04ce200a4bafaad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32c7a70845531ab470393f3c9a09f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447e4b944e04b5d82f5584ce8b0ee9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adb2df5036d008edb3113e2f93ee99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6c61007ef1475673127e48a7d57ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b4c9ca538044d6ab10cf522b01f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494e301c735a82d5a72d9ffed920ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd8993a9ae18534d0be7291ec2b72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccb221f723618e7d47728faef2342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458050c93725e2260f5254268b7144459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29184a157309d6835d0e427a4cdbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55153b2a5e941edddcd15ede48ed461461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ef0076c1e01edc1f21f5f448d551462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003743a5fff710a6313e265dec256236463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9007233550ae41cfae2ff307f5fba5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34952c46b625a4eec8d9e62e26309f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240d9c1f611bc22974934d65615080466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d28fd141e0d7e2ac8e7e28172ab2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca50f945d2ac8d37c7f0b872a572a52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94653e504beaa50501883ec843192c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370a86f52f4c50e00c69055c9fe1de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b604b5f9451da984df58fdbbd10fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c8e98783608f4d56d454d2a351d2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86633d3be6c78abd2988c4d241f3be1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a6bc8e6ecf1f6ba849e65f78880fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666107b1b662d2dad8f4cebb2672baf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf51de4814b71f3161c5f37c84c9e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6068b8325464fab1aaf2418eace6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07bc75e36885e5e2c35c9fc53c5e19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15938101dfa12cdbd7d140307efca06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ceba129ab1fe06bd9af82737f8f5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046c7246dee005ca1098515695b789f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6331d6126515c758dd105c2ed6fb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643bc61786633eed3e8743561052c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21d527cd4e9323bb90016c638650c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4eae1afd410736dc6c39af55e6b3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba80b500a2b0e85061b080f4564523486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3c732a6d38dc8aabb19c7c724c6f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bcd524e29128b6895ec07a2a87d6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f975b1bd15fc7fbaa41123daaa6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a3479a42a070d926d88954cdc424d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f01dee187f1f864e13dcda84b65cfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b3e2f32ef7b67cb0aa29a12a32c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833bd3ffdd08ade1458a63861be2367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf6d6a9159a89b05e865c60419882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c396d4dbe7933244afe4872b9f05ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1dc71a7a0d52bf1b1d1d66161677496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71486ec0f0892c72d384e7cd65919497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14294ca0c8f28a137bdd85e83d64cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3cfc292943b16068dd66821691bce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef4a6fdd9d1db1f9c53ae39093f06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607236931ccb88d60bc3615261ffae7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d021332020394ec7ccaa6ccd98e7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1713bc3e4ec930d0501acf56bc358503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbfdfa0551a322c4dc1e3f246ec2d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f76b13b94dc98be81a79a96229d54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9d8f428b55b55805e4fc43fe44807506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90d2f6cf46027839bd79929d76911d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309efbfcad4c9f2aefb37456ffd377e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aefbcadd70aeb70910cf147c27e6c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba58e2d5b6daee9bc7449abab82a4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af282ebfa350a9741179a0c41e4ff75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b31af4cb018a7f127a48f28ebee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d54e6aca02da716e023bcfb57117513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90fe45d018d55839ac55e916f6c0d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f729f71dfe526e2a71fdf058ffab652515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf70c7b08c3e9805033a57d0b6b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a6f85215178b5556fc582c90eeca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6e862c2d99b5d0b7075c997c88faf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01490b51d1782740b1763de425a384df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf813c52e0846fde53151cf38071b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2786ce73f08caf499d15eeb7fdb5fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a9dfbcdaf10949662ead130cb07c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d2903c4816b28a60629a5d820de8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0626b516e2451059e4a94cb56a500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761b493388fd1b90be38cc2a6d2872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacb3b0dcc2318044882637ea7d05e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90882db0ec82de1bcab2527e05299c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc76c9216c79b0acfcc89af64e9273528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6fd57d59eb2b4cb5aa1cebfb1cb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a2e45fe0bf4b6ee17f2279ea0e96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdb6d35e322155b1e261339731ffcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66950bcdf7da7265ea339cf1d12af87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a231e458d55fe098e2a50da7be97c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a19833244f504fdccccc8234ddf5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e74d0febc5e554192f2c389ed835b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e6a290bc9b54b1a2e8095c23361f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684192ac279a4543ba9cc7391214e409537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84495edbcc5b451f8f73ab59743c6479538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7183476c68750eb4be4d28e2eb3b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388091e45036b83fc5a32acb8ea8f65b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ddf805d16cc3ceb263abfbeefa25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8283fb36162197570691bb9edf43d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9524e5ad9897336820da2a1702b154543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dccc915f6225071fcd69b46a0b493544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdfa698a19dec57a6fa2dad689f0d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4c17dcac38e22f5646afea196285546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95511810b73c7a2637df1bbfb288df1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0cebcb1474f7018bbd82b24c019cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f62442ed78311bc7760a58efecf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d4813f165e955f825f103e2b076b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae49aef463b5ae636b32c4595fab1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67ffc735fc4deb6229640c75333e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c51cdc3d55f5f2696aadff1bdce5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ae8874c5cdf07594c41f317beca7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf0708bbde377e2e7083cc5d047b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862320349e0fcdea463fbd01c61e6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6986c598ed0b3082c4d3e842820f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f88310a819fe2df2f8c8618d54f4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca48f2aaaeecb95f443bfc2292ad71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef0352448c16f3d6c8cc7287c748f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5ad37f331034d999a570300cc592561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263cc51c1fe5a2e55fecb2e3e4fe63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d0273068d9430e8d81441298e1f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba9909f5b0912b8bd88ba2ae427ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e248cffd1425d4705cf66826871122565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab73dafeeebba6c98115f3d776551566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11f0e8144c9c70a1654a52a2620c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325795d1ec3f6a66d4c35de440fd0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e653f64b15183ede1fe6cf9d56b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f5f7ef5cbce2634fcc3017a3c468570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629ec6930076a55d7ecd23ad81359be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c60460545d7fd332e10c330365dfbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16a1621a02f7893ecb3a7f20a7e356573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da8d2a00bc8097aded9fb90b4dea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcb83497b9955d7629dd0792236b87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ada203ab135f3921d5eda7c37a0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de155d48faf3a4c5f0dc26ae13e1b04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f399edca08cc648172f5d031946075578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ef03dbd557c4ac139c94e67e2596579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68991675bcc1d5db90fce874ce298c14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418417340e1a731124f0d7e38e7bec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdabb41c71aa1a9aa09151674139fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f12015cdd3b6b53d4403147efc1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98334643440331ab0da7a592278449584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af341d7cac1a33fcece8e9413ae85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49ea4771d82e8f6e8ed415d30e822586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009573edcd916c4e90a51d7706d77c05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f8d1beb89d594df01eff8e9ea0cc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f27812cd83b8a9452a081be1f61ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b557f8aaa2a5e3ec53c97b31969d065590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fe5d86652b37208672868532f152d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6270c57990eba015b7455f03e9e4b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a62ed467b10a9335d9bdb9cdbaf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2283cd996931905fb9c2bad1804a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b3be4be891ba61079802b5d487b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca9050f455d1307192daa913a0294a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d1d0a1254eb041722a898d790e61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18970cca27fbf33cac770a6fc60c0d0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d84a8ff78e5772374d0fc4b345f74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363b45e7920c9fd73b56cbcfb0a0c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fecf11d7e89c1bed09614fb119ce7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d2cf446985d72c8d40edf169ee5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e0bbfe0ddd4a9e753396d61ff2cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9187c702b00e838e0023f6de709b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d263306d4a1b55dac15fe855ef71d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07c91f4777e8a4e6f643d32c1be7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f4356abfe2e1a9afc88a0964af0e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26919ba998a32ee6e06402dc6014907608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b252164fc38183430183baf7cc807d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac01213097afb8b88355e2329f0f40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064bab40d99c0a52c2a8ae3141e5eb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ad9993141d1f74c4f81dc08fe16f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1f6d1620232951a9f4e6aaa9685ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6573d68e0a6e4219f4ddc4895191d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1f190829757b48915cf9336f7bdd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38094ec28cf0c9b1fb52f481ec079c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d91554cb1c9a39aaed4eb064deb187617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf608a5de0512c84d0f7fb7b5f18b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1a0992faecc7d22c4184ae893b29f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56145dfd690f659315237d8f6cc1d2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c3bb84bb67b2303a1d4717c3600a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f798f671293ec4122131d4af916ace622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb1bb70074341f1cb89d866777c7c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249d761978606b97deb683faa2635da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8211cfe7e1478d60e475dfabb818e06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b0fca417e7e4990a2187103ae436b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f7849115bdd59ffa3ad1d86e7bfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d380d8d5928f458c864b3f979437628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248629b1ed015d9fd94f1b07d182e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f148d9da929324ebf6b0f1491ace72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166056a5040637bce285c91810b0df95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917529654150b8a6e690af62d7d799f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb66ec4dec1dd05838c81cc9ba229d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58362260b3146c05b93d22fca415684634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cd300368bb084d8a26e664873d8a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cea636db1d9e28ef40c373a74c4e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f7c02900da7a488942498ccfd6ab0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5f0e9f4b7feb465c9fef208d7b45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bad578e5e21008e4f475677975c3a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b026670d55d1d8210e4d0943c25cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8aeb45fece84f0cfcd4035a709840641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989ea8d7c07a28bb6265d51eaf0696642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83363032b56de8c83b44b0208ed4cc17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf6ad865b99d873cf8f009d39508e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ccaa9b1e4341c2246267ed79bb99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a157c89f7457908c2f923e04e4fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ac8330a2f2be2e57075ed30fb7507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b53e9dd85adca9ea2a456fcfe229648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4575b798dcef49ef1b5ffb0234bfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c475b259d2113f21d877727d55d76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48379f654dc2e467066d4c8c6341ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263332140909ac5d08515a5f2a28fd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88e09692261f1039a43224663f524653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac797d53c180662d1de410d59b278b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c906acecf22db6dbe0d170e4aef12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958126cca428f7f9d67122d69352153a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515cc28ec5bdcd88003c40189064975657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668575223b59cb8304048957e8d43b16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db951fe3bf57b35ce66b65b4439628d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bac7dfcde6083eadcf379cb9edc0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6946dfd3b0a98f7870520cd5824724c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a28f24a35148c292f499df110df588662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485318d00b8d024f6092fb995b3bada663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05efe2bdb53cc18c6d9e06953b8465664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2995dab1d245bd885ea68816dc102665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63733252cfeeb4e8ebbd5b58c0d7abca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f23ca8fbb71310c53fa80236dbbcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e580f70485acfb5bd3fa893d8cec7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c428640d36367b5001aa384d482dba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af03cc1e46a74ddbdf9bacf30de204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6c36919d980c1c8a3e34f0e0ce86b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be69b317251ebd0453ee0d9294c93d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d2c963e19eabc9390c632845da4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb271cff4a080a5be4298fe34099f4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27427c7edae2d18d6e04f1af04c01943675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3228cfd9047cce83617cb80a268c90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b568a731f9451319af188a257f76a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158b8de2fffbfe29f3711ac08a0a0f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f672c6273766a5e1f02f67c576af2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff2ada45f6f0695aca77d8ec229320680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309553e07e5600c1e0d6cc5cf6dae643681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88071fc4b5740e93ce56f4a38f77a9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284643c2201af2298f4c66bba16102a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3b63043b748e46b38d696ca1aa5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41811729cc7217408bc82130945b7e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55921670658c358052da7c5f742e8c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1637925e63f57b63e7b5bf394a2d2e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66bbef7f281985aef3219a584c3612688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a723ddae3cbdc3a3c6bef8888353689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f0d2c0f80edb491bc59cd1d8ec23b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a75fec56596a360e89c46cd5f2dd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a36c2774474bff0d29a249f67f040692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303517f748961dc983d1b8c186076396693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543abf367e393eadcf619000dc530eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20b45c2cf996027d776243e6f88c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b80b21459e810796b74cf99771b47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f566bebdfe638f9eeef635189b3ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d8c62e6785a88e79d905277d7e206698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed42ad721d403fa5e443af76b9b480e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328a03b84f7a21de6c31ad7ff41b170700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487699cd3f21b4fdd02d6f7e80eaa7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514c0db28905d34310217f2951277e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da053215ab12bfbdb10955d4ccb2618f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f652c7e96727c321a72f745352daea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe99f2d3819fa90bb179b2a4282e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3687549a3db046d70071347ae67ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112972b59faef31d90d2bb517e0b84ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf862aaee5881a619d3776eb9876ea1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2b1baa8972c2856d01500b7c9d5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257489fff79f36566c8325467e0066f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3edb6bafbb3813fa76ed9e0825624711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a79caf6a2e785f8df89b0bbeb753712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8117410b84715a444bdcdc13bdfb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d672c96026ae6030396f181095607a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9afbf478a896ea57fcaa419112b45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c712acce2babd779f19ee0a01b8bd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f589512a7c31cffecd4c63f0e18bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0255e2bcd5b564230db83dd227f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac359412bafe920f80ab825bf2210b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3de8c9340b21dadb7a3fb09413bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9bb00ea4e39b8c20604ccd7e5a66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52764c9e3d60ca7ef7194c7073df74d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f8894b04a4a32522b4e40071c2fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70abd916f1b3166ceb9ec2140fea56e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0dcd931fde13924f9c4a740ab9f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb5786dbcd6c0e6573675ef66e5bcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd989d2f62e632ce05bfa50d4638e18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047cc1fe1822414f65b555af8177c99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4d30a46b31cb7262d9bd41571dfe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffa1bcc912bb0fc2d153509c0c0409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c940bbe6b5571658ffccaf671c6dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5692fa3d8221ae5290e104975fbf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94227b10d7bd898e410fc1e9ee6168a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a963fbed1648f4361a79cb79bb39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcd945939c4cd29a91bf47d7740bb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981f4e6a92108cef7d72512386b0a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50724ad4886328b4c41e062d447067bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6045718d288252f1f74a5e6996fb30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f65863fa4d2ea6cf82d089b1110a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f0b787f4b2969064cb0ec2e71dee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5e24ecdc754bee16db8c47c470eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb28add3999a488d9a715de152819742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613ca9cea0d524c926b7f1d570fa08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07f89f18500ba4ea5ae515fb494a33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce305d60898b7cff6212cd658d789e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e14c3a36e94f8074714dc830edc17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b912fabf6f35606315488156a3a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd7078bc1ff352a7ea6122bd7ec8e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cdbd6d50c6b649cf0bd1fae295788749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a57bd04cc41499059021ad200fb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf19c60e2859cabbb6b491d748fa5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218973c2274bd735cd6ddc51ff579b7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d11c4172ebb8994aed590af817fa4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3be4e0a35163b007c6581036c7bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2aac8d3bcc486a5327070f5c0e57d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50866f8bfe8a2ac83820c1c3ddaf1c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b1cd27b76763255fc428621e87df7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb60aeaa8c5bf094694f8896d9dc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71940861c8ec90b3e1d5a272e17f57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbecc114caf25cedb8d96231a77a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2082681ef1582f1e50fabdf9e72fdf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc959f0b0d8d133d0fe4247fc66043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f765beca15d0d6cb9631db88b2da14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb22498a3196565e51e5ea389ba385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797f0363498114bd2d527e0d6bc5896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80a01be82dfbb0c3b9eca25a2cfb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe658517b9c440cb92b3aa385f8bf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed19b584ed327a5af4d6c37eee7d099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574715bb9bce576ef198d0241a8fe29610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e270bd5580a17a6f6af2cd9bb29d8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be6c1c27cbfa11d0abc2e3fcf2dc3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dd8da45065afd1b944c06bc4eb2be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0f14d6bed61aec5e5305dbc957dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba50d56b231710f071c5a4bc542cd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b0335054f22db86465fb437fd92a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac900fece9e7e25c4c0afcec127faff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42426c3b4d6a66f16155ada15820d1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b4c7c9e24eab94c909dc34fdb8fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51256efb92bee70dec0b188c27f7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f310c9da03be6e44a0d5d33a0def9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafe76c705cdf51c120c2ff59ea43922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a513e85460d25a303800b020a521823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb932b1a0c182927bc2510ab2983e8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3f04f6afadedf9cdbbb88eb8d578a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb089508b6410b5bbd4ddb8eafb2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c3348eae563d15db315879cb935e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55996c08be4fda7f6b858fdc6baf6bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f368a71818dcbb880c791f83be65f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf60a24f2b037eae263f32cf542af630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ccf7b05ed010410370fe302dc49331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667aa51615926e692b7c1c053d8e96532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87f8c3ae698998419ab9a9bad77fcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8e7334ded27008d30e4c6e45608e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d28f62fadc002def0fd1a411786735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9b0471ff4767824a052e27af3837736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20acc235b21e205a26d965d75731e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e098bbfdf318a0b8f1f6a73d5fd96e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31f4e8de615d8052a213e10d5200ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804f7c4fb5d6e644af1eeceacedfef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f769b482af5128a7a30ca08ebda2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29251a850891276978c39f1dd3f9f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6597e1bba88ed052ba50d6037a6ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873834c2ede09d288ededc9ba2ecc40844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28090bb2ec8177e42b6d046c90600945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c4357ad90bf1069ec69d3f7ec20446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321554e74b6ce11953375871a8d61147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e848b3e753f0b35107befc5f39c1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c713627d40f7024635dcb9adcaa8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e3f5d10f09a044abeedd36582944d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346299dac39fdc9a9046f33f162c2bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf791b570eed274a2915db25334c834352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eabf77a92395b6402a25834ef7ead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa1a3c3a10b40115b2aecc6e8fe0a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f602c0adaa18346d511d31b90b1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02040d373d0a1867ad88a00cc322fea356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d709751dc595034b95ea3417ce5da057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfca2af093dfad402ee09993013fb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4552a26c19eb4f9518f34ebfa22ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02424868f06902fa4b414dfcde21ad0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b672ebba88f7981eccfd9cee895661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b0a2fca18d2369f93fa12c71810cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182bbbde13d38052ea852c2bc01a15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a7878f0e49443f71a6441996f54564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cf817cbe617dac768c1e0c8e68ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33948db542d9aa7ad8e7d8af7241ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678736dd9ea2c6bfc34ac36c0770e5e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68c0d7deed96a6793097027887d5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c18f7736968ee16314b29f601de71969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514e794d98d92d960247b11125c9be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0edc87bffc321a04f808920c1fd9f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451909eb505aa62b1840a85c867831d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f8bf1fa485ea68d1c5ae6fb87407e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774365909834fb87f3941d8ffedd19674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48185ecadd91ef1e8a58f47e6e5bed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf51c87742a4ce8b589e57c0e8967b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75797497b134d5109665a35e69616e3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e37dfab07baa55aa19675b0eda2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92ef77734f2b87c29cb75d6bde1bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f593ee0f8afa087b8d6922b51c007b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54016e336cc54d4ee1678f01f6f1ca5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc58ceccc5f91c8efdedc0820bae2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c067b1fc7de0d4a19d79bb178062883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012a264af99c5ef8528a65e723ec7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867505640f39ef711c03b05ab2e8ee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96b3d3b5bbcc1f9ce42ec40b9edef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69426b10cc15386844827517085db387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f11fc98b5b58edb75e577329b4e9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962565e8d6a1d5d07cabdc8afe3741b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708322fa162c969deea1febbbe3181390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103dabc1e5fedd2f67f81c7a5b0760c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ede5a7d4935f868690d6b299790ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe780e96f4e91ae0a0ef83897535f3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa2534f6d676f62713f95f4d2cdd3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27719b20f686cfe5064bf2188022ea2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e0b147fe694db8dcebe2824c254ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6865b24e5ee6f51d236991763561fdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f2208481eb909d16f454f4928f9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec5bcf2d8f6328f437feab9b977b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde1a19ec2cd068277fe230600352c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf8f1668991467b4704c3a2ae25222101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275549dd7f5cccbc709de28ccaabf253102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a5cd26c1288e77eb4cf771cb713d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085076cc1ac85dc0b89128659c2fd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7b6f178ebcc6f084caf4b31bf5c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f724f7b41618c97df0bb3c01a276106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054f4afe79d17e0f703746ecae8e24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d6cb1ce5b5233bfffab1d8abd68c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f08792e20aab7f58f1b45cea03db9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf966da114afefec397407adaa0fd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b475fb0899fa70589fa4c44f6dd603111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f6826442423d54f3dad1f20a4d11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dcb2f3044fd52a486f55d4dc15f90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d05e0849f06ed31134da5ecff37eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0c7af3a9ed3b2048b67828500ac5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd47619a28bd79e67f129f29880ea6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac50b8dd5e3f7f55c8d06b3e0b2fd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d670f09e8dd5815c78b3f88751b0bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1b776b6d86dd18b1d42f70d746ed4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87616f0d5cb69cf45930b42ea846f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22b1366617abe35a4ee672d3e1820121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c03b774e894e98a0ff9e1a64e567b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30f990d804d2f459fddd993999594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f481621fe0652e3cb4e007f6c9a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6abbcc5b9b12dfb2281cda7aff2b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb84a01e2815fce909f69723293395126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc59e32f0424be89cac00585c639c35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921bb3f32ba00cdab4d8715d63a4b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f21acb9432e61439f7416160eaa57b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dbd6cf177989d559ce34dcf1e186c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb0ff27a3146c59944ca9e56966e93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f598f39db9bdfbde9d9e1916c48f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b4919f05003755f59856f0ab90760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f76475551a452af4f2704ee163ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca833e7017daa0c239f037312e117a9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d1eed31262252ba591902519863c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b6e0922ab5b672c80fc5ec53f651137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467487bb5b46f21fbf2f3e4792255b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ddc9b56e7ce5a29b78c2c1bdcf79a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d160840fe2f05c91f0e2996e73895140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4630b35ca782f7bb06c27266fcfcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286ab3a0070281490e8ea6b2b421ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1773932b91f0f228fb852ed784a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95044dd8e3070f8030e861902468bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620cde9b4a27d4183ae8f8732d2ddf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92882ecd06bc9e18322717f11df29c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced941f2dd7b42f7c824d986613549147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775b7523f716dcf909a1efbe735839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19344d0bd0187bcdf2dc08a48e8529149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22dee0b8b68daae4ab6e85af68c30e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd8e5431564b2b9541bc688d97dbaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364caa6ef76fd903476a240d78f1654e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a13021befe6be16d444f2bcb75a1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9284b7762268fba0643d00b840e273c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993f1fd31f5485547de29c2230de1e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2f947a621be4534460650b70d74d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19f121f405c88ffe9285f372c843e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf5cff6c25628a53d5626465177477158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8268082b89b59b12a53fe4b86940fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e751067cba67918a3d4eacabaa526160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e63af39b025869e1e4cee607e2320161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca850f16abb0b4f1ff6783110541c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828b8587d6904d0a3bef6f2d1e7985163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71a8b0fd58dce20ff0667a46705222164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0f1beb8107ac1efde8eadb8d2d0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b07ef734e0741340bab46aa76c97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e36843b7509c9ffc14cca51c83208167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599931ac811d8b89a01fa79b61111e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2983df821f2791ab756187f071f08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3cf0897b76f8d4dd0511b78da092b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da7b3d5b00fc93f47a95c74d20a8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960830642ed6832f92b12385dc087746172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb7718b3a17ba0c5e4b5363af78ce1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b09beab7ca2a49996dc3cabe220f5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d5fccc548c49eb8216dea0a3883c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d013667700404147ee89349ed117a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a971e7be54cd58ef3c2dc01d5ddc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f006390f6f1918e6d116849d59c7d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636e0bacfc07bd5ac3b425f85b0b059179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98463dfea300a0a438e030d9b3a76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec755abc2de75927da9c975433e31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2797ba8bf1fed0cd2357f4269db535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e8a4515d5c225f95c495d654a454183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219fbb0570e3e5f82a7ddced5359a94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61781ac550b3969caa76859300541d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b63ffa810a3228266d7a561ecd602a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d046f70a42719e24873fb8ef12d8dd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a0f27264eab1f490067f51b358b81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf15b03d6cb76202b8753bb6e74e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb218c0fdc76ff2a3d944aa003631cbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275d3de842aab4cc785dc03e4f4578191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afae2fe0c0e297a5b28cbc91171cc3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8501e6cae9b6b3d7c1eff92e9f8087193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df752e8654437b1aa6a9ecc79e7fdda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcb54ad9158fe7ca87fb8c714f232195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e9b538f01437399a58807c89e87e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a36413b242f6bdf24b3e0212538b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7da8e329b74f3fd5c99fe78c667e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848681a85ede632cd105d884e3df2e9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40507ab0676a3d1d989899f371a503200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32df5b33b43e8d000b1c24e246af13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15673cfe8db0bf9a46bf23d1d1e04320202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137553f0f8b66632cb246da2d926a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044d6248c8e2a1b006973b9c961182204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed6db202983b7fb5930f6b617d496205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b46c3a8fb8fd53c4600d87a59749f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083bf70881488139c2933c5d76f7222207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f59973242013d65f7d72823d3dc5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0cc87a7a72acd409a0f0cf0e6c3d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f0baeb4bcc243a267b0c4b129e11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ef821b2e74ea866b2fbc8350e76b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6366a4dc55db069cf06b43598909e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d872bf288fde75d5a9528dcc4aa4b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f63b989b35f13b1ed85621e0d6b8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227b0c8a51af93e57132a17b7ec518c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e67a5de00ba591986ce3678170d3b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55972aa7bd511d07252d6e8389e87163217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe421e241ec13de15f09b1c3d4b50ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a5be07ee547f1de2140b4d9fb22a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538675d097b9b6ae2bc3e56b2553d42b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacbf8a68cf96d24aadbd90ffa520e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d6fdcae9a0967ca6a55713cd1c5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb901285bcc15232c5bb69eaa047b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892008413a9183e1506b0baf565284e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cd9de70067b39e6a9ab1619c2ef86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b9747c7b92898024e24ddc5a82c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fad577e0ece0c2fcf39c18a8b36ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c93c6fb041a13a1e7f9baeb6e1712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9ca26f6fdcc6a3b77e95196b0c6e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224054177083b91f3c52d828432d1f68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b9c4ef436be95f215e9471974b40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5f029f99925cdc6125e919dbb7e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a913993fc0af58b5e3c9e6d7260801233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945f9b84276598a2307080d3e961519234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84a607ee4ec57f468fa5ef18a44a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321b635660486b4888b7bf0042349de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe012edaf9890042cb3851752a161e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e8edfe577dca70273d4a2efd2b301238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7559aa09ef8ba0239cf0756d8e23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c71f2bcfaca75fe79ed58b2dd1193240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dacaeecb672cea1d8855f82a2f7e2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8e69d23ecbfcd57a92b2dad9a7a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb23bdd67eee0497966543ba1f24b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434093139ffe7429ef23fb3c4b6809da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5aae9bf007c3b6e1134a5658d2d5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e748c0560a1b3103688cc3939a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322edc83a05e2e98514d694b25c6eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b148e8ad034933a5b2f93e18c180d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2050c543f3f14acb64f7fa5921a10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be1b3735d94644983a639aba9135e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925c04c8faeeec62d26f1bb6b8f29e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f9ad33a9d72b490d63d613aed5b1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab379600f1e07e75f120690c4912416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ad6ff4fd9869125e7bdd1195f355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ad54b966abe2472c6ee3d1dd9c8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff887a2b43328d978c31f4e945a7b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec54113728027cd877dfbd30cd6334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c66951409ea7e02f0b807e36cb43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d8abc1ccc043889f67ca110038d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969a2a1acd8178121cf14da2348a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bda21f59fb2d9a4b2b1a0a12c1ed2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8e4d2e7371c6b0d3b298bb8ec540262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7081fa494e39373620a25fcbdd620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad2cb91c753a394cc8d9a3df740bf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934d018202bdc8ae94c0c4b5b711f19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb83597c644150b57d2df7470798395266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb8c8a0732b4389c6f42f4fb16d96b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df245a8e26f92ffba300b845d5217268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051559daa5a89d38ef3076fc7d4b9bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f4ede6d85176b7cd2d00c3be2ef5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e0f09d12ae08801f0b8ef8122b4f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6890eddbaacdb622ae1de3266fb18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac99722af654493a4ef8af3838d596a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d2637dba48cab3a86d8f7144a4749274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b0628a3f0306ee8bdcc682db131c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada16da0d8e400e304543cac2e91e506276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da741d13d792a65623b60bd858bf48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2733d61d2332df25dafc4865a55cd0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e44051b3868f40603f3573f6cb8c6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b82bfeebe3167d3bf041632251df9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08825a141c34f1f381f6ddfeda6aea28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393414bdc199468b6393059cf493171282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcec82d3299e2f14461aaf57bcd766283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe29aff3c27025b6d54fcba29e47d64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef45b6345dd5d4c80f226e4ab33b32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366fafc7babab1013fafd85ecf9069286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25102078c3b5f2fa6b742b1d247b7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d31e0adf89730fa56c2f5e8228a042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96011263a65df441017194aa9c8b37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e4911d97c0324828f930424515f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a33d1162f0e55e576bff865412896291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0974667ae221710b4e47cd5d888622292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e893a1e467bdab402b021ab482570293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ffe93cd5054a9bc9293b4806ee3ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad33fc5d3e5a8dbcb3879fbe9b78f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741f3ffaeabfccefc5a6aca2b0acef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d484ab75be958581070d65336470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48244cd31be00172c67eea8b97d3d83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce19979e0a37b2ebee4ab0f31dae8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706318ca8f9bf0da693349a825825db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978a476ff3c9b4d8e073163d503fad5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e9116da37b6ec97e9b7708ca66c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f8fb7337aac6955b402dd2cd75708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec86a7d584c179a2c4b874ab00cbb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b725c8759d7e0d306395ba9dc6e488305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e31937e5fd99a123015d7a3788ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6a9599a5a4aeefdb8fafc1c92b83c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed20d4f181970d942ce16b816a2e9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a206ddf69d875d1ea551c6e027acb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3d4f38b279eaf1c997e7299ee3f69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91eede9add4ba6c649fbd424edb813311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f833ef8c6ebd0481b6f7430372e272312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075096c3d46fa0f29dfdf8e8caacb4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b028f443e3976ec60fba4dfba24c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c842a33acd6da4d55f82950ed1480f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e9c35f6d8f897604af1daad7d75d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c1cb7242bfbf12ec9226bc3298ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bef1f79efbb6e804c0e2c01571aa4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5282e1dab1b46e9057900b17b8ba8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476da6c973809a12c6629642120000c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb1cb9571956af8b2279a4260263a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8691183d9b9bf1a9e7201d3981c7f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d6c6b710bf34cb35ac98ea25988d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa3ded776e326818746be2c51d0979324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab4cfe8396ed17cebc93bbc5ab4648325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39dad90cda11a39e7c06643ac858df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d2323a635821ddd091cbb050c579d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b62cdf1e6b07b525390d6cfd920ecc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84e6bc1be6123e6a54ec11a2b37c9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c580eb97a3b814772f14ef1a51cc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54301996ab27669c66039a2e58abae6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f1186f96721dff2a98da64683803332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c3a24ce4a8e029112f6c0abacd7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11588f910cf3f362200336483654f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464a0e45d8499d1e6db8107aba73ba2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01d6c4403475d086fb004f933b8c91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fafc116832b6a071261e8c4f48e13d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ffa6057492112fe4d45fad56121c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75aa13830804ee0c07788c9cbd3755339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a518f00cb9546fa7ed6fade3eb6134340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c4d58fe500d076da2a09f00bb8a2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e78f13beede7370cd2d2feeb5c0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b4027b49e916308b3a922037c179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1647bf7dd22cb0026bf797f04046f12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6cfb612801ce449690f8a8415f82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a433c9f34c2c27d5f3e3b62e545fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50f0b71c7b2a10f2fbe80f9a5cabe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b8620770f9de073ce6e59a3ebb823348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94108e5f85bc8ca3afffe52f7a35586349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ef00e007a63ceb981d883896c4845350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d72d8b7355ef3d2d56fbd5389d37e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec42f7e3fb1375e01661b8cc0c897352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a90439600966b7d01089685fd7fae4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc4128c43cadb34a2c9cdb07212081354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f27e2f6fd21cdb7b9016e4a223923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b628936047e9ef22763ce51c3b74e6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2784fe4f59db74907105fcbff427357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e36e0aeb73d7ad2cacb4c4d5a80b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb7cb449978d881300108580627321359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ad0142ec6f286c4e013b4750ee6e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6336dfb092683441f819c1c9fc10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b70b0e687e83dc4aaf5261658eff15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b48226a3d0ebbbe9d90ddd662870b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef7b146a5110c48ef246db307ac146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac15c0816f0950770a586f5837362365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d888e84e212e47dfe9069ac78a83c23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85fc5ea5ab4bc074e2c5b54bcf1ea3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d4a9e86ed9f8f80087c0c2ed536eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3df9d9aaa4623cefebb5cb72c7dad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e742df2d7aee58903a3054be2f5e2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc4941d9e6c47f2f77c564ae37aad0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b2f2c2d245b811508a6699c0f8f8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22b606d96de993afb3678e1d19a04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987815b0040c0c111f95c41db54191d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b0f53a2a97a3ee799e46f28bc925375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba121800483c2892c86b28be7fd9dea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e96606e2bd02efc116ac6f569980d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afc677c6982829358123af32e5a120378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00dc9e5cd9344dd7b7e681476e54c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d7458a83c4abc76b0c3994f99bb10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb468e48ac22e8196e3bb43f595e8e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937edaa0dbaad65b29cfa02ba3cb4e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb570ffa0de646c62458ce2ca0869f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f658d00810b2ed78fa52764a078fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45acb8d3007fa178e4fb3f37a4390385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85885c00bbf32c699a6c1662c8e6fa4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1757f6a675e8146d689e27e0684f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a8831469e566fec12fd9bc83de5bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe62d06ee07686068a3b9589e96e17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f5b6ac6bc46e6f85180637c762fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f903a447e9286b71ef3a6b8f835b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb214055de52c427f2f0a0377b40b4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88434d4d04cc31ab756089cee51a5865393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555b88cf43ea3652714369288bf71c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade693bf95b8d5cf533b4efc61dfb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eca4f3715bcc79d57bef412229f8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228ada7f2acbab59f1b8613151e078397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd0df7dd04d5f1de910df870d2376398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08f2e93fbb0537c2aae33185c82d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c6560946e14d3bc940182cad72d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e226fa6ee422e643e32650dabe2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798474a8e16d4d2b7d24ee6f451aa97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d5ecc4de9e923fe5bf0973bf6d705403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d4350914ffe9d00f0a52adfe46a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306955718bafadcbd9b4af30a16dd9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f6902c5415aae93a1db106aa891f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacdecdcc094026e96896592905219f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8cd7c0abeeaf89c73285076619f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089dac3b16700fa41a9df2ad77bd64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a9a6089c5056a4f4fd91a5695a9ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79925403be6255438d1ed0b2d0770b7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569443743a2a53445b644a1860c6c330412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf90ca72bdf9ccde6389a87b4e7c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487dfc7e617633546be86b47e80265c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a30cc02cfeb1b515164a69b16607415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b31769beb9b8f07be38e60d75c61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05698154b128ef75834c6d9f2ea1d6dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467205ea9721f222b7b601359a3f43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c646457a5c56dfb6eadef6d7753c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ceeb864b0fdc15dfdc8ecc63e6eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299968fba5b5fc27121fea58c9940376421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735925fdd39bbfe7a83f5cc258875a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1f9fc15bd5ba0b54a918089343e1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd663cea4202df5a394243d2b19051424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e79f855b42fe300bd14351b4b57382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bdff5a768318750882beaf23dd68b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c381fde4ef14d54dc5cd31f948c6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41168bb4421eb26ce87027a2a4e7d9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb840ef55442eb7be353f10b2e7b4af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bc4c4ba9689c347df613080c6d26f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd495becfe391ae7c3b59283b19945e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaad5512731ed1fc9cf299013a9170432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9531022ab45942c84506f98e1180bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5dcf17a112d79eac6a9bec736fae8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bec3b6c84c5c4589184a40afe323e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae851c9925010c2a3e89f53d6367e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58ed0b668d807144abf7226d971987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fdd1b4f37cd50bcbbca97b11faa36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5586d1af8e7e7ba3689fe5c2084b8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295202e2755324768c78ba521d2a34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfde4edcf5cfacb4d1c7805e9e6b31d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb4a3c03ef398c72d15c84d83df89d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a1cc1253147b16c6c52157e8548bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef804cd3342190d0a494ef28ce1f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5699dd55daffac9cb286e0abd71700445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf01fae55b52777bc17f65c78233ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687e6ed8439de4a49a5753279edf16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a931f4e914b19459e9c26793945655448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f46dc3ac54744969efa40f0ffd5b90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62518338d4d1722b9ca73bfdfd742d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85743898400f165da25e3cddebe040e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265462e51b9a2d5c27c6217da8554f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a49c559aabb6fbbd881ec889caf010453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16002162c528338072c5314ffca3eff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979dce46e8deec4d5d7b0bc886c455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88d5a452f5fec7fbf0490d9e7aee0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9bbabef48958be5a0194383affd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68cb7f15f10cac5c469e8732d9b7e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e474902d2ee346aca8291998652d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63829a7b3fc2c83231d33924e1861c71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d79665633d9984e012468b732dd29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8075a2b909408763f69edd40f2e3a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6812351414e895045f1137398a103463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50205f5496c328cd393ab62a40121ad4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a7ad28078d207e914d666eb18afc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987d599858a24b5633d7ddf5694f51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d4cc1a11709d44132c9edd8240b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340024df575f62c565f2b512e2c0fa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c358b1a0c3a03e22c68842576d9e98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd313209f6773fc6fbc84ee7c8e70ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71078e638611980fe2d9b09d838268471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6696e4bbeee2f22c480fd62c4068472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6871f0e653f065a36ecba1cd5033473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c345e232a13de0c498590f812b8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d4d280fe548b35e58dbda1ba6e52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f6f05bc3a213aae318af111465978476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46084b08af872cfb346c189b908f1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7be54d982539ffcc271e69960eb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88528535215482dff9f2c24743f25dd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d4e8e7ba98d3d52b29d4275abe41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc79c4971e0a15337300c1de77778b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bbe8b3f6e9facabb5a63d51778692482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a84524d038c989aeabc7384df8bcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2a9ba11ee1952f1b1c06ed6ce108484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2a329a40c8c6f307bc6fc4fb0eefe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05fb0589e787db555fcd80a02ddef9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8cfce5dcb8fd880c71aeac2581bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05456bc93cb8eab3505410eb5eaf89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770437d93a3aa0045d0df6f54d1d368489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0093d45d5e68b75d2f9c293c9f5620490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7219ba93db97ad4fddc1adb6f9b46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a0213959b85e704209ec9e118231c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0040ac53d2fe2a56d8bc57c96bfdc1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748990c455358907163242cf0cb37b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555dc1f0ff05ac10a882e38ccbad916495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd77acca8a3116629540f35597fd14b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dab4298bf382f7e252c9e006add24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfeb0124ed4ce8a3573fbf6aec3a24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae59a8ccd5979f4ad247ac406cf57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75eed0e5271e35d1ee4dffc3433e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852242167a1b5f2deb64e9c3a82fb97f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0553e957f78f7b01c6eb60758efda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bb70eb86821f3d147878461c30ab6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf7ff1a6812ecc627434803dddba77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0618723ea6f76f13104d48796b72a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10d207d6d774d22e871db6d2e84344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b4647654d90b0106145a3bc8b6ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840758c32a3ce08eec41498c19f4eaab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065eae1477eb8988f05bcd7201515a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9f087bd08dfbd8fe036f27f198795510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4d620d068f473eef9beaf810a7b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a857a2ecfa7793c66aa9887cf4cfe6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891f80409a26d552c68a97921dd51b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bd3b13b44da5ec54daaa53e047d79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f6e30cc6965732f73b9087af84b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3eef318c37758bf62af0f9bc0a7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcabab111a1bd1f6667f45a97fa685f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a7d871b9282c18844213b197bb58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad2a1c98e182c57d1f5aced5490a77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4628d2c6dde55987a7cb3a1dd25b2d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b1b1ab2f3daea6735226977b5a72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fc4b0320ca7a412a30049314672ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e326bfaba9e28b103e567743cb88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa073a1c062b27f5d8d51eda0baba3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b154bc3d4dfaf6c86b32a9b7ec7ddfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5447b1f15afe214fbf882fa71b6d76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9004ea2d4a6dff102932f77d4b76b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48365280a4672bfaa359d575d337ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748179db6de9708fcc4f6a6ed3158d69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4154146b910eea70130829343f58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e920689cd71c8656ccff9b409b5c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef14d24093a2d86474a81d9f8dd03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8fe712de36805b0b0ddc5db151d7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75253adbfb02985b151674ad7c4a990534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f1bfcddcf75cfa9d14089f83b764535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55271dfc014324bd944283104871f76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b13cf835113fb1fa8d239f313eeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f12f301db249a46d5e2028b7bfa55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f300f84a0427f04478852cd2411fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e375c0ac947cd1bdd8a8c8f2703b67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871aa6fab99de8dfb261b0b5c27fa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52d5a99bcb246826a6493212bf0127542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b7836d9ee4c2bdcd43a9e701cfa6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3cec1460d6a00049340c0bb7289fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033e10ea962d593c64ddf5ef7d8f036545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495867a290dca3d2cee64e1e26e5ca5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee0c4ad327ca61ce0133959dac3b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10977f8e5921d6bcdf3b3f50a8a0f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5741466b3d17fa33ae26058aa08d034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706e5f6e88be24ec1d7497fa0ed6ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96327c99bf6a4e0d07fdf14d470ac16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b0d3983d2e182d55088b761b3d30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fa1c564e8d4789a061be51164b5fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4bdc8ff1e5e131678c7c4553ad34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318f35a5000329a10d6c86e1685894555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f639a4af58f8e009df332d97d7e95ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31107bdf3a51d10c945164dddf826e9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31cb11fc2d0a6e4c80ff90418c93df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306764c1b1c57d3fe407c6f66f067ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c3583d8af523d6a351cb43f78683560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42ed427e0e9b800b011a4783b8175c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a41b93ac0496d839346392ab92aec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf51809d07de5459d6b138c6b7722563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a60642e19d980997a3147ce2b0ebbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b10c8b1d1a20606e794545ed7e860d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5ea838b7736f68675d835cc133c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5518bbb3d4408ae3852122b3aa4081567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdffd587a7037ca58556450900bf565568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465852aa85b774cad65009815081092d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b8f6af6a08ed6be973d5f3695748570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890319e4271d5b022d1c6b8f50537f72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c7a9812bdc8fb78b74a2d0e40eb69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e724205fa0c3aca036cc72e6db65f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d7971ac7ad375ad69d35ef42c761574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802f888be1fc4f1739db2db2b6e0b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4201940448f2b23f3366481d954613576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56077f5b84bd3af192e63e88a5d3494c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d90697e4f1ece72ab2e224ede07661578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0830030a1153baab650fbcd927dd8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d71d89773a464466fbda5b1c61c7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f4a413c334d9d32a0c5cba96bf8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d53f0d34a295d7f2e43f47aed706582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09fe63877d58ec853278d333549a5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990fb96bcf4751e26c7599acff37df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c32b9425e6cfa981dde79c7d2fcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdbd0827fffdbb6924988e7320e257586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b67b2891b33700e42ad8dc8aa084587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51843c4cb416578ceeb24fc20b7d3d69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7a241a454763ac8365284c510c9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1b2fb48e346254b6be72b20ac7ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f6089d4442abe04f32b84bbbd4f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3f2abee61a12cb7fe80cfba71e98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454504548f6ab9acbd1ed2043d105b42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c139d47f6e6e9db390ff3b63ffb5dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f128ea73db4d3b7451aa8e49720b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a95fd619103a7bf6198c2c6fe3dba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee6957ed79abde28fde5c07f9ea08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683ee6512540c2c30ff58fe5439498a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849916cd2d0a45f60ac6c5c2fe238d77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9fd358a2d0a2d5e5e388457abbe79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7649318c3dbadda8fef2145a87cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b79fa6d8186270e279b87ac407b75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3df77cbf8333fc3233fe861b6d79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8b8a8132239dc4d03e114b5cc3d23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e31bfb7c834d2fc07550ed113941a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f077c369addf3fbe53e70cddce9c74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14859aa3e14de099bcad15f29e7660e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c2c4040d312652b8f3fa986cac24f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d9d173742b92e2d32fd1fbf74fc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c49f80fccbe21c1522009839a438c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d14bc0f2ddf0a98f06104237c3d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801259040eb6866d40ff7e74d05c29b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321937bd479548850f023fddd76b08f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e79fcbea53b42fc2c2cc3e7d537a81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70756cfb35e8e42587950f18fba0d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f673dbbdef4cba029467e9bea73eaa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c255c0dce2f9992311f173c82b8122617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8913867198ac004ffbf5bfb30690618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e045808536308d76944addaf9320ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acfb2ec8e431a3f752f3b0eae3dbd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0076ce797a75a886c9fb2eb3739d098621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66193b1ee780e19e7cb93721a4d5f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f860ffd8321be026566da54c1e8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f3b6a648d966b02359d7a78d4191624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1490b7273802dbffb1ccc49df154a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef9b5922bdf692df97f63ccae4055f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea64a4241dda8750b973765d5092dfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aef2d7d2946d36d2ec0d68d84a47d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e243e12a3bf2ccbe30664fdd27ba5ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41473d8a6de26176195d32cce5272f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4334af0a3c1c52ff1400a0c9794ea2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782dea4942ba35235a2ff14d8584bff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0b3ea02fcb59dc9351dcce628ac95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960fa5e3895276e49bdce8f2d13401b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c713db1bb7f8b8a9fe948aa45a2cb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0684a512dbd8c13fab29770a3a7bda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886449f0822078ca79a4af45664a33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6e6740cd33e5f59d3241a5fe9577e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb27d4693505815d973515908e20924639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6655cddb7359259f634fa48ca8064640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a5c75abaf32a1cd10b1a9a40de9a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef35c4624e89c28d1188e141c4e828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8373bde71eefd37cbd3baf5fcdbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bd699363613782c90a48a8f58ab81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf9c741de8d30cdd22966f8a5c387645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f981a928805d970f7b51742eb6cd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cfc4c5d4a17af68492105fb9596fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad94047ebec1963a02281e79a99d539648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa2c3dece8a4067e38b65f79f18477649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24dbe45a74c824b1f65ea90eaba3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739bc153a3445f30d7a6bfbe8030fe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e85335b3b35be19d990a221f79af9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb2092af164e1fb2119ea5c2c6fb0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8351cf83fccc9edffd975a9c42d7bda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ded558a94b01da8531993bf848c3b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764e217a67e1a9c0b292db14d74f69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0bf461e7ba8b277ae0089f887ccc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c3999a4b4e2d51189de9acb8887d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b214fc2ef9b3c4981e009227d9de62d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6e9fe041b78154b4fc3519a6a419660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bdcbe8539ab7c39cad82ad977dc74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e1250ffa4176f7a417ae2f4ff14d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe23aac54491545a3d4e6f371775a00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb38041582be4d8d6335db3880f12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cae793bfacdee1543140838972f9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a17749e1bf755241742568eee373666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712145c6300092022a8fefb39b3faa1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcd70407824db1d7c49a0ade647b45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea57c8e27131cc17cfc9d01074a99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fd708304156c85d06548ac7d0c54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862e5eedcb9b30d37f85e5d5605faf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a741546b52f645c5472ce7594291e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b02338313d32a412247f9c131bb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f21da349855318d3cf2b8c3129c95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10a52f04e3abaa40d1fa28cd710fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6ef88af543b2e6b5fb00da9f0d136676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b3173c82e0b5a1d618636f488df94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ead06daeb97f067cf0651f18d463e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992d96ea48f6d297d3a1a62c0a5b916679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07f082bc50250c3769963d0b20f61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2da7e778aeb0f28a530f51a45ec4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd75b782f1a64a0bdb725ecfd4822682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf326fe1d5a89ba178bf244398f17a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9b81970d21301affa24a4164f133684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930ec524f66257a5ac75a7e347a58e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eb8f647277d36ba56d31f3ed211e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1ad307b270c96a35c828d39df76f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a03d3a61d30a9ddb6831bd31a2c71c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81afc1a1954f4fbebebc0bf074be9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f655cebc87082c529aa8af6a9ca8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ac7f8692744579711a0159c1c96e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee9304fa623a5c1a9db480ec9629b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8c84768dbc7b69d2f6b3881c59e06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37518e09e334e044b5bb39df286e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19f7c01d3c9d7504b0f65721bec59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c22b37513e8cc7d48c5c8408af007696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3821b1ee7be302b3311b7c3a94f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441066709df56d6997c11dc7a8070b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c019d2d919af6367f6ae279cc7e63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b5672c737db9b28e7429364cf4aee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f71f43bba683c19bcf7add9f2a498701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe733963d7bb4966ecb7113ca16b756702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6704058be13f2dfa6e2781aa741fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674f89ad9f87a4ddd17f69980f01a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016308a9376aa3d8210cf93859038ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eebb07ac729ca04a4121a7b8098d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944434367634f989785025327d3f43c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a866e27aac074905dc220f043a1722708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2724a3d631c7522ed0ec5518fbd83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae85d210d6e11e83668a742364ec1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b0dd2853bc055c5a7a84d8aa9e70c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb25460b8a02b58c82e2e67d1ef43b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4757976edac4410661ace9ab4992472713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7639eb221b52cf9cc3c59c253541dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5f6bb53f8ad423ca98c2ef2ceb0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2867e98987dc6f734cb20a96bbcc26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff414fc25ef0a8a1b73d67b16549f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910d0047227767528e9385fabce0034718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6154660f6effa5ab039debddcd35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c4af6b5a07bf207d17771973d39f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c548a9eadece34d773649bc4c193e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e477a58f95ea46a228b68b95a172722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae759e8c087db09d22ff70fda84f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020584ce26163328693f251fac06d89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b2d63e6046294f10f739b273b2c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d2ccb801d8e4cc6efd31ffb3f02e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a796b60787318ecf78d1a0f9588342727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b61d9c839d66677eee60887d212d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acce51be4c15163e408a91624c21a47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a8be386717d20ba6bea2a5f69057730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e4474b22285a7bb914963fec4e9b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f731eed3f9fda6fa68b2bfd10ea6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69895e18706fb8e03e2f9efdb12bc37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c04e9618baba351609dfd63ae0ef91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c0f0bb5264bc39661f7a8ee3035ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0b7e35c60cc43ff0b10724ab1a94f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a727efa09026bf8960e1b91f78ab1e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84553f21a207778acc85a20c72da7ba6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ad8ca473a3669fdbeb0cc2ecd6cf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980011b092667c036412d1fe55ae8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a763382311cfedcb5f3aea09e7b0ce7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d04a5b6e6d3b9a9ff50218ff0ee02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1583a45d219910d4c2ad90f809075f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d40e0d52f43a76700b73b1c6445094744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb570547a7b73e81d51d61554d7bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80efee3ec18f0b52c3f89edbe9a59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988b912143c76ada21c0f9687f3f60c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa29983a60fc1495e50ffc828a41aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357430c8b752490f10c4034495c752749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979fdfd4bddceb36da74905a340582f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edd4b3f059dc8ec4afa730b723bf21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee57c9b4797bbe042d924e24b3434b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f9e542e41c0c91d98ebb20e5473c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95223d9d01162f06c7c0f7063dc4d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af494e442888e69db802fdd000c7aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119a2bc698de98ada1801ca29a807b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ccda711d7e404a934146943574305757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e36ae073e5b27fb797415fff42571b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af90dd166070d23577ee3c9319cb69759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>