--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c010773dff740b574b2c928ed4630e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8754347d5f9530e5a24d8e6c43a1df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f774c90ad09f2c5820aa3df46dd0cf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2f2155dff59109dac0f13ca0c0f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac688ff7fb891e84ec4fd265aafa2ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e930f490e0f98b4ea86524db9fe65576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b99ab57975eb2643c16589746b2647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb48319b6c22e165ab1a427fa85608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200225c5acabb991fa80953514cb1e979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b454aefbf720d37b7e26b790ebccfdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972749edc341f5ee9533a11c2cfb8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ccbdeec3fba55ec95c20a7b00d11112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855f991c04790cc448b6a4a010334613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f8ca5f2a4a5eedf3e19baa4e7f62b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce265a72b40fe670e1ffc310c14c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca18ae1fa1c2cdcf80bf8404bfb303716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7812d777e9322fb4b8b6aa2c19df6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b54ccb93c5c9900df967e892dd72818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6334fe723ff50dee9bd66876a1cef6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ceb097f3e8b7efb26bd8676380d8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd51095554fd3732e8d7d1fd552f49c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487fe340520ca8ada8122d7924d577422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1e74c9a97d807415c3dadea28a90d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca9ee2aebc692ea5144235433c9a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af426940ccfe6ef8d8264551a297625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc682b32ec58d1936a79f044a646bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117e16472ad9d01ce38676d56bc9f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf9068a2ec1c6fb6d90cd9e9b8473228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede11b6be098fe69150fa4233136d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e837356e5631c8bfa5b40126687930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca5b5aef554a2d64588ee86f697bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f3a03ebe40e97a60425805158255c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6147d84d7a6f19fa590514cce040233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b98f8e47ab79484c65bbed83470534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacf4de6720baef6e36f93c1d6aa9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6a5bbe02afa0faab12d0441cb3b1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d1a78ae822cfd066e8487c25c40a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17441cc761e7c26639a018d626f4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75900e43c7b5681b55703ff02bf5d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a44eb1bab68dd23a9866c754efb72240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e08b7f7a051d9ba0e3aea2da244d0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d2ece9c6fd415fe65eff8c9f189542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ddb42e78b94a42b17505d3484ca843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632ce2e75267e802b3c8e391ba8f6fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d01ff0947a64c1c92d3e34a889e1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd97717826fddcd6a82d3dcba96a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bcf55601ebe8c104b982e99187e3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fb6cd310e7cd076a366675c1d9fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeceadb53371e7f849261540e93533949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1d731220c9117294af523310e81250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253360234aa652bd4cba9e69524d8d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59bd29a5aafdbc38d3be29781161e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53aee1e5ca35ca711533ad9f31ee6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20a9cf48892b06cce1ac6e123921254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d756edbe3f5174f92f690dff830f9fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82e5c7810e701e885c5be45ffffaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abdebe70e49f24848e6e9492eaf52757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459aef7d88a14640bb20b8c769088258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87d3ffc4d058122b28511a223f6c3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ee141c6ec03d5df220275f811dea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd56665307b6cef187e0c39cc54fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bc5054c4858340a913d8230ef5c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70812c00026a74ab495b8c8f613f9be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d31eefd27c1eb0e8742ae081ff6d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22811940c5b3ac0d0340afc89204165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be2fe984648492181cd74a91825cd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe833dc89a17bb3dbf4cea28d7430b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbde47fb0bb91422e8bbcb0444fcc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae6bb0f40e4ad235779bdb6e7f88a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab60101c6b004c360d1d2c223a3cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639120e4c462be17d715a67ee52989f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a9f9f24df73de47c73523eab2d94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f765fbdd0a99ddd18688cf149b7a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ed8409890ffc9f4ca5726b3a20d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb8bcb42a12d40c79c556f8615bf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37565a906b51839406a58aacfb723bf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e24a6724da2c3451c4702df263f1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90848795fd13cb247cb3ff77061b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854c91f86646f95e4ec74f01d7b335c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f744af69923194e5b36b8ba9a5a1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fd3b0f2db991ec0042fd866a4454b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528235eff437630eeb1bbd1e1bd1af182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ce0bd4d199bb16abadd012a2bf34383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed0e21851f495543d80cd3f2cfa5e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee8106b23e4fc5fba11a52f05c431c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a443a756d11aac8ca32c48760433886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9fc03579571fa50962ccb7d7554c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6149506474e56d577b4eabe06c86188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7e17ff9953574ed9ec1ed88512be689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969c1b43c9942bde05b0da9731e2f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384c5f5ff6ebb6ab0d23670484a7b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe91f45af8c7e332261972255ca1ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40767fa9748bce6d19bfd90c5123db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489851aa9a59870b8590416b29ac0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c2e41dac2ea7e08a0c9089b72e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f3f88bba03a13cc76e63eba9f93a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282ee2c2f48f64aa1dd33610a710a3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10721229103fff83dbcc063dcb1d8b1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2d98a4f3a7ed2dacb25d217d416e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf98fcb011d6d529cd37a6853fb38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aba4ea93209abfaed0c621ee5a34e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95d76c68dc6b0c92be2d3acd219cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0fc2c66d72a8fab73893daa913505103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5c94bff49847eef78cc9f0e33080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9365031ce6ab66436ed16cec27573105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f3b612295300121e89f30a4a8902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f45e293331ad5cd3b3fb060759fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b793e2f0274d6f24f0297af2c6d4f6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828b62dbb12c03650bd556a28c4a270109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4a399de0d3f41d1e6e6ffdc955af6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b77e5bb906da1432f16ba2505081f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29939b73c700ef71cfae922371bbe297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe09de16b3d5043bac58bd6042c052113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97857e6a118a0083c9385a43e86bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85e65e1b3dbcd6cfa3eac5834717d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8171cebb7606ef003da4c098169e90d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14516452f904dba8b3bea9d7cdf3de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab80eb13e495ca51487b789a6a8336118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc337cf21de2e1ab578c0db908698c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7f621f1ca11fdff149117eaee56b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d91c054c5fbffa1ee38325c9c1f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea651922e47f4954783c8524268d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3cf8ceb2bef7c0073e42f6d9f5e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5688bb688af411b8a48a23ae93dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a76247311184539f681206dbf65c92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a7cd57c9334d8f84c3e34a881af88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67826f48c60abc6f8420c7a7b0f6b6e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af869dbcb640cbb859bcdc62f9848a58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032601fac48e8d343f4ee6ff57af4fd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4caf5f2d497870890fe6da4e8a924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64178017cb52e0c905558a1d9a12ffa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee7a11c0f69b065fc9e58522eb4eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114acf035f17993ffbb1b6b1255e4732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d354489df695f53878b484f64ab1d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122faf6d1689f27d3d11aeeee58a12b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef1a69c2ad753a7a3e204f720a3d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a330ccb7777fc217232ad8157c028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987817f5864f57df6c00c3d5662714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144ac2e8d3c8bf2c7d22ba91eaf3d6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fac0a69a2800ef23557be62c1dde15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1975d94c104ffb9032ff4e735bb26c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87090b6c90f11a7643496421ddcd0e09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d992e06c8c30b6d10d66e1eda75b44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6c6a67d6da35faeb70cf9e4c3d18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c803dd45a4279fcbb623963b1bf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de4e67c92fb17787349a3d677a1b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576a41a67afd49849ad2ed4a641080b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e625cfc54e0be0e81f817b696b84ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66f1440b3f4f03b01490fb9756570f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56037c0bf99563be856085c647351d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab99e2653d8921ee92ef0408cb370151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd93ceb4b7a4773f2d23258dd1917e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760ba90f45a5b8ebd1c9479c4f82af1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff177d61e9af820bb63fb1540c8a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ceb63693d7d40f123aaf0aba4e38b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fe962050a7353a8364c716157579156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ad8d9dbca7e8596b9ff0f0c162da6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5be0d71f87c55fd36a2766a41b9fb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709261eba2124723596fabf65478dbbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f00e87e0ff0dd40adf6347a2db9f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38685c197d75512e0848395c3765ff5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6913cbbe3519d41ba602fbb8d0d0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d9d3937276336f66b62b8a4f6e4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5540d4d0e9e70cde2c8dce64071a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37c6a369dd761112ea8c0e5469f8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ab625d1c6b3548572c34d006cda86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ea7c84c7b5b08c5299bb267a95a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2273e73b40975014b81bf05fe14f0c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade4cb983ae528d16d5af9183a2349169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874f1b30402c200f6d79d6dc5d2a39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeb523801be24fd83655fb440df68a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2802dab7cd0d8ca2c12b941a1265a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c5140810baf0304a0ebc462cf38c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f077f1759c639ede253530208303174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342ceefa16f0c10529b64d979e8d50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b074b4b5e90d65e11058f1d087db7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b166335bb4fcc892579f2a5014708177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff60ff5c159c3b1c9b28851d4834ab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84402fd2b34bf64814ec44ca04531179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d156e70889663f9b32d7b136a5909180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608908c9efbec3cebf3b81699c6a6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7cdf52912b114f46b8bd7967552e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b23f4aca43dbe5bd89787749116bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0013b804d8e146d2b01c1bb1992b7d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8866a93db017b745b1b1e8d4b6790f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a18dc1ff536c5a3fa996aa0508c62e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6bdede0f0b506b0343ca758cb4cfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7654f8fdc37885fc2dbe4927bad82d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0fb0c6d22563896381fc98cab6bc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40c0c2237ab1246fcd407595f1db03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093be65561ec300cc6468381311426e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41438204aef18e9a536050c22090879192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38c20dded925073c753e4eafa8ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc524f648e3518dceb4c83324d690a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23113510385af7660c286d3be62c8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f29eda2ff4b010cd02c71f0715859196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90261128b53cce35f16fe7acb61961197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbef761657352a981d42a7b220eaae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7b6ece91766252959394fb39b234199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e09eb66e3f46e19d4e6a5c9fe49931200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abfd827c7216d418a257c7b26a079d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d979fafeefa71a30a783464be598202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5d44afa2f21ea43f4f4cdda84f374203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b665211a84f197ee33e5a830e88c967204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e0a47406f7c2e1b6a5ce753b1e53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c45a4a1429c30abd15cd90e113f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247dc624313a83b06f034a07c392500207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce6635922ba1ecc57b32b02b6ff8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f122ea10c14fba69d8c800987dade8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d3625a222508861b1903e9c197fa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a876c574b6d7e5336de83814cf3c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2650399fbb72130739fbf0563a96c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882f4ef9c709026f55e529e90870a4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645a6070bad0746ccf49ab626519fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00307960be3c7d2fe64f57c562faca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6da1f18fea6f643211e765d17145a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ae3235e31bdfa65aa5f5b4708bf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9876a4d6b286700c4928b515f64d98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d60d4bc0acd834ae92d93bffb62d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656f1ba6a5aec2aaaf6f071403373d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860637f819e9c3f55524963749a2915221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0566a1c29f5acc78a7cae844192d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8afcdfa5125f2f910fd121df5764eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a79e708835ac074852b8af68aa232224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d358478493c0fd53bdcd81dc3189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b6cb845803353466266e2b88b79b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b85d5e38736f21e6520580701d282227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3b29a3b067fa36a64cb8e4858c493228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b28095bc60bebd15b94287556ffb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020681dab44b56d4ee5f0ed5cfe86e14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a8a571471e3184b99be7696d2c05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b014a3ef25f47236277872384c74da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ee7e1a26375aa5175dce9a497110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e40eeb5d277f3bb3ece192e79a7b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29190ebe6c72d1f3cccfcacafa4b9fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7f02167d0b42fc92b79fb7d8a6b04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651baf40bfcf19ecd38bb08b14c1ddf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b6885aebc65a29d429059318bf8fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbd63576b7c085e04680f3980b39c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b40b68fa3b5203828021657bd4b00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c17d23ff9fff41600066ccd0a93d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679c60b9ca6138e8b369e4fb2f7f849242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8477c85d485ca6662feac83b9caf0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c093e8b0b1733a1ef4be3243ee55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f488fee3e0289d788befb9ddf39a179245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc19d1ea9ae232e52625181fbe1be1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ed667693d721783de0d4ae663fec7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4e8879357b0d7aa8a07b42601858248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1601fdabda2e1dc4dbb4078c15015249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54f31cf2185c97913276f7361f4a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db636afb5b1a5617f337e24ae9661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30dcc9289a5713347de5b0f753bffa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b06fe3dc2ffcaf1665be317c1f18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77bb938926581980b729fa1faee09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073a73370e9c0842c9f0a47dbaadd1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761cc09ccb14c7ac25b03d24d11833e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e0e8d5a63c8f98559341a0b13bbc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b64401539256e2266d0da16d45d22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da2ad930f0ce4e0755f42a9bfe5a57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba6fe3395f2b8aecf3069c77ef4ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212729a4af104ab412e20608fe6bba4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d1178ffed95e28191902a3f323cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4e783f853cc288db449e371f0273263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad14e8a76894192fa5e2c2e130067264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006073dead06a30b9112ba4af9cab188265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428f33cb18dc53f7ab331ccf4aa4b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2149570792fd9744ff945956a3c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65a9c998f17ab2aff1ea6e9c31003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc299b0defab875dfc39af30f8be2494269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5444b1cfed81fe5730a2e7fd7ebb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c8067d1196b05c2c8f25a8e095370271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b562b99b109c3a41459ab1cb35074272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f47437dc4cc742b266c06dfae1a066273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74041d4b7e6060676fc0a5310f7506274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d507f9a56ffa2c7787e2ba00030790275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a37eeab94e5be3a73fe057b31bc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa548a8c4f1534b11f91e79ccaa35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1408dd2d497db99d1c29f54c2bd8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50c51bfd55f7e2b5195851d7a89c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f53e02699778b3ebf6bf0f414369c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eb897227bb95237ca210a92d4a039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f62cbd7550056816c1d072786c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859801070ccee030dce7d5148a46fe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1493cc3a11129e1808131fcc9d45bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87bbe489b6faed1c45f38165ff2ff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e6e4cc2f6f7318d74ee2f303f9742286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7780c227effcb413ce136c885cc79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb18a01447f8b30d817ff0926278e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f70a652a45ed0a2ef611f78c9f60c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14099436888959d7e08107865ffe05b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb5c75693d2483fb6ab43be1ed9b07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60fb9637a6ccbed00c66125935190292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebcb4eb5f05eb11b261dc309d9374d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ff2c8ed2a8869b72b5da5cab15cc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e6f87622fcbe90c463af03dcee8fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c05cd327ecb0d6d6b2f4f6f59e70a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5dda61c7053258e1d56dfc462b6a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2d6a4e306f2796f1c875e9f5d146b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c178e5d36b9ee2b26020808c4e05fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbce94facdd14ef9773d096f6fc729300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de097c2137c567b65dbe1325ec3025301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309bc39854b23780eb52c81cb335030302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb4822a8f8c17a195846954f4057a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75919403afea0e22c22d3267252ddac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fb32373710dc07057abfd3c74cb0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a360a23bd8e620dc55bd222e7f4113a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f4b7ab1ed6b3fe95cb9090dc36835307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf76a2e47d18c50babce73c5931d08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e780ca7fb11c96bf51272c9a72efc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85fd64851d6597794b8edeb723506310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516649783743bf0128fe733399784e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318bdd62ef16c6b14e2947520c8d1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69346f4320cfa90a84a90354ec74ef6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785b682f6908f5e4386ae9690fafd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80080ae5f3bfdab9ee19a1ab0c6a8343315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239c44d9bbc5b9801b8b7c837036429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caab35572414425382bf3197c40e53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09060d79969a7b76ce5281fbbaee05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8116b01cbe7c7c06c39bc2c064e9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ec1a13870ca1305c29c022ac8a70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e257556f90325b6d63c13aad67cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c10563b56b16aa935214fbe7f93fbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09f094b3e10be0f777006355439685323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd7dca4fa225220acd0a2dc97145a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea4a282b80404c45b99bb449b301e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7f040dc080c0868796560eee8ef2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30958fc9b5fec7e4f37d607c416ab963327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bba46e378ecea9e010c95c89ac7c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489966fa41dbd0a0085957c93b64651329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aac5dc9d66ef4340596f94e5e8ba89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27ed23e0ca6d29006f88e902ccb55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aad77bc11676c84bc5ecb3e365ca35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671859d64b466317c02a302ae0259ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb34f315cf539f6e3309278e48d852334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932465b54d8dee0190f6424077782423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df548dc40c97383cb353a3e396ace2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d5d37907d6e539c0307b36c13f12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f294a4167f386d6caa150c20c887338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e73ffb7de74efdd5dad6a8b0a620b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabadb05c06f671a1bbfe7082445036340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f099cb5ba9e44a8bbe500ba79f2654341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bfeafe86944c887593e2d3514a84f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecd05aad4a7d33e07e1f781dcbc00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97898acfea189e5b4cc932f0b6373344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8f10fcdc958b4a3b18d33c7d70cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4333e55a12b906011bb77f416b0d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f5bf23d1ed3e6739c01f75ffc56a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4234c5f59d554343f09c74eb2b55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddccab093608206878d46b0d618afcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505202a00004936b3026c7f18a770f41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549fa8aa40c7c8a78ae927fd566fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3efb3bc853e871e7ae301dee4ac99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0fe568deba37244a8b0b73ad09e14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3f4e3e1d8288a390465c42afb85e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5e127dfec88543f2dc5116f20a04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b9fb066da041715ee4761765a0b50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d13b290054ab4e453b84e7e9a97b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e467907e6546c3d1cc098000b9a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824035ada949871c69e44f03cdeb9bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a1ec1ca7b8459e3dfff2189ab9289360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f27dc1c8be2528829407931926987361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67de66f1e5b5a8e0c2a4a2ca6ce8cf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb3f9c831bf449c2a02920b66d543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f27083ff3bafbcd8e25fe22685522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7310bd312e5fc3f6bb9975251fd19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad00673edea634896e382e33712052366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be84c1cf06d26bd2f34d6ccb84cc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918676a7b7608d30a5d15b221d83e283368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e067dfa3a7561c906c7d234783ed5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128004270daa1dff49f4b7460c85d59e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599bb383f2eed0df72af24b19011f54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8de230f1c000798dceb97eb7eaddc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea7425bfe5e1f535231a8770c2515373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67f9cd31cfb47be7a2aed86c04dae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867534dc6f603e88b05482e3852d974d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90f6b26b3acd464a94c5f82232db2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf416530e53903d7183561323b349377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c47ceb0fdeb60b65ba8d67b5c2c00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e640902363c55791e4b66ad6ff2e65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def90a25f33b88455b277533a34e52b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6b578dd1efda2b116d8ccde788ee9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9ce68a7087a63b5b206e6cab065b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9188269a7021e18b9ed65777e230ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d208b199c8ffcbeb3a6ca45fc28e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae4d22e8a4a9cb44fb95b1a97d0bc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ebb5c3fa9f48621cada01f9a42550386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de00e1dba915a68fbd2d005ae269d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b262df9ebbb253f996a7bb07d9358f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab51d2a71b816f350425c4b5cc3a89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc654235326a07c25f66a498c278b77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea886543cd0d912e526229014502d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010feb21ac8225b386df6616e0d2a876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270708c2e5629ca7584fe4c545ca0e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8aa1fe5113faee6c2bc3fd33d6dea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a2a4458c516b9437e13f35714465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490fd457f43eb520e1157ed075e4bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2697d4b2379fc16a355dc07b999337397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d64a5e81357bbf59b95c3d4295800398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff86d12d291e0e06f28429fd9382e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656c35f49b4a7cc28954befcffc358400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b365939876d47fa31cedf7ebfd9b406401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c22268369c22567e6ce876e77f2e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf82293b10875bb04293d0d5011d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bebc2375f1a53a39dc65003a4101d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0235a70ea75d57f0a9ef2b430b5ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59685bcb3ecff25fe52969cafd83f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad0bd0ed91f9b58ddf4135887ebd86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358cf21469becb142d8d9c296c72073408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fdfc3e7ea06a4cd7243a4cd2ed434409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7d022bb7a7549037e4b77b411701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34def1b1463b58714ef2d0be44395411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e324a1cdca719fb96d4905f8279f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c601e6e3c6b9fa71c867e210a7e32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f27767dc0c23af150ee26edbe0c87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed269db9d0bc73b96d39a1c3739b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab34b2e738b7d893f05179efb32674a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f48fb75f946e3c00f5f89f72add475417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf786d3ecd9c9c46bb4189b16333f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713915a2149ed764fba9ccee348a91d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497447ce986550d7f7f28000730a97fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad00867d93aec43422ca80a787d3d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287059338795cb7d4a4299f4e467888c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f07522a59620ad913f60ca75d0f520423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059fd2226389a91f57f15b422c174b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affddddcacb4525b19976c52ddac4a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b209584c42611a28d4c6cf98f407cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b46abc2c969bb5feaab89205dd8ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f669615cdd2d6d6cef0a3c642f8054428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9725354f28f55f3ad1649a17f9e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c093aa1d5c02bfc07f5d0d16725093430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5bde86398d8913f834cbcb60d4fa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b64124ea892e7bafe27cedaee50d64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb4279573385a127b76bee949b0cef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689476372bc38264a5d2463b7aeaa4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f67a8de982286fb3a58c7cb69ab82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717d94b4204d1dac01fe647b3a53ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb53d103b369b3d8ffa1230ea924f28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ff1f6da8d2a838e191c6f5aa0131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cebaebaf0343f0a1a8ebebc41291b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e369da3c8d227bd1e18183c01875f21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b166d5188abdc2623f550bb8d0a28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7fc679e8e4b24f493751a82cae164442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432c4b0de84fab422b715e344c06db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f5a112990d122843ae272545d891444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2faf785c668b7fcb5ded47cae9336445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567c35cbfd19abbcbb3aed25e898bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d25ede08ae6f6938dfb50830a61c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c933ca9180273c077bfef23b49fea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dce3da4b70fd099a866a932e05593c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217bec90379394c0b2aea013158d54e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588814b23544cde5ca156873d6fbe466451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59770df1f58398ecb38457e07dbcd130452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f4bb741de6176082cbdb060e97fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c127800027146b919f1f03da23076454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1987fb99dca674a3ac519d97d3ba8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e82ec22c17ade7f2245c247d9346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3383714e5d0e41255cac5d473bf5fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea563881d111bbf0b84575e52b6d1a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b94e1e99a872e878586dd0220c0dcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c0f6c1c9f2868d125629c01fa1140460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053b07cd925e3af35c76ff70233c80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3a60ec315094c31a11880fa52c28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d7b9d7fed625184ca4f6573a23e49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f659818b562e30729bc8e6b7e514464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ff775278df53ecc5c5cd44adb671465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac3d22d39b7f20a9247142330a053466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0787204a098e9c1d0ff6d9137e4109467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca602d1c23c447a63ae531dd108e843468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f87fd4632e9bc0d2402c2dfafe17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4711f7a9329f0438bdd22447c4dee32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f063f72ad82cf9f0e45d2e0a06624ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e15074e385d627d0090ae0ec30f4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b9be149bdd4b7af4e797f00c8a872473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67bdf014f014d72607e68393a5bc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a341f71fc69b84113c6e24bd2ac97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d4d94ff50b0645e4fe0acf8583522476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907ef11ae4b0fe588bd42eaf1943c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62e2051808857ecef61fb0a748abd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b100b8686b45ec7922528201637c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae18480815b726a032a787b6f3f8ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a0e31514fc21830ecabcb0439beb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e01f201bdb5e948b79cfeadac2424482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf104d8836a7bcf5f607f83273980483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a073ac7b8fe503fb4292063ea6ef39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5cd0258c8a314fd74e88a97e233fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee58300c932060090124c48757326486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321041fc75d544097a87501eb7664908487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0873490fb82aab57589f5112f35a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00677ff0d59c1d7c3b52a70a1612ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe573fc25c93ddb30fb9ab249f1c353490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a4f195df9fa53e2645e49c12398f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989bff8e0b77b98a7772e5e9ae4b22a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a62961bbcdde8fdcbd5e81f5b776cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3fc63aacb6b26422ed601b226b843494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea87e618387e13d8bfc5ee5d2b9eb82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7630af262b4d336bc76c2538fb9cbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda31d6a684579c4fba4a5695b746497497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11b0c8deb5d19bbdda28dfcae80b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0635918a10fc26899bfbd2d58adde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50dc7c6bf60bda7e0bc2b2822ae6ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed25a6545eed14a5aee99fe2905fa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e931d20326e2a9a7258de09c6a9df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce22092e6a2e0ea22e569aec28cc6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c116f1750ecae5f0fbc6ec36f860504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4916a712612f9d834860af55b39037505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e560573aef4752bd1bbcfc5b02b98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0168a2e066716a46faaf289c71704507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898199b51269663366755f51fdfd59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515edb5e33ca01730d7ff53501dd3b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b80649ca3736a6a567060d553c9c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae9afbeb15c183bf08543f4ff85cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8af18a0c92602f5dd7a4a521954cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089c1eb3036d05c3cbee3a5daf2d65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649ed098d563575617f5cfa28a36e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336507a613297bd9ed99f3c486c4836515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7dc4c812367b966a7463565acc7c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5de313deb02bb209bc492d22a9d3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06437b294719d1ac7f9b4019f8c23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd7e60b4b98e07927f08af74fb2b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb161aa3043c62dc24636cff1668d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae6f3aa2c294eefb19ae0597a03dcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b8cc6f9095de30b68a8f273b033c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26d3965909fe8fa4f30d6af60987f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c02e59a9914f5157f6643876b0da3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a0e8c0713b7b7c5c0aec70c4f5899525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e518f9ae95cfeeb017e82b078a15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81327cf70b7c6e7e096bf7ece317c66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36a499806331fbbd78d5f8a1dcd498528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418fe1b33f0b9bc1f85943890c3bbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafb211fd571bcee1fe1012bebb1227530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46effc7559d6af252a8415137ebe0ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc65caa76de63872bc0403b7d7126b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfea24df16efe24e00485029401922d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b2b59459b67837058e6ac73bff08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37189874fd85370fecf23c1082c80e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebde587f1391a16e546cc307d03263536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9550710f0b4b4068d78fb7cd2644e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc632a654e633510de6f8efca0073e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c9c5c310173b6493276684ed847d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9ac1ec2ce763d4beeb58d5429f15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9fdb1ceebc7623ab15bb8f458fd93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246208808b28d5a35b36e21220dd3420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d9e06b47fe9302147565e116974f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f40f5d83d5626f6bef0332a5ba58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ebd7a1e67ea2dc221c149302fb9e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9defe48b22a894632669ab82803b85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b92c52acadd7273001fc8e0acd301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2f2f44dfb97b4e9a28b7025f478c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19113b9e6ade0468f359e2834f18c5a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd9a6ab3db6869d6b44c5b128888e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da448157486d90afd45e58e34fcec4ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c91b3354d624ab004a632655df09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f838e3b0a8be3a5aff6211137207aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ebf7eace2f90ed0028fb48b4da08c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c0c11a4ab574e22f4000fc21a468555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a827ce949378cb9b8150d77062c0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e28597195c830c822d63a4966e45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171dca72bacce23c9493152d6c0c56a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a84ac0dfbf0d296d8f52463f8d4d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae040fe8ba8ee050cc679456fff003560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db45790122d40f1b29d136e4a27e8e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc711ea16515a446aa2680d6a618388562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7fa3274d9bc3302c34de3af15279563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445f3dc19214d090b9d15d8ce0bb648564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f901c9d3f27a28309a3820f7baa01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02874c64bfdbbc41222c70115e0dcaed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418fcdedf7d5d64783251b479072dae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4521726266981432bd566b35091ab3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b09003063a407130c086b1b8bb8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddc108945c37fae56a1aae3c18000a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca7815a127faa1488497814aa43fcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4940f37026721d99d38f8f6908330572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d82564993641d2e8c11181f250824f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc9dae9d204e468b24bda31f54bac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10477a37fbeab210c0a806fd3ac4547a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d955cae24bee59bdcc5eddf801f26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da638183c50bd9e3511038d4c078cc16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e68a0cc8b6db61f9294cf54533e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b5998a1fa62b4232ab9af57f6e820579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa318801831e5e27545390d5f47e7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422865b956257535577558b5c9f89a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8345dc59708e3dd5e160fe2c2ad22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945c82cadb187fb9b0b18f28d67f82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce7872f2128080713d604daceeefa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656dd59299b1576afa60531c8b11d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e7a917c601b494ae68cf59f2ab74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d03276e22bcb0a3c4c8f42ba8b67d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b49ca1ffccad4f4f728c8943982f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211a062bb5d1bd151d805d3ce39690589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed84c01ff1889d721dc34060d2336590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b5928ce24fc900aa6067a422e6122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861250c0e266b09b0f74a22f14b6da6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b03ad740066cdf5c0cb667d75b364593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6c17f7d4907ed4ad8cc18745cc3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc45ae90bd59dfedc40bf68654165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5bd458b73b49138c8f03a37279a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a9d87c92a554e06ed2a8d9679f01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f63d68d5bc8a813f2b765232b0bddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f62874120b468a4a38bdfa1390ea4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa073589319c3f85bd4ec71e5d57d65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b816c37ce031367bf2e2dec688d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d217464bb3c21bf15b73ae7a8d3eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be37db3f5530784a92c6fbc03da64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109275da527042065831de24dbe95db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abb88fae3f73356a69a5582d77061605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ed6019a5f12ca2af94386c1364c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5312e882e07247d5c7ea043e050aafb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89580818342da44241be52cba0022608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e11ae7365e7987ac5977e24649a06f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eceab53722d5d95a65fe29f4669b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e750058797b4b7ca4c7c17c33ac67c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7354af1ebc26a167399b0b8a22437612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00e2f5eb257e03e20ca12917ecfc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa3097f395b4e803f0bdf7ca65b78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47f922f57fe00cea8d85982757b32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754dc9cbc0b73bc2b54e7c11ffe812e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f09f8c6ec0cef94b9512f43c7f808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a804a0095732f92f47919ed78f53d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2cbc61670fa2720ee2760bd3294cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9997513954827b9188f99136939847620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100abe1f3bd3da8415ede00e68057c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07087dfb8d9dc73b10d61cb0c59e4e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e18adb59bc056846730d963e17903623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f949d4967deadf1226d0a75c4ec083e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33dbf6fb387ec4037f96f073512696625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c670db173390ad14335b5e22b16ffb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d47e7e0004ba5186d1bf6ff081016627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751328e478fe6fc816f2f3027b70708f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cef67479e96101760582ad9701cbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e257fc3314b17dc090afc23746790630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391543b7bd52899838753eade799ffcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb0645113a350e1def3ca16e71bba8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b4fc62744a6747638b664885e5066633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f9b50926e0e7e6483fd550acd613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03550dd0b348fed766bb854a06f27548635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33e49776b26e7fb161f5714665abe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69ce6057fb76209c8cdbf824aa638d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d5677f59d7cf0fac64b4959fc32d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809b3ab55d4c31628d7c6cea092d74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9de5529073af2a273ebc05e51313d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0072ae53f28ad2ad6b504ece5586f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7e105436a0f91723489efad83c75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67864060f8d26207d31a6185dc09d5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa495879610f9b47176abda5ac2cd5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca5e0eebc528239ab86004040cbd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb121ad7456cadd7f346ec3f02c436f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5865bfa27002dceef4c894add74ae6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31537c7abbe38af76035ce0f3b97af6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc01e990fef1f3ef30fa781777bb95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e901921c19ff8af0b9ffe64c90640650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db789b637deb15ecc41bb0c9619ba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a529b46003a4ffa09f71aa9d2b93f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267c9bd9edf8f178267399b9d7f6d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b44f763a2b919f14e93ac5c26e0ca0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb7f0b7c7500abe0df794ec2155cd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7a91feb31106b3f6d45df12d853e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141128ff5d1cb11db92db26506ac503f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce2aa99d0c61cf1ac5f1cee24d249658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5db5661a60320d328596d55b84196659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7417fd0d2b34f88ae4638f75c9c47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8334c4ea5029692aa4b78571e298a72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389090d69219d075809a022d375dc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883273b5c435a190b9c4850e436e18f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11853f0fe1af9f8e9ebb377d1c3a24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca4d2a30e0b8f08d985b3dcf686fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275e7cf7c20aebc11bbdee90e242cef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c9f3d0187816a9635e006567afa0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d9cb2417ca89c4ee36eb9423b80f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2443c77c1e38d3046a3cc13abdcd1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00b4f9eb8588fa378abcc30040b8c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe848385c8a6698ff8694afce74a5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6688a93b48a0618f694e928ba7d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf1ca0d1b1bacb1d6036d047872e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1c12bc977876105210caf36887a6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128849ee0056e4534b504a7f55e15316675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165acf4ef2788909e4b2878be306829f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f53c40997035ebad4bf8baeb072a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c4d6fbdd692a1b74e54488d5fd5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69052546408f6abd2620e145ab8167679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab166ea0e687e0a750354a15e01d4553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c380dea65d901ecbb1a2874a9b182681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05509a650080b13acbdc7409b6749f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbcd8318c263af369fadfe62006e39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44dd9e786077f601648f2fa0af739b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae1a9084179c927c599a5dde9d617685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694789fb456e5e9bac64d1edf0ddc99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73877cdf7e806c772c2bb0350542e29e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253cdccde6b6bcb31c53b5d9be56fa2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ea17949da3f1c6e669c05f6024e75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229ddf9cfbdf928a1893011577f2611690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0c8833ad0016d00c19279b8a76b23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8966e654ec9c48b6c474441e14e7b7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d7e8248f8826932b43c2503e9e37e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41fa061b05f6a16fe74883bbcdbb0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea20825a7f8893db2208e58823cf12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad054ec784c01cbe621a2c3053b62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951006af9ea98305d6f9f3df7a8693697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27178e08482f413a9ae81af524818e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90417db0603148ad93ccb3a0600f879b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508c96a043c149993421224e39671b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49651d8b2415c6608bda359a2fc527701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a59eb35f6a22cf8e13d598b4db143702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd139d4d29a1bcea4919546fdd316ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c7c62b6c12fd036edf058a4d321b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a47ad17b6d051965adaa4a993dfed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200ad5b7e1c7897fc03fcc2d63b667706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c70de24a8a50ad04a4bc20d3e7d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943216fc2fade92c81b6a4d761d0aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d7fe6645966a2c40aac90b9c4510a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ff3061852c761ae3e58d93715822710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d3762695f45a24099282cf3768786711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71248725260b299b546a625954363d26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70675dffe161b93e8129c3d3462c685713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18dce95987a378d67475105379f05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd87787950f1354dcf40378aac19c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad16751b82018e3d37ae7068feb6b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094dee429611127e447113256b5986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490181a042a86a24796168f760b979d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc669a7c305a4765d5e7071efb8d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c9c6489aa54e6b372806780d76b59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca5016b139e7bdd7b92ee9f4cb244721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c64a695fbf4ae80a2ae7e4b3040e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe132eff955c94b3df8abbe47125fba0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c3a1728eb3dfe1658e745a73e943724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff11911f8420c489aa2f2b17e177cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadce58c6f8be350a1b90731607df754726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88328ea4de027284736a9fa3adbac96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957a198804e109832ad436fa47918cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93507111a9da2f1348d9c74ebe1aee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5b1c565f6f8fef224e0ebace9f126730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b09f563cb25d25d5b5622ccb4f5d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517d82cc009497d2c9a1339f0e7cb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e4d63e9713ea4681b3c23b8d016aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9d9a30b56f770b6a477b87f1b1c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac646d21b64d56fe22ab67d025430ce3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d47d4e78a8a32b8c2fe15e2945f510736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e9343e10f048fb32dd77821c84fc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6b011b76d33e2c92028cba0e06b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500f3cf797d8b57310c5c3daf3d833739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6ae8f2947fbc799f381a4deda6ce3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab951f3ef648274358a65f6c43fa38bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fcadc3bac61ff94c200cedb451788742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ae3a81feddf407fd3b353d21fadc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78620e77721f66ff4310998b0cf036744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a7e276d2c321e8bcadbcb4c2267cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee8d938e0fa6d2b0aecd5c4887f185746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61f53cee8500beb499a9b2d100846747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6326472cb763969ab78a29e989f798748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e5904aab9fe2b59cc13d76c89b02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757c6d20fc224ec4c731c246eaf5fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491598283b43347fedc67b3229d11eed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f5ec27d478029cd0b846e03794a05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9204d6383d1979962dd9f64ff58d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d828bee848d4187307deaede6dbc02b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ca1e85630db1d67bc5b1e46dfba4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d62185bd09dc6642d0def91a1d31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c53481818027a3f2bafe37648b5fd757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b6d9a3b282d9456f30d43463e71c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1a46461d5537d13761b106bc096042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59162ad7cde8bac40e2894695e2ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c96585d91acdbadb89930b068f0bed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ed9e0891093717b13227aeeada695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d80931477fd26d519ed42bfff602416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd17d4d8c2d3344de8e134ba1d79ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f737a2ce60374a808983ab65262908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb8ab2a8743f195aeb37d0f9661679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2f02e155487d2f9e34baba4a199110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9c5945aefc9737d1737f934026ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38f7c1d3bf98e3be0ba6fa0279143f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8008fa22dbe112bfea857bf4c64813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb053a4670b2c7a4c3c6c3581b070fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e5e20ceec851f5663da89d1a09f9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7d65b458b06a1bfce6fa758ae45716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d17800622d3b70aeeefbea59a5c9c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2aa46f66f1ee1a62c9a8a6e856dde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee9d4bd0c0968f247a910bc8f38a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb2e4d672b98f18e2610d2466facab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409cb2ed4e849259d46d0d5850bfede21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdaaead3a2d1fe68cfffcce1a4c0aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121039abe67850a374d0ef84784111e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc10900179e460a4c799ba8652b108c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700a9d4efd12409e62133b492b3a2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae0368f2d7a11bc0268585d53069f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2891d9624191165ac06fedf493dd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4161d58fd735c7c267c1b7bb4c3d84e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a26f7c25cb88177e5131a61f18b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70bc91a67f06bfcbe72964ca9e7ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade02a6ee93a68c36c5da77e80021e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410dc1cf06433c8f9a103ef2caf58732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e86ca2ba7bcc4e5eda8f1a1fb6d3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d75b71a7e0398f865efcee208538c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedc6664f2effabb864ee4bcbcd954c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f43cf085a9dfe773c34dcb29670f6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d6cf1281937c9a13937ac1bd830d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5dedfb385d82b9c8bea9f861cf69c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252a2dc87a3f6a2fae34fe5c00ebe7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e143df6c51b153afef79cefc266f4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa272c71be574013abb6bb9a2747420641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf709a58106087109f1a44e05122e28142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d92536de01c0c698160e5b995f2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466629fbfbac860f4e15b6bf64c56b4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0158d563166bc674cf372aa644dee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887258271076f145b74431addbbddb3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269fadfa97268a3f333102dbc44cc8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328f58a5a554329d17671c741d08c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ffd33fbabd71bfa53f3a2b193ca3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65582baf69084abb3a7d3ef1d9d2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a786247aaacb7440f53f05eb5938251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0215443085fd4b3e25025dd437aecd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ff06ce3aedf5bdcf6d5ed84ed89553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a209f63a687eabe7c143f887812554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a56bf4f60edc42cbd54806be641ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873187baefaab8547cc236fa2d03d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e9392adefca45a0ac4b01802228157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1a9baa38b0677b648a7ed5e54669d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f4c5e97bca3a28af7bc967d50e66859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782a77f36000832fc20ba320c9df9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abed6ecef4779b40cad1f7c5250dcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad87c6f2e0dc0a2ba824fe3f82954e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed47e7a5b6a60edc429d75b38de95763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ea4550f6399080c1d20ece8f599464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534068efe6341c3f68d5d399bd8ca9d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd981e8803a02f2d30b3731572310466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e03291b9aef101feb30ecb39790d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246617e86a19df2d992f2c1ca0ec7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7186a1387b12ba857502a8db63c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4438ec607d9c66d904d77a7e390e70670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950031b83532d9f93d09e2a25e7273671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d9eb0356ed51095adeb50e3507c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d0b8428e41f6043a0d3022a6ba2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b71496fc26bebacca806d19ef84d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975341683069df3d2a0d678e9e81fbf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc223c139e94d0d447112c965562a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a023459a351cc6cebc2c5339968d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b8c5785cbab5578e96cd987acaf8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363ee772724348f21dec45147c1bbee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e7c66034f26d83106d77a7968461e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d01b9466f6f843822466aef0f7819f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467f2abf7862b0b69d61533441f6d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a588cd0e7ce11d8db1a290d1566cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f9212a9147e29b797b359a232fb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521160b2152fafc522b3dd0cb1397bc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437644caef1d147d095df372c4e3424486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669cd8192d5beabb9b0e3aef6ab0a3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b7f96e1bf2cebe7631c84bda0b2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b623a5ecc1bf25959d3b7dd485c09c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece05ec54ef41c6421e7cb55f2c68890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71204ffebf70704ce740d52bc78e2bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07a3c17079cd1972aea361b559cab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1548a45850e76914e478b0e68c34fd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb30dd73ac1910268e9a3a1064e8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93879021f2b0e05b1631d056117ed7b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb25da2d2aac8af076a55f952f6ba0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6e58ab926c0a2d94f1292ce73cad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011b205be96ea85a8dd941d8e8975998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9d12a926136d801aaddaf5adaa7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e4f7e0a0a0cd702dea5ca66ae442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7994b632effd3027781ed270da0a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fbb9a128c45af371e821de5f874f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6caaff2cd5950034b33ff753ef0fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1641b982593bbe3bd0373f849e699104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369bd0048724674ce606858042078b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058ed8c482ec3d9e9dcd096fff8f6ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5ca01486a39f91d355a35d62b552107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c899c515800b860ed4c01a1645a87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702b3ae5146089b2c4e21a9e44740d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13fbbc9c6b1bb7fdaa5770a6042783110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4128f0f7629641fa4c817b659149111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debc24b877dd063ef88efb8a3993bf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc31415e64d93c147ea43c0de8d439113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370424e9b13196fb13dcd5e1959873d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d0f835c8dc991cd27fb4d7afbf16f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e12b3920308bf42bf939eb616cf32e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7741c43465412108c9924ea0d92e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea6ef5fb2f75d2a977c62192277801118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd353aa0e17b25ae17652921f9e4d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154391486f1f2a72c781be744ca17004120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682362f1af5d429ab7fe1426bc303ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0f70151896c376d72cb6e4996b37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b91b715068e0b123671a83424a9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfbab13b5c97efa53059dfcdee6801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0cdfd2b110dadab1d3b807d0e100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a574fbe267dbab77ef2f086aee3f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350225b1bd4a65c494a4798b9e71e1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af0fd6216505c9b599694d596c1d6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8f042dd9470194ceee47798d0ecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab7ebf9481f63de06f63693632b47c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122bd60580f9a0c3c1e06db27d8cce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7b437931c7995f0436b4572d985b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b05a219d3b85f6bd8d67f1c0f0b86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290668f155109537f0f5a06a250d6012134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db4e43f3394df2271a9458c8a2e5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439dd7b4629252a4b73a4224d342e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12588563c88076d38517aac7d697016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749fd023b40ef678fdbf93c82c2d4cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd496e20a6a80116158c8446b6a3e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd089f968eab342f2cc6eccc3ec9804140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee81bf074b45b104e0de1a0a1218e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23681f69fa8e5fa1f065108849ce50e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916cc942a041af40fdc66cd2d1b12d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241131d2fee86ee15e57fddd09446cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c64ce48d774356c0e27e346c3f794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8e4d7d3530af27cb847290ee1086146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f695d24f68d7cd6fe1a81a625090147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e25b79a5479568d9dc1e063c13f22c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab21f2158c14533ce149fe3d96ec1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f84e0bca5a383a21e15986acbaba6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01595a8dc9b04cf4aa200b05ecaab10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c307d63d1c6c02902f633d23f7e8b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055ad01872e2ef1a373bac8fd31bf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a42ea5a09d815959db57a2a87c215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46d0d9a8e4566ec8e984e3a429677155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2163552e49b26bab8dceb9dd20d96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b85bcec1b2973f6661bbb00386a3ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2da8f3980bca2bbf7aec808eab9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95de813998790101e38e152e552cc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0906534bc28e9187c027106d98b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7926a66d77bc534a64230b4181bcfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4444522eea7445cdee640664735bb77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d8088b457310526db6aea5a5685e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1b6045c44418c5621bade257ce82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978468d1580425e31563a2f36593e8f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2622e4deceabaff47a2ac14b344d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044609a88fbc0fd6908ecc8bca4ea22d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691382c3fb07afb7dfad2688fdd12893168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f3d1c4dd8f32c6818c73ba68604a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591351cbac824dfce890a80876b5a8f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7dc0fd062575e0a1425b08d35bed1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87048c73b6f0ea1de583e16d70d3012c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf11cf5a794c024a01bb69ee57ef8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436efc59cddfc3997e5afc305270fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a731713330fb960d1a44b10f0cfd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d9976bb0fe0e40fae617f6c12f3cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b64e1d9b91164371973b501066ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd547d4aad63a24a8d44471cbc66d547178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2644d54ac81b7523c10329c74c25e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012bea8b78c358d453d1d5330c45204180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cba2ee1bd9c93e11e34ffe753be45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db8a3f7d93c8901b84a4cabf77790182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3b0ed24c7d7b70147d63f5ebe608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324e665be2d48d8ef2fbad79a13e03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594698478eefbb0da2744fe48da07bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa9e554f9e4434d0c72897091614c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91958315e495afd02122fe8390368bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e50f7b47b92b36107d3cd871539b2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1145aef33d480aba3440364993c6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1851af9963d3b822d89f17cb31341190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc9118cceab28a04ef52928a7b41be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65388c1c6531e3d86783ab1320322720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4bf6d957b94357f5f5b7a17f7caa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3305da95f3b1741cd8a49f869be870194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c4c74f54fee19d96ceff56ea37456195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f550cf68464bbc924b4089148979128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06f2e22e63642acc46c176bbe87a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d710b2362e7f0985589478e42b5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c5bcf4a64ffce8a12227dd0dd3e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da595ec074b3d952bc87854ae391fbd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010a709297b0bbb550773ca17d136c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3614cbcdffd7aa8575af87f3751092202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f792b4e273bd307c50108685ac9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec354517435d43706189c6cfef1f7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c8d09a6ae22ae3f612179c01eb8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd97e2f502085125499b6449ba8b7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0375acfd8f7de9cff09fb40f2cb102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387a2fe946446111a845d76da71eef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d7924ea909cd419cc64ebaf556e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa9501b8c0ad4960c311d03794d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2230dbb76b4479748c3ccc1c1277c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016632b8224148a23111bfcb2969e9e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d4c48226b1f7a5422adea6cdb756213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e870e9ff9d267ba8c319295114279214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b41b454f08a905ee0d4c1cc5445605215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5113e9274955ef6442b03dbbe4323216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd7acb7707742087c4ec9e6457fcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabcc3f0735fb97f6963a0579804a88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a868f81ae5b5aa2a8206a1d03d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa64564a51bfe0161ec1e055d02c268220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b92c486e5c669627d4dbaa2be99eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c1fb19718cc2a2e9f4ab26fc2679222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb96871b4a6f9d3c7a6e51dc2a6d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e3a9d76d79f6f3be704cad1fc4b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58402f09a3d4cf10055399e9270a511225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2bcc47d380626223c257217abf93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964041496612bcf7cbfdc50792743f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab62cedd2ae8e13d95a825f58348e49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df15cebab852421fae2893280584a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91acf042a00538270640e25ba34d5b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287cd97c35d979c15908d80341c7a3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ff51be030e6f7dec358d072e8fcbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f3352569b215fd640a7014d4a745233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd44481ddf37f5c39d2d41734a526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e91fdb9119450b376d16f8a5c66d96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e65d747f66855ed94ec6242a4908a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d934140e491ae6ee4f14814149ed83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6da0ebc7d6f24fc22a9992ed3940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0183d11675535e1691f014de41227f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7647c34b22411a2d6349729040c3e3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666b344158380940d68bbe23892d467241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eec19b6ee32440aaaba15354730ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64e3356aad3ac8fd07a4d9184a8c51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffb0f7bf40811bbac117615ec76a5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929e4dab855f48ab0533fc89249a574245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204d7d26a8807cb8705e3d3fcc22f24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb259727b9d8ff61658e544a3a5fb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b2738df3fc77edb46e6d6f0c253c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4884116d1ec82306aff20befdac01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617963c274a8827a70911cd3ff07755a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048f1b98c263c77c56589dfa3d22af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f631775268cca6b642a3e87e08ae6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a508a28af368fa78cb32e1b8da84d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b21af05b8488b42dc7045007dff70c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c750b294305b0f4946cf04cf71d4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939faea5db265f24357f1b638684c9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5b1a51dc227fd21f139bed412e47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264de1fb4c2381e37c0ae8592ee1b7bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69cf6381186414e60666f5d6949922259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081420dbc45f1283bceed85dff488feb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e7f401b28bd7992268b62d9a75f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc40f3f409b5ef4eed838f1f1d71b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b9d96c24cf5550e9c611035454f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e1ea8c36e9e7430ffc2fc44d07aaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b63fb2db5601f16309b025ed0330b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58ec68972c9c8c0f1f36988d24fd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c106f674a8a710bb551e1a709dd66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e50643daed93602f51c7ed2b6f6323268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d870a10a5aa0bac4fe28b171aa37456269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1436cac6a462dfa54fd32439b7f50da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b546d09d3c1af557f1e74c96161a75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bccf10aae3fab6a0bb9921fb281e25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d7304aeb3434f9d28bc7efdc8120e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a8900a6a69fae85d739e893ed010274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa2b7dbad08d238b08952c9f873e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a95d8828699313683ceb779d94dd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38066bd3101120dd7be08c602b606c84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec00bd32d22c4958a59ff0cb3ada9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cd2e9833d34a03e2f38cc6eb7f85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5aa1396c6312a0dc968777dd1e2c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01953f549b4d5d964edf6f1129878ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e538c250888b611794788ce63b80e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c03b085e666b994ef620f0d48d9d37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a3fd16093587537056e4f7ea0a7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e2be239b17b9861e1e515a56ab90f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7df48ff74d1ea14cb9df5e4241e77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882622eddf44bf546139f5981b2b5d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20b29e4edbeaa31a8b7dc689c22b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b8a7cd86ab2758a92dc1929e4c52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17428a830f609dc094d696babeb30da3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5671cc68da183b89ac050793e2b47b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688556cb0740ea76c8bcb41e1fe4544292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b722af70b9e765ad3401e99f157d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a8a3d97a0b88ba1efd0cbbddd100294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b917e497d9fd1f0362402be11e1032295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5fa68e3346a662acf15c16456760296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1551d59051e81668fdf2e1eaaaf7ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d0ab45d528bbc1db8100a7923b259298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a06c2ecfc30870bb6ee0cc40ed952299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6103babca482122af05b4a93fcc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bb9935d351ad48953421e998fcd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba223d478e8cb689b51f881cbcc5ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8223dad3bb626c724c5265db5d4fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef33098ab132a2d64e4dd9e4c36405304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6b800bc7b34bd43f2b568ed39586305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ddd963dd5e4d7c445a59cc1bf957306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6b1ccbbb8c85fc40947aff1cd149307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814187e1a245151a581a9febfb102c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603a12ed0f6dad0c4be5781c4313b46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d3edf5cde76234f2f0089f576377d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd106eb759b353ab1d55b0b2915cf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78f5772f2f792413be2a190e4930b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549938d08bc2ba6841472c1514d7c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65510429427823345c261ab18544a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792bf941d142a1858738172ef660113315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dffcd9130d37e5a10bca7a71c44250316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b120acae977306d386208740d3260317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449602a17655e8af7e5d8bdf963183d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c7410cb93712b3a3a425e35cfd87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab70db707795bcd739b1a74dcab3aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47330440dc57451669b219a43f5cfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26516121054071b78e0752405a5b31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f10eeff9401ef6b6540ff37854bf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bc7e509a10c4fbc8109853ac2d1f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4faaf48c30e6986ad7872cd5c84f03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50280929032343327ba460372fd555326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdda51de0112b5184e68b0f408726e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a237b3bc61cf0cbc1a8975d5f620852328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b34324819ba57f0ab7807ec5f462c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1063b3b7c110d808afa4656d608ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f479eab9d7efa9d954ac4062a85265331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415328919c12c3f4c870ddc47548384332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5f5e5aee65ca095de0ed09890eba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef1af342d8d9f8a434ff89ae9d4f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23980480c1bc1c44ece386e2a157fef2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376a87b015d9a666b5c9f3deba4d8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3475995de2ac51c708e744ecded3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032571df62a9b10d777e19fd33e11c99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0082c2b8b160ca7a1a789986f0541339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c4e5d0f68e2b0bd5e15a5c0c13139340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bad1be1339f6263c4de94b88c323341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43157c359c1a49f7f14776c6c1e3182342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7ed70f6364b9447aa0d765f3fe035343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160f1d39bfe2d3694d97c18c35e5a62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e97713ef04d2188b12b2f39a6a58a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506708c700fbb1e555add5a91c8b3669346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c163714b56270c4ad39c7868c21d62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c5986394cd40d0153dfbad8ccec11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc760081af5f1f0cffb7e0d4c68dcac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aacbcc650843aa17a6dca2894fcdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcad74cc705793a01cf5ce603fe64c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf64bb7dfaa1ba33627d8c36f6eb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd6135ba01fd41a620282ff96583d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790edc630c90b1c1158661f2a8dee4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f371af7fb741a2ca56411f5e1ff82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b166acd27b18bbd5de55fd545210e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29c4ade30bc914773a9c94d57af60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db39521ff2380f816d5f173089bbb43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69815482bd1efce924d042a1dad90c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0423ba8d0ec1c51d129a5afa88fad1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80898e7c992192a1318950e0657c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfacc22d9fe1251e1219ee09dd2d850362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4e28b70df98b478d7dc6dec53804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20336c7fda998fbfafd9bde0c9c1a71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd542da6ef5327eb6fc4413d08c7e62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3dc4bd0f1d84b95219d953dcb6e21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a56ce3fc8134674e6c4db9e1179d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585014daeef7677755f7af667c428716368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe78711999d7aa9ff7420b95cacbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e70d327a48a537a6465b65de29af94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be789b3a2300855a6af673586b330476371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930356e84cba2b788cc191f5af69c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056d3bca9f4718932a68e091a7c858373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80610382ea9f099addad76c611433148374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b1eacbf3e2661ef93c60e71196bd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a0d3d1f268e0aa0511a4532966c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670be9b1cb660163f9e064026a18bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936186e3c35ad4f450d5f03bc33ae2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073374669d9bdf221339ce39a5729d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af4f73f66b1d73b4e9d823e483b658380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df70fe87610d96e4a99918fa40206381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c04e5a52d954fc410f73b7ff578f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65be8cc9b26836c0ae87227ddac1e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054234b1d4286d2451e56013bedbc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c75f5cfddfa56eed3b897cec502ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599c86b179de0773c6b4057032490d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d049e1de2de92b7bf317b6d37f1e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac416c252266dfd14118fd35fbeb0749388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3472d207af4627d99b8ead63ea44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9322e904e47dbcd1eadc58d413b8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761070bc27a227fdb8c32419868b3b5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d76d563d1f2de37092485734661a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7aaa23d40caef3fb718bb115d5b39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4821a0eaed1d2a38b712423a7ecccc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25829cf2d752d6caa5cf6561f29443d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df59cfc41bd605d85b7817c9de72bd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db7dbcffdc729433f955607cb62fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe703deb5a3bacd0a17fc25cef76514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76194a7004df3242b1edeba21e3e7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a09418a13282af3e83af3b1dfdc33d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de23d66402d6fc893a4a5534d5600401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e450de894d42330549330c62127fd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c41e4f63393ada89ab80ae431c9966403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dd96ae77d2c5a2e7129c26809250e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f0b977f398405a6146b4f90083418405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176521985a3ba9c2dd0c362cb44500406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7704a055f5f7dc8df9b1ab0e75d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a8a95a954249cf842a7223a7b38d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7eb26014a06fa7dc92c8adea10fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c143acfa4fa8f6e6f2046b32bda3cd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cda2b89ab9cd9185c7a959c91e1f14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5291b21355e42eedd612853df8db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45f40351d6099cf45a3ee21f65768b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9ff5ed6ee8627c0743bbe7ddd59ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e9ddb9621af061f1d390031d5c35c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4741134d1f55b6fa3b9229f2adb78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347f1abb70f8b9d516c8b090ed6942417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b04132a133d1fb494a1a89fb8d7577418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc68692139938cc830b641d3edc323419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b817a55d5b195a9062bab6686f17e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628dfe3e5da7349493b2c48945b864421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940017cb81a083932092bed91b532590422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907fc4d37cc343512e7418652e9ba61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31810231c535c6c3bfbbf0e804a3d636424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9447dc0d30d1ad0c7e5f476e82ffd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f38ffc2cd93fa87c8e57ca063df37d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e1fca0c89e526e4f864cd3cee90c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5373db951c9e4b0a7f183980ce1d62b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af42568bc6d353aa83ec98de588bf8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c1f4adb309622df009af2db832574430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016a53217673c34dd30feebf9841106431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512820e7c656a27f1ba7e409142f43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba199c25bf88366c9d8a82f4e403b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d2901dc3c6f0297655e14f7710b13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d40883fded380cc292555cd845ac5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ee505fbba734d3a9578910f475f4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d5abb9fed1e1fbf3c491f2e678c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4622f63cd1c51dbd62044e4766627d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda770feb56ac9eb2caf210ac927651439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07b699a12a2917c587d6bb51664172440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b0b98a81cd8d7308613d9337283aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77daa7e598fd5a2c9253eab887c4d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275da6e50850370e8b363a30aa37eeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6544de35f8a4b6a341bb3192f2a992444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40034787c0930b17397e89ff54ae71f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac9a52abc266c0019b6325a08db65d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9659934ba09add9953c10adce8fba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e397461f98c715b7bd37d96edf46f9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7d344d2791b334afd75f1c0d0a0ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98315d7324d0fbfb60ec3bec197a0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629a7f96791e16f52a1be385b67ca91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817eb97b436932b3eb908e187735f5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09f689ce460794e87bd20471b48d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f44efa13896801b65ea3f62b58fad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f6c204185cada127843b18c10834455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e409000f7c3781d6faf17d00ad1d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1dc93b744e2021d17d7d12443d9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61c99ab34064f900f5d3f1f22b830458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370d6cf46e28cd1a6737f98fffab38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d52852419b39e8e1fdac19a86eeee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf901a978dd3277d8290edbb979afd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b44166257a419e2db71b91b41ea12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaccc5338b7d04b8792c19e78f640c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6613b2da197b63cf32341a66bf4eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08849624bf2f1659f99ff4b84d962726465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c7c6486558b69ac30128d9f67294466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8c18223b2ee057a78783cde4af3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4259bcec3d3bedc927e7568d410cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0eb856fabf11a6e8f717b74b3e963469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319f59d88468f581f11ee87811c1b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4d73df23a106b4471ee3bcf7cab28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209df77882ddecfc2591658f6ec88a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cab0e3ea438a77c338cd31ec53b9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a79780791bcf44e348ea0fd78f5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a01b555c5946d14e3bf3076cda4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928ab93ff69d0c3e7fc33366fed640476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9d353a66b0fb5b31665ad365f78b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798420ebf3eb2ddfe61d967fc9dfac3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b626176171c61e7e271432df676826479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603f8967c7932d74a4e75812be6dd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658375f209d53fad7bfdef4b0a5002d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12ab7c960ccdf000574c1ce7fb5485482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851467f067f3aaa3fe379de382ce6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aa3ef71f32d69ca88812c3e9d06aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65490382bb15935845fb1718a8b03791485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc42156549c27474519ada97836fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62470fe154c83841e5b4e5db445c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598da1b303744973ceae2ca003df82e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389499cc3fe7ad55d79b8532181637f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52251f1b637efe89b17b5fcdadfbfd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beff2aef37d98f118e1f2470a2372b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d33e83462c2cccc64abdd8757d1e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f60f6a6b7627427a6effa96b5399d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f3efb1fd1ed5d00a38cd787976e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab974354fb97f28a6dcd7e902c43c00d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50faa21e85a4f9e54fe739539270d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270516db62509b9a38b75d91c7b8e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62f734d2548a22ef3ae39293a3338498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a26608fc553d0dc668d3be452cc57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0369db387fe109e790a53a5ee1fba9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd34bcf936e4becc865134fe6bda1d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c07a46506b643cec8292624f770e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c11c47b4ba6603485cb69ad2977f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e461d99c3e8d97902084818484d94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8004f129132cf2fd209af9d175928505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29933b113c2c4c9e03492a2995d73862506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2b92fdf7f44941627f217233b1ba0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac573bd2cfa9e96c4740a8c595585d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c733662ed7fd925625afe4f6610b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b3e62a17f9979a55f593600122c05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f95ec7a5db049d9ea2d0155c29262511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd96c20f70f373731d0cda36da2c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f2493ab7f324c62e35f8e75ee55c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952078a6d80749d266a159b03783dd13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9a7bf583fd05f55c6ecac6af6bda5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ee766d051674852304f6ea7419f26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381eef00ca0c8e445c95fb465e3f8e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c82d24f06f4a47eb62aa94a8d2ac7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c0423a6a3be6cdebb0c14c208b58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac670092d44f7d286e906f667050e27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7fdd14ae4194f6454c269ef2b07a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3fc759c41f8055b10cf97d831c96f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1238a0b1149011b899bd4de55e422c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7cde5d5f734e703ba41db594491dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e110972d587f2dc53726988720f8cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0a1527e6dadd0f61987eea5604a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baadba191472eda1109c2b1e73f279a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad6a74f1089ae622b5fe23506035df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab7510dd186a3da84d043362412443529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49622952d1b22c0493b0e92b6f852be5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1a6d2bb1f49127d924e7d81bfc92f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9a75920311c16338ab025c1a42c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0278f9ce099c7f750ac8129ff959480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f64c52bd5e7e1059ea45126b52ea0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a46f7850984abfd2adc20109cdc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e9d10a0d1ad7d4cc8a8a46869fa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f395ece6c385afa79c420c43f2c4a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8527f68a9f81f6fb3e7c17ccb1be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6731362f944edbf81d069abe6bebe5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc91bbe5218c2459151674d59355d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71852312d25685ed439b27abf07b4d61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789bd0b9f3a418282d65226eb674feb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae503e9b69c97a5324709791fb7295a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc58f3c6200b176fc86dc2723fdb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ffb92a5e2cb3c7fdb03ce9d01976545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b465fc3f4231a10731a0b4905549546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262278df919b1309ad5b5eb66811cb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37569d8fb0c3cbde169d7179351b5cef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339257eeaa9aae09a85d300d8a83b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51db96e2a6a334ad1f6d32b98eb2547550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee6a4f63543dce6c074bf95b162ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ecc4db6f359131212834751c7fc70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d72c243e91bac18797fe4b540b022553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f397ce0a01e9d79ac45b0bf1a5ea8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed8f2c07d4fde8c3a6f65cd3d2aaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9585dff1686819b44b8736b933eaf28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bebc7109d9e5a1bd23f028f6c41be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54764628dc99b25684f8309f5fec79a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cbe179126767c5b643844cef57f11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd57c40b59b581541befc347762cde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9a02a9303fc3932667e434813b72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da23eaa093c52aff28d262634ec661e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf256c91fbe71fe35e1b91fbf9fe6a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b21dc90f8eae74e2ec5db5c849ec3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a22813bf6025fdab5d2fe9958761565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f132cd2814d8fd621b0fedfa41772566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca174d45d19b16cf79dd8da9850e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48651b4eb0559ac7c8fc5f75b99f2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb57f914bf1a47a6803867dbdb74c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd8f26d74c8a1e83772d7a531aed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725640d26740c35306eeb05098c97640571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28928c9c61a8289d4937854ac3cd2ba0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7d0cf8941e5f650471567ad444374573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a16ee7b2410735e7ebce268ee403fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815a5d479a3e0fe4d386697ebbb35ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef23b0cc48e5492798af6f06d51fc76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9165a1d0c448edaedb58513c8f92b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9051e27298000fd488b6d4f75b0ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd38790ac6a5f7caf279d568be0e7c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b75098e9a7bc0c0cdacc6d5fe2054580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c7a80fcf0ba9290f7b1dfc2e7227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44376f7cdf4bc1573471981fdae37b1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62653bf1b46119b1cfebdd9e0e3f4d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e5d39a6b459790af79cc002f1495584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dacb018590589f46c791c9aaf260a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd158fa28ece4097a9730a03735fef46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15756799d7ddd0a96d13c080435a53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf329e16556ce12419940abd43de796588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7dffa78eac5d19ed1db8c78ef4f3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde1619c87798480a4af6bcc7245328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acbc6b9135a14463ee513e21fc4d04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec6af49a6771740ba23f3df53070bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fab614097731466ae458522e618fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217455756a7045c6e333d6d7c9bbef6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3533c6e6ae95bfa647be85756f94fb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d9e61b7185910a30c91c1d1e1176596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb03c69e34dbcfba86759bd1444d1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31243680b2081bd94d17d6abc72eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e47cb53285ccb208131d2cce81699a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e66b9c849e3dc78c983b222c7812f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e6e7a0e138ed66b1c70d22aa08b8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ac39d630016bd85dbaaa46fa402c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87f67a72115104ad31d6569c332d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036c197f3cbbadc07ef117e9a2cb1d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e0ee26776902777b911c1c96343c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ca3c522b6f72352623597711ec6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd202aa2555bfc82325792a39c56f079607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05762a49094c7d63ff016fc121f64a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29423bec3ad513e09221b6e12b877609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c838df9805ae389594467df2b0f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1db24290e61202f4784bd7adbd9e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15d1765678b21193628d4305edbe9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004fb8bf8f35ab40645e550463dcf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f4aee8513883d6f025643c653c27e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8e4761ae72846af975d47f44c3ad0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e30bcab11385c67a4531fbfadb824616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e7645dc0a7cfc3cbf720cad5391f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccecb62d3161d95b2cac9e86558b594618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae63ca97a014efd3178f5574cafac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d429a66b7c9bf38c6f098d622abc65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df89bcbbdd30f798e0e204e0485b0da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f8bb8996d5c8d2817efc4997cbbae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91446372f2eaa55a9bba5d0531df851c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c01c96ad3d92d86e8fbb6381c65b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef076d2f4959bd20927a9ff18239a3e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e94586fc4184ccbbc7a8220defc52f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cbc91299235c27c384f57dae2884a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2049bcd19bc5fbe9f2d475b42de41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1aaeee3dabf93a9c6d56df35e73e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cbb1625f415bfde76145be4b2bdcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7e85bd4e8f76f7c17d630d8d6ef8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c997876e5305696d27adc1c90221632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be6ba9cd9fd9dc387f4fd6715c498633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311e3a104f0a92aef712b3402b56c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dbbeed0cf0ec957f3bf2d8ce3b488635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d5daa8352c3f8d3c35888f1e442e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc4066d44d34b77be606aec0072897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5064e7c1f4de7573714513d37059a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731d0b05a0e3c126cdf30101334c827639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0d66f3ad201948ab509b54cc0d6c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a1aa1ee5756536d81303978f4622641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196319160af1af9c56c0228dd71609dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfba60e639ff421c5f65b3261d2ea1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ef03872e4d155d8bfa13999281d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b052c53f334df670a9c17af7050ed2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6c0a27b4af98316730cc4f6e5b71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb7fedfc2d7a51be44897bdaa66f54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836201f12a4ff73a8dbfbc48db825cc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc24e619bbe6517e9bf02bef9685ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103710e224dce19753a00d4b81193a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d36a149f9b1574c3e8e11aa1fe5d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061e3c05709a7ff638d08d29def492f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e1cd622fd092b632981daf9ee4901653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9997c52e0dbed52d20453eba12c0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989925bd25525d220e5e035cbc8d87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5459df048c5107f7dd622476f7a1d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93cb4c1429ff5e8fe14a586ca3f34e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80fff4ea0875f2c2a3816946061116658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f25ab8c194b60f7acdd8d29978a8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdb998e74763710dca4ae48244cee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36953acab0bbe55fddba6121ebe243b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d197baf6af082a7815fcd8d903f9067662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56076f8be50055283c3e1803a86ccd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7d96b3431aa3bbacb297ee6cf350664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aaf8ead00764a9a9cb867bbeb782c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c9efda0d9c016970106476de77bb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e5d7ff01fedbaa0d8c2223a9c96e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a729d1a8b76b10fc2a9e25f3fede668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00411cd2b94215b2c69ecf1d0095e76f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72544461a6f1f42565c3530479959e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7cdc7f9ea384f00455d05ea3c8e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beef4307046c557cae8751be1941cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e9adedb4228a99a80f0f4bbb8319673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc14b9981b90a28302d05e58aa34cb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8254448afd8064e766d5d2f03314675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88173876700f856be0b700906f3e25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32674dae830fe76b3173148353dd0ce7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5708e4bcc08bda7691c9f2a2e595678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537635ea9792bc54c192346fff58048679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ab852498f5d7cb3cf7f94cce5b5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e94962cef4d203dc50c4796b5123b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412da167174750871cd83c97269f46b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c91fcc10c33ea7b543a8cb68d4f9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ab7fd4b5b094edfbfc71dd7f1e02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73665a77d610d851bf2d698e0fe0fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5297e55b1abc248cf20baeaf3b118686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fbd858800cc47f8318305d0fa976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d509628ea85cefd45a6d3d9a7caa55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1daa56f7bcc200fb492c4dd86e1550689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e2a458691bf0249022597bd98bd94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc1e6e035a2b7b5b612bd2dd4fbc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a33289fa9f273f5cf7a7f870cf522692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b3af962896b809365cd0805fc1134693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d821339a301dd1e38cba7f6226dc400694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f2ed916ac9378af9bfc97a4c452bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4851d6efd26ca4a44152376a4b21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7321d8cdc27d52dde0d0c0ec18e4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e69472c96e11e9e96805fad27cf59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6088677ca024c1cf6cd81a3acc3be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4be608bbdefda37e6b990f29534b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182245a50bf0f9261720546e40515ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792528244d90152f648ffe474cf4b24b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a247a500a650e4d093720334e24324703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaede65e9e17e96baec2d45a4fefb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe894855a7a43c088a0d25c8d4d48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec11d05f45feab01286fda61229e96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb1243c9d6b87e3c8911f37968e7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ee083ec54ee0ef091121eef15ac4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3749336af33c6b930b56bbfdf318709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022111399dfeba8490f88f71c8053979710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282dc41e6e21dae0391af7db547199711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132666a047e33d1cc0db7b67c52f9683712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4a7308bd56022cfe2e80e034f91c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7d97d7a3fb76c2981da112f2c362714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ebc0ab85661bfaf0c3a55ee638998715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46193f006b276e9abcc5ee4e7855569716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5e9ef9a1f55dfeb973d2d76fd2342717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b66f9956a7fca156318f02b1e7c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c796afe64f67cb718e7885a72ab6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4835bc794053960074b17b48d69e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472f9532182509fd282a62bb5ea1c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b049317cb2d9459ed756efa83ad25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669298b5046f23454815ab0b2e1fa15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5042c8ad50b7cadf3fc9e346c173f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1960c64b16a8a22f8a7d62c63ead7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984651688cd0e2e56b7c247f394a04b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83947481174afd193260e613269524727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e745cd4d885c5c11b9bb7917d4443728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96b5a23d25d415f42c79e5a22be4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c981af512b32346eeb7f2c3453fbaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d8759087983c3e9eb93800e7f505731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972062ffbf8c1194118f7ddc6f28591732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1af81faddc808802e182ece9762bd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3965504267549c9b9defeaac6ba5ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc32c517bd653dff6f27656cb08a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715addc9c0e3e9911f9fda5aeea584736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276d6f4f0beb9ef3ae417b18e081b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5718384ad2086c4af17f93c19f916738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f3420d036eedda3d21fdf32b4ceae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff935b5ed45b64a0ee4b52e02bbbd3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9244d744f202ff989cfaaa2f30ec6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef3405fde5e1f546201498012c9b22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13612c839c278a9390921729973ee84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a02073babbb056087ae5c10b0e9dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51129ad9f985f643a8a7731ba8fcc2a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6006c42d6a54bb7e7c36f9126219f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22512d7ecee68122ca437b2ca9635ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5eac09bb09684b4d9e553eedaa538748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b116f04e6a9305ca0f9d3ca518cb219749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeac0e3b7e46302a741026f82ee690a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38cc2d13109afec5019b68a3938ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933de2507c8057528cc9351738c6f02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb5ead3e6314e062584353e60cdb1e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>