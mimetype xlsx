--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d22604c2eb22aed4c1219adf6e2ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a35282f7ae9a159b520307a44ed72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d3a56626cb1c8c7beb35f19a0ef793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d02f924289a56175d44b04f0b59044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a8cac94ccbbbdb227d08f5e4648c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b738237b1fba895f62bac9ff725647c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e01cd6056600e50ec6a8859e52fe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9e66547ef8c8a70367bcda4afe768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a9a6532e82887f43c6382c11ca769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957557e1aecb7026e3efd621b8cd81ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a1c0ee1dbf11e3059a309959028411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b0f2424289edb24ca1b36beb91f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911763176bb0b3bcda16f9d537e47613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf476cb9a921e6c9b3241cc26654514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff79f8a3dc32597755bf4b7ca818cde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe93c2a5a367217b93c1a416921cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bd8ba4648c78a50f051d5140173417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d49e40494c63d8dfb7b563124b4fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c22e5d51713d2d0191f1c31e7a5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2a14508faec6c2229a3207cc65b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e893f5330b74fa4aa49d7a59973e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ea20f352b4ab4f29cb93546c85ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83249289228a16ded402f9126a7dd2db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0e6f9fd41e739b547adeccc50fc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a56a10f7ffc677c39087a237d02f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d345b206bef77bf22818a88d845b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058879c6e0184a48ebad00e580f1ca2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008986196bc5328deb6d4dff4ea025b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708536aae2a3ef32c895ee4f12a574429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d1e4e1a8b8a7f5a37bb09982039e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3597ff26d202f8da227eb0fb210131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7792a0eb47a7378037fb2ec3e8e02d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209f2ee3b15e4168e6126259f94b6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95413d13aaa1a896fdfbd2199d69572b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e7903882d0ef28ce952769aea02035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1a624169ba14ed68bf4f4681f0fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149bbf415d13bfeed1ce42bad24eeff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46ef20bba01dd1ad42a6034953fa8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5debbd0731aa095244f74a30d6106239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53a70faba187f2e83060e0619f391740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfbf816d3bf7603510d1fdd99851f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb282d029c2e64f9a9a1e98baef1a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dda9378d2043e93bf940f61d20d20d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf738ecbca1d2c63c02c6a34988c33a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122462dcd6e317a2adcdc88a629d99645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dba53734cdef52b1253d3c287a04b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d156a490986f3fbe3ac08077f3ad6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e406837fb959c6715aeda48194d0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24025b02dc3af689c75113030915086549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0684c5093387147a02f4a2681c12a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892ae16d371394a4b9bcb2edfb0d7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3685c2138e25dbb3a9d60247193e9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64354f74bf00075edbed5ba97a1700d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b97f37bf778cfb4729cb1c38e48c5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204410a42a46fd34fdeb5f40708432955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a914fcb80e2d7bd2550667f0656d0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13cb66c596de4d65e1c6f07143f95e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9631322b3b0ca6459f3fb498cfc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb4c3f34bd20a6490cd5a1992fc3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02811db907063c0b569ed1ca9cac0d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020138b30c1971854ae730a9ef5352661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1b7297ac5be2be5a291e2069526262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e6f48573231ff216d9cfd7e5f96263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c094f65aefe74ec8e67c4424981e7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967b42748f1c74b68798edc69473ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cfcf0e7d6a7a73219b82fc0d5fd8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa48db33e7b5c41e4a55b83400754c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c1333819d2543da34f5837600d64368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad88862e129dc9d34ce8c8b4bffa9dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e582d6a502ea0d9db4c103a77faa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af5f18d4f3de2f886cfbada19900071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87eda6b88ff0fd9cd6f205a7af6f0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec608d4f84cbcccba20cd989f8cdefcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b8533a7add3eb82edf128557070874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b23ad2ae45e333ade022954910626175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2049971b94447ccef1722018db5d7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61220a44dc26ea3e22985106022835177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dfce8776e265fa98102ef296d882a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc0031d99877589a9025cc284e1f9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fb7d7a2ee3e7f2e86ed48a649740980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f12279a8ac8dc29c31cabf9573f1f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9be650731d861796c737f5377cd7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed1095171778c975b9d0522224c99583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a42b758e6e1fdfcb8b24a1765d7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c294be1f399209fe36148f15578a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff896b57ba4a5a95c1d656245226f8a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3f70a9ab6fab2e4ff9dec76b836a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09bcb20084c23395d4a9e9ef99546e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed433c6f71c0cb4de20a626c75e9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e182546f62485e588beb5f633d31290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee325d81a3ba5d38b63f83fb286e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917356fe1dd895edf25a486da050238f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277b9dead8662e70c429ce3746edf0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d486ecf8a362a5fc27abe142455e4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d89eca6468599edf799d15fb6c72c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d338269c01e10156fc6878744ed92a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcdaf93cb0a1916d322b3e837fc25597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92308f74caab09c769f9a71f356c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73df5b18359a36aa02ce9fd51a073e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cdc62938b641ed70de4e08ea35683100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c95f79fa701f234690644b8b3455c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0bbc662afeb0c3847db3971f548ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efaa4b2d659f27c2b1c833413f5549103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ecce818fe09173d098902bd984739104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374a8c5eda94cd1a33df042ae82994105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f697bece1816d4c0f9894d19f83ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766e7d940a44fa7581777369e0efff8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342923e0dd643e6a99bd3599c11a7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d03555b617a59c40b0e9547e0bae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c51aec8a2f7b05b470c041bff633110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe161603148b61f31e613a36c7dde97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4507995a9cf906c084a3f252bcd011f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189ac52062838c19cd1cc5b3e5834de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ac3e384a50386b05e43c202aca4ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb39b95448ff30c7fadc43a9a7e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa077d3f7405261f8b851cde1b65884e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2782db2bb8ca2d03718a9cc6f72f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00e692f9f523e5eea8fcf3285b872f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e70f585e1fd0cf2811bc87d5a0e63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb66548e1abfe505c366c80551650d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0eac636ff4704299f0a84bcee89b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673957ef89e55377eaafd2cd0079b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a01b8eab3d40e2499dd7c55ba6da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbbfecab0dca10ea8f1e79dc0d72c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951c9a300db52afe29e428a26e9f148125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d596c3fcf2a14165089e1889bca8cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f3320e4c27bc5680c9e7fd4296d9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c22f9d442763de52abec4ae23fbbe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f87518013b7581929c5afb582cc3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9addf2952c264e1824e63dbaf4f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17c0ac0b126a432f41ffd626d581d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9811811978228592b1b93ccaa07b2a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d6a28b899bf2b6cdc04066ae7572c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83d32e0ff0c2e64d99a40bc0b81bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee252562dd7ec82f629a9dfb1b8021d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa7e71d4450466fc5e301b1d944e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52cc56b42da6d31699a19ef49a88b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d09d31924a30506c3565973927e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4556ed752bf5144562dabd4aac429b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf75c91abec15f2dbb396c3e4826a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc4c131e7c3ca8241beeaedc6c9376141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450540de01f6aa76d65d4743a5a3ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f7db849ec0426d8b1b5c9b06e8a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ee0b9c8fc1b6e59291488a3696c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3041de1584310c8d426489ef7f5d16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae38dc7633976467b12137b6e75721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd80b295afb57a7ab6bb1ac677fbbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7356e57f67719be81220ed04255721148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f9ea8e6354d0edd329adbed2cc55e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8ba26b1d8e3511b3085ffe687e13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7cc23065a52f0edbe4eb8e79ef042151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5589576ac14eff797f7364265a9ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ed7ae1e870dcdb10ce098f469df6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc63b278109aa7b360c001159634e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e2e8466ea69fc097d097add9fbfcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7550bc79c5098120acf1ed04d0257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00132d492c8b97ec8565fdf8506a8b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468660641a08ffd42ff778c724a7eb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f1a0f56321f7f70c4a603c909748159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586fed7ee58dab3e0cc89f8a5a4383d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea369d1a522a7b07db0d03cf01f198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6c55cce7679dd1c3d2a5cdde9842d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8743ef21a9853cc5aed5c1ad1118163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9754a98924a84eb0bbbd233b60df6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be2c41b3cd27bc4184dd69be2b0f44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2380bcbebd7f040b1a27bbf1e110c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b48633c3ffa6746c9ec9cd6f24312a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc324ddbc5da13a017b42443b0291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d328ff5519bf720f3d8d0cf0538d0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347cb4bec21abdc85075a65ae6166a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9824887ec01f8527f7975bdf17369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b75f68762ff64a65494c5d7a5ea31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0db940e4813b5471961cc4479729e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99490a27cf9469671736b10b4cecff4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012747c801afb237c5af122f80bc00b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606944ab0d6236184b9bd185095aecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed5984cfff5f253c2616f46a3da3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59d42834d7deee067b967984538cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f3caf9c94c2e913f4fab28a69c00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0b2437337dbe8a5014a5065c0af35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532074b0c4a54195d56fbec568f5b60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1cc74eec9923ae6631d4c5a34cc69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c581b3869c325dbb92441879bc6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aff38f531353734c5e5f0cd05784a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0107550d0d9f43af27f049e756630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d12089feeecb8a30754a86e7cf5133186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608abec4b50ca15cf56944a2b036d550187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530639b9b45aa85c4aa8450a1ebcd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2e9fc1aa9a013ab091e9bb669697c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422adfe843694fc4f073cd0fd867bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b50ab8a42d18273300f7d8f7047a46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325bd60fd84978edf4f314e394b29b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17449f0f3b41db5d1f173692b5cfd72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c13234c813ca68283ea89fda55293d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71b59bfef0dc015c5600c37627dd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d38016f3025297347f6f890d9cf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e1a7ef45a42686d185a36ae13dadf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ffd97e08900e9e980bb9029ce405d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aef60d13ea947eb21c42211db14d27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db10499f6c69b0580a92d7633235577200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c80537377267e3ab1668d90d855fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034860c773132556c2e61f81631da23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135a26d04dfa046e23ece54b3dd039203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab203a4c49ffb3df0b9f13cbf83f58af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec03dd9652202ae9702c6a6ed0a61a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629785e3362b5580042b153cb38aad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8163bbf8a81922333ac8bd9472e7f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655b0db31f5140ec3c3e89a07dfbfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79775d6067a0754f423552330698ac1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f2e422265c7db145ce2aaab6764c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1832e3d2c8e4d0dbc81bf4f888d5b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cddc327d165a07cba05b5086c884e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620bcf73baf5050cfe7197340875a43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdddbccb725ef51360b1d0c00278925214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8070c05a9c4c20f13cdd5b7ff70184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e38b1f6da5eb20db54e626576da0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb423518c81cb6f9921afd3ce122b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a8ade207204c835df09cea86b105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f2e19b7057e06586624aa42732dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd577f436210091f491d2d252bcfefb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db618764f62e878a18e3479883f9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41969aa98263d36b52d331cfdf9b17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d908168b703cee2a3beb2006ee819f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60529dafe54f2afebb251ffd671cd39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fc4e8f38578dc76e6374dc15fb544225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca7fdf3df63e0cdef9bc754eaffd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466693e284c558f2decb653a28bdd3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a59c2fdb3634c99b2e08b634363f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed163f64120e3ac61992c2fabca0ac5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5c6901cd0139b3b1201dc42c767d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba785e085de06423cf64c5476121ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf416d1c93fc80700fe10bf6d55462232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039f865fb4ff575e0225d31d1a57a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae11d7a5a20a217afb394d0002b592234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f684c821bbb3b4981d09174081e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e4c371320b79f372a8f2839a2861236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71e23f51f38a05889cd213af935989237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac42b3c8a48fd7a589d29174bf9ae6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beb2619470e76a83072618f355f27e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2386e4a548f7fac382daddccbe5cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9106abf008696659967b462e1b7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868e53289955eff693293094c1210d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ba9087bfa5d7f2c0170f0875a338243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d9f688c3b86107c8aa9206148b35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b2bea1fcfa80ce465d25b7591fdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e57a89f8dc67e41ba5902d6fdcdef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9b588eb31e46317847c68e2a2cdb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f9fd91a86b5c3e60fd4a5c213d3a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28567866c0d525aa0650fd86b58b3ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0de3b0a6595a14616cddd2023250b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b17491b1c4b11320a6cd7d04e7618251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b51bf106bf54724d6cb98ce003c231252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5e49ec52dc96f2740a97035e16e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82175a147e60de99665f092fba25ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc87c1f98f3b0ebc6687ddf98cb653255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b21c704f189851c5444dd79fdaab7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d1c71a249235a22ff41dea3dba3b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba063c55e2379fcabf38838d7fad45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7949098cd6a297bc1770e372f4314259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae90f87d86eea178a9eec82c797b53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07750e19da0c7646316219deba520a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc9ac57294c31efb6051fd047ddd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533043a16932914752cf8311a62c13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a53305d294a59fa868f22578387e0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5593688989046e855acf9c5e4ff6a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd175410b767b7b2f6489c1adc0235b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdca0575040b23684cfe5ff2ad9690d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679fc92cffcd910e82fdadc3db090c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc47a049245de13f585adb8e33c5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ccc0f2e6dfee325cabea93b68bcb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23180aaa1f8bd273f88f89e53475ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df57d9dd7de3ca48e32b3772c4a091e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92cfcae7b7228abadc64cd96ca9495273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5477681eae8922759078b0a59fa1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3857a28b81901fc0417c5f13677a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb2680e9b7d997177342b179be960e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11eb62cdb541d9a08cd2a70b2024ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f60fb2a3c90e4366c5d19171e0603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de612aea8eca4f1059974eb3fcc25d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b38f7205c1d43e4813d6c3af6c773280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752898cd43b3cb66c90c382cd8f7b32c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac46c32fd0492b20fe58e5a61b82ff0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaeeb9259550ececde8d953b081b08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161871961f3a9ad1ff8ecbeafb5f99a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8176148a3576f269338e41cb2774e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad378a91d3b2a6ba92d1ea97a1d301ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07841fce50ea89c7f920b4f3d10a53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dc44e5c4417590d95326df12abfcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70680e7100d8a8af35210c2ca75d022289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe198464bcd48e6226d1b142edb863290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca70f7b9023830780897a96a8cf01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a054476e018b7bfa50e60456651b14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6019554cc1b1d6432dfbeb2f71a51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb105f7271bf4dda296cf19e73b4c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0343826432f684f46e9c7528427014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36913f1c00bf45c23fb80be5713a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bbb629e9ecb85c092b9aa0d0dcc2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6b58f5a53c9c9b84d28a29022205298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2fcebba96580e32c8b8054de670b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea7c0dad7afa5b988f726c572c07b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e16a5aac599fe56357916d67f9ca4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9282ed0098e7c82337648bf36b0c73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e56416b54835488301c102d69968303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e68eeab8e74449230edbb2a591e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748193e2da31787a936436571ce660c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc44b9027e05514c4c9dc912f879e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47dffe3690ef4c1adda77aed87d61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae623239e87be427e9631c2628471308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07a13e0e2183bba22aa52ed0bf3d80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b9721a38926e38f82184f106685aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8a25259bfd216b27b0f98a03eaaa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5391f2cc95821687532f2fa757a16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110cf2ae5440c3b3b9af1180bc7e73f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ed49804ec80b9f526d98fe0fe186314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72654a83919d471a1e10d5a32333e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a519e1e0c70b4c7ebe1d4b8cac577b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85a24132dc9db51cf9b2eeb3eb636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1d552dbf9aecb73f2fafe96522ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc9cb1b8c741508a37fe75c1b1a1d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab29ee1413ec1bb69cf59e68a9e585b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978534a35bf094c4f18b5d9ae0a62b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a8666bd8252342ca7f9d95ce2068b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae6fc5239add5e8dce9d6a19ddb406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3992c913cec55d24124c5671cd145b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2634166104a991abd8ac3335060f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f87ee7be10a3bbcbcb5cecdfed9fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf4b0e5a80f808a74010d46231b01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285bbee40e495ab6798b0e6627095e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4913a4399fbe512687c72cc76e788329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c95bbe6cbe3b77d5fcd4bb71f5621330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb466cffe7a8f4d1ef93e2877e0fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5dd21cdf95b48d9f4ed77e36ef43c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e8051733664c9eab1b2b9e60f4f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f1173385fb061f9d530a517c8c9fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa99d0b6554e1fa8856621901003ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12192a556742ef0f7fb3643a4a2d1885336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf350c0c1b0d27be24e1680b0e19f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2337f1476b8f5ffb0bd1139f66505338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d94be291e950e9ef7b30fe8549d2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc29aea464537a90bbac0340363d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798625131f7270118e5c76380191895341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f5ec2cb3fbac9e158cae5b95c98f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7316cc265a1b2f469547abb2a02c19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c17309fc3d8e8583683ea5388796c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bf3053053803b25c540108172b81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14044760b991bcc455f352ea195ebf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bad5aa6dcb9ee3172ecf74ad646a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ec5b647d8ec9f4014247efffec97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e351c1c2c3f8c10e44eb6f549798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edb483866f406d3a5bd73fcbe4f3f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702f9d5d2b09794744822339b7c8c40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7547b7f3fd345c63cee39b97dc48a26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac73ca9357ac5affc707aa7014a0137353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180baeb3c89457690e894e7d676ac9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff90a187b7b4b304c11762424d48c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef45269b3a203ab20faf95a3c6888356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de63071bee5660715b09e3412ce76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3805c0fe69f1ad11861888165bb91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c5d28a6765bd68df9e8dafb29f21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af71943a0ccbabe6a084b544c7416a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dd9255d8debcf542ed5a25d614857361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f575f70d60bb734a11013c507ef9f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a767b240f5512f6b6dc80773e5db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70bf0e6ca37fc56dd1ebdc96182c01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722de7be592939bbbb27d761cd373f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0014f024ebc9bec11945b01129f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bade7dd3e9866995a2e6fad4d3e9f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d7458f7026ca4c6c5584079a3eee4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f36a4dc081cf9a05cfae0810a32a4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c06a7903aad94277fd26c89321e994370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ea213f0cec31aac628be0b87cefd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0eca94280d15b50211a23e0e7c2af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02a5b00d68345ddcb66deea3f499b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4da1a67150fd55d09b78f0bd40969374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fffffea881e8f3eb1095de0a952b3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b9bc6dc4a137c4c82665eee66bad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94e0d18fb091d5903cdf6cdf9aae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f042ffcab3c343259856b6e5b4b04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a71e2d835be1e57045bcfe65baca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686806faab91b1aac12e6c8e0b177333380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adffb9dadf9e4c084e55e53755b7db6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca19155a8c71aab5a4011b1be6553382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f0c42efd0b2f9b47baf2576e0c54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d19c075554b01dc7119d50a8baec6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195e71a37967478d01948f3bd722a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ed6883aa9b83f98f215326459666386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0429bfd0264047dacc0a7f853a76668387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba03f6d1be7c0743aedc75569d8ea03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2220dc2d37edde5985434a9fb82631389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3bca7da9543a6bed08d3ff5584d38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca68059c8bf07215ba8690dafa6a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bba0b1104ec972c15ca05ffe259af6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95073d3955cb055474269f16cb0738f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fcde45045d00c4b997d82e96dd590394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea36858470d29580bbcfe0d8030047395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e44ed8d3927c0f4629f687ae56ab17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7b86b03a0607bc7190dba29da7f91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56f4faa344fd46b0c5ea2156ab809398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a863981821a9e69e49ff8a8168ea79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3f38da50f5c8ae6a75fc89f58c1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde34bcbec492ca07d4b5a8e3e10a957401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607f9e4d5aa93d6be3a8d3f6d9ed7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6826491607b2ec80840254c72e9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf9432c7736a89683fa547b7cc8b53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df401ad23ce132d9c495cf8da5997cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f94e786448e3c5fc4cff38517dc5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf22ed5f7d1a75e8c5f567c72acc0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb44ec264c554c5093cd82dbd56b72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2467e62fc1797ff333924898bcf79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ba5171e63e2dd25d934182bd05c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369c3eeff661c0ace75e66f5316a9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfd9c887b28535da8c8a8dc63484d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d0c3a48cf42919e274bb0df2f9b48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e06d44c4ebd5099e9342bd3dcaa8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53891a3696e1923f25c60a7f09eada0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b9ba55bc28094df7dafa7edf737d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9041e2cc1b02c182185186d935eda5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d80c00a8a37ad1de7ab54449bf822418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8e938ada170e0685e166ccc661a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e20672cc9e4912b932c207a0ec39d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b4a75d4f8280bdf0a5c3b2137b3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff63862cde27119d9c72f402dc007422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e197c0d636cd1bdf6173ba920300e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32351474b25f9dec4ddf98458c39cbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c4130a16a495b63f101f395c96d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89decc5471bea16549cbe915d6e5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ff881b52125c2e0727d0bb653236427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f45ac32164dec5f29f87c00c013fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811ba2067a08cb828c0180af9e42235429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aae9b2dada8c70bba8df6b6063af9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c8d3634a8cd48cc971469c3a5504431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa15df0bee3e9d6f888995d23c942c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbb155c00bfc54684d08aabb96c273433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc68d789666347d9d104acf350ac7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a44c02953c2aeb77105ac264fb3b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf8fed0110422062b1fb693805077e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24178f8a226384a37082007ae1bf197a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522b3ba8ecc5a42d290b445c83636c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63bb0ef0867971184582717a1c0509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786257b062aa9aea51b380495b77e84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb0702e4c8191a9e9685df2330b48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a34de93e0b408bad2cd678d9d7863442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb17b2007a9957d1d6b466880038a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a345d3a5858abffdaa42622823fc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9bfc573b8b7f2bc90d30d6b629023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e7cc073201d0cc707adefbee7be7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfebc162cb79898175af9cc0042b383447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0c7c5f4d276186caf892fdf1966d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e215568336b55bfed72fbaa41d75c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea67bd38177aa3693b9cca341ab52b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7526a30c615db2c35df3d40abe52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afdeb1ae69f7b7c1a21661390c88e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dcbbdf93b804c0ecc1559183b0225453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9bd68156bf9b15d83b63ba0bc62c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e3b75b3089c75c65979077f693e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e0abbf48ab3e1280e38695032f97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfb0c1aa79848a45960a42584423f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6235d7d8c1e8170295b1f959ba31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e297d3a6faf4f93b1cec58d44c97fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6266f1eb9c2932990bdb5884eb2b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b59cc6c9de80894aae3130c6a919461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958dc65e0e5aa6d85ecaf6c5cab3bc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a0deeeb7af7733ad6624d0c11e3a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75170bf32f56b0f151f3fd8fd25b643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b98313fce47b8d1902f67099538f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f61f1904ec0a0d54cf97656257b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33607b5ac91efb71753731ff1890c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74426a44deabaec0e50f3f0c5c6334ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc2e359d44fbf56fd46e7ae6ecc6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a35ddb90749c01c8498914578570470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933081d477943d45fb4693ed175432d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9b46a9bf72ba72571b5d2a6b7006472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2d8f8e1f55f569614e1cd73b6a35b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1753a63f1e1348239efafb4fc8b5537474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1cdddbf794abce4045174331f5716475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987fc1c09c2b1c223444ecfbef0cf15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3964634cedffe013df48fd0ba0d664b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a07a7d61bcd4457ea314815eaab1b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9d93c06fad663d7c40a144e4e03e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd671d2f3b07e9376076a69754ca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be3df388f6b81b6f68d2265ec1198481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f07ad3de6f7f196163cd0fcb4806482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec539caa384c06d7eda942885700e29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb64ecf58484c81cb0666c5e30f6b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7186ea734df294f7fd2255ef01165485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09132c22d8dd6f34787c66bc88b86820486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823a6cf5646481e35aec19c2172ce1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeac6190eafdc6112383c5ee0d6eb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1cceec39691f4d21d7c0cf12e54ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb2a7b764284b55e6e4527c719d6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70885a56c150552134bdd43a9dd8647f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583afd8edd777ebc84a014bf0d9aa99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1833ba7b658dd935569d9493ec58f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea66fe8ad41e07bce573a5967674e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616615cb130667c29ea0c6b015a8433495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb51831311a8195f1fb70128f8ae8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e649f780c0d4826a5eaecf3d3665e92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1352b74dbb5ff62bbc29f86d5b99fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0741710f5d522847db3ab7e13950aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3891d7932ee9d7eadfd72af697ef7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265765aae3da5616fc32f85e528a7f34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2cc4d905ec094bed60add718258c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f2e5759e2d63c7658b0cfc5d43f2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af745ab58229cc73ed9952a552f24b2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34c899a90c2e9fb4b432eed8619fd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06236d89e5a2d8756bf598de917a7709506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c6487bc8b8e92d34654e1ce3f6d6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4051a09d18d94d96866f5cb999063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619e74527414dd79413796df0194fb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d6edbec5a9df6f49f417115b22aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dddc62571f1cf6cddbc76ced109bb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11310faa64289f96f4a95ef751cabbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d03b14ba07dd80a647e5a34090ae6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a3edaf551a32750aa9ce06411062514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce486a531bcbe893318daad5a27f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67d912046d38124e0598e804e9415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f916dd2a7cdf96d9609f19f79bd77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8356895c934df63d3fd1059bcae0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e608a18e56ae5c89a3766abba2baf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fc82365ef3f0e10c7caf6899fcabe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd88d1e2b2fb43de188ee70d735e754521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b145c951b41ba4708b841c3b509f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9767643abc7612c80aec1591f8ca3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5cb7a93b8f28dd5655394d6fb814f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603799c7cbb972793a868fecc1522e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5af93bec6a64b86eafc588ec49a2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592fd2da65af5c2d8de3792fe8957f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d252d237c667a0546a4b30862c2e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2741ce11da28f81092457f2d8f8358529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04367e1789242f431dffecf457981c7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0ab7c9100ce2a5c22e0ecdc841180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272769c07381852caf163ccdf4ab1e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ded9650e4a5098d9565df7b2794504533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3805a748743ef398ea39ab0a15c5e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef4289a9f7ccd871bfbb8753c7feaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d669f755898b44db7a5572db329a8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76409569837a2baf95aae23bb9735537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f3de61dd1c2617698f976e74b074538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c10ddc1ffd3be28394a5ad7ede0af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fcf76b1528bc22747551f7105cb93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7fc7637cd6236efd658fc92b71e72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ece6a5eedca4c96a423dca9fe1152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e988980b71dce193c78287e5ee6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c939ac8540cd1637c91049e908ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543d5e5e55c911f6abad0f69755aa9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea64c8e7183e003426d4ec116e091546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b615712d60fd3362811fb23c9f8202547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396599b436fcc96eae090e8a1b5ae1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925695ea22486db87754c41e02bc94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141247adfb996b467dec8b6eddb8ab8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d1223284887dd457930f67a05f2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7699ab2f13db022127c8833bf3e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372838abb62d811fdf07e7578edebede553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102c14b2d8acbd0e09b6fd4a6143f33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443511d64f933e5aad6da70a3f40867555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cef575d58b27a4d83661213b51e3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297df3ea081666fee8838b3717bff22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b761f89a9c867b74940a0927102a842558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00467392786234ffd94754280a1c09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671a15cbb08527171680fc94b20d76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf2eec2c9e734d8db4645f00f7220d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d61438c4336bf8b85b1c029af4963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ebb2e852adc512d10377ddf5f5397563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ac0a1d767625eb608bf629ae0e1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cdddb23bc519dec0eb8a20c02c439565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4c96564e908351feafc309f75641566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4e0027bdfdc8e5577684d4c8ecb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95680886145c0d10fb5a2fd88aa4518d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aad963b4705cb61a4ad86102c2741569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4c29141b5fe926f4eab3b0062a74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211738cc894698373d7a7c385e851b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181152a1af3c3f7d2c9a1eb611e198a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514caa72ab4c5fb712e8b825291c452a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c86bfaee116fd62df910be7a63bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f64cdd17973d1ad10593181ee1a570575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046de7e299eb98303e9301e4f0238c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf175708f62dbda8933d4343164c7177577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c276d24640575c7d5b848e417fe37f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6888a4b2dd10422dc907a25c848a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be65d4628e20ba26e4daf0689967e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9ebdde90baf2ea6ce60808eec7b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f4a20c0f70024c71beab31d6b781c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede133d8ffbe5b69d221d58c488bd7ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6030b6ddf6c76baf5ac0f3b65be02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbdb4ce9a30d2c82033de9f4f58fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f6d5714b27a472cd70c8b1a122dea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72600d610734faba820c9d20c32a3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010511abc50a7be3a875fc79c92f2564588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27bac96529d9361638f6cdb989d380589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c025668775addf0c4f46712e8caac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74ba032d89343fc9e987b0a0f7d81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3499048bf17a18f7a0f4a92eb04cef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcabfa2edb718bdd9519479c980559593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee98dc8098474a9c101e6b753903e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f71b83cdde5f3a43a2611af01ad82f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8fd484153916724c6e3b0573fb9f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b43a0491ef09d64a291cca97438803597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99dfa7ccf73afb486625d8b3dd0f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1175d8e310428b7337588ef103f8e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574067733cf5cb0686537165d909d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d8c54d00ec1e4f193d45b8fe7fc53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a3162ede6612344b99fb96a0d88e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef4fdb418527b6686dd098bc4896de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a2070d1bd2f7e7794267970624b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc1108ffc26a1e58a20f69847e93a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274fba716b477ef0c2a6bfa82f7cb54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70529da212b413b93a772a69e1e97ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb59e84ba025535ca1ab4d0f19bd09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5a4f2e623a4dfd29ab8f1271fc50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c60f828300496eb7a7400ae424e32e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf24a89d4f6045bcc6b0c0388bcbc5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc569617c6117bf731fc63f8daf32a39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e891334265014181aea369e7728b05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c935693ecb44fc765aad2561c5297614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8f212a48f7d099635107d80bf2de9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481d9ec5759ec36953c2b1272249bc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a040ec49ffc857310b1a026bec81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf3bd360f07bf2294ee500a2adcd41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9578792a57845b7c4e7a41f77e9da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b635ab3d3640cc0ade4c6b05e168620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacdd100c03e84fcd1c947b4d68648d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781028b63566b648d4e6bc08567b62fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bfd997222864b63624078a9da5410623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc5fef57fbc1021acd5af5a87c4abf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab87169c441e42dc01a1f3aacbe887625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8885e987836c6bbb610b839ea534626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef279cb204ab7be444086c89142e4310627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0a1a76df3622ec044716b1e01c63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e36e20044bc216775007582ac173629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a919e3c7581526a2590d65cd0cd4e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a07c9fd2431869154ed37e83aeaf70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae721e6e1304a4dc8f904e4b11bb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcde5c15828a281804b4bc97c527fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf478ba45e32159fd45abded5eb1e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e582d13ee00a50312addf1a5a8a787635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5e82b7033e4c6deafcf914bd6d30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6524e65f96736288e75a2aee08c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8241fb15e88f0d3a731b7b0b62d21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd89ef2b8f051f087e5d91fded37b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef4b527a954b8434c92c92d34093f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938bc4142bb0c6735bd881655a69d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07276a4cdd6a32812e87afaff992c5ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff067166c6ec230249ec3a3beaf65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f0eef51d8caafffe89ea365c8bd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085ed3a7127f784533b2030c28e217f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb52e84810d0331ba46f6624ffff308646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686738334fa2a382c3360bb7d634b4ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75972a5298ff626bfb250974ecb6f0b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446190d7117f0db11b7fbaa95089881649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e392d7c9f25d74e8a456b213c8ea66c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb6140c1faaf8a5839e0ca4aded29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d8a25707000dce7b3a3cfba8bb34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b8eb785bdabf6dc2b60cbece0622d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63e7a2498e3b479857aad5de0d4621654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9fddc796ef53f879c27c4cb3d08bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308988c9c56404823a9e3b549022e09c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d61a22de2380b4ae75b840fe7dde6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c758f9d45b7f1096c3c2be2f90d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd5b370ab932186fb0cca60a118721659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b464cb787ff92051d2ee58e19f29b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06117438842b3e93c97c9b665663c277661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcae0e14b9be8e1c3d95af073b5298662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781803c8107d4c420487cc347cb70424663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196766a5a49a246b8a331f12bf802d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525114b772ed29a4287705110ced7857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1c40b964c4f114935e9bed9dbb789666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133adc5709c1f0506045a404da425d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371345a40432bd0e192af000da3947cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c19da6c0b0e11ecb768cc73d438f96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dde7970bc79c237fdae37fc25e0ebd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a549cc03ab184ece34c089833c885671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4615a613018cf71486cdfda393e8d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3d000fc6410f20fb4420fbe011b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a448f5d0a37e5c60081296cbc8f39d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645dc41ef3be09bd8563b64a7bc50a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce96e3af496d46b8eb3e52efdd04d53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab5fda469f0077252e43abd8c865b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e2dfe9fd4e8e7b5acc8883ef781a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d5edc72334975ff1a19dfb824df1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547396b8c5dd3723bb77faba9087b292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6972f0b20bfc5779aa6c31867ac51cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67208375937ab52e7301cfdab096d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf362e2114e0613057c9a392986062683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d12f8c6d195804209e1326cc1e38c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afba64370764ae21262d404e118060685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143719c475bc973b8b38dad9855d08d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07246d34fe75ab34ee5eacffed6983687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94527a4913e376e025960b617ae4d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8b0233b657dcd64aadd23c9a6542689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c21c5be5b499161d455f71cc309d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099f02229ff76f1af75aaebca22801691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ef604f918d97b5a0d2fb10e53426692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f791730a92becef938835dc51ea0ede693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de64c527b65465d192a843864c48e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2ec1fc6fcb4bc8db59a1e07f5d8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aec54a6162afaf8a7d9883982de6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698387d11191b5a4111e943529e04888697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053301605ee93ef72df52de96552f953698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b21a4f340fa702fde955f57da798d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2127a358bd8f395979b365eae907190700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbca866383cf8099da84113ded8483701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bbc17e69bcbc62db0e9d6c0c16bb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698ec5329e09e8b090282ba80db5cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6c93d92b4d3c03f75631989bac6d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862dbbe49123ef3d4cf50627c732613705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03169b527bf7d4c2c4662800d4ddbb0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ca2fc758b2f1ac72900b754cd99b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298f22ac9fffae71b717083690afead708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c9bea6a8c689ff51916a106eaf1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7512d32a2ff4a55a366ba484c39af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e0bfe6f333753381cc92718841042711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf0e8a2925ebe1ec56e2c5e45164a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5f833d974a065a1d227036940362c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bebcec87d00b206e71c2c77f14869e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf9f757bc32562f2807fb78febda53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9c82833fefc351818202fe765ce4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f48eefebd69a7141599c924847302717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a928392bcfeae4cd748f1e0eecff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d653be4a1aaaa3b16622f3c84165719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a957e18d1d87bfd607081ef27ea08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba0359d4881ecba18df41bf35c7ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dba71c0e107968bc5840f852176e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ae611b3c3902569400d016bd1632723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38344b4a22b2129753f246f5f0281888724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287285f41b343f20245d6cac17874d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a83db0be589a772fd5894afa1ed2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880821cba18b654336cf9241e495981e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c585085eb91e8c5592183335ddb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b22e9d0dacb762ee6f30aea8a1770729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa4bbff4e52b779bfc8ea17473c1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e7dd1fe4716d72029c81bbbaeaa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e910c467d3e0662725a6873e1659732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec14aafe3dcb8df7fb40edbe8ca8d5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827434f230f6b696864f345e7284667734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d7403913eed5291a83f00a9fe664735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e07fb110681ffd806d9d5941d181c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1c1d2a0f7604c534267408734816737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27ec3902c4d807be00ea4f90132961738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77daada27ec31697e5314b0002ec92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d6c6aed37c25f3e9b97781f5678b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abe602f5693d8f24adea11d9a8bf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeeea923d411a1853bc8ea244c6251742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a1598a0df2b7adb96ac9d7acb72e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5795db6da3e87060d893158834aab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc8695be88694521c4c3661fff73cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b8a76b057964a163ffaf4d5c0a02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7e1f1b4848b24f0fe85988bb4beda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061dd3f2ad4a66a26737e646300d155748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a71f64bc4d26a8542923c83507c8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92aa31fd00210f08ed6ac71b3ff05e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ee076e1f358d968033f5a3e4a48d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d8fb1c8e31dee8ffa191b79dae7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19de49aabafbe72c9904bb8c086c25753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d2b5fc37b6010ee34dd198d5171e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d942063b4cbae55dde23030eadd512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832dd5f996a67c8bdad8ac5f55c78c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec45ce273f69d34ff0d8841145ba204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5160d246b9cc58184c2e9275cac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598737ee4b21346ab949bf9f05b91c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f32e825522d8bd926283640479f4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c642c397c0822a43eecb40f7ed2248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69161778bdeb1b31b901350b7abc149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6f790fdf3c4bac551fedf8299d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b68be9153c33a3f3f6cdeffc11c22511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d083051eb51d507a829b8f307c1da0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede3230f8c76b4b00a23b039513fe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb0a8f37c2bfe85dbd9babcab008f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce2d3f1411cb5a784568f5a1ea7bb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7a02b451c94e25063c6fd6f69b67716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaef0d96cf1ac742928153d110605317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266d7996ec296983ec862a1674527318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad872f25ade332111ac0a263b9816cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582439433018407aaa57c6aeef205b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d904cf06ddf517d56125ec5b938869a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6eb8f778bc97f89305d5a74e15af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7f50c8f7f8c119f2b9d2620b6c8f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74856cb502205ced5bdd06389f0ed44124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a073b8a08b62b40e1c560932d6cea7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871b191d548a6d3fa22c6b0d4d002026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1911473d14120698a0df2554a69927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9271d4733ce10104e49ab23b17a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fdb2f3f21aa5baa13f140444878f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab00b6cdf85dbe73f707909c0d0e2a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609fb8737310267f9c8d9d220f186c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20b16a0b5f8aae7d583ed85f18175632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec04a9cc95bd9ed3104e33319ae3f0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9080d555a068cc8a5b1f7dbaa4cee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c67de499aed51888a707c7e14009f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950b58c01d63517c3f56c4fadff2a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b846ab48223713de03ff016f7a0ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9eb30b9eacaf2622ca631e507f94238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741fdbcb293ca6bafa90acf99932db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570f87bda8130aa17d481d1e65367bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ca74bdbcb69737960f8b646f4f1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6322e6812800832b9abd025bec88042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f6936bc3f3262f214448da791086a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b11158ee4ab156cb2566016c318f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af8b0af8021e4322203a80dd8d05145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e2a4664e0604dd388c910673cbf0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846deadf96fc6a5b875ac1eefd720e9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca7a3dade892f9bf5e3a519c28503648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25373a799be70489a611da895417c6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a814c21d8737b0c62e8eda15d8e82e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fb1fa30c729ec4bdb6358b314c8ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d3685ad9693ca368415db0a42dd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401aed84a26d3c2bae1036710744f6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14884fdc118bea3f7117f404758d5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1e578db44cb1ddd2a8baf3aefd3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075bfc771794ac88bba950bafb6cdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27332308a4d272eb19a243a6c156e95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b3c8199194ff56eb2582cf967441158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718fbc79e800dcc5878272f29dd199c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32b30b2a7c85cca5b1f96f95fd61760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64304ab8f2b17b61ccd63ed5881e28161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3ec156eb69cf93e70f42db17821e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f52f8a22c7f9e8dea57ff32a79856463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f7494700db6124f4baf20354833b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53092349bc6d87afd2b0064e496c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40d919c3e794e2f8c767e8da8390c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2836284053eb5bc988f9bbf431283e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e8a4046476c8af645b6e479dad2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4d5c345bc1ed3d9f21f30f25509f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95333b39979765996d34b29ce0207e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e51ca00b145fe3a1a8b73a35bf6e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd913dedfd7b728f0b56689d1bdf6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85c7e4f484ff21c082636e4328510173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efeae6a7d199dd8c93c632cf85e79f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96ea5494faaf2ba622570f7844e2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfea2e5b37f88e90ed8f25f8f5606f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001bcffc4cd6ec4dc9988ea4a48776577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08a5b29b82f78d5a0691bc52cc7f5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b862db5a9a5e9904ba2681e68a4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761798cd02ffc82c9e40ddd352d09f6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7743a6e75fc80e0cfd5ad9a415fe3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a17bd817d7757f27ee5ea3805394ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac5a7e43a4308a509624094de523383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b379392c1813193ad5220fcd810284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0589180946aaa7ab5532d1b9c309585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede4598107e045e8042aafbb693f4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d5bb56b4b1b2506d535ad715344187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957086c6c0586ff75a99090d1b08be388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c8c0820cfaa797b33bb6b87d9204289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e16de437fe477aa22317bf2bf451c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731204dd5d455351eb6d711de41ffa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8412cdcaeb1287c3e06bbf5abcdf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d35c35fa79ee4ee8481fbc48b1e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c72af8dc0fd9f580d76ec8425cfd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356884c899e12cac32d1572976e545695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087692fc41432c4fb3b4d5360c06126296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b862a0e767afbe45dd41622ffd8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46372b94fed093bdacf25e7647f0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec414ac3b1fdbd7419aab3a6f122ed599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14201aff35710132d12f7a2e33a39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba1e800915a1beb086e23740554265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c2a0c25170270063863d554964269102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b23c04ab6a0c4fe534c295bed2d68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3eadbdcea0ea333a5071c181e840e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30534f9314041db360a20c8f92eaa9ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fee21f2f873a37d0f5d0ddf125719106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2b98bed09118d14c495dc7de8e51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba59724a59f9e3d9806f1694a0dc48c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f238f86cbaab1f0b2a6c14d0aa8be6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750547b385ce09b3ed3c24c035658f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6f911c587c4ba01fc831512a806a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4607317f4ff483a48c9625270a8edc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b16792258f096e3cbfb498ffdae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d127ae4b300653f6c8c8247203bf8cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451161fc55e862ad585318c2bbb1aa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef6764aea1e7e5012fcd2baa46587116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e1832df1ba6ce319f0846fe8da4ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfb02c82e9e1c1212d405547c008d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c077cd5d4b71b87d270e056ca9573119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df839202b1c59a15407821f90bd6a84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658ce2f9aa455e64c0d004e303f881121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad2818ff55717f9962e5fccaed794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7d68b8ad234e12b36cfbf9280caf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8650dd603025d9e69c9d751c295a09a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a6f1e7de4ecf3227de94ba22fc23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff476aac9f58a0b69626fa5ea08954126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47f0751b792ae2a454a8e85d55b07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1e6a2e3dff620a7a2cc223283b19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c6aa7b8069063b78fb1c071ed5b06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1b4359f6ddbb9823d278bfedbbb59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d021253eaf02f6517d0b358331d3c06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeaea5bfcd843445cf24f0589603ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1deeee5ea585736a2021bf18617084133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52719d6610740e670329d02581091cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b5fde1c7efc0b6a263483eb8c625135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29395331205a8418df23d2b1dcc0b08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683d50fc5519b2d65d1b7b6fd253421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bcc2ba8d3a8bad30d995cb6db6586138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e019c990fd64963505fc76074546c1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3fd6a73f0f87976af0379083721a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97077b30a1f131b73e385841b694e7ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf19e70a74cfc9d6fdfafae0086e05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ad94ec00338d8c11d3a9d58a028c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e711a4b94e03f7353bdab470c0d0d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428312900e1f14a43fe77f2e28a3c123145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c4a074afbab886027633331229353146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05afab9da7e5e11575a5f715191be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8f6fb07f11ecf5cf3b3d44c40f247148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be982805a88970ae5dea9722fd71515149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2dbe4b727abb537b2779648992129150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69bd81bae34f216110f7077824baf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88755ba697bac709be6f2a413fd10fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55f4434221511db8e7d5c925cb818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba57e09cb042086f0c0a5872b5e21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd156ef23f3fb49f26f0ca3c1cfda35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc0d606933fee8480ba2d6012b3150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126498099be60ebc416ecc76da71a4f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1056e8be80da5b76fec23ad51c32aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3861a1816fc468ee79fd23eb4c610d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8c1320b3ff0a66af5fb600e5f027160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d683267dd7edee6af3a6b749108e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f330ae5ac1d74afbd7e75c3b4580162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd84a2187b9a0c52ccb087ecbdec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334f1ab94b6a2d583fe205cc4bff892164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b436628477fb3caba6df18782a7b533165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b2a809c356e22dfe7b9f35b98838b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032aee5bad72ea574da55b45de5f93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff19152e0e5bfaa8fc604985c51d8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b627f657e8065c3427e131704a36d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ad7036c82b0c5693106001df8703170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda53b217ed886b94efc19ccbb0d5cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b584c4fe404b229861940a2c41d684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9563c3bbf5d5d33679b2f5e945492173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340096e7a563c036614429697936832174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b824233353598087654f64421e41a3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56fd0e6fe54afc44ab380ac56f487176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46268a52498c2dde98cfcaf0d95f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de64bdf8614ba4e8053ca42adbff797178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea7c512c37093f00c45e23a9fb015179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe10ed4e36a1740da16a1e0c1e2b67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323b545e0edf0ce3b927d6515eb86b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1f7f0b24b0f9d3a451ccca27d043182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102018df15d5a33cf8355351dafc20b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e65b716ae914de9318304795e55763184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dee5fb57e95957c0bd5cd5c6bfd63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae461520bb9f5501c410322f7e1516186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a964623cf71b0f09afee637d0905187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40103993c7a0f9c31aec920c42aa415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d7a780a4c89cec0fb8d01b2fc270189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb130c297664983e0b07b2c4716b4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286915d62bcfec622d873615ff1596ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656028c7bf34f02dbf3b6ae93a5b921192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72a215a394aabcd760038c7919b1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52f004fcc9519dcfce5b2d0642a31c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7f5cba372cf4d1a22d810661f17a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c18bea6af8f55911311828a622485f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f17a6c6a1f3ab38ba5e2bcc300484197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766e2642e48bd36d2b0f5508ad9c187198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2201d50e373389fb765f27881c38f35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39ffcd0f2b7ecc612887c5fad236b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ec723c6919896072271516c01dfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7419e6d462958439f38033ca151b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da219f36df6471e66dbf251677019c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127692a01f7b59356f397dee8d29f99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb825aca16ef7aab519471c8b772e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846e8d01b3977ca8f490119adf3ed46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1374161bd0bf237af901732ccb97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe68ba2a0b8732363e1a6df952ee77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1edb5bb8ee7a2b85c664feab923961209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71996f1dd25bf5e33a4a920ad78cbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e220cfe346b60e80aad9751c78195211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd66990e2eeda4af1dd6b538c17d78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c890c2ddc65ffb93fe92ae7c2ed704213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7771f1a23bddc8e7f280faff0fa58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938d30ec3f582bcf087bff6f9f7ceb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd10e46252031d42ca20d2a5440621216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42e7cf73185a6ec55f9bd8cf7fbeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8f1377c0593d8884f46a29b9f6cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4cc648f0b3b74e31dd757ab888ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0817b3acc13824cc7148e7c26f519220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ed7b3e4ad119be0b714180da99c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092939c02d53c8211905f1e902d6e86d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c594f488be5086ae8c12db22d05ebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5c6deff9abe8661702dd29bf5ac71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a62711e6f9a3816a77d0ae02d068225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2377b1052ef14d2158c10d4eaa75ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534192cf779122e6c6dcbf85c22e1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb40df147156312b0ff46d686ef3a61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a6a821cbdc5e0370ecdb842b7d85f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459bf5a974e42feaaaf8d26f00b4d66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e8e5d5d8d78400da1a54d39cf86e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b36104f21bbbc67b8b1521a7104192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d5c25d550a08e198260dda92596b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48ce138885ad417b2aed629127159e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57604fc16a5849bc94d97dc7dd9815235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9669eceea79bd5ca7a4ca1a5aa9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3c2a082f6afb133f453f87605f0c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c1654bd11955261252c82783eb23b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e76f00ee20e8347e7a68cf50b6452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9181346c68774ae05d41e4f3bd183240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28500f3631872877f5b0f8c7dfeaaf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c28f06ee053edd04309e4a9f8c39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245739931b36fd9ef4c55d3b0ae9c27b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197886ddf0b107f6c0c9bb2ed6f00d52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988244afa4208d9d48e4222987c386c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672d6c9b79337a8e65cd1d437636a26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f325361c7e9dd18fd7c3845f5ae2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6de6e28d7fa1b60e244e3a909b49d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e134ceb58f0a9ca499a1d60cebd025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215162d77bf37aba7a0a79ec9432b638250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f400a0148d03dd6e0acfe8e29b86f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1504e4cdab1a7528a2d4ec98d33c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7160c22b2b3a50b83f375d9e366e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded36345bf04258e4bce342e341efebf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaabdcba0e4b5b37710987b568a3cdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661072e22407c9ab6052cb23b3815040256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77240ff5e139f413d9692fbd614b416a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c339b7dcf295018c71fc113bf081ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b796ae611a18ded7b3963fb7141a63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7ed68011b180e76a146c1beb523d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb7938b5203e2c9bd240dfe26ab760261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d925d1d8ef1385b273f5bd66452c90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb53fb1cd6550b9c735900857344a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb33c43225f3fefdb7f3772aac9ea9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49fe0630f9995f868c135c5fbd7fbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d511bf4860e9dccfe843fc5386b9d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15e6e985039e8545d721f1a809fc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf993eb9f18b676b7626a5dcc3e349268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e251c6797eef7b73980e72922810f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c468a877755afd9c49319b3e2505270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965a4bbebce40483f04e936c279a08e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732a61888d917db641d91e2e4febe8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738c808ee959cccbb1f977ee041b38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e2525448e6cbc1ffed341b39885a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86dfff2624d2d3cbfa4033b170b4b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac73c1d31e5df5d7934be38bd2a15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440019c9b05b7f4dc5a9db334fb3ca78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a9c6e1157a3f9ab4f92b41ea3551278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b03f83ae0cf0885473d4dd17dd77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b2f70eb273089287897aa602c1fd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76bd7e3f64406b57c015e9e1f64c70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e10744673c1e587f05e22921e4e60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4fdc9e69301ab97326ff77f5e0d6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9358567b0e506d57ca1bb06f890db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe88fbac34fa3cf8727e244cbeb1404285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abdc8e767d297c2d35f160fc5431d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273da31f8fd12735fbf937228e6f5dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14999d342be28d2fcd14de552b99fc95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ecf255c4b03a4016f8b1234d2a6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c18f2174c95595428768047bb280290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa5c6bec50668f068afc42ec5090c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74604df9cb71cd38d63523f5b0f8d0f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b37939cdd72b25cf51055e56c368293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4cd8c7d4ea0999ffadf4d0345b6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a3d17678ecaa4e907e3df32ea11e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea6254ed9ab5d6eed2a94161ae626f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc77e681f1acfdf4e86cb9aad6629297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b67e3dda2a1f3c4d8dae84350aac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d02ebe82fa563ca39a6bb9c35811299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e11b51ac37e959d2b09cec8e21ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbcfcacd13f11aa21ce2641157ceb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381f3b5560efed6b0287798dade6447302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec4a88d0b97660f10a5c1418a7b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5f2c79e82377ab0dc76a9fce7112b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b8846114a60a3b1a69724d385ddf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccbf89a1059600340183dfab51b65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceffc3383a7123aca38b36ec5a39603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089830dc16037ee0962aeb7a08d38e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3114037d82e6b8c504ee25e62656309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a04483b29b438a4331d15a327d7efb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c0f292d2a040ffb3ab4fccffd9aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc6f792e18e396aee81d8548b4e51b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405f6f8f244ecaffff15d43245efcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b567532b35e5e115c636412a39eed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90446f12f1f1bf797eda9ec9e46378315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88c89cdf1d4c5d3f45d06d534eaa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb298997250f4ed1138907b19a5faf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef8e6ab5b55ccf7f54cb7097423a3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9893d33ba28882053ea6e0f071dbb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204db0c576b9b9137226d4022a89b19e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8521ce2de42cfae778d74130870505321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666badffd3f9ac44f8244230fcba0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912212fe20d572bded1e09dbae6c9b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b863b47ac6ff7d6b7ee68834fee34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9387b0a0c80802b2d66e7ccee3775325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb4de2113b7c224a213f8a64aa3637326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a7d6bd73060f9344361e7b8d44e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddff19d7e0dd89b29f8e852b5b05fd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feb77d08fec0b6aca0c85a9761fd7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65e30590cd66bbc93d7b5c51a1e05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c920cf82bf4c4f36e07c21f88d1ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00c78e378a922d70f9437d190ec6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85804f777eca2eb6da2a954d8132849d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccacc2bd39f426ee9cf4aeb03a0e951334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d578b54e068967b014e7e3ceead89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da8896d7573b6c7516de759d0c9f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69258dc5403847959cdd37c936476337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a39b5baaa94649c0695863201713b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e798017458367e8a11ea09018d396339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ba6859b0c29458d70e48310bec36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05516b34d19790e8cbd14efcff359e3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e3d4114bc99eaa867e38bf670e78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a2c96b376979b1c0a6d392e3816e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1480376b205b127f27a0eaa90aecd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86d29f12950b55b09c5ffaa528e9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db7c87eedf785aaa2e93c35db075bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01940525c6438bf55db121fd62edb4db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5b56bd2768ea869cdb9cb14762096348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536fbbada5227cf44b74c9fc0b1e90f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8dd9da0c90570d6a8db17594b550350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823e0b26a6b7612e8462b87e4fa062351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421cd62454ac559a20e168b40098f49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69688cb12bc1d0af9b26f07205881353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27d00c952f6cfeb618dac7bfab1ff8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654235082e5effb22034c98b50769f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0387e739a52bd0f45594aeb9ba35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c241620c6cd290435dbf8a49be19bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddd483aa0e618c40ed80b97a0dae85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9f1d099251fd16a7445955ad4b0cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b953bbaf06e8a3c4f6339d7c130e71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6fdbbaebf5346cd13efef54e4facb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ae0ebe9675a8111fb215b7623dad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5c18294cd2812d55d1bcf7b3ca19b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3170ac9ceee66e82cfcb9b34e90f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512580ea9694aabc74157187a65442b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a4b9457e18c7bac1061ffb368c62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e445ee219029937121445b1fbdcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b27b83ab228c6a6b6fbf0ebdb57b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a33b7e7ea00528ad665b807fe2f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c5f3d02ecd71843a53411461555a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3d8c6ae296e97102ce803ecef464371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f92a1a3e7aa6fd8981b9c9dedbf0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c544cb18b781baab1aa43026b9c9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f315d54618c805b7c3a8c38f71fc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766dd6653dcaf0e135df8c68cef99e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf48e598309b910955143e61ce9f56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79fd4dbece1ccd7b27c81d86b16041377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e82bb7673602a2cdb5dcefd771254378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531036015fb6482605b60754ca4f271f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11358cae3e5b2839d3a8817e4d3bed4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f7f16c506d3e1e55cccfff3874bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ec511b23428139a0109618fa15387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a5b5c8cae7931a6020b1b12a7497a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382724d840c81f4728a6610c9b08fd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832116697c8d2440c45e0e153994a3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5bae890a5b6a78509275e4321d997386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab41d8f3a24ad733dd90610fc2617387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7440ca6a7fa67a202cf2d965d509d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0cb43f090fd181add0390b7518da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ed764a14290e8cc13e526a085362b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427002d1c1d99afcd69590a6a6fb49ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c9ee9c8aca1489aad0a547e7ae9a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e479ab2d40584ea587019e1292b19f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd74c48c47f1187d046f282869021f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfa713e07f5b15afdf5f0f43ba15b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e142bc58c73adb3e78a06432307f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d3817b3415f279c416cfba2b8db1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f664654dcecb7bc7c819da9e8673d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c667bbdb57f01cfb4ab856e8462c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b599c2e81862e478adec8a5f61d8ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bcba0e08b2f74a71f14a2873e983a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23493d51764e34bf60ea054112534a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a92fc83683d1496b8b2c596a5805ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a549446663fd971a0367b042354e98a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf926e0295bc03082f538c8bc19082405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06793bd47251dc827525fbc5e6c8d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8fafc0004bcb2a8f2f15aa9b59973407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def483b7d7dd2a1cb66004ea22641b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39880a258506c3f2d3a49ff48c2edb94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d67bf0d5e720545d4efabb9a68c765410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0495fe26117195b1b3e29d5b8c0050411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643cff9c752356cff8c8b71062c69d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a88c8aea784e0820acd26cbd3522413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d46ac113f7355c892de902739997a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928461304a5ee23b4bf27ef0dc69472415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03afd43a9f4f227af20cf6b8b2bb83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219c43c2b6d8d5ea496ab96e1daa3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fe09f3c2da9592b9fd02ae1ab49bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458aa119adc769c3c8d8b54e4e2e5bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18ad142150eb004f96bea1546bc9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62edd1bdfc6f10746cf9399ed5d750421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc51e567a565c76e7dfd534a50f5bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa8cdb3352052a838f16e73b99f4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6398ddedc0197ba6dc90ae26a6c07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726523b2899d62650cb8c0589e49b65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670011b0e4a7476bebdf37f6e05ee00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127346b94c103527b56ebc08ac67e270427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0d09829b9fb56cfe3748a63dc9fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b8ad50a56fd4901d1ceb74a85bb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b0bf0082f7235a8dcc68a5ef0d947430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3223c82e59d8db33279076bee0056c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d874a29a2a89e0b08800e7188d26790432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41544c6824352c38400f668a4e4252433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436abd912f3d828f834ccad93098b041434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c21aa9634994e180827d918ae2218435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1dc24a208fe6239aaa7de64f4660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbcb2354b091bba80183f79b2a1adb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174efe574636fb954327c302a78e3d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260e16e905efc621a5a29325751a71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17eca145d17df60d9de4002799692b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09534f392430afef9761e44c0ad2a2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1babd13e6edcfb57046ced17860ee31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b141929410ee6c67f13730d5df109443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480b3c86622d33293a677d39e8cd95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b1ebfe2848769e7873ae48ba5b8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b54673e50d606135c6f7bd48255fa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bbc118d94f283df3b5f23e6511b5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae413de1eb54559000d3c856f9b52084448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803358fd0bb74bdb99e24aa09edee90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff0566dd87777e535dd5c98244d0d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b46ff6c18252ea14b92221293d97a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ecab1586487cc667927fd20a3fb76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102babc1c492f53c858b7cc8d5e40713453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e3b7dd9acd2dc5470bf4e01a90971454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2ee4b6c36282dcd424a4c9188d9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38431cac09264c4c532a2a202293c7bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b8d014675316847390a97721984b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e2281329ddf76b908685d95b2fa1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21a923d941705d2119e7f99d1bf78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b7f7c76b52d752818e04cd29a3c64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934f28912a3d4599aaf3eb43151889461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfd8eb56685acd543bc3bc63ebcc74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d91cdae3becd6b7485402c05bc82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96caea26f582ad87b8873bce41d009464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5486f345cc07ea9a4f95cf29753e8f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b737c8eb3278d27721ec92e835db000466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3348159579f8586cd398af6e554d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c1a506f34d119d0bf655b6b94438468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3d8b11136f7340a0138fab8339d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e8c7b747c9ce90f17e1e79e65066470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de7a22aab55d0373c97a67e7bd1fb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa9931f5e30906db213e12462abebc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4e8c1875f0878ede03f3fc4b3aa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f81bed7c1d4dbc90ea457d30044f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59941122841119e772fd1f6f96960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f02311d9fc5ccd442a845847004bc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec444db35f7013807f3a747be143b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2624892b98c121e3c4829b47d57650b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd466108bbbc13a0eca16e02593a46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d84340277f5bc50b829321b9f242480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4477386a542cc4aa6626e36b3f1b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b9e9bf2eeb9f7ab6bcce6015a118482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec431032abbb7c1477c19292b907cfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ad40dbdccf8b297f8d25aba90012484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a716d1a14834b7741aa7a1dac154a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fcf6b2a203064dff35e6eae880ee5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f436508feebf29c38ae7d21f75822d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee1e4acdb07ce54803d45f5ded67a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f190a139fdf1ed40eaee6a3d5f19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eedcbacf445c00c95e3ec619bf113490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac9ddf62b097773ac7aaf9767a74b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a7f90a80f37c6860049cba3ea616492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bcae43a46287aa6e99bfbe1b5455d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b104e4e9b0b5e66eccce5535f6e6e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407362690ccef060bce77bd384c5a61c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0583d9cce6afe44704aa2a8939b86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d840829f8cb34e0dec75aa6f188b29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889bf5e47f5aefcf057728e19df32c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67e859bc2cb7707be395d30cdc74e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3758dcf8afccb563c8edd74f354927500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f810f3880bc3c94fa142212a0e1928c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4623ca3bb019a580f3130272c25a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92728fb1ecfc5b2c63a8f3ca47685a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb837f063dc68469fba962c357c3eb66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411478e7a19b497bc2a7e3473ed877d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65168bba54a34887c58b72ee62056d44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45947e6589510b1af7bb0001a2933507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec4809b9652a55ae15618076dae0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad2003fa1e7e0daea1e304e7b6ee5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a1684b347f2af948eec46545247c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633b0b5fef72411773f8dbed62a5b03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1f8faf20166a40f33d70195059575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb94eb3220e590c972f611f218a109513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41d18ab52209b395931a1f6c0f931514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af085d4f3418a3dde0f3fe765d142515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7244b55d93892197d827d946d342c4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f529cb4179730cb7de81aa66615d9e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf1a1d40b7cb6f36d0f543df459a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066bf1c25284ca14568b1cb21922c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae74251b9029be9409657a07eb031520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10633ba5f46709c452444aa8d605b43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6e2ff974f44899a85bfab94dd37e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2151aba4186de708a3d9e1c3d5a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afcc493aea786fe403425dddbe8dd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74adf13aa53f504316ba29a1bfae14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda91faa14d6de9cdf453911ce4cc64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b1d1a1609e11623f7301cba4fff6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb0a5b59f2598e3f52662f0af0f498528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd13daef90ba2ff2cbc96c26fc803b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872da5db885b28c99c27b0e7d9c163530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b7f812341d6c821cc592e605d295531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ea9f486f2ec6d807009925c08963532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947113be43286b7879ddce8b644368d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080293d2c7583b38c62b1f9e881ef50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46ee78004afab8708ac36330f74b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362330e02c9600feb0d82b7ee0fec4fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d66ac917d5aaf0cb310af7ad507705537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1810daf1503e00245f4f4fe58a1239538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e28e5e7d6df1f7cae0118f14260e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16165514091d4fb5632aba7801056a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540406b8cfe8ade2954502a7a683f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da98169a5073646cc30656fa49b454542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b4df2fb2e4a9b289507583abfb3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269c946db441438af9709acd89ce95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191209720f3218c12f0ee5f84757a24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfadb5684eaa65331dbc84617c54e18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0304af7c5da6edf5b779b8475bd2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd0f2142621689d5fb326ecfff0303548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e3ec31e405ecc7a04eb51a7f5a90d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d1369786c2b660658eaf999f7de4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1bdb3f5bf31613500e6d92e2fb703551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a52cdd22a5e2caa1b3f76f91f1129552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228878a9180b570875acf54f8fbaed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52370d1de5a43850d6cf2d40f8647a6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1119c595ff0f48c89292e270f9b07ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e3d10f11ef7696b8780ce5daef01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cef4492209474a51013facf799255557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6041e02fe68f510c186ca06c6c08872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7d320b0a964c495ce9b57e385fdd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764a765e95036c65f376981d707340560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14514a98123b58b6d4b4015f2bea29ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ebf6d68a85b1d94400796224ed8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462fd8c7976ddbf8d0a603fc026b31e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa6eb1b206379ac622a4cf7f1cf56d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29454fd1bdf9447eb1b451219c5289565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f01456740773e93408087974e7ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016222bb0c68377d45e3e64f550e36a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f1c1b8560a544cfb975555a2eb83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda500c2da3d3ccd6690b6456ea1fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec9a3a625e3b172547f3cd107bce98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb912aff7f1593a4ada08feb193a3d46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f755e8b42e4988e995ced9e67167572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b72a4b2e6b5e33f37cde3edd22b17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832f97df29b067b2a3235e4998aee19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce298b19e448fbfc34afa8642f8cb199575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc08943b9e3fa21113f8cd62f88df4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00822e6f5c6870e9ccc1c62eb24fd7c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5cf7276b52749c7b9d3b1728c4d5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc780abc57a34f0c5b3d7dd503cb6e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996502edfe0dc1c5beffb7fd22dd1dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aee4c8b7467964e5353cd89404bc14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bc8b1d17de450547c23f117113b6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190b86427f1ff1600bde19dfe041f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecc5706a7752787e279a36a90a7fb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904ad24899eb4659aaf1040b2dfac3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792a5d411f4770acd8a8c37c7c776ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8881021d9e6d2d7b5ca49717b47a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ae994d203d208907e219e620b470588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740288b1aaaf16df8e8e4cd66cae64a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406538339bd9c87606b706f433347e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48789875008460597214b8dbdab8a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce7346a22d76f4a505de944fcd1c86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a6f8edee9fa6917f6d617d3bd19a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46172005b2ad171c0d2e18ecfb737ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c96b475a134119547c19b0147b03f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17563188027e2eea6b680085fbbadc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004ffe803b8ff7d3dd16e374bcbfd60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adaaeaeae113b83c7342565fada6fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2288b21dfe8c05950312482f85e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc12cdf53c87519db711bc656f7ff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99109d554b54a653399c305a6d129215601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3677f6c40f99e61543237668092c02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1496079e6e48f25b83c2a17fe86c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8049fd7c50457f0f2ae596ff08c84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047dae7e5f8a7eea60e4a7aeaaffc86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee22ccb819e3b848bd8af40f3d3f908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c585a670eb3829f228eb1c67aad055607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d1a25f6216c2ea5babf75232a0587608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353896c50e94d1a83c3036f485472f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8b0485e608b824f07e8029b0051e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947111d6a0b95dfed41032370636874611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933c3650762e306ef00c330552746f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb20a321afd5b8583634c32d8900d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9ccc351ad513c41bed251ae4030a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3abd90ce967558e652011dd026dbd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466e3a288350da2f9c9de576ef455f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62987cea18555af3870433935f9dab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd924572b8bac752867dda80fc41b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0c8f648d2e91d2daff2c3bb3422e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406ca47a3f658b769dd0eac241a5563620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475cc69905bdc21cf9b41f31e25322621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53371b95dd59180866015368d81bc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf7516f07b729940bd4ca33752126623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232910576b78c9e6a6aa695b4ac69928624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60d82cc16d2f7f96d3a1fdc692557e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287585fb80dd4a2a6c1a86da3182dda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cabcc4a106c8e9a80e8141b440bb3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d37178bb38b3bcc876533c1fec0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc23822085c5077b6ce9e1f9060cde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d135c49855ba5f4f4e12f8f3533c9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141af6446e3569bab8601cdfb89c635631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ad30c6971a382b80f0aa998066853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8222ded05d6e800042a03cbad53d9e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d4a81d8cc10fbdf1d32d775f5f3e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad9b81799ea6e25d8af40f892d04a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513404e2ef741dc18694f5132b439e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd1960076bfcdf02aff7b1b068981637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064d322138ca305cf1ef05ff83facc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467c3f42c224d3c5ecc9f2a0e753c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecb8918509b6b75c07f2305675dea6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be85ec44263a58405ec7c8ebe6d98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a654938d965d0fdf306a01e668ef7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadfbf623210d3e94131059ba5a52dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5abdd3e6e8a31e4ae2a36d45db50b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288a2346801d9457b507c50adf508ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3879041c8ab8f6243516077b875ea08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd809583ef77847b90dbb7b420fb0f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81868155a82e0b1cc3e8b589d185e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4712b47ddcb66eb5a1da6a295bfd5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02750803fb71602ada7c932c9ddf1df2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae50173d17aab4fe92ea1f657926e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae38eb80bff3fb0e24caaef8d3d29f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb5679ea944915ce9a1e34f63ed907653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fc348db5e156e3840f225cc9b34b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b4cfcf1f958d19745d87b5991cf9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b425b5a2ab47ab71d8aedf1965de8a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809430a352c55e89aee8cf744e1fc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f39c5177654422e5842d4accae85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319450f38bc4f1636a239a4b4cbe23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db189ea5e8dcee51a911c0a0ae6cf4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab15b0c0398c2366c3cb179e2fc93fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdedb90b437c47b52a9a2062b5168ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206e8a676d73d20fcaf0360fbaa4d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671ad5816c279999bc8d647df5099b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3e58ea94968c9d693144dcd61bc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154637377b5369378b74e2ecbc9e4fdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68e84fb2e04c9230f1f9865f2a943667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e9e0f07e6ffcd2aee2662c32f951668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfb97a2e54f12dbe40ace3485c2d64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5784a09a7b07b4c99f38554efdc72a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34202441052d4e61b567a9952508800e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d32ffc76393ee2b94ace29008ab5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe27124727da738a74662fc34716bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d49fcf103add764e8ef02aeb0a92a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00e3f2dac6aaacb64db9e2a702d0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b240dc1b282bec36cd3bf1d7705a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562dab4d4b00862c3403d1b4faee85b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef671e678e63601cb4f0665def1c9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a5eb4eab483058b68af06258d14b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b5fe1e53169e14eddeacf9b0e07c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae64e8d6fd564e067cc5776427667a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2ff994a4ff78759b3a06fa8846b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d203adea387f11c9d15cfa5502518a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8ce07481102886bc411bcbf21c4c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b009131fb6d1743fee90e4b05254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70898d7a6f3121723b9517a632f8011686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dab68ed9f6925f9edea4a9553be8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6946e05565b84ef06a6bce6d12c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f6a62785ffee3ed51b0ba6a90cfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9824a7e7fc51371ada239aafc459bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264b4e5ee329928ca52d419879e24f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e4e74eabe8b3f79f6de54eaaac8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ad074ba6c25e1763a581c7d4b4b0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2439672fe67bcf213f9a04d7932c6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978eaade30afd6f0e3b9bf6c8a6d04b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f77bbbcbf960a92806fe2190c44c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879ccc2a6088cadc5b648df7442c1f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40392a1287d37cb8d72abf6cfd358f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2858997af45d33540589cafaffa0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60694b4aea23d733e8f26d5de940f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717899470d232c48972b5392e0a88615701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af9f8bd453553cc871603f3f329cbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae10a72608c058b1b087d22812b8c89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47605c6e60579150dfa6b6898cb56dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dca2c6d109ff082a1535fe6c5f274705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ad73c8e4c464f8432950716505af8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc07b9c9db65e6af946d72cbc817c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360af3b89a7d5832f33bea4e7d33faf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26b5e1373460f91971b6aec166d8af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346dcc471097a213fadd04708ae0be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5aba4252989da7231c8e1d151eb10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c8abd0d815ceb4a51d1d483968702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27813db803882a6dc498151238439146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2300e0a307165e47115c0b7fb4233714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b01010f5dc37e666af851258a284715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf19fba3fbb52ca55e64abcb95b63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a4f1858fee8a2e9a4fa21c7adeeb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae231c1d2fb0000a7962e94f27036f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b3848122ea9a95fd52c5bb4a061d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29483aa6cfe822ed526d32fde2aa8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb7ce0331647fcf8ebbf8bc3ad3639721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64722c02818f266fadeca10c96fca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d9839494df42b8327065624a3cbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626ffa23e87fbb83d30324eafabcaa9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef465c1ee6de272eaf20b3723e012c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450cd47d0f2adc26cd46eabe930cba7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07e3ce0f42ebc21e87bccdf1fef62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d886630e35d2ba270c22996c218e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c2f17b9c9b40330c729c62cc369d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c2642396f9813228ede68f0061eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4d2727b86960d54d05c50bd339bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a76f0bd1df52f0a6f5d020cc3f07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff27ce90bdb7eb46331f1a487855336733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c1178bac4bdec862c142e0f237b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54bd23723b1830468b6e686ae7cbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12432d80950338815888e5f44fbaf1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8d3d99ef3d63d6f697815b30d81e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aedc8640123310c482ce95634d004738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949cf7dee65ddc5af2fa9e84cb3333739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ec0594c3db557e3ebdace5ff0d8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0155f4c50f79ba7eb2451d8d3ea58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542fd7720740cd86a573d2c017cf7b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f79f2d3311a6da6c35711a3c1643743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1539a1fe02b52eba4c9f07ab0c4849744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e277a9cfa6fd6fc024e16832b86cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51261c842b647d6f5b4591bebb2776a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042d4f23633ff539ae3a6bdccfb4876747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6ff286c8321a62284ea0f45cb670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429a3e52f940a1c0c0ac49f1e66d58e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd701d30bae67450e606668afa277750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2d9df7886592b3af22dff16fe476a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5a223e892133a30a66f148af50bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686c42f56ebdcdcaf6d4b7ae2ea735753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>