--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41adeaa71c35855568d0442b251961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc3fc899e48f0a4ebb771b8241f51b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce8550cac028b78e8ba1de30f776353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d06f9d67c47eaf8c523cfe4713904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412e41f9cd8f8854785a566218e1cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd21a4ff7d34cdc5681fc297f739506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263668a969a5bdfc7cac7efe8da83367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685cc141baf538fae6a9daa699ec6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd433f17999ac8d35576f528c92d17f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d53bdc91da6961d6f7e5bb1d323510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c26eaeb926c752534a1818bfe31b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c535bb16dc3da694ed6b3606fe7a1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f8ff07542a44599a6a4bfe6fac4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d474fa90651998d3a82fe6f27f8ade14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1a47946c90ec0c1963e938d60806e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e7ff61380e2ffa56f1bae2bb7689616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567b78b304ec35d6210c777d65902417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fb6f156ee452da1b83b4f69e85ce318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48888423b318ecbb06e4185f5dec119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872075fee8ffc79eea3a007b8a075e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b770e2e04da4f8b934912e1a0f8f00b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12f219ad375878bd5c57097ffbf1fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce095f1fb98caf1905b9fee16801023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7446c0f5d1e7fbea2d11e7b2dd7f7de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda43fc32e4acf02b7dda5a955b3e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db474a580592a0f3bcb156ba2969e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ba7b8865d7ee17154bfbe0fbf5c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985290f23d049174d7c7c44bd56f301e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db229c2fb37127e5af81840c999bbdee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc754b2d79d0f500b711ba844fa1dcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978e4c194830d4d1a6ba3a30ec6842431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d1a7f5d38500d997ee949b34579e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd258dcecaaa66bd88f50dda59cd0c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c509ec6406ee71d1890d02ca63b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389848bc15e5101b418ca1946575be3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53554dddd58cecaffb4993b2f7a0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a180b4f1504bf52c2faa76cf3ca0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79d89f5ad18bae748b4ec4b3564fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8dc217426850a78f4ad3496ff22939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6be006fecf06f7f3aca97dae6368640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6e43e5baa68bce6716f9425275ddc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c338760657072e3e22ee560d2258fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881dcf9632349eef4b32ba00a368c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc66d0640311711c5f6ea1a2dffdd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e3e75421b8f8f0ed934939096703145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473e91f1af4c6e6dadf3b1371fc87246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9a8018ab5f4919028dda09eea229d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec5662abb03b3c187c29862f7dc7fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076df79f228fe9e8dd80723552f947349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072fd8602bb2c12f27c004f60ebf02050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e630c380fa37b446fd54c286286f3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984a3b5e88f71b5aa577b18e7f93b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a736922e3c3852de90837530626e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434946de2e83aae270da1ca239c84df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9af93aa547b4087d826a38dc72d4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb12170758c89a3c3190c9dc03f2b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00126d9146036dad5fbed9d2886a5f7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368618acc7c5ad73604f23013288f67258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5396a0658ab96e8f44b0d18c94acd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c23734280c380247e9d3d2c76f9c8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717d2a2323892135edf5abd67f264061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7b87c83f4f1e400ce3f2fed4b463b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92ddf4ba963a8912bce89eb782d0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b02d18d4af63866f8583a97dbf9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecad3ac48710b3fbc65c1558ea388f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de5a16998b3c03d52a6fd102c53bd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b03355c4097cef00c1cb77df31a4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60765f31e9b0d07b5624db2dc50bad468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86cf3b154a60676e40b5a2cca0dd0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab7cc903502599eee68e50ae5d9bbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cae9bef59b5f7b3c0d953463b342371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6452aa1da50fe4444e80ec3a52c359d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9073ae6af2303aa6baf249bb3acaca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea16420422120899989ba3d1958cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a31344f4c33e310ad2abca6758310675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc9adde97518b0d4862a69773759676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48101d50ca209d8e235c079496bc3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f35758cf34c04efa6fb6f9c01dd2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969a4afe227960fc0cad4302aa8518d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff29b73197e7aaa9ba479f91e50780980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10400271eae5a78a475d91f2c806ac281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b585422d9ecae2939a60d638615ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e21af04a20c5e60e114b306365388e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cc924b936a9e2e511baf0585f236784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa77d99ec9766b9d0431cc3cad7d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3c6a7d792609839afec94c7c7c3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f7be5ad399adb68637bfe3e49438887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f3af86fa023245b1c7c95b0b29e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee781f0143eb518dd008fed79f7558ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e28d7c93cdb40861b64906b430bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d437be2be2e0236bb5d4ae8d76bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725b72128d785615a2c7b55d8d877792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18779a6b7fdbc70ebced5759567b5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a3e884b79f2ea532d7a47bf3889f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3993c078ba1de208587bfe9638dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf9193a832f765d58730a36e95d39596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf621062fe2e0b59f7fa43f42f8428a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2fd697e7efdf3ecdebe8fffc63cdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2706377a5d7c5beae0e726cfd59510599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a8613704cbc8bd495d9a15c197fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f857a09e0d7975231a78c0e5ed56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5515ead0d95fc2520ebc8fed0a52c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e885d2c1fe68e77946ddad3f735c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f29f857a47c79047a5af1a512d940104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228fcba8c7bf90a128791f768ae966d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a446d2e525b7f90c4ba656d4b66fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54903b3e6ea6930656dfeb608a81c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a851a24a9374c3d7ddcdeaee8a9d32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e806526ce6e9b53aecde83e8e485bfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0993eec96d47712db966e9b992df51f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee42c95426c5eb376f29d6cf0d4839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccfe34a853ad30d5cfa8e5f46d5f8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645906fbb2fa5173744efd24d51e43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500839a1320857f6368d3baf3b42f89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57191f71f4ce1798ea64cbaa3f438d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8752d3b208fe2754e7e997f485ee65b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73f5b08447407eb59448bd4459cbbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a2cdd3f52d3810a281fd2ae4ecbf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579985b4026b1fd06eac64a91c0ccd28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d93c2dcbbb1156f5d65d1f80d657e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec23365c641143be28c106f9b5adfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b07cf2ef2f9dcb15c23d478adb97ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384914b82575d337753cbd7915323dd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ed1fff6056bd6f5efb3b49bf7cc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db679991282c7940c0d20e2e30cfad8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbfe49df77de0bbe1d81d70567b2e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6178f95544a896b9a485b0c23953127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb851b5056c1873f65a390de4ed9ef5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa692f371fffe3f4315f1b4cd56f6cf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8a8744b661e385ff0b9be643d459130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ed41958a661844d70a3cf9b2afc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d173ba84023d59ebf87d04bc32eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473caac0a17fbedb2c1d18a55e2a5e89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66410df91351c314a4830cfaadb793d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60e52ca027c4710e444b8c3509e52d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec61453bf686aba386c5dbdbf3e4104136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d803923df8ce8ce79dd84a91cd7d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d95f9db8bff50aad6bc95247c186138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7f72ac7ac61cb11ebd8ab6a6b729f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dcec8e296ea4ff04a8cc9f6b95bc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e69d631ba481d5e2d722184fdeb19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e7510575681f13f7562478394bc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564063e94ecf0eea560f73283b23cd28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226745144b2ada95c40a214664e7de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71399e1613144de1802035e8839d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cb322fbe4dd9b7500dff4101b544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6981ecb765ad21beb9b8b4a9bcf4cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88508bc94e8c81b1ad04c4e93180ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2748d0b55f888d7f75f5a148b09cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2416dddac433cc551660c2ef9c71a37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804b2830da8a8cb755b01a42892b6de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7b8834302491428b674dbf79b7eb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d6a70709169691a182518c0b1908153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e649d872f69d1397f2ac640cdf576154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f77a76505b4e720c0a4b98c9e7bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99359a25860d336d03c7565a27648a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c85231c2b4759f9bae45f1d3f7e1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e59280210d4db3895a7c8b356b0225158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8916174277119311ccc5ee6cb7204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25333fbff356c14681ebe67e368ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e80d4b1bae4cd859e3fdcb440d621f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41acc4cbea2905aef14e9c367e8982162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7f591954fdf96dea38a0a88a14e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9557f73530247bfcc49530bd361b6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa70bde953219f632e00f69384e03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31f5c3b08dbca809644f2740c0160166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9875cb9cc0f38181dd3297dcbab6d67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bd1eefd7443dfea43d9a8aafd6c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d94853d9d8cde7e604798eb7c0983169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b383a0891c8b5d1d514f9c4724ad40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7b47818ca8653a83d52d2761607b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea009bb4277b4db807590ac341301be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749f57926397a712198fc3bba18b22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7877c7f84f12380eaa6e8e3ce8ca67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247a7f7487df251bb504b22c6e8b738175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab03067f195b022af5bf1a35fb2c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e11163efc84d69f12bed618c8fa5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882f9eeb720724625c3c532e5b8a84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd4d98a07f2cae3f69f303ca04e166179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6630362f00fbac793e74b76bde5e7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9391985e88d042f70595300ecb0527181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cff28b158de594ec19dea11f859fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b07fd7b22b2275d7781c1ab862bdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798adf8c543762eea33c4b86f82d1cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fb34691970021e9f577d07bae0317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd17179ffb63b82840fb0fd484caa1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22327578f07ab78b458a5af609dbea99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13034777df51850bbba3c964e408d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c5a126565657658d76b441495355189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4717ec3c899f2af57868cf0c383d46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab761bb23a9d3f06f9aa55851de63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702097d195c2f59870273730b821d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d4c14ef8f0e24802df2350ba4c7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f826dca5b57e816587d8bcd58d749194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf44553ce867544b5dc0fed234f8bc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e6dfcf460ca1750bec3a3cc185b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316d5153d813e1e428931c8d53a100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f223e1513b6bd3d6980a7fc8b197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20856552a9ace63fd01bc271de7eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce93eb454a2099d55e89980286c88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51241dfd372bd221fc79ff2741dc718a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759111468cdcf69454495330ae541ed4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8fdccda78f22da6088e759bfd93c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bbe11b280d1210ec89b9346027da5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee5e7917fea599108d27ab7684fb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b73f6da1dee9257a6a6a6d66e975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e380bf827fe68de205ad8afffa5688207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2deefde03cf293666e1febf444dc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028696ee26d64729e81a6dd414c1af74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02969c63ff98e54550d21653141de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352aaabf6493d291b0a7fbda852dcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843360ab674cc519908f0927e368d0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e69372dcd08aea80e7983cfd5cfcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a250bc4f848d23343ae97fb125d4e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fac6b6b8726f2bde8e5bc1a3b0a6d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb636aaf41bcff8a561b4dd9b3b42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168143eb2a54276f35b97dfc40321a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a6779e39d685d91319baff42c7a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef328eba84e3555194b21eae5961bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf96299b5ec2901032df18c30f22de9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424c67087051042e51f28a8b741205221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b80cc1715de1a1ee3741d87564ba3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a7bf94448c3553777027152533042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fd7c6fd360e3b47dc0ab8aa7d1669224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e259c23e4c6609e9231b192dc2899c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc277e1e18b5835299c0ddb9b49d0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4905660fc49bb850da5a209c1bc998227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b0a2684ab07c93e284ab99ba0b63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b50ff07f60dac8518c11c84a3ebdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c758040f747ef8b196383cfee00a15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd3772a414f60c7e5552a8179307f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c29936230f4b0b8578ae5fd8413f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b49ae763d2d82a10f4b78266b3dfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59443a0d9b5da6ce5cd3d080aa9a22e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f780e0fab583808ca14c2125b0179bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247e11e3cb34721d5e4ba9f3f7a942236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f3cce8f2ed621682f845799f73a9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e69ac2a14d83f7619e1ae615a73b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e5ff60a5dfd77a0a82a9d99099d8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff689c183ab9646fd31576fa238f453240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fad53bbd7acac0027f6cd4cfaf4e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae812e47f0b8d47ac1fae7d63815bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4e8da918a13427d864204cc51707243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ff2b1d98fd781b3a61eea67d2d39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8719fa2125f1f516b5cbf4bfd96257245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb9310ac28766021e8b2fcbaa0883246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a303e4d4e5f4dce7d9390a145c002247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79638c4c92c7b0fdd82ecb47ba998baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f21fa5ad54ad585fa363a8b31ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36915ce0fc8f7ac6011601ffd3fdc106250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e957c4371e59beea0b823442079d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6b074caccb7800f3e695f7ee173a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942a64964415ef312f5b028b1167a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e13cd245c159764916f5f0d1ec55d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237285c231a6f42172c99e41966efe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08fa906066e158984b496596de6b29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb80f3fa0817caf361bd1de393314c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa9fe47628e2056f1d27087e14b11c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b5d782beba4ee923f9803bfceacd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd29c81d558fd36918a4c49855935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf240de07668f19050049c007c0057261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b025558c338bb8b470e9a915088509262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e580c61fbfe7a40169681c561e642263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb0419f3b19d5bb9d4474248a23ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3fca6be4a87a6ac6c9fbdb6d53b7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad4d7cc25fff4545f71f79b1ce9ac2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22304d63cc6afb49e2f3d111661cc2f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535ee64f060e72861bf25f759decd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b3810042b0b41e6e21de6e3ace20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d75b79c6399ce20f2dbe2b6ed851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5bb5c9894c268fb832fd2bf5bf915271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0268995b800383ec3416be80c760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09089159266414fa8a8c0aed8e5a01e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e9728156b7b7bc6ad31cc7cd1e53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cecf34641ac022f9e42b53d5e6d40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a88a246df7fd904cec2378f7b5b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd867f940f5b69849086ef21603100277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b235d22411e9ccc63a77829e3eeed5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192069f78b511ce4421d3466b8be4b3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1a35eb8a18c44109113eb9eeb560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d38e1e9b09e26d05a5a3cf66b8653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54862361b44b2882cab31ee290ea8e61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1bc7d8bf7f3b3a466972b7413a54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de0e26b9f9924c2a475c5017dcb28b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e5304b5fac889234df96b07d5826285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaca07ee802a4664a866f8a065e921286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2916f4a007d667ddea11a5e0908af6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e6255043b1d3453fdd3d09766605288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e07e1061aa80ee8cb21573ca5a2c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14261510a291835dcdabfa34f39a8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88102ea723f5d3ac1ffa9108df0e59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919fb5d474f490321495d27a6b8d407292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc7f9265edf1efe9fea28cadb3115293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f5ebc3fced5d2ef7dbb5b3f5f700294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ebe36f67a6fc17d8c38eba40f81ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079923737e196d8f46f4ea8061df2ea4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae9db584028f2bafcaab2d678ec92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e62269dc9c5dadb0345142de863916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04328372b5e78ce92b1027c1eda27c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de893348564acf192da18495ac9e0d76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3bf73955dea77e87ef3e92462510b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d3013f3f52b9ea6921f06c09dc46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef1859d919148674c7fa5d9b4fb21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1135ca8859d1f29f80928ccce6314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e573b024e9cf9b269faa762b804bc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508e6966965f87364126e37905575b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c5fa4f76a05cb8e6a4008f8b6803307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac95fc66e80f511d71ce0bc3b08d24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d5ac003a742810d779f14e8f40e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99892fb8f55b1e80d058b15bc64e04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aa43e30ac1e401ce15fde2a5a58bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a65e7a11dab808a4ffc2baeadee0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62231503cc6415d10102ab8e8f749b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b404e946f4464027eed5508db9c3a1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df634ef6dc30d86de333b2e431138df3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a5dba5b6fa05fbca6a9dbcc0f3f8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55051f4b00716a332a64454935774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c87be5605fb72409d3cb3df51f3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9dc0709061db7984b7a9e1a3f5e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b2f1a5f56c2395a7336f1cc6128d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7a4e2ee79eca6c7c496c04fef931d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcdf022f50789eee6e2a867fe10045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e528b377ce09a646f74226ad3036323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5b25c8400b4ea1d3077605609401d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f031385bdedd0b38360c4a891bab6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf44536fdead8d6a606a5f44d2d8c3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82317bdd350216bea02b7b39f754fb29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f51f7613f8f1e98eabf2fd8e548d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52f7f1a16fc9126fd5203c9dbfbfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1bdad75250e288b5738a7b2b3ce6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff11065b48cb2b9377892db54b59c26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e1354a19978a79cf9273219a49c06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee926d04895ea3c07f54b6bef970721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387924258dbb77794c3747aaa7c482e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caeba41f44a72b3af7d9c601fef7f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0b5bfe1cd56967ac72daa39b9eb4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28bec61f494862b398256dee33d21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da046998f3e372ddeb7dac91c75cc67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee3fe62ce5a07ade87da18417ef37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355d30f26a5e5c46f1f6d4f8172412340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371639e60f174cffe0b2a5aada72ad38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cf452b20adfa62e1252a14b39fb46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0b4ab76f249aead4992b06554dd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff313f737703b137f9783f5889e9dd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312a1f79ed7d3ade3cc8e90c75bf41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54592c2d647c7d50258e48a8cbfa2a8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3940b43c2262425b2806a1606e615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76467ca18eae913e998b984254fe3f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec47e5e48f6f95230d058e4b9d2da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef71c47a9b41e43a5bccdda8ff6662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541788519769f9c2b320e755663db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac021ecddc0776f8ccd678950516fed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c680674061664c6cf28ffc3483752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8d0fd8456be3ab2c867a926f9962354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6e87e38dff715db837592eba5495355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c46340b9426c81fd1fd92b1c3cea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d96f5cb09c3e8423f8a4298c12c4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2adb217cb38c1a59d3c39f97e0026358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5132f7a79c5faa5a7834a255e485e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe92b968d7d2585609efd0e272986f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec92b3af3a4a7d0cf1aea943f8702361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b3ab42b3f8fc733d1a2c69b353f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5750c11cdf92c85af3218601f9e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e30193e095580dbe4ce332543fdae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311026d12d8050dff83792685bd45a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1759e76e54d2e116e4f51b8ea133366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1a51fa5b0972521f1b67e8b80aed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7316c66392830cd0bfc9ce00b9f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b79f405640da04abcc2d859770640369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f264c089fd225d026b1b866da41722370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bef1b17df94d6be53ecf07d90a09e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be5fc94b3b2fd962e210c2aa70b6c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8e50fdd8e28fc0c0b686b7eb58e34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a995626973a62bd07872ba112f4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141223314c9f3aab0662b27f27c6df4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490f0d3f740dcc8992a0796b414751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79a31d281748b08137f38d26ca1190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1107c170a495f3210a3f15f7cc131378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8100ff70c7d4f3201a6bf1e63252e84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917b27dab36e16c256d4bdbc964c86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bbdd944f5944145a642186f487180381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04869d4ec86f208681d9c223775551382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef798bbd169819c9798c2445b296d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b7346a098c7e5eef60566e5039cd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430adc5ac7d86624bc24ea390cacf238385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5727e730ec0876aa061387a33e259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6e89598930d4e65e6cac5504fe78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3874a407e7cc00ae77edb1a3ab15e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30a4f8f4fdd1e6a78283e9398b347389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0323fdb94609c6c4a080483a1e77a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6a273dd60b0dceab6fa4dfee26fb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2353480493de79992e5a1c19e5749392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6efe87d084b7d1e0cde81a6d89dad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae46e232cdbc35f0c5e6933ad4e0240394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05452d8f36fed8fab75fae08d0e0237395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b1e17d38370700f832d86e04127a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede2ed407cf16fc57a7cd2256443e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a51edab9a6275ade654f4b9bf5c3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3094d356b7ec056cb314117d0c4c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5e18a2ce72722c1cc4f5cb07969b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f253dd2d8c7cac296728e6b66ff4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a647c9d264a5b9fa721691b5d4da7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e308bb2fc579a5e3d8815922a9014403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288df36a9a8bda08446e99a7e0444fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c62d00164526096df48e8ae227253b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8cdcb36bfd53f3a47cd0b51105cc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971204eec3b86a9370e11d0364f687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d26891e5be95d60035dca8faa446b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255c5d46b10025c5b493aac03b2aba1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7774e5fc244778f58438ac4a0249410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c5655e3d572b013fbc6daed0fad2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a64d9224030c47d93753fb29b892412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0117ebe76b885b227e5c8587016f5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876086e0c44ad1e69da5337591c202a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfe8b01c0868ff095333abb741102415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a5cdba88569b3adb2cc9e5d83971416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1cf46b603dcf53ac8aa37cfcdcfb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e864b411d0986deb25478b4cc81b51b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d1a6e5f242924636ee80e2816239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ff3622bc1875ad6e37246ea8e1e77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b48388e984721008f4bd7f1a027ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e955ac686fcc217312b702e9d42cae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88de7187b706ccab079758425e4ab52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc31e7b5022c56ebb506eeef4ae0e1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa3ba7a948b89af469df332bb6286425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebea21be2ddd4c5cbd6ea32d7de750426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb9bdfb4c24dbf38e0687c9dd6ad4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea112e93d3ae425f3d57a3486207ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c476ca876f93e0a50a9b915132dd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d602b7100de4b0bea8566a3ae077430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da97d60e81290a0e654a8d9faff98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62440f1990ae5b520948c7cf666aac4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974d1f070cb40451f58a3e546e8b2bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9bd77be5e03772e86856b71a5ec95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ef82c962bb0edeb413639f4292dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1857dc9d53d9550ff282f17d32d2d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dd59573f47a2bdd7cc69d63d53452437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8f055c5c4b67b8903d500f121332d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779ff3ae2a2dd299e25a7ea5ed760a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14f615a22218c6be8b28b1b72e27ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f639703d85aebccbce2206d62f9d38a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c059739c31e04e9c1f30526c7a14ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485c39b6b64333145f8ccfb4808840443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd9fdd30d5cccf0b43fbe638feb30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23b68cbebfaad29c6a45d2d7c1a0bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3735d85150fcd52424935c39a6af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf16bd2e51f78e113b0d7cfec3defc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaadc395ac1a862a8079fd181285a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba846857144e034883cc880f7e0b0851449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715000e121045959d50e0451c93a51ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb967db0747cec335555d81989451a4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d3f96617ab3f4ec0ca80558d4df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a622f82c2a2adf91b4b70e1c569a7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a01f37609931e007cf44cc2508e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccccb38681c53fbc40e1628be546f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984236b71e2fa096b5251c4e2184f458456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fe5750b9bd56e8164f025951487fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62ad4f1b54b50043c74f5fae85580458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917e7ca81f80bf51307b4bb2a149bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554096a44a30d91302d669c42ec3b4a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e40aa6dae9afb91e99fcfdb44ad28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b553cf39946b30c137b06c90889ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec54dd6c1bab419eda0b61dd925c6fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5046c4f1aafb39eacd65e1338d422f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fde3a754def2bfc02f0a857dc65ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab671e5d7eec35ea2534e4aeba0b3f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb25051938843e6d1f3763c36106ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71e07fce40a6f23e1bce13242b4403468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8617f5286383df46f7cc585bb6bbc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e19549f1489e07a041d9132c3f0f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9bbbed50b8b88f88ac293581a831471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ba83d5bdec701d522730896406846472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933f31c313be233925a43817ee4994f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d07b1c1eb08dc34e67cd97a77f0433474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da3525d351b1736732d497d662481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08863f44ca56b20d46b7c738e6f2062476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a805660dff98b5d5a209ea4f8f0e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4fefa4334bfd51253cdfbe667abc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c841c6dbf3f58cea9339135fe4a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10109ffda987f6c7d3ff3dd8e95455480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aecb01ecafc3338fae05dcd1dffb90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4702f6597b4975fc9e8b566c7dfcc41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b50ffdb04a3cd2ca7a23fb58164b5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a87bef221191a2fcc18cfabd87870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1593b7dd7948d0ab236f7d8f2770f7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a1477981c37d3bea816749260afee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cfb2453ca4275f0deb8bff864bebb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0262e9e514d62eb725294182588ea65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9788a55b8a62e1ac3a5464e9bcce3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a67a9c529a84e48ce3d5f6228ffd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5cfe3f715412e72928166f2609d84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79d79b82bb557963828c6c00a2369492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f046117b0829b48ade261ee6e048c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6852e07830a4288f98f36329ac0c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c9abdbc883560670fcf83c2b516e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b272d76d1fa5b6b6bf01d28ca06ba50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597dfb6f82a89b317548e331ddc633497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc8e25bf0f6274ad34c9b01626323498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32869a172bbd9869a68888d8d2332378499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e2f076295236f8986c96834fea673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1418108e526ccde93929e4364c380b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc44e7bb0b73b115a3fae116d49e67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e387179d3263b8ee9b21e62973fa1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdbefe4d0f0281fd9ecae1fb877f0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3155c2f4c3ebc10fe1a289d00ae5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb84e7e527c1e49cb95412340f7c66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f32960f9d952abb4e933716c217adf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b7ca83e61b9ea8cc0c3c578fdc6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356252748d1d96dea7f3e6838429a9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca2d1e28851b42f3fefd5d6a8b77a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4ed3e9a0ea73f5028a9958a32002511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d477a6f670c0d180112450c83b92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b811b6d7c981b826ca874f02091011513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df4176e038c6fd31a75c06697e1010514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a582fffb756b2079dfc6b45d9bb667515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f66263307a8572810bb75ec805e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205f6e8587dda3277a52a0a9b43974517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7e68732418d7141695f1dd2eb2823518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020cb50fc898d950715dff0b5117398519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11800926041acd7ebdade4e0e6810668520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b477848d6b1fbe1abf404cb4075c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af249a533d5629284bc8bc3999a94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b49764c5712a2e6b57370af3d0ac5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9481fb800a76ffed332d4c57209b06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115a6fcb9cd17d39a50946666e96b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2832c61dc3088f8b54830dc1b37417526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf7365af0db5796a1f5b96db87a35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2dd2ae183c9c073993e8f3c21936e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b497d479f74215fd8feeeccdbdead529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc77ebf03f8c4231c091326d06452530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458c2d0a12520c5bd9e269970630e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1c55db014b0ee5b5eabaef41c8ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18db9b26d38ed2eb533b781ae35514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92803871b9b20703a5959b409b549c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78294f00f125268131cf80398f251e32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6cdc4faef378922ab4d7301350d31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfb33ce347edfd2366424eddad3db6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a183aa46e53a439d6c995a11c34ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbf1adc5059e2a094b3c7905567a53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a24f3350e499d8421ab92a764742540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f421482765e3185f97631e5ac70d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c758375c0e245acedc3d63ae8ecf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ab784e5b0a918a2c52472a723f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d98efdf254cc23e839c5abda38c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfed6e8d6e78121d664694ab7f6d82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370fc8e0d25ec1a1c933af9439d3267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989f23891374df55d80c8dbbe12db85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db2caaec8732d0741236b683f44be0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d8c233654c2f6637e8eedb2fdd94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c860ded9d9ff24a2fe63e4330cf27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846fa831b053a8ee224fad5aa273446551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c69905e01e31b3e2822d4a68e3b16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85639b40d702febf01ea109695bfff6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93b3c4eee1fecf0f7661aa3e3fa1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a99d79500a7d2a89c3e7cdaf601ce7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220c5d56af16f48217ea626ef16912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4eef3c1b053f1222250582796f84f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74965203b75d2307b190b7230f8dae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065d04c1f76f3f26980f18eeb27afe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12802a464afc612724e8775eac84d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317fb6022b1babc0037b63d9c4a357a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ddf61d7eb320ae964433da357676c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d5ba9c7d55db0d91681a1d343fe6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfa5ac9fc4a55e061f85c328833575564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b68bc1c8ce3278078547ce6e8ea61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5758bf77fb56397caa1ca7aaa82614566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210bd346f583eb56fdfc05ef02c326567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b02383ab71d98abcd8e859475bee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ae9726123238fd18eb22c7acb1b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424754d3c18db578a8e01482a2fabcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fc29d724c40d1d42596c33e860ad0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b45484d99f00374c24fedd8c5f531572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361558197ed6ae1f635f08bd61a282573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc02f8df3cbe3980687a7cf9b093d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1c62df4b724d4add6a7620a93339575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e5dd9011b7f25cc4400fac93aa4d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a98f3865f28a027bf6096b68f269577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf38f37e69b681579cc17148eedcaeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd1a842c3898b7df4f4e321fc2c3e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b4bcbb0ba42d3d7944665902bcc12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939a053c37030e030c59035b944d6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef679495d0adf221eb0f27762e238f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21807ad60388fb0daee780bff5a3f304583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d4bec0cd94a7c2a70a3afa7a2b30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427aaaf24867fe37066d63c9b5e735e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecad269be8ceb6f816da33304979a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d0fbda27c19ac4aae0291ab9241c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd9618e5f8604f8de3ce560a791d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3016fdb0a204d3210896ce14b2e1bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3411923e463f80ecd9b76e964ab60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea1b1be02342d5b98221278b1040d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d82248d1afab772a8a47173c7a92f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890922925f83e04dada68cc52ff01a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7b4529c6ca68cc3ca05e0974bc435594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868f7f84a4191ceba669841892a8563595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8682b598a358c3ba8a4a38bc31bd907596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0e5b8d1319ace726686e866da97a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a0ffe01b10c61e3ce0455d774bf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2df1db92ba87d5eb7619ec4b6c30a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1419ebd0ca468a20d1efd7a41808600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544fbf733a4544eb18f753248a7d10c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf5f0eefc0d27d68aa65ada91fc627602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90759d1e8d0d2de8905e1cf4fb9afb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3da29a6af237ab5a55ddea19b8a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ed3538d1811d558f4688d1ee5f922605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8286d599fac3f48413009c1303ee8dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694b9059679dcc7f626246e0df1f9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b196fc24ed6ab89e3edf917b1943608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f18a2bf8d570850c87b312338792cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ed5701bfef781939d388d62de8ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcabebf4dff70103f90730af81807cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1b12118b0dcb3550d72c82c2c732612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159eac458e8346194a85fbb560af4c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5876eb04262409d922f9fa07725e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd2793b9c2f2ebf294a1357b5a86a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ffa234b543231133435e0c686b698616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a30415645738baf12f82767095bfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4716361beb34bb53b2d58d601cf7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12ad1b3336e740e09fd0c8f56dd13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a34acd5c70576b34e73a60f59d9c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e100139fa2a551ce3f672a18f639621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fb109f5d81b40cfc8c9305759a17d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e626576d9a8d97e5a31cb48f7d3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f989fe7c252ba94a5fd9f4007e34f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ca63f3657e380c15522265f4c30f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f73270c7c80a78bb407956b950211626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0b6e022b4b5fee08a614ce25fe35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8517bfc181ea1feea12fc15c23c21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787aae0477a409cef51052adf9f25a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09629659203d32fda1e489370e43b343630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6050654793684a6f7d681738fe089631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132e5ef2c498e836be995983fce985632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71144e7cc7c2a09704116c5b840a85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15b1a6b2f329a51d382e505cfac0f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f78b144de00e848b80dab69e9c712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26a393e72964c9201642551e7bc39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d1bc17dc00133e8cdd4058a6364f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444d70b17233ac4d4dceaba3973cc17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758594dff3cdbf526001fb7a70b768ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def7682fbd0cff321b5bf1c39884b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d55126c6f2f3283786d7c3a14c897641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1cae9c90951e45eabe8fe8114c7ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de27c794f97a5fa1a03e3fb60a40bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b47644fbb3c005167cb231d6b137644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69637b3beaef6856422f5e0545f77e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad33b44c91bfbfcf92308c21b31fa9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc549b99136ed36e41b88dcf9c0ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d84f56dacafd0788f6fe82de66cdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eae3711e79463448e651353f0898a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b298f6b0fcf47cc55e4fc7c108c590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cee3c4e133c1c3f04cbf68a79dc4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c3d3394c231b9bc0f5a7a9822b7ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127bab473b29f017ded5727ee616983653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811462bb269ef26cfb3a18b5cd3095db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60953363fa0da7ddbb9ac0f580165c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d9d5347def5c89a40fa49d3cbe392656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b3f5d807950b727bc4759002f282f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094d4777873ffb79e16db7b83dd747658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a785a24e3c48733f7199eb0e52940d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c06550235e9baf5becc9b7c40547c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124463012a260d78e2df8d607a90def661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9afd093c3c44d229348b9b8504e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e530e6682619d27d2cc937e085d7f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef2a684a3fd644782d02e9a46e20d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb77c60e1703194885800b618b865665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfceea2c954fc1a92daf81a82dda8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb214d4294b20b1c455700813a784b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938dc2bb1a285aacf7b9a166d0d8bac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec39120ad79c39e4c65073a9a5655669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1526aff5b87bb00a8019a7235e90d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482efd10c98c89eb36134ec419bd3ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec97d6ec0ad07b9238c3fa4edaad559672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe1da2ffa79c21d1bc133dc92bdaac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6e00839572eb1accb3d0b17a7c02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d98bb7e43e5ebd0259137dc153e141675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efcb62a453f931e3955ab60e1d079a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079331b105faa84c23c41806a143f107677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92d1fba9858db72e1dcd6d4a338362678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407d9ae6fb364d8a0737073dcef201679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889b53a4a2f5a4552a820aa9b0bbe8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c3dfb31513d7c5cc4cabacef3ff5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7062c97b5f0173fce86ded02318dea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1c9b0585aa7991d74fb3a0da2bed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40ce4826b63c72e70ad41dd73d997684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed798965dbebfc0de448cf4df18896685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c268a9103996b595ce2c98345ce9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f220b5c7467f6bf67a22da0493281d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b3daf139198eeadb877ac2e9b293688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c368a7f5c97f93fdf7dcb1a1f50d49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445582a5b0b9f00060e43bef708b5410690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830283ce14577a0bfe40488f6e465c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feaa84e2ff35cfec9e5446e10d72ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4da9405e1c9926e8cd161de5a2175693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bd35a092249f70c65ebc5a8ca0f7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0d91a51cf100022bb38281b182243695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ecf6a4458ce850d50abb49229fe8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eeefa1e940a9d91bd771e87e61eed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd75ba89c1cc5c26371b539ece061698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6408e0f34693152866e18f0ee824a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a6b34387dde6b60e2d50b99f35c56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480fabe070cfc1bc1884110128aaaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708707fad8ffe93e2b4b25d21eb5bd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d21b9de93128264b0c5ef8c20d8f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e9a03cc6ec4561028672513763e50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b0e8d921366879301c0a44b5b785705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd575ae6e4dd1d0f1406eed561a713706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32547ec4c04f394ba7c9e7aa6d79903707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a7053110c626d5c0383c4650c42cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba6e3f6a9e3fc5db2b8efc76c4700c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7e857c3d3ccb9d2130e671a1ea76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ded6f36079eabaf1f846ea43dff60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1728b4ed86680fd61d65b78cc7cd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bc1c0de8894dddf6dd3acd5dee367713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea422e2f1be5b08660c2d5060b652714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30122951ecc845695e51be9eb25466b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1800a329fc9a16211df56e324f7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3e1d0b91d5d59d47991c85d5598f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806eea8a6e880bbfef2c1f950bf861718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9f7301a053e2ce6fe36f5b83a2e34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77064552a3f46b1641af92c91894c1b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99f71b4ef7b7121f497f14fffd1349721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3fa4ab4c845be1157e0a8f10f1f46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e03451f024bb349b825da3390aa2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c7d605f20777b0785eadb8a179d55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129172dabd2900814312d0a36de6d009725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18328fb73d5e832de61839c8937a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854d0d4a6513c8de342cb8fd5a65c5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739dd950de1b99fd4c257385c4354bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dbae59867bcbcd096bcfbea0f351c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994bea140a420473b33971a50e20ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a307d7974201793c92ae48586705e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7944ab8db47d23ad127b2f2580699732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593116484a48e427638d983f100b359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15a0caf37a1b56a358ef736c5a790734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b56bae627596fdfb8cb1c76abe745735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2ccc94498ffc4fdfe3f908230848736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a6883efa7b0f4356868f6a383d65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffce00a1bdd0c07b5e7ff7f7cac7d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da401cc3af431a61cd3b8b79685c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba4c4add4dbf0ec0dff03b20d4a0ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f418400daafa452e8204b822654edc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aaf1b41e5f7588d239df1e3a1fd7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbca1cb60979ef1c5abf26e0486295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd29e0598a690839018abbd1efb1c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb43f3a32f24f5da0cdfca65e2bdcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7fc0b6e2b43e2a5742d0b4af15dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ae9d6ada0da89b539bb9872abe31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f198cdc023d1ec201f87df4a8ea793748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f417a297ffead3201d2530767bf4a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876936ce23a4da0dd26b309da21c6ec3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db926c9d66983a382acd00f494c0d21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b80e65f270f6cf39bfe16348b4c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd7bbd7d19685aed25d8deb68ce4b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb409e5b17d0af37ea8c88a6e96cf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b754a4c388df236d754da1ebc77bf3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa87ae6ec024d835d5e8159d3fe9fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8948156d9255afdb3edc828b2496ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167dbf65fb168c3840b53a8c0477069758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc3d095950dc4b914bed7fb921e49759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7955403f7408d73397da684ed0575b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c260380671ef858dd86adfd5537b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dbd4deb9892e2fb0da04ee052fdef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71addcfb2a82b5c1a469d366ae83c79c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e8a90d4180d316b141d14da37a2b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee1de3d0ce5784c85c1031a7f86446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5386133476e39c6abe908dd898e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f91aa216732c1307a688dc7808e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df123ddf59ff213890a12db16a88e029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec76798bf20dc548e2537d4b23f8f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd6870efe82b4fc7669aeeb1104e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd290873078ef8eb1f229c2e8016c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68663dcdb3eee8aba14eb7f39ee6908c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1258f7c31e48dd4104151425cca2c0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f302f9baa8a9b2aef885359dcc2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d6bd0dd6ac17e7ef6283765b829116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaacac6ed9484b6550653f17d2913117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a52ab79796b9ac1bfb890cbe2405718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126162b255bc1669e93f1b81aeead0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0fc709df490f265b758b36edb1d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85133a77fd8c12c7ac7d7d45741e30b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b4df6867f22d413d2fd5900e89f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ccd08c92511aa6bfc52e1355168a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5d7840495691fbe96f09d8047ed524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becf12211c5d88f3c7bc8ceb69a0d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87984ebdfbaafbbc0e4166910bd9a57226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abd7f74d7b8c16f724d83c6f8dbbef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01466aa56949b15a68804e0090715228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86cf1309eb455c827511bc4f6bc6eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec7330aee05b6e908b0768c974aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6d2f4190877439bee8c32d3406b9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e4b42588d64c8ec40b412ddd061132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e592f460db9397e6ad5ee555a72ce7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc695c9c52919a300e29c67bb20684634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5b1b2ca3a425e84fd4ce3632be4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00851679faaea60ffe1fbfb51b506936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026aa243b70b627dd97aadadd766b1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def120285d3a2b8cbe4c1ec4d872f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f17240677a094bebc0bc1a1dd2c1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0098f7a164e9de692101831eaa2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd388a087baec617943794d39302b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cf5b74dd426277e5b262530c061842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5789eda74a914a35019cad0c581c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d1337c09033187ab404fb00e50bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31552187b63e6d29fe0d976ca15de57a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f76550ba0d57efeb19ae31dd3c5e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10314ae86dd17f99a2eeec2b59fd8b3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58623947d50a54d1ddfc7ed4dca650948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5291493a35d63269a21c4a399d6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8abab3a1dca568193f65f4282a7aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3536f8718b0c8869b08bc3416cdd7a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf884d253eba8e27d4a91dd537ee77a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91018099dd7d263d926e8603cb7575e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21a92a6935a6d9fdc24fb97608af054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a726e240e482cda1f596c7fad2cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065456738f1fde8efbeaff4bda30c5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2a1c58f80f0b60a96b2c826376e2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70705e3819c9e498bbbc36d98ee5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f0067b1c6fc8f50fe52f2e2703c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f751b7686787bd01b9a5fc638e564d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d31f5de0e61437199a8c69c9599f0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a0fdee36fc539db50f5e6754810e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe75cc46b8cbd94e3e668dcf96a77f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d749b151c5aad3a83285ace08a7dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be0c7eb9c9415e23c5d246bc758a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04dbc1d486b70374a5c0867a9eb5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacd3a7a1c1fec1cc42e266181236ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a590e9855695a2cafd4684aac33f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39aac1c41021f4b2093c50026391969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842daaf86e659581a65f05227d5564b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d796b35c5958f1472ac0a68bf047c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb12f3758f7bc4111d2a1a8eb2b7cd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e1749a110830bc49ab63480e369d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e01fb666d5bee5ad0a43a493709d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf61b3c685970ee14102acee0148cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018bd1ffa50a7c9afdc4b19068e925376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa707d2c6408fc8b41961af9937b09677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e37b661862981ff3396fa35ed988978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5786385db64ed0a3575ab8791564879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39349deec5ab42139a53ab7fa55bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a4700b152e10f63681534cc2112b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d92d68f636160ff21908b705f25382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68744d9c0ba7f957f1efe3fabf88ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2f0d304ed7de2688c1fe68b424ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f5beb69909abbd51cbbebe358b54a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04d43472cbed376e95b63d8b5455986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef18e29ae1ea42cd372cd478d911287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866fb535daa55d1720ab8514e16153888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29739dbb6d1aec8b55177d83fc19572a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8afca609049b4ed38be6743822442390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675bb4cde2d76d2733976246245460b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04abcb498378b6cdbc837409a47a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22dee39343bdc395a5bd22343b93b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac5844bfc1cb0bec5a26990f5bf9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b2254501cbe46a99a7e04c8b665d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cec99bc2aa4a437595ce9bd1f730e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b0459ca92296a6aa3952682f067a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a48e096c0f5c4b26e30817d9bb7e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633d515aebdc06ba760e9b214af564699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fe4932a4a0424c8020b02069a3715100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764435bce271a610c7fe16b43aa89bb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b3f6bd7a96d80658a49e576dea9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a52ba772d87c00c91b233961fafc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eba03406ced6cc568768f6365ce429104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8bd682dca6dd1c8168aaaae92639d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28253d667812961b5dbb5b7c239466106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82d5a116d2800f253aa79004db1287107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1df41babe44a2b7033adc90fe1e73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c452cd365bb03d079eef85881da949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bfea41ff20b5ddb8087b2edd295c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699306de16790235945e150abb39102f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ed96db2996e35e5d20530082bcb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8caf6d935c060aeb1d3a9afa5648d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565f81a965327687615c9f50189e43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74786384169492aa569f9f2a9fabbe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e40d49780ccc45492b3b62fede063116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1ec82953d1c78aa0cf0750508ac3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36c633538f4d597b53c835a13a996118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9cc8d8e277fdae102598160b2e2a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49390a5cb629b822e93cc88aa4750120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004ff75239d45be1b2da7029f8b834121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312eac1670ceeb07a19278854f131c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede65bed259a7e1b7c5f74a129e35ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82dd847dca3237910b259f87404db2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23823cf27add1606370f2b90b8bacd54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8da9bde217a215297298f15d7fca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e42a0c3bd91431dcd192b348b66a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3c3bb359a9618dfe22d23cd53a41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee0ae4bf0d3a567f47125ac1ce6b70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727e6fdd886ddacc9c09270467ea9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaa434a7b8dd171f8e386403a69837131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34469326f5ff862e02a37d8d8cd9afc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194728ae4cce58bde0f554fd9b1a693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef403d5b7c164ed4cad4f27115b4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7ba4d0c038fd69b3b9ba6899945f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e94b3038cfb1c2cd224943e565f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfdadc73e292aca34aacff74f8a248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc350b5266eddc2722bf4d050c7439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba22c74088099e12f3d0bb76ce5b1e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5b6a2c278600d32bf26c0a793c26b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c3751f4792be0e9995e3ce9791003141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8f241f2e64bee924dffee3c7ce64a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374ee13b7ab20467ac8399702e6887143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8269700da1ed77126fff57f8f5100144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8efe3ab710c48146b6a44d3fa37ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55254890625426316c07187cfe692a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f810738178e9590967380e95f043d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584be97cbf6488ab037598292f09e5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad24549234155ac607bd5187cf06c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2963562557f568e82f9a3f2e664d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c213dce9292f7ca5b6bbfebbe574dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356521d6c79b8a63e870dec776a5adc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767575af3e46cf0f56375b6929d364f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7ae0043be11149fcfe4b09d3338c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5472e7346cf9bcdef1d82d12aaad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1ec117d94f80e01768524fa77687156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7f338a3bfcfc382347cf9c6953e18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff83ef00867144f28fece8e66fb3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160f12105300637d1a8dd5d3f325003159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fb98e2a78137704065b6e7a5a980f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7b69d35a513c3c457aa15bbf5e857161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc881584b23e95798071611d3d42b525162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc810b64528d40f59ac891f6a387f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e591e5b4bcb6f4bb20af642a25b1474164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f229af87fc89a7e0a91d97e37d27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971162dabdcacecb8a43532319b4ea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81bc282ecebe79fe966aa0afca4a39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50fe167fc887a281a2ebbacc760d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c32f7e3448cb95ae011a6aaf015ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668750d77b73288154f1e6e5241abc63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b083c13699c0cc874e3ec69196ad12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80b4b5bae3dcafd264839d2fac90c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeafa1cf21f72afd1cf0a6c8957f380173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634e8adda2826b19726d838b5f232f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e16344cb74dea7977d57b4d97c106175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da5cedaf8ed95cbb24efb45cb580c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de03155abe98b417cbf7f159f9876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7400288b222b7d866b4722a34f414178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399ff1b3a84e4289cb2351a9b469f5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21660978b76a14200b630cd9dda775d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912fd53cb0cbe5f922f2ecafb68fb1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5516563d6c7d0f26123412f13d83a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0f80030d1da799b33c804c129957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812c841b1eb4f70ae486c3be4e6226184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f694a694183d61ba79763b1a32f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39719b7dabbdbab4f4564a09f3afa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb1eafe6338a9ec46c98e5e42c174187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30986005d07ad7897dcd5494a82239188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c6f6f3da75b3697c82cb3b7278ec4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd94bd3608a00482c4f9180d0d8a9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e02adb0224b602fdbf854e615fa269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f39b1b5f26ee6501ab98e5d705b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23d560f367bc1a9f38ec833780071a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed4fcb25b6e99b885e55def8b5b32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387195d73536fc3742ca83cdfd7e7f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fa3fec9b49ac54443f9b7115e6ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec67b36c1bd73651d6e6f4d25df06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203c5420e57a6860706d8be4654159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10a056ac354fe7200cdefbf99f4cfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a8c8a1c636b768df3922e7920471e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110512f82dd2483ba72f1060e027971201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426ed00a888f2cb100c3901063b1dcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b6bf723aef7464891b3c846125232203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7f806d339b2ffe5a733018bf5cbaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58851c08f15f34fcc78b8a320a44b7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcef5b1dcc33963b8e85cb38ef0aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca39d7badeffca516d53a033eb1120207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee6b58ebf511584d350f6c07b4a76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea17be2abb962a606f4733febe4204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f466997eebeb73c2e48f5e6f56d07a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce23fd6b9e1cd3f7dfef6c80cc0e6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92e961e1534ff1509dd97261c0614212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6921f62ee960bf211f1eb4dfbb41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200d5cf611663532f317d3f7c8b8b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd5a2100501346030d2f006226d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626a8e489690166a69a13ec7933af7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8d6b0384b3814bea9cb8774564d8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf41e2a5db9f2d06df563a7394e0659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b501c9f7a4e65b9b773ebe0f695a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e7e546f7a62a32068b43341df6547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e4931114596801cb9cdfb7f678034221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884688cc114b939ecb62ded7ee936e05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357f86ea43d7895a7035f9179e6ae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe80332eda823a2b6b23a18574e506224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d20920dab764d3d19a765774ac76a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac89dda8758c8f828a397afe6bb05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea7f8f410719f37704ee17261233f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04d0d428a272e8462911c6af9d13f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a436ce90750a292e7e95961ab594229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f813f39176ddbd40e2a55a7ab356798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e64429259d8c45f0427030d868871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f4cfca82ff8d59db21a471c293e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc0c22d02ea18a9fa47edbe627988233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d169c1adaa1552e57202d6798275234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd94e8b5741500391808d09d2c2e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefd8da6af8a5e2095ba5afa827df85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc12760456272dae7939b3a5d3cb2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e34c75531f3ec84fd26b92db1957238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e6a34c25dfdb9c4ba92f3b2a3191239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aa8eecc7ac5e1f99f7a820fb77d3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba584378b4f38e360092c2829f7783241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126de37babb15c6d7a1529b5a92cca60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065491f547e574a3f274818de3bf63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cfc132685e51c7dc6e0d161d1705d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57834a17c4f4621ce1ca6b2a5be1ccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b047c7f7109cdc7a2154358e336e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb32f42a7e73e6d8fb9d3a41b2e585247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61623eb09068315c720ecdc81d3e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085e973b3037abe0d373fed180003a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bac3eec251d6790d89426f20ba97a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd2ea62dccbd3c9384a45ee4da73f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f591fe5858df0ff88091a32dbcc6c8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60b1688adab75d79a4001bdf17a169253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b1776d4b5b3a6b20550f55e4756d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aafc21cd61e53116ccc7743295333f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05d527780d85a90d8a328d672760f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfad7ee17bd11ed4da1b067baa3fa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e770884ea2b82369a7017efd9d3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b16ee94f57f18caaf48d86807c7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1d829332071d7a0d708ec4036116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59da428d839fcc88422bbb5681a4f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f93f2f5a6527c80d81d30919f9853262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d518cd9524e6d316d61f597919ac9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a164004640a2ba9c5f48541cb9367c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1fbfe3c4bd93363ddb578e8b9c175265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba068c9adf90b2c861be6423a2d027266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3724d8dc476714464d703595676072267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e187dedcee123c48f38b8e0199b8bec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201b505fb58a2e36dac6c5938cb20f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2f050a081b62970535974e4dc1602270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee46d2883a972f5710efbba28e7a81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78689caf01ca6cf6066876316378de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72980076fa8609271756554b8d7d63f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8599e04404d11e0534ae38de2ab294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73af6ef61492bc1310c16e87c6697275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5a5b31eb13e8d7312bbebdcc98ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501dd7450eb21f58a6a432ba9f3fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864bec4b2873ba6a4316788fbcacc27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dcfde81db9d3f1ca85bca8b911bb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19c05ae982ebfdc4afa29dae6ba2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6e1e23ad569d98be2bd46d5361c21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f64161428df98151cb61959f57b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047689cf87230d0946242f67841e4f1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9adb22986f10e00b4a0bea27682c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7f615572b7801dd14db3dba62fa51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf2b55c4b0f07c01a1ac53ce49c88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3728c6812e486d4ca5537eea5bfdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822144191ddf28ac17bbe043603454f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a98b2551510fe1cf0dec48a7dfe15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc6898174470a2468fe478dfb7e2f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d0e58319ab773a729c55d5625ca2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1102bc42c229a419bf4584689008ed7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce143288c3c3d285b0da6079444cd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b7455405ebfc9d6bdc764324f49b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b003da1a2807af8c962222197be855a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47412aa432877d7fe5f66b55602f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa81eb2b37c7171f8c69425de7b080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2256ac86eb26ff448b26cacaa3580298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8f23729b42e3d19f714e7a01aa42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae4a5641194b1dedf342533f23b56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7fd1f4cad8476aa20244c6c68a93a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729807b45e41f36e9bf42d41dea82c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c4f34f82a47f1e59a8b8f82027852303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b087e4ffa69d85574965230c0b730d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b75ecd6209fea7f370cc38235d0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4fcbb90ce5d3e7383d7776e5023de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230423c6994d4030ea6152ebcb521142307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15f741be8c1d0552bbbdbc1559d6ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456af5b434a632a5f899c1621eebb03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456fa579d6843f3d7d7d66256d39fe6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830410663597e5f26e59641a83b79b9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d821ad7f3cafb560275b6c43db61a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ecf7c99e836a62aa2afc633cf0bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83413696ebb93c99edd2d202f561eb6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8576d2bafbbd66b072335f60afb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cdfaef71a7f1c2b3468e42eb82610316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5e1b5be349e188982cf4a66f1bdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3e38c9f855724782435ed1a6b4ac2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd2d7d84f805eb3818e8b1ed22a0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb510ec26cb7875a718ffd8b4d730fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ce468202616d45d695c86efd1632321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a425c78a1bfeab271a02ccf346c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52054be6208f7b9a99ec9104c4e1023d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb28a77a16952e5ed6c9560366c92f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e348969c043ffda9f252c5f1c0d677325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb2c9a841082c0c96ef088ccbc99e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7dcedf5fe093f8030893469836d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c43a74dd20e5e08071055829f0d1f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f42b67bb7727436ff22ca26a70691329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbaa29473686063210f85058109d73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429dc543dc62381950fbd4526340468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aad85144af200a70fa69c6a213743332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c8baa6d9cdf1d815cc41f48287e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb585eedc0006d3467ae04bd3e786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401063d542e24c2a5ac824e36c625eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa47a9786c7664f136491e4d83bfe67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d712ab3ea0c1d86944f12b4e4f6187337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b7d35f8204f77cb77560d50f72a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6968ef99f68db291dfe257810c1607339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fc400956cd22f0296e922b23884e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43422c7b7a63d65a5c5ac311d3c2cd48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eef3f720f3dd879f9c94fc15e8455342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6310118fb37b00f873584d063c47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8c5c75ea3f3e7172f3ca40eb9a9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab56360984d4eaf0f8b162f8eb803c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce734d0fab52d3c7b108a8f8b0efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8c0b93b60310bb0723616707f3e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c24e3d870880d68e249d1d16fd7185348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9e939f5139d2cece2b8a137fb16a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a1a262299637ba6112ea8dfc4f19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5029ec9914aae38ee1d28aba6a0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d5b974533d2be8a16018389f9475352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8056e9d61b8837d21579c06e292e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef492f6bd224c448ca9b3e97eb7b50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c3b5c09f2910d6ef2ab9d40ae6dd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335028936ffb439212bdcbb95f46d25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad55dabe935491e0e058a3e915b7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea851975339f25a081a06c4393df05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047679872815866518cdc6c3e4773925359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a8cd1e27071577e57950a80ed0a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732ce4506c4431d2a2e4a1f58f1dd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b232fef45bd0ab2e5d5f73351c3c14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969de60c973e8d9d1ef89a3eb8e5b373363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf4c90396cd1bc22a05ecb6473939364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266db5f191888785824acfc04acb193365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552672f2671a9ed956cac82dc647e73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e19143a6bdee7b97d0af12a71220e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef86fafe95784fc5ae417f38ad155368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5dacc6755372c3c75a0a71ee5789a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027942354abe16828dc511c0c6f2fca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf2606040cd0f60ea284f8981ca86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e70c4bce5c510fa1a16189adb1058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4458fd023825bed5297e7cafc040a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e8abe7face174764fe9d976c5e260374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84bde53d53688d8cea5487a77cfbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9f71a71035451a6b560268320dc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b601ff317e0e21cf5d5136c16160377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70cd935134794bfa90ab6a09ba2ef2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e51fd3ef79f5ffafb6ee3d84096d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638fe2375170016ae0866be4cee2a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ff7fddbc62047d27ce4f9e5621fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d95e082b02af3f5e5ee06421f7ed1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803692d7fe98fa94745d209154923c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b13ec1a34fc6b4fffabdeeb3671b5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed48046effbd937f949b6852d7d920385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2485a7c61ce3c40479b252ae49fa43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2da6321876a8d39763ea82f4f54b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deaa81b8f7c8b8668e9d6e23dc0a2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c139891560cee7cb0cd40faf7ca2af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4a0d5a9f6676929746f9a9065059390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029930be309524ba6c39b7999c43913391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f133599d3bbc83f42a58087ba9486be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594886f0aa277cd716d90ac7c8e8f62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8478a44f1a3c5dae1c52ce29763f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb227bca77ce95f0dff8e914a736f88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4e6468b649820685b964a47054081396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02f626528277bf404bb29afb56b8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d77e1599592ec2abec0375a1e6d21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fdecf8fca0c356da53d1f464e4940399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcde68a04e25a99c4bf80c983400b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89d2a9f7dcb649d8bc88392326e6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482af039aff81e051a0d992be63423eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e8b3f002968e81264c0891f0a1a6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96bde58e4c4c1d31907c4f8fa82c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c887eadf146d35e567c3f5d3bfbb85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232332972fe125c44fe6027599b2370406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3abdeb03bd0d903a5edb547c0ed810407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7829605aa07930fcb6e42ff17d84ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5acdcbcf33b946b23827e0484c1e75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefc290b54e952c8d74cb303d496853410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41223c8efcb509f48051a17bda058411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a862619c64acc276fc24a94f25e3c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302141dbef15a5ec298e92449a3f275413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb238b551d259b4950bb138c8964a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41e2e610ac6e017193ee662be6866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0dfbff49a57dfa00e07fdc8143c2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477eb3db077982362acf72ecff61809417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5035234fd3864fceeb7e24fbf23c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ea62d2a6cae0709b7607ca7d8d20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000ef56759fa24e9828e2fe5f8ebaa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0d2174a97f5237a38ee091881de1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caffdb86d2edf6fe346c8b07a037b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8795cf44b50fdefe7aa177300616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae97f101ab45a1b87bbe7fbfca6e878424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c7c5ddb1c8a248d88d429611b695425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cac4d0b5cabc53540bc891f698676426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81c08803f098b1da2eb4aa5c622aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024abd957adf24eeba90506d695eacb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75583de43132e3010c2a7b64c48385ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15125bfc028034e874d4398c771e0bd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d7738bacfb7728200461da6a3c8ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e6580835410dc9d477351d2d1b1da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e594cc35ebd57e3244d8478e0e422433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b2bb7d48931374fde8c165fa4549b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d89e1fb821ee92b6ee81a985cbf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcabce7558c0af55370750ad4ccdc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffa3857d7e5814e4943437248b5f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81bfef6970d3a863f3f0e55739631438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b41290e6830a2be0501664fa1892d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a08c2a482d65d180d1005d3438d367440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df040961aacd65888b8cd9dcb0cc33b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248808ac07a3006456c14b8eadd2300b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed3c82c34ffb1f56ce082404e452c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5c1217e7d865293144ebfd8774af2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f85390408a0f4cc7993a8d752d8be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa0b54049bd981a3c4a5974c8bb169446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec9997cea19eaea49f163598ccea2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6310d517b191dd930e289abac70cb1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e81f7554b8a5ecc9e5e2f26ff7ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d080f9d6f0f698b3c6e78d178f196450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfbabdc1a86958a5898895247208fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af52af7d44f871f26d7057b6ecd11f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c52c8092ecd3370e94313ba278e90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf35d0620a6827ca3e5399f6818871454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506c5b3f9bc14e2736d3099027ac96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc3f60acd3d73d8049205dc6da8f76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b809b1dc5f85363fd5b5f349f4401457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392de54fe6cd98c96e8933ec705a0de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1677fa9494ad77ccc5ee9f1fe39c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5847fc8599eb7997710cc13d5eb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba76f8ed3a68ef0fbfe72179e8072f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d711861300d2802cf9e111f9fad95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc780d74a9b312adb54d02f73ab2fd13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35642266b37039ec6ce8959542ac7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108518cd35cbb43ad6d01f09ecb05f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b04065e010537ecf6c07c26896a6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7eaded1134ac99a1d125324664b5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacced9cc7d1c1c62918905530b0340468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a7024f04f3ef59767709ed1786d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948b535b5bf8c2fb48e31360d660027470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb89beafddf372e321860b26c7ea2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298118a1d743e85b0c2fd58bca091f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fc7ce372530231d29e53575fe306473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d200c0c8d3354f6ac4e41da4d1396474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c01686a91d2d843ec0cc580e07dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894dc784ed412134c5cb9a96eec721e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ae93b7ccf04c271dcae6df708b25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96834022532abf940613ca94277e921478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c0d934592a98f0a117505cb30419479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847bf246a3039281805a2789c07f71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62714ca29d4c8c5c41e5ce4f2d174a69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6914697afff7c097fef4a72ad4b9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc306ab9c1dbcfa1bd20438d3a346483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9adc63c040882ccabad0e9d19814b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b3e636d4362bd1a658144eefb162c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2fdaac7216a06662c2a865ab111b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf821fbde0be77766d63bd50a4daac49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc409f0d939e295d1273b0b6efadc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0919e7c80b53a79b349f8efa9ee73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546684143a8ad23217c5fb8e02db6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e389da69807581e82ff13cf0bcb6bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242de406363282cc93857e4f053dbad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1be815b34633c31d7cbcec6b01c2d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff456cc435329ccfe0c4ddff0747a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f52f29a817315e780cfdcc85ead1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371882f3fbb48bc2e191d26125b7a3c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7bd92d54ceb00188b516acbc07af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd06470827220c518a5050f847560498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d9cde5f45876c32d828a7ac5a473d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a7af9af9d99a584c35efc60d9d13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf702f9f82cd47f55eeb9416da1d94e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a71561d52fdec1cfb74e5fc29fea6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da004e74fe0366e761b6408889c3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb9b6597b2e946adafe60e1a7c7af0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9811454943adc0643ef66d9a39982c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187224c42d7c073715bb28dabe4d89f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141d2be236c4a45f9ebb26efe1b1f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0abcfb89fb759c2614f7c9ddae5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc9b0dc1e8d71a79b84870962ceceb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50b1d3a75ad63248034450f46de73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cf55a95dbfa2e89302f01a9c668ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe80ceb4ef1995859ed61875b1086e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204aceaa2ddd56b746d57106e3d5346513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e607573b8fc748a7527c83eea17b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c0cb621e3e89a8595ab395d874aff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33932dee9f0f527a25763f46fa73a89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbef015f203be2e833f29b2bd200d51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79948bbbcb79b413379c434aa19ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573ac3372222ab771dd88ae39a38b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d99bb3393c9935ad336d9ec578fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a5c0ce24650f20ba712fbeb5978f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683c0bbc6fd6bf89286fe8e810533a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942d14e06c3290f81166316ced33e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c52fce98ceaa6d23226dc298b3178524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0fb8e2a7ea1606e243a40bcf113d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1fc3844ec2f111fedf71670ae9be5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64af949604b060c65054327261d194527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890999f98eae4549b2486964706e6be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7d1c3da736d27b1a589ca10f889dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea2c8ac817cc4258c8eff68021765530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d323d003ee4ba6d165c69db6f81d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf567bad96994e3f51bebb5f87809fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadfe0d7714839fd6d53260109dff7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad19288cc8e69fb334e7f1d60b438b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3fc291c129a9258d7702a7625fa19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ef1650e207821799ce477a617e99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaede9b010f09dd2d29e247a7a99b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7ca0ee9cd760389f5f76896e4a186538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c99f3920a6fc51a9f5b2ff4866ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295963757b72bf0792c8b77c9eab3ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6198f9b180b479b0298316aed527a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e77d623be6a614aeb166fa8054b20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add3deb60a543f8a156807aee2824f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f696ee14e19cfd0b84d674ca120c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f54c4ddcc0b25b02f2129a79e670a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63dd768ace99cbe2cf5c2a08004d11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9895da5e9a917167b417385738a2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c960e7d7579458707366c2a30a5b87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad308720a0d13dde6d97600dd2dfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644453e5820750c5a6bb25a1115fc84b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b08e4735f9a96c830c292cbeb714f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e86f7c2011603b2b4d8e0b44f194552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221625994bde1c669ddf9978d8a52d52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46a9014e6c1e4f33e493f04d181691554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62f30801253b26afe8e9c672c6cfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b4ec669f860165a8d9e74e0924b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e285c51111d983ec3e21c019590c02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e28c4a7b9889e6b4723c456cf2eba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c926bfc0a5d554201a093a6f1857f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc36dd8d284a9291572195848f563560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc92e6f15e7be1aa00501eb3ceb726561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc5d981bbd53cc93b6dd6b5a9fea3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcfb605b2bdc48d993da712e93da31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74198dd4e5732eb5aa051813cb3cf656564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df165530c1ef6ad9a994a50e5d14e3a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a445295d72de6ce3a92b6e34c490ceb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81846b4ad637ecb612f1933202567aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd575f89a7fa402bb2f596796ff9829568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744d52092e7d2e2da1c10bf9da0e151569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a902a48de85d60c34cad7469d6083570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0afa477e6d7eca365fc4ab9d4615e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1f9fdac3bf499b366be7e5408267572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333b4a7a115055a0cc9c5b5ce2dd2ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242feb685344fa8a8d0c4e1089fa11d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410c64e1e4325165eed9514e21328e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b20b22650f639e6823d8624ef1f575576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107db9b46d01ee01de169dba6da408577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c92de5394ea545a23d23bc05dbfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999da4b7b3fd2d6a0b8e6467e1bb838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ab0eb1d93d4a8653e614640cfe2b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a7e190ee73b5cee47bd4fd1cce173581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce79e47f0a923201f9b98a8ea0ddc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c441b5d83df681cf10b75e50f20bc07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347a692d8c33845f921732375e4f3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f17d056dbc4083e185dbcb233635c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc601e5fbe812de157312459fcdf984586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b32fb0c32e23661fcbd0c9fbe973a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754cda5f1e65558b65aa3726b1d2997588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0aeaeb6f32fa3cee5af4ca1125ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c0212dc151ec1ba64de8a9b85abe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1aa2b503b60038d952d8a0e3e346591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c728d62624e0c3496e1d8f906a96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6bbcd33eed4e086e57634d95f24b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290bd92252ca93a7c1bdb05574cf9a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc4c89054c810f79bf60cb42616b45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca891396f77b3089e9355b41cd2b6ead596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6deee8c3a5bd38ae6c967173340fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9cb57f8de3a359b70d26741a4093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a676abfc6539bda11e5d66c4d0012599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa4b3184c5116a6779960945efe8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdd051f1c1b7f7191a20ca78a93b84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707a6621c4e2533647ecf9bb52d9a39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86715bfe0ffb2a09782f2f87880cf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161fe88d8f553500361d13be0b7e8a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d682a3dd137a07717e4375151d14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec11feeb7eea05132abfd6f254795bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ec09aeff7eba02042304d6709799607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668760231f22cc83d24db2ddd0c4598a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd489369769de3fe19062cfb29aec013609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a329f5a9cbdbdf9c4d300e256afea7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741b950bf1ded0b35fbc271995569d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dcf314791658130e4191b5905eac1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77499ecbbb5120a5948689cc23bb2cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d0298815c83141cd8e6772693574e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f347df44c479984c401f8a303c19b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eacad6290da9ad395f0773df9c565616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e54011ef6c4a36d6e54795d3d0853617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96bcd9a1d6c2c8809862cdf783663618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584bd70c7d630747914e5ca9263eebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454255f65af47b074be68a1bd4e9a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3c71057fae7f9f52871892ac0e0a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08617584be08fb131ff5e6cdd2ca9d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516d98450870f8bb5e3e82854f8fb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02decd24974e1151434da5d92cef7a3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c866928976a351927f25f50f5ae16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45ea27c56872d4f0e6e06a8a7238b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be723d497c888d27ea498168972f3db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2621bd42ff0bfd45237b69b20d8c3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49afc64f22c79f165ec69d32f39974629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab9fcc73c78889c047581f2d607d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c992b86ae65e837c58c18dbbdb2a15b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c4daeccd6ef79d3d81ff2d276739632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06107ab5687b1b15bdbfb691eba90bb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8896eaae502a440f3415017986b3f97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bf0d146dc79a16d55f1f293019b03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac63a56b8b29f2afc6bc82e9e06829e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11a07780863f04191cf0c4c57a09b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de9f7957d6894b8b3f578370fe870638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d25f555fee63cc527fcfc46a5f8cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d651eb74005f8db88f1513472cd38e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47489290cded78bd62a1b8edc439149641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355a2df0a468c0d3ef64886f19ebd8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2dfe8fcc65c82d90ea83238f36aa7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13853f270c0f17188e3232fcd2ffc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66995416d6494ae86cf8ee2f6842991a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14970421019b0bf5e56c73ec2b409560646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694be85923550bce65c60bd0be15a3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22ddb3b3a6c9f288f08305cd0aaf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8a0e619bed306735ed69624cc697649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fdf2466422926ac2d05fc844326b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05d5abbe5ae28b2d00ae253db93b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebeb5384a75339d5100d59ce19d765652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d50cb5b611bc8a80e3fd3ed389454653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e742e5a807fa64a6e73320b6db117c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af6b4677850cf1d9dd0328c672dc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7dabc2ea355e1dec5a144579b614d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e90e12e9d349e292f9b3f61c1cc15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ed1cee628e0ee5b33990be3d0a419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57780071f15ef6d131e4d39cc3be3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec33a0cf46727076af3760085f9733660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec46a0852b6daa1317ae87da8ed1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1304aadae106d335879317b93564a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d78b06f3ede0f40dab0d7428aa66c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f692871753df1c159b6cc6efcc3e9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe95d95bd4ee1ca8de85421d0e31f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509570fcbcc3a42359e516227619f1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8adf97b0cf82ca7a21acd1462dd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7183c42c4741609763bb17a24b5f71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae037b663b27423b109e1369e83b98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798ca12bbda0d6cec546f34df1b9afb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acbefac1af3bb97fdf57d32c696c60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046971e7357626eb535f7f2ddd3e702672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db9822d202a051e818d9d2163ce65a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1047bd0f13aeed73107c96cc11c193674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615d633586e4ae6737a83fb01d28ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a55f57a4a6b737b07a9551d1e8ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d611d5d24ba01537eb992530b2a51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004093719c7ced4a884a64f9e24ab63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c823babf2eb606bdb6efd9aa9604cd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce704eb4af976fe3c70196057973e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd03c5ad11dd2c8dde91912ad92858f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677acd0cd9ef2c206245d48def996a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a776abc380b2180ff5049481b445b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890eac65de8ddd3065038b99a1e3593684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186cadefe0640c296a5a7514fcf1e74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526db050949310f0613b33c852c7cce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa414f6e70c6aab0e46d87aee2bf370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425595fe51062e50a99997d688adeda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599179360c20f0ee4514a4074246e7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f645fabbd3071da4efc72ab3107b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c2f557d85a9eb719302457734a132691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6855df4be7774752c339e3cff5fd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485489d49ddaeec7dee7c5ebe020249e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ae5fe805d9d5a4b56f7502f92b08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e8470589b1245fc1e97414aadfce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fe465283f776904468e0b7a883bfb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b5b15e4783df794c0d090f6be2f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a7e90279aa1e7b7ae8d4d72a4120698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbab0fe27d5e403f98516ad249fe2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1876de599271f3afea729eeeddf30b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04741be1a1ab57e040092918989f5b3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bcf1bb219e443b88c9b4371e68366702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074d12a5ee1c1eb6ec634f5199b185703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052ba297ea13fee0372a3c7af478ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119a79ef8de56b8f78c4bea9361d5aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e213997decd15758daaa9c2374994b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de045cb1542558695ce3164dba38b7d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9671a3d1e73858d2239bc3aba44eeba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7aa341523b3049c42710801960627709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1737a5728f8223c0e8715e9e4564d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b874b908b5ec659dbd3720e9eb8116e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da634badeffbed9e2213632791d6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019849a141613c2baaeb86ad8f875aec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925cd764c679fcb1ef2dbd557253fa5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5138888afc7d7e01055b7fe18ad4973715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983452baa9a1b609b6b8188561c0e9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd88834e37d0c65b534e187917d85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e084dbca113a1158fd6593c1a20ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab81119732b61bbe3a8b21bb1688a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448517137d603716c5764900bea8915720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad1e3c4acf56c1748f49e16052fee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26fa6f13ba8dff7b24fb138d820df0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9ad69d61a8cb61da0aab25cd80c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547d5f6b53ff382669fee43f37ae01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceee0e04b574497a1fcf5a70403923725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce093ba7dd0ce2ae67b4ad6fccd4d2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1293a3695b8fb37be9ad75df3205d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b444ac82d2a36d72d978f0869b061e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543c0461cede22714d9b9cdbb013f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244e7ad91a023cbf3a8c78c87a1732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7e70ca2d4a5caf9a8ec54207d417731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade24a1a0b461af4c2820fc22fa31f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1dc2cd13322fddadf1c3eea5be6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b05e86d5d0dd6e52168c6faa2b90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe8cd931c01437afe1dde73ca4d96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e649756409d27e159fafde3283de99c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f4e4c1f3393064e779778e0425a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba973b5f82d6ad2be71f44725e6405e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fcc1cf8fb078bbb681821c57dde00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34ed906056834d5813a7aa1202b10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da5e97ab5376087d7d068b86d51659741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293bd5f8e7cbc32cf25a52ab5ed52ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fa1c49dee1123180fce54fd91a229743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b835c08d20afea0fb940fa95a418744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180692ac5810ff1f56b4a8a947eae4d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678609f902d07dad778a8f9f619b3405746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53d2afb3acf01c93bbbc725708464747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431972d0bd83fcc3ff7209e003376dd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c3f06a13963a9e89f1bbd46e8fa34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a9b16093d69472cd00aab84646df6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36174b40888c1debcc8ec886411199751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c110c03b36a7d17e2e38b70c4c03a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f339ec2335bf839a248a949f14c272753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320ad8b05bb036af7408d228037bb49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e7d48a60b0e2a8175e1066c3a997755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd6c6a78846865142b696aa085954756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff0005d67867bd8b88eacb603fc809757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887610f2d0cb1d6ce16d652e20c69f3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795bb311e6058023f8fdd78d03de25759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>