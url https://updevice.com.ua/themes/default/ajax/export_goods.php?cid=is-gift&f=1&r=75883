--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86bf4685ece09ddd19863acd3caa91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb59321cebd0bdaa9257fc61fe09982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a126fd076356593a5e019addb4f2523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d24e8e2039edfe6b0b88c24465c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60291055c6d34f4bafde4070e72d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c5f0039f6314ba38b64f8688835d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6686c0db9d817c6e89fb826c4c820c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac3f28308beae79aac2c8997cdc66b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d17ffa7bcf2cd2a6881f457510b14e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c663c6021037778677ca0810e38510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a4201f2fd1526566489bc642c65911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734ae2739e8c681906d53bf8497d3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003cafe2c5a253e27440e676d9e28ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae1481bf2ceda6f8b334474441d0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bcd1e0503058305f58ea03228f34c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa870fb5d785d6eac375c58f3c10f40f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a27015e5a0c0c25eb44e16627bf9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6aa399e69da1af19281daf5cb281b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae27fc86d0083f90e801022de494719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86e8ac95b960780fe1afc6c4e7cc7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83ddd3e4022b1ee311679f424dbf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c38b2bc75eb7adb5daf59115881222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ceb95129ec7a4a153767e5fc1cc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62aa16f526d7760661445023f1bf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca0dad082b618e84052b3e56c597225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2892b33735789a5b36ff27ebb6510026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84276e477a0d0aa66716a41f83fd11627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143352b323d83b5cda79923124258e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4820c390a15647a029b78222b3f5e4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c271d5dc156c441ca90261f1629e97b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732df79ed3634934c5fad384328df7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f308a638ede4504417e07da4cd10b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189e5e9722d3cf8f052b352d588730c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473666baaf971a65c592b0d2751beec334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478502abfba0611eafb4c6b46a1897e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204970a82bab3d8843e122ccf143fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488679869d995643b73e8962948f77937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d146d675c6f7ad9870b597402a5f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d833515c1650c84aa444ecbcff753a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b9c46076320c89e41136fe46529740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53175a83606d8030db35e25bae53ac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeacdc7d8ba1ee77506085ce377894d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91223d61217f256a3e4d3e988c14cb9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b1fe94d5e94a3a8f61612d96caf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd8fa51776b140911c2580a85d2c2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791718b3e4e7a27da61c786eaffe31946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73381f67c8bcedb13fdd52091a1c1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba10306e1fd04f59dc700d037e14d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d1f636ddae9a48549e4c681caed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904bac84f9dbd02726714aeb46072a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648a1b7e38084f4b0c7b82ca55ec4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba93492aec09917388660040a355c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a662ef288a24d83855b1a856107153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184541d089bc81599f2981f689fc3c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c125d2456f511ce67f6712d63e487555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ff852c96ccc259bf0393060eb78f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c5c469dcf4c7d8b75c5704be805257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cc147347410c67f11fc5ff1ac33358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe6097bfcdb29a83b2ad4bff082ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f619201d558a3ad9f56a200671b1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba76b08d611aee240e3d52f42b03d0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89b1f51fe714e76df4602b3f5cbee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995411d225895b1ece4f92506ec1d0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850bd169330eb044b27ab1851ae94f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafed83af9f86bbaeebb510b5ab4a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d62339a40cd61504b4f66ee7e98fd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509225911cdfca762798a7ba0960aabf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731203a81a414ac9016e0a149b510a7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04d921c4925a89e5ded147c16fae069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab7298d7a8307f2a16a7ff7cc48e1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1fe00fb48f3c050fb0666c774760d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcbdf58cfcc115083faa1f3cea4d0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaf2e7c7bd2b12d908b922f82d108273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6319eb948b36d7c038ddb59a81f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a29d266eae5ce355ef18d4d6d5e8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae4911679d4f39eb3b512cc787c1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb8a790cef0eaf3a90485fb36563677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac51434da82b5bbe26abc9dfb3ce9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b55f428e013b46e2cb00a534d2f8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c93935a3aea0708c4d5c0055630dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a755eb2683b09d2f79721dabd89d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf78db93f3e7ce9c1810a4f452f7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e537b89cc301b74794ea5c5c70bc0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f923e5a442542817aa7f8a1b1f0a9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a1897cb1d3c3d1ca61d0d2de2e4ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67eadca030deed1acf0290ccca4a8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e913b6f3259f58063c1c6013277487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5132d93f4758c1d90901a9b4d90788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e35a2a591daa01d175035b1985b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd07dbd0365cb39f3fea911e4e3e62590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82eb987c2dc38c806969a29b067f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5fb907d5a7c9db242ed5aecd215e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058487b92ec23ebf18a82ca72d91b1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82ca1909809ba8223a55837fc1b4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236732ba9bb849589ea4067723cdcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fbccd056328e0abcdb942a4d004bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd063a27a36b20ed516f91adb3472ea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7adc809058ce3ce4762fd1988834ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fddbdcadcf75d832f2dbf258c648499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e15937e08d8d6751b3aa645976c53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ee2e9522c9206f4310959cc77b4b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705aaae1962722bcc1b83cc983ce80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56745e7e03f2ee835537fb38c36736e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43978137748d873590e5e9822305c84b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d6d2ce07f143011e8ad25652e731105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ef998d76a6a9677612282ce036835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239542a270eb8923ae2495ac2ea7ac6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc88c323ebb7ec8dcd9f3c1e180a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a5bb389767c99a9a8b2650ae7a2e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7822abd96c80be77364c92a39f6b1ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422151d150d8df80288ddbfe01ed8a13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63d28811355c04dfa4b3d729e029a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4868a4c0dd0de2f953576541501b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f50d11c524658d3ac7489f5f510f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df0fc0c26c6fc2e5a862aa568536d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1870f10c6096f5dff1078865385424116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c99f387628549e3c8f725664458f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d588c31fc2199c648c03f6dd092f78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530174803207108c85cd471beb5d424e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a3fb48c5cfb36e572b234bc4e75a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0d1c5d3936b4ea5af72affadbadd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f9eccd5cece44fee95d5f068fa6e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8e86267a0c334afded5207b0eded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ffa30bb808179167d9e3f64cdff39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2abcae88a5761a61bd786e0e45cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb2fa43211bd5bfe3ca8781c3c42f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6730c0939e3c95fcce6cc314a17e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832995e857cb010a9a74a1f879460e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7ce618a501a53229b49a5f7c035e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f104ddb4fdc2a94108670707b0cd2aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17820c3a0a204588bafbb8fb67972131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea50083b1ca5749c58cce821162e93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf52d6f924ba104197a494abcffa36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032baecb98b27d229c51c466d4e5d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e59c7162c4594dc766cc9ca07741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e423201307a20693a3851fa554f83c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1c347f692d7546414db76229e023b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363d2affed3677c9b6d109eff46d735138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e84a8f6acd5a48f05df32e3c169e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212322c91605d86fd1465a45ae55ce7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a39b3434ab1998f39776b009975fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c1d400c8eea2fe1349100d4c987f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b869aef4e2d1966d1639112b1be0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311954a355df9e50d984ec9399e539b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd10586cb8e4db35288b99ace6e07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152c14c4263ba135d8a3fbb6d886f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a9cd1cb8ddb29559b106a67ba7708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979f80e2d3773743ceb091a86e24378148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea4f5c1a5be2a61561934bc4375996149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406a66834b3b61580c9ce700f2374b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3d45c150a11a09213218248404980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437027acc3bb3c2e72a68c053c1d68b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09f6c8041de4ee7fb71b516d764047153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5540e26d6afaa9881d7a230ef1f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd54f6fdc54ae24c93de6d8318f5c96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50028008fb9598dd2f645233f0751c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce99dca954b906c3529ba704b86f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a71a1134c0a3cceb182704a169d57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d716ff589ac13ef1f1ec76d8084eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5afb9536cd2e51c65116b91ba6c61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d584dc6d8d0905e5b03b38c7f9ab4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea339364a7a537f36182757d57355f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ff8af7d571024b7b22237f3a559a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47261ab360eedfd797c99c179699cda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395d9a5ae59c0b6a57046cdb671ddb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c422dbbbf46633947831508748640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565f974a77a1baa9def665457145fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae75e49e9956ed75a4cc370a1885c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e030cf8f0caf3f789685dfea2e52a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3896fce2222670501e03ba460444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17a038ef515dd964e84dd951c6d89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b8221dd39e792334742724dc19d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b9a9927c9673e88fe3b87de8e50e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f867530b5540fc4fed98d691b39e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3298fe9b24c1ff72957287a8b398fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b66bb7a6912fc336313b70b0987b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8b8d28b286224c1c7be037b3aa61a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16b283189a0927d474118cd73d67c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958eb9229fdbae077ffa7c971156755179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680217a8fb7afe5227fb0bfe759c6b8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7b1fcec941789c53ab637bb46e2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b8a99a5e6562940ee919df9f6ad8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05032496a88631cbbbfba26df9a434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a98db5871f7684d2158974464990184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535b7822e19d3e4d0defb56a78a2599185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3646bd9b4ba10812ec9a3cfc224e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cec071069b755b8e00d1b08c302ba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf29511c84b4303f60fba9c7736ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db815484b6d7e61da24307af8241645189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3599a7c7790eb17a2483fe3ae0603190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9b09e383f451b5cac2fbe93e2260a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581626d60fea416506cbcc885bdff24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a696a687062d962d803c26462a2051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4c25d70f598fcfe0471bb584e7ada194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451fc0eb860de9265c331554e9070d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7cf4da001af2507fffcadcc9a08d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eaed27a10e5d1de08fa400a8aec9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488552c024c93e0178acf2d70acb1e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfffff77dba90df53dbaadb235ff38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ab0157c8ee155fd16444859cdf0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c51fae5edf241a3ae5c468629ab19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b2ec8aadcfc10b2917cc0f62783e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e0c8c81b39a02ac1335dfef5ba9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8620821fb712afe048a515c374a155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72891b51320926659fed91898e2797a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058e9f1c7a5cb825c98fa1ed82776ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f445d0a12108d8f4996dde902836b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916818486d5412e208d66e4e98acd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7292586cc08585d10420c44363b2fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6828e7d315690c8b404fbc516540ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f0fbf951e7b78fd218f04ee1741a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dab5ebbe8a7d749f322bfb8b1c6eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c5eb5960832d81008f738ae226b94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797624c5c3a44155e120c0f7aeaf6690214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289330248b4419670dfcd57f4dcdaed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de925a798bcec330e73982f217115a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1ba7cf4dda4e1b1f48fe06ecc6112217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49229d099e9c3d78501f4184ec28b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66180bad0149891ed2e8a0e5c84468219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf12048b614b8513fd127b5448aca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda425e3b49b90fea64546f91e163d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c209b3c3d7d64d1a9e7b75fe2cd66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c7756e75c785ad2c8209e30b2763a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b40468e35fff6e2c309cae04827c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525cae3cd1add7cab2f44beed7c6f0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb582011d3a96ad46167fb96631b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde28e746628526f893d176fb2f36df8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248892be3bf8e7e4022cf0a63edc486228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c21197fd8f2a3cc7ef19d513bd44da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d02f09368c936155b46154e4397bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff826a84256fc3dbee71e635b59b5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072684065c2fed80c0d5468e8fe0cb8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c014acaeae396fbd86d5460de2131b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd04ac4702c458bd14e71a061c680c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f85945ccafaed6d75cf7244204ae0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc09b9cec7e75ad37c6de9a3045ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaccdae0db36ea7f1773a9d167db9d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec48bfcdbe2ff546f89eebdc02a3d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca996b6255ead1949c37882e818d69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1b0a26d74a0cfccc2107eeb680eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3bae9957a930eddccc511b8fe3577241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894369fcc94ddac4af3ff15343e588b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33b2bc5e6dd367d963b24424f13aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d67eea83ac4a103bb18e9d72ec0a93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eae839b677015268d9c9abf00704b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645af2921640b4fb368d63b5a7bb647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636dc7c526cf30fb7de3b92f22e11e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e416d6d6254fbf60fc26729d6b76f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824440006d56009d329cf1bfb37e682249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1631ee7640b4eae7b24b9cebb98a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca32e1ee35f887723edcb2937d118af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84ffc443625185e87d6572bbf83cfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907956ec2b523b751da73671de30d0f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b367bfc3f9b92f24bc7e4d622526cfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194db9a77bc3c5b29a34cda6059b6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039898a0e37592863447e4b8d0d58556256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac7bb8205ae34d6b7abe6cc5535f81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601e5d75d14017d56b980d60eb2432258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598201e463fca4780e47ada7e934e153259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea442b8c33a2972c9609a85540ab91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3c6bef05f141ae147cb099c405fe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faac5095edd5a1e3d3b1d28584999e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52635274a4f7605ab764644250ea9c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22734c762bfa95abcefad8f0b6735fc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4006706afe35a9f6535123ebc53dd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e72fb1a49a54ebd363d9bc641d526f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459164ae738827fcdd38043cbdf51f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c893c178f38bb40d400c35aac4aee80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649cb3a774eff3699503b4aa3b9a10d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac07a79489fc7de3377844db2fd6691270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cdeb7e9b8acef31f3e355e5669c5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566483fefddd7f9722d3aab5d787c755272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b9f17c9d04b21b77abe054e98ce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee3e084efb38a93080422e038b780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c422085b691e56d2b4eb58f81a575275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9c1b78a74a691b9f0ff6d32e23f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96485f631093f45f23c3081bcdf4ba35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902b6b099a9d5d5b4b0039a42b7c8aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838214175ffb9d0955658ca97ffb1fab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05273249b45ccadd055cd4e37a9f92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612235f5ab977dc4defa1129fec5bcb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea0d7f08d063838b614d975cfa2c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad4647cfe13324cda99015cd9c3fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba591660334a3f246bed7a1b2e85fe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb7316645fa47329386ba8b868b2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaee9684a2a166a68efe323c17af64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4df380eac0bfaedff7a4e5fc1c7ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c4a5dd1c9b7980a8358debdf8fdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84597fd8047521590294879bfb5a815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb772391df1cfe265c86194857852840290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195fc69e20d684d891983fd3ed7f71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d90145acfa8b72af35c05ab92c38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827d84425b28bda3183396de100df0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf494247ebbd6b50f11124518200b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3621a4ebc54ea276afa9329de3153295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264249add728c3b9f316d68f1bd83f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50683d026eb53a1d3320cd4e0a282722297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691cb985446e599190a691c271815f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6ef9c76e98558dba15fa99c42d2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab906ed8541e5e3e68613ab88468b27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe178f063e8e0e8ca77338d1edd7e1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc685a3cbe9d68c3460d8c29042744302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7a271ead79033232b8ca016ce0ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be9019bb5fd125db477fdd2fc06c80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98666d9418935d9c1583b6031d2aff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290692ded7ac8cbe5bdfc371d0bcb3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320386d3b58cd592d9f70a7f9fbf189307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd151fe37e2cbb4fa21de0c306511c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69e72bcae1b03a84b97cf1a8a22a39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded84e74d713e4925c07463634abbc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0445faddbb9976787b49417a990d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673282f9d8a8dddacdcd50966edf1847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac52252970eeb72dadd9d66a99d4098313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b44f809d072913daed149d1771bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf873da58e64bc402081749d0c490c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3c4d060ddd4af856e11faf39e11f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80f60a547770ca8f9616ccb0469b36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94dd3458ced91f4c1dc219d3314d61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba1dceca5f29e5c3c5c640fef782b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76725982770ff5388644d47508703235320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cd0cacd45e8178de4446b1e8f0b4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722184f6cce858695ac063d8b8f13c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bacd0dbbe352b714645796ce464e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae5537670c38b42edcbcd9d5ba569324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746bd92010c670832d5d742d5a8255325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d13227fe9dc4c898336512d039ff1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2df68a9ac63579dee33cdb8d7004a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db16baa86a1ebedd6212756476bfd71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e24a8e13783c2cd55accd9eccbe381329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62052f3b7dcaf34d544d56988de21b4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643de657fbd614303fba127422fcfde7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4578551bd7c56bdf920ce3c7944a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c8256d89b02540db96a7e9a68d73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c901126987ec36bba9d98d8bbed9b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32b873f4f005d65f364fba43fa0e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b9726828774d6cbc93c6b7b7bd38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a3aea87718880f7ad99a41dc2a7d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c875a269b292fed24b975aacdb65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549748a0dc6c57bb6bd27c0d6a93f6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1cb9389b0cfce82dbd67e99056d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d61431a09482784702fcf309f4d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d158bbbb8622ed24e40e99015516e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07d15e81158fb9d5cff53f0d70e7a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c723f9d7b01df25d5ef3457a65b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994ddb1a7c0ad88ec66ca101bd3062d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132fc5fb14eb899e1b0a4c83b05dc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c98ceaa0f3d43596135b6c5d4cc81f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fafee4ba715d023c06344fb21fd2c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab70fe1976ae30514ee81a6197667f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f982ee21dbca9d6d0e4ea84c805e96e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812f8c1a897b088487c5f66e640ca26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a1e54ec912d8e684326a532e20b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73676a479d7ac69032c7d1d4b8e4c79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1b23b196ded0929fda01ddcf47da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd9f628058f5634444d3cddffafc7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b686e46b4b688af0a2b701156f79be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a8b7763fe13a56d8f0f74c08ef6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecac23642c74c344637ff1420c4176358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e160d14cb89d2c925217cbeb92598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ed8090e3e71be6a28a6bfc9c9c74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ff60b8b80dbb70c16717b5d9af2ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21aaffb40d5758fed769fab58bfe94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7cd77f2a6fb8a01b99cc1593e8d74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849191dc2aefa1ebd15bf136c5c0631a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564495c6f9f2ba8325b5e36cc8eb85e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a71051466dbd58ffb04363f7746a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d3651386e9f212df7ad5e448508e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d85bb4f2db66ac03f9187921ca9e7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ad3ebeca411a9e266c6f77f6e30c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72f63381f70e0b1fd347fc6d401c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573311128f805078d7dc12c953448bcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2b0459a97eab21af8b8f73cac47e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939db565d916f28dd73af6bb824f527b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131377aa406b21d1c4455755604ce4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a687d2a39cb1df3e62bcf44e5ec1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c598149c280b8143bb14ad31ef34b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149202d860d7de8a7c3c7331933eb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded007835a9e8f87dde762b1cc87b37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea25b243e39bc7e6ca4b1ec04863b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8cd8070babdc1b4a78596c71547bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997fed3273b3dc9ea29792d017bce8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a1878fae876140f0ecc67c8f2cb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4018457c5ee2f25bd0d10f73594f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45edfdd2d2c1c43853def052fcbff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff3dcf45fad2426409ff0f391f3e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567726ed166654406ec95748e89f67ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea22bacf077603b63210b4df33c2a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279be22c334f72c5446d9da3ec8fb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19c6d5bd1e571726c36edd2c2e7dd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3672c25d581879d4b9495e1b3ffe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb98c161f9ba6efa1085c430a3948c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb538fe1df4ba24fd4dd8846b9103ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e172c7436e747d8491bd3022c0813393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327655866ad054218e6ce162fe14a688394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c963980f7d6c59127ea4999c70b8132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdddfe3d8d9a4c4506d14eb1900593396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a975ddde5d40b7a750ab4bff73a3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15eea183e3fdef253d32fff5f017be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b41323b6f05fd2a35e69da163e4a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ffea024cea7f23f2e0e8bc59b86fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc23d61ce5036d4fb327c0f2bb32a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7af32559ee5a1a24d908ad7df3ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b068e4ab44c2a62c1b98f9bfcdb0e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e717fc586e668b7e4549ea55c83e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf4f4fb049a3785699e7046c7c3549405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0bce5347e25121c98f5a1cd2813da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88072cf316a7cac33ce61c23fc22ea6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a68f0325136e463a2a12bf835e7be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0515601d9fe0c7f9ec11844c0b3f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f11dee2bba924d2da5b37371938b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a1c489b507c9d29e6754089f33c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76567ad59297fa67728f80432be8740d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095c05b6b072d53ebe339a0239ef06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd2b7a05a58391658ffe9cd0bc7169414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317655a19194c75fc8c1e6184c9efc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a9af869b983f454dc525f98d56661416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece800b12e839e782c63e81da86e8e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15212b0b455cca52579a3208589f0126418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317b59eb36935e8341e739ff8acb7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9f025861823a7677cbfd494bc63e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e524bf8762b688ea51b4b4a52635421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25113e94f30cb1fc1ec0ed8b466003cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da40bbe8b783caccf60de08f8d5404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bab1d3fc2cb09eb771d1289649e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d32d4189b8d96d440ec7487288ae9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc1ff2c73c882300892e07c4c5c6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3c1c38240c25a13ab3513102ce193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5c5ee224c600a862842e376c83a82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e29fb25b83b51a579c259ed6be2ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c621dd0f2f772fcdb49dcd085a47e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871920fd8c1ca3fa98eacf45131e3ac8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809a0dc933383cfa67e31d9404cca31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde1e7b2f8d397ce8bd430456f72df3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6c6fb43f9d11509bbe684289e7c59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc475a64876e5ce531d68f1368d20b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd49d0516b43e838dfa0b0c854ecf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08333e14a3972d0c48c2af777015b7a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a844fc835c79cb1e1ea56db90d3c68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3c6200bae625fe8e1404b9098ad60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3614c3fd3801153c7f286b6ac0a618440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9cab4d7554768baa594dc2d55b573441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8056eb30b877d342a6d7dc8049295d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f71fab15b7df602a42d6d7efa436d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e32b02d4cef6d48bb82e75ec5600444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962b5538f5510d16853b7efaa22e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef94755724d5284490af9c29c4d40cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0568e74bb285d09d2a4eff2a4a92202447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e221bc623981216fce50472020419a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde896871e252bb596aeaffe6e2b3b15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f42c3e1fa724886307cc7e54a1063450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e944b6b9441c556aba98ff87d0f30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd0e61499bde3061b404b9acf7cea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81080e026dfdb07a14bcbe66a0f9b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b051cfaafcd16437b8a17b517935c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744327a5ff58226cb85cc6d61e3dc700455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2489a19c380ef6b5cdb864a9c06335a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ea4dc4afc4040e71360664106559457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50f9583d4832aeb1db0a4a60fea222458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb3296754526264eabf85ff2bf6623459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864048f8d69d3d6bdee393e7d21bc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da72400faa7e0d618d5824ec739430461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6562d9cbb00d2bb7112ef6569b2b2f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324f1c7b674bd08f33c7afc358dfeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fc27f1d2d21a054b18d7605046f20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf02a6eff728675ff036a08c64c96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f5094d0cb1866fa8be5bda79e73d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc08a59a2e11875883eb1a51858bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b20fb9cfcebf44dbbe1325f8aacb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd52f223545e09718099e47cd30248469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8025be467b406e6f818a32a3fdbf255470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ace09dbfe1cd4adb4e48057cc7ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044266499aba7c0018dbea39c7d740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d173dd1f4e70e932150273fd4fd6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeede1fb284ed4fb60a63c785835ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e2ce977c06fb55cdb761c2cc59bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6a07e4ea4ad88bbe160486c98ca58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2b0d937629154fd350cc0d7a00b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5437f250ae87ac7c2fb5e8d74e246478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c1389df243279f405da9c19a2946479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d7b0dc0b9eb625e735d0cfae3cd5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55895c6a934760b3a2e170ce9f939b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80946631d72169b5698c8c27404a843b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72180bc75ef46787a75e7204e267b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e85c4d59cc4d56bea6392badd195d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465fd8976ccf792ab4b002d27cb019e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f2d2ce379d17c741518c5ed63f01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845f6531c987ab9667192c4002752a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed437530ff8705be6e0e0fc057c147488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dbef03274c627785852c005d1eb52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e0b58824d1158076e23ac02e1668490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7791e30d4b14e36f740251108ca20d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7bdd4c27bb518b3edab17adf3b40a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304105b0e92c3a6a2e7147f38202b7aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c4b4e190b49c60ebc14c08b54e752494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d117b454b363d5623fe608c6af4aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f220633235424ff9ac8cf51ed2b87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810a32d1e07767dd8fdd0c510fe2c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bdd3f4c80a1019422e2edc5d752d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af024c9387a3db9c1a53f9bad0a7f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1544873af911c29375cac3f5c999d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e58dc7ddada192c5d3021ea193407501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264309582c6716b9d7449313497744e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad5465412673f5ac74e843c4ca2f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6792e078baa2568bd96340599f9d5c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763db7f8aa0d67fe8a8da522f2472bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06417abed53674544da695b278e2cf4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a90292a7e336fb67174356df7ac32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34b1d319294d687d7ae3d0f8207f38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ade278286efb24e0ed7dec8f8cb2c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd4a48e0faf633dc841714a12760a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512939c71197110a53aebf9db9aaa0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6549e123ee1606f00ae11e6c998c866512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82a7ee293cbe0401b05c652a64697a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d1184a370a17f40b69921c58757b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85baa0e546dfc9ee454616224b43ec0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483fda528f348ffbdd4e035b038856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612ba8ffd6b62e9c1f2b4590be5c7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba27e55abdf64d05050b84b1b624890518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a9d495ca25c4d14fb5b4f2273241519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc4acef9c09e0d50f4f81f22ecc986520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1785ed09e9a58301b923e75712f03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a36852940310f7b308632353771a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48b0f96d9db673f7faad85ef0b3ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934802b26678a8ba48a1211e655b8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce79c20ef61e63ed28f6331c0ad0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd7953d8b0f96079974216242aac2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e623c7f5e117cc00c76f357fbc3fd38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6471860cd7912fde2a34171ebc4a57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534aaf146f6fc728a5264a7abebde1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf494e26d26b865ba62252c5e78af7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7a6bc7102d9b4ce1915c98aafdaf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e58aacd9f7b481173b6bdecf80fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4da0ac291ca8f79f13427aee5b4c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2e0772999d7528cd052b49025135534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f61e83051b8efd3c95a430e7e43c3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb121895614e6368ac2faab1889186536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d1aa83c091b90d62af06479eb287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74556c84f82d404bad29b9354ace298538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb201ee82ccd55c6908fa6b5d657f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f16514322b0d9594368be2555fc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563c248207395f39c75e8e6d0acea37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4899b22b233d555ff5eeade3ea05f0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016ff957f26fe6b8d1183e59ff7a050543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ddfa3c240a81a01445819ec014ebe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9a1abe992f5d88ca241202b1abcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc06d299fc1b4cf41338ea71d135f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76917bb7d25d5d16778f3e7ba825b7c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18e85296f4bba50f1c33e6f3dba12b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4440fd82475e89c9d2c33c9962b1ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088d184d3251b07919bf5eccdd452af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf3016e23c3478c7c1ce2fa542928a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa32f83dae7c378fec24b225a04f95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3af89435238a32ab8f165ec72cfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d4ae49d8d4d09bf6ce0200d5707b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ebb1600cca43d24679dee996bb54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea7b7af29e62380c302eb076bcb78d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaf727e71e6f8cc46328c3cb432514557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe08e9d67fccecec582c4cadefa37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696171cdf8fe123d75d020a1792b929559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e69808d4b23796938958f3489abee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb80051dd53e0cfc2f2bfecc7a77f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2928eb126660c292d1d22bafd3b9560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff9382bcd36d3b27eb962249dae709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fbf5694203afb3cea48f46bdc93d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7c22a44d3fa4529b3f125bcae5a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28c695f1ddffb2bb374dd2c88755e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ae4db78ea85729a1723ad6f90fe0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33580d12f34ec11697e5f32dabd96962568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e070add9092efe3f977a100a9e114d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0dccfe8556354c2f007afa2bb46b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7f3679f803e1487ce05134265b7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce03324917c771153b6fad505797f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f496fcf912ea66efc3b4a17e8580573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a46025706aba44ea3132c230f5b36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c68f1043d4172b5aa8d724abec8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4533a5c7b21212c945a9f65c01ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8803fb71f685483380dba3462a5ab5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d9ae47f46fa352d16e5dd45f6be2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9834bf7b4d06f9369426889f56c84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170943a994f0db01178c973edea31c40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a851f3e31785589c5c751f1ad93c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e346c4c32d41bace8b85a0203e07e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df7026d0e8814b13fb7f0b4e5bed77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312777596dcf43b989779e1910651d5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d312042999293e6f8fd4c591168115585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a63ba21586bddf0e98c78645611ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417903d71bff7d73443e881078b58fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7826e667f60b8b030e7d1db8c2b2ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6587685af92b74cfa95b249a8a558589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda5b442953e04f6b76453625d1d38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ab06779c1e5a858df7bb8ae3a6458591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7cd122198cfeae8a46c542eb4843592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f399379b4c379b35b9bc2c631681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efaff644d80a3beb724be339ab4fc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0fddec46dbad3fc69890f4e791e4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3c218bec8f30dc37d0c197c48887596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3850f25b0bf79bd974c8bdc7fe0304597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194917ed3cd6aab08935f53a679d54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf70ac9c8183600d1f539fb704974599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1458ae8f271a1d807e606c53c5a6c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c65b66907cb4da310a59ebdcd4b79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc3d4689c9cd48312bf1cc8e5f996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e69a18f89314a0aa89d3c58dbb872a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53063557dd764ced4283c53bb14719604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec3670ae683516d6238c12eb50e51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8c3582d7d8c1817ec0d6e2d2b7e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d85e0160db68748070446fa8b9cac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e824bee83d86f64fec33226d38e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0316881eeaeb2a72612f11fa18143e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d756237c466fb9f36b163d95a390610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c8ca27c6ea8ebbbaffcb9e0900870611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12f710bd2f75ef97ea157e595e4235612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4af9c78989b6f28f9bc8c2eaa4ed30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1a99120d03d6d34264a3ecbb1f076614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e7df35d94331c8def56693b3dc5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e65ccd7f58ef3f4a66751d1cdcbc34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474890900a1f1fe7b7b1394ace26ab7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e167a6b403edd292004dc22b4c6bb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67aa435ce013c7e47ef179e5fa80b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b97fbd33ac6f4e747f1a52a6102338620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6581bb35005b95c266beae349c04f69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c047bd65fc594a35ceaac808e789c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70a7c12a134229083460a154a6421623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4bd832d4fabe8bff1c8a067d33b71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bcf82f1b77277dc9ff3132bd51c05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa729458222d28571ecc3e10011469c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbbc4d2705dc5e68e5938699b9ff32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51fd9c156fefb6ec0fe5e465e37d19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913274f02a33b9395db1be39e2b39dc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ef2ba680a6889dccd3ccc7f9b18b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9149a9877ef91ed48ac636116787ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3138d06e4df666fb347a8ec0798e6a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0fb6a8209c831f24aa774bc216a6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609f399990049a5e14538aca5cdb87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446dab6bbf6db7a78e4cd4037cfd6e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b4b339c7cd0d5518b714ce828016636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77235deeac4674429403b204b7fcc4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e058c543f02abea91a82b55ae4f27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b24abf97242145d957a695e21d860639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175201b1053a705b57bb75ddbb7a460640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340edf022df901916dcbe2b0c3b10a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980426589221ebf5ecfce513fbbe14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df3ff9a5b59d5bd200c87352d56592643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fda637cc464a589f2f6745a724569644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4574f12d272ae4252f9b8dc83c8c8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebfe74dac139fa9d19cff05e0b69a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b68b35a1c9666ba18effda02bc96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363d957c9f2be148f7e061abecf4de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25defba96c401a9394c81d1f68a542f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171744453c1fb00c77434611b628843650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c51f0a0e01145aace5cfe444f817651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27915b6365451085e234da6ff99f71a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84457e350d7342bbd754cefb46d5315e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d7aceed5ab7d4c2ceb3c7ed3642bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5795e52136853bface530247cf05a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a059a34fd7fbf248a01b3e8b82f2af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211145af0e94019942ea5bcb0bfeb4b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de9bcfe35215cc1fe5574841d5612b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb4a0cfbf1a62f4d0531ce5190d0c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07b1e46425ef1451b9f39ce12a996c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e540af1066e34f2e261551dc609088661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff135f38b28e8a34c250756b766d528a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd01c5851817d3079c79057ee6dfa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee22ed9e838de2ccd9e3eeeb7a8a48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640296d505afcde9218e0ca102620c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c41623a2f652bce81498047d00a0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75263dc52263669167f2edbfbb3b94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb033d6b4f7c6110445f5bf605ff2475668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a4ad2f39e603c5b718424d5c53520669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01215d9b6117cef31d62e72a2d2ba2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a38892cd9c412a29beef8e9cf53d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d2c9369c9971fa0e0744b947c164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d49504de3c74c1a7f9de6c5171ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e62877cee4759bb052e566c4c31d33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ab18917a49e00d415558bde3a3bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734f19491f3ea2aeb89d2da77ad1909676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f84433f11df69ed9730dbcb024561677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe57b3eb14a87307dd99f25c62a85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e879a2ac578a012eaa685da58835679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8cc6a6a4c7efb7bd7574546005b70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d86e94011a7798aad5fbecf98665681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f4c7a55efa9f7b3d4a9ffd99fd287682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba63deead2bd1f0d915a291cbddc0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad0fa4ba56b807fdc3177a27fb2e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d334a4c151d4e4c56c76ed74e7ef96c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41f7a7f8740c1bd5cb8c2d418d80a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed4ce0c2c242c69f46370d97eacc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56fdcb3d37c35ca392f5067699959688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded29dc799d45e2d223a7841fe3dbc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d6ae056d0d600a5ebc3a05b4f05e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d408e77f107a1882b66841f52d11931691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e943bce5882625239594c96203bf990692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf137ed9ec51aceb844ab438f103f8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ce3a18fdc986cab75f461af90646694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55714a46bf1191978b69ca0379eddc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d59516c674a4ca58bd65235ef2537696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954de1365dc436fe60b7725d20c711e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee87edbb7f5528fe3a7e468a7c558698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f497a71b4ab5be4999c20489ecc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8482cc77b55cc5e66c8bc7bc8e0e7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41c8dd15c3f5d10edcb320738f4511701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ffc49b6c08030317c382016add190702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef760ebfdb4a4a5f1957be9f79fce759703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ec4767d054e51527b8787f4e8f7e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0acb8375a03ede4850d533c696c92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986368f21faf85097a0736985e9d84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b804772a22ae725b467e163ec2d8b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701c3a8057bd5cffce269d0989b432b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7cdbda1d1a94ea5072ee390f09da1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c947d5007c4741f0924d28504b081d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ec79fd4673df2c7bf2224261576da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b40c6aa68513ec4fae8541a9d1de6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54164753a349b005502a04cc4d7ed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d30e603a8a631e5ce766938a10d78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889376e6b2f5b2edba72f1f385a0832715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399532450432dbc70dfadf925e06ed8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603779b4e9d8d886ea223cac5144aff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5636713cd2bc27feec8004ddd95c2be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113b1ee490c61bc1ca49cf89f2b5e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6f15bcd4194bbcf22ee0f6842d6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6df36e01320bb217af7254190da0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335e2007ddf4d9c0c14b705e6c9df5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e918bc4fc223c7454497ddb87bee3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559f1d5810bf1726316b0a34e8c274724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffffc16677a4836edaf7bb303114413725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f643beb6566e62ef8f77f4ce66d37d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a5e92e338f0280ff5a3bc8644fb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844eae3f8d508896bcd79ec1cb68f60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3abc5e38f83ca72bf1e706a5409479729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6c899f4d31357d40f7579ee51149730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617d899945698c612ef7e097275730731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd54263e69544b15e2d529594ef09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df633049568842bcf9d8ce1252c537733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2369098bd026d8cf285724e84ed329734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fc4484aa62a674873e3a5bb85af0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efe7d520aba9d945813f8cf7f1e37d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456e4457eb960e17921227839ad4209737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c4ff1c11d43efad32f5de20423ab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d055c3e38bba3352007d14b175b0c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f1d0f8ca43d6cd69afa823a722e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f7b72113d641d0939ce1f8c68a6e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85ddc37ededa9f065e731838309cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45820af2ece82bb86c6eb663d8540de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189fc3d26e9a37f9f441af3c07d158b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb85e6f24917ecf43937d66e38e61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821596b765fa6f74102ce8b9e90ed15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8cdfa6336e75d3de18be07d46a13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b641dc347dcaea5b55ecf1c20a1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846153e3bce4e0e7a03466a94238f05c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f12335d078b6a3f113c2caa643582750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93458135e26e88cc2a3923d395e6de59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa755423b6ed64fd82616edced5ce65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6812388ea6f054e7175acf3c1b650753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74449a79f2de00049cf4a7e832307ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109803882fe7a8fb25dbe5ea8f7542e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb541b0d509c83bcfdf5fd917d181756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc681cb8de73428b7cdbe2808a95883757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ced1b7b9d91b35f6990fda3e6a0b32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42fcad7a84e0297fc31c466bbc86c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9d503195bd001ca8ffe47fabbfdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d8a8c82fd8fa243963f5e259fa092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6f79f5dc910afdc4715f8ca027353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bad9be4637047278813157ad6ec704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969bb49d9cef63ede920be4a1de5a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69d9d56e5e969b810469e6cba85896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783166878dcb82bccb557c8838b6e937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9497cd4c678dc31aa1520ff014ddb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cea262a698b5a8997d09e2056bea19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9e58d9f57181b6ad9ff5b29d28f1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf33f6b3f67fa51fddc64f9f7726f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ee8f22c4d5be80d16a6a11b509a2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a7f220ac5d68f4a13a453e31492c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723d9c8f3eae61b7c68e3b39415bcef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5cccb48ba275836559abdccb9840f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bdf069f609072171ad29afb8e368f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f43158fa81ec6bc96f8dcd5ddf1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723e60de3176ad59414061d50837a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284e37e867315f0e8cb4958cef09e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ee618d04a92b2cc3f6a515c7267820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f38fabac57406272f72744d4497b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa94f49d6d60f3d4b3f8ef327cea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33996f206f0b5fec23469ea6f1f7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8edc7b123f9606173eb94eae03ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab489a2dee29b2d90e53883129dbe325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1b94007846954ff13803f2a90b9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cd179915e20c3a94f1d335d7da6c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1913a53dc673357feed6e890162ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e99e9ccd15867670fb18196154dbf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1efa141497f2cb4e19225a2c287fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a478985f10256e7fbb59b9856401c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09556001b7f5c182ea66c6423918b3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dceb4cff11a15d7c2484eec883561b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af743c0d9c2465f88a80b8753b1d852034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b9b70ea1eac1d74f2b01343ace7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94551af9430e6fc53b066d9ed480936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7ea5ad4124f6c2c13ee32de72f5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fd10137e33d355409ec04baa8591038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fddeb0e2c9b1f39a8a17bd358fefe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29eca34bd0357ffc3ed1dd703932640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced18eecb4949d943e14f2ee586a0a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace27303077e283b789567d4a5a45f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3dbba30371302a7959f30180e23843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe94fcc99f3b12f4d5724b58ab5b8c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f4bab96a32c9744f329c8bd903be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf7e901a0a91fdfc1365da1c1f616146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400f709f697a52adce235eeb84033647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd08cfca2011f634b784fa11b74fe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242310bb842232b9b1478ac042370a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70970def112095dcea760731ca371f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91545f01693fcc459b4e99b4df25391751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec818dfa74c12cbae8a69aabe2ac985152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb809edfeba14305ad244c8797afbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0812965e7a3548cfc1450dcbd84e9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48c80601839160572f92f6927e7a2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5306cd14f972b484f9e153bc59b385956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154418832f00ffc4b07d23e44801cfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015a745162e828f8852cd992c598f3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c75953b110a3981b20e1276a6d58d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314978e08e12ca64d8516764c14ac28060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b0dcdf9f1416b07da70bc45ee39d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72eb19a688f4b1e0e7677d93306abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0ef66351df704d6545640730a619563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881aa929435bc8df56b60472cc6988664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ab0bf0cbd7cbc712f44e202f951265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50f65fc4dbf85dbe8cae8c21855b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fee627d3ce3de9ef874c9c59694d1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218cd5a786d4bbad85a0a03e5fceddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7b1f6cb04f28b3765cf20118c5d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9a71ab38513853973951a4d84d0ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d5e3e42d8500897c907957b75e9a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1c927e2d08b141245646540ba809b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0a94f9f7dcf91169ab2420cb244c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a360483f332bd698b702ef8d28a68da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd8bf0671f0fc19c92944540e4c7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113466d21356f7cb4e263dab064cc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1d5924373f0e7678470ba7a9c21777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9cde54657f90730970dc75baa3d3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1bcd2b3cb4919273bae9d164e8ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228a86f5635288b778be5e2b71d53180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e32439e36b10d2770d605c7572f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5253f068530c59562badba5378eb7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddaa275a104082cc86c605ebdd794983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fefd2c1d21c9d1a4a90a98beae15c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8904e267e9c2a622d79216b3719da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3444030bbab5a7ed5103ee5b9b5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df8ed71fc97a6b6f85c9a49accab5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f1d6911014bebf8079772e0e07bf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b2982f2ecb8dbbd931eed329c9e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a808998214c680c2a04a7b32c77090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b18f92b3961e3807794bb4bcb49b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6fbd8657599ef03783d8969ac71ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98910bc6b2d07c050fe38a919a68e83f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52796f695f9b40c7e04294744da602994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7994453d818384c728158c173c67da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bdbfb91aa54276c47d8826a47982d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92d16c5dd52e7635490d08866622197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64cf275d9cc162f983d7a01dbbea0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8329ea8adb884b0da4d275277745f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c1130715d0517b66beb31084e455c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2558b6498456e19ebe1ba0754ac55f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff45563ed0394164d875196329ad86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1baa219f7e83326f7cdabb7699a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3478a11c49ae2317e980a29a631a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843bbc1e745f0b3bdcb7c50aeb7f0d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacd791801cad5e7ad06c86e1a0cf3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafebdc4f88bc9752f88a292274781c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e707066509e273147d90e7bf8972c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af771266f5cab91cd1326503158db1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd8a02033648f27db904f94bd8eec2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd836227a09f0c0e35860622c1b7b8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc1dc6086f80701e671b50109e4858112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dae9c35d756d0352eb893da64ae0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac305015d3c5f87d486b8b45129ea39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c7d1f1261a9e3385ed97fb9da3c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a865917877d44517184722d6b96a6ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716474b565c957d168472d6b60f2b927117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ea42512ec6d8f8435f48f0819bbc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81098b9f47656eab1b60d3b01dceac37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b3dd9eed583478c5d067210a743d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cfa2173ab7fc87cee5aeddef36f14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826bd1dc04f7a5e4c94cf42f4db63a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366c0ea1a20ac28244feab3a737c5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b1ad88b7a5131d99d3429d0346843124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b4b34ad28b6c50dfefebf657716f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da05bececddf48f1a28cd22dd32b366126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe87736eb656b77238011eee584f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da15e4b9bcff3fff37303caf9162a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b0304aa01af1583949b517c01930129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a524f494873086cccbd812c681c2b46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2301d63af554f2c0704a8d9662796db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de29ac57d71ec23dc0a8685d3fde197132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600a5715653ecbe5bf791213999295133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a07ccddc967920d4a2f0df6fe62a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d189194dd58a408bedecbbb93258135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944b9440b9c05e8c683993ec3e661b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3fbf3a4781c8a48b83eef519305f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5a4ce53aada89e1b05c3394febae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14936742432b845ae7b54308f18a121b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9a92c8c2baeb73328159a7932f863140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412028bd61f2cfc6253da2721fbaa76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa30da66a0c888a7246093b8d4d5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c2422d6c1d7460fe1d9b1671ce624143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b7d9542f68bb46ea22634e368522144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed82038c106f586f0a6cc619da999e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c4e9593d2d8c910d91c7acae30eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a96f2104ff5ed79938dbbf1a9d4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d372af98b0735b77581a578db11bc8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922b2561d9faec3e6be0ab0122df7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6c43c92ec23d529fff6a87a5025d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46121e200011fa1eca090bd8f8afe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a029672edf65d52c925bee2a1ef37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278f66046fdcbb63e45776e2cd5373153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdf1c8aa80b1ed128a5dcff525921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e347060a58da15704c20278de88353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1e33b0765f78908332ea3f1b5f8f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e050d912252688c449144f454b4ac1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777f82031fa1d3ebec2af84d600097c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd13294151b57f49c43f5ba7e7bee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b52c62fea0eb8f5f58f6eea81dc83d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74909ad55189749787cc89e859514a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1f1f45e3fc0a1d6e13810018e46e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f414a760a398d21300ee99c50ee49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0719a3e4f21926b23ed76ab9f48f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e8361f948413feeb319e313a5717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad7d9d50f6e4c1626e05e5525e721166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca220dec3d4421bb7e32274f071785a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216bd4824abec24d4da52aee4beb89a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2c9f96b615000d0ded130edac650169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bc34a7e96dd624ac9cf4b2ad2603170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa679f5516a8941d7a92f6fbfd0d181171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dfdc51d1748e4ce9a668ab14302cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b0eb74db7faf5cb3785d9cae876e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e855a30ba47fef11d370c4796331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668980e51172f66dfc8d27dcc056c91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9564a38df1f58849d693a8efdc14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37011511a8e2678a2a5be3273ade527177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a2023344a83792862358448576c65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd2ba07b450a43c720126563f50de1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b409c15795493ab4b4edc8295ffad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44df8cbf81c61d1b062b9a2ddae31a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41648b9f24821c18a61f353809f0351182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13e842d78502b99fd0355d5983b6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63388a49effd60ec446bdadcae4bb8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc780215ba4f44728e74ced648a7d88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcede88aaefddc8e35ab856a82ca65a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a0f1d3baddf3309098300fa71c7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade5547a01faa5dcc9a76b5277ade4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b031915296ab9641d2972009e0f29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666cf82c94291f9dcd3b9edde2cddc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a9a6642a41f2484e8411c5d771b4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a8766d65192bc2bf27496d12800c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f418ef65fb85e79fb872d2cf45fec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccde3b55e25f195687b2b319da4deb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1775dc2445a0eb12fa758076ea2654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81656b812a69206bf0077de4c91e919196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bec82d979d6f04fd71ec80ce9bbb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a6218e608407174af850f339a92a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297664e7a72200cbda207b1f0c4b8c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bb0b9b453fe893665a57ef965f169200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3539762512b9c9e2ba8b83b3bc2257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd3c4b84d70fb7eec2ab4f007af46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989dc5a87328d6c99e899efd044f4d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d22f19c08677fa7c038f424adf0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc248d85fcd0f614446e72a288ed3fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0c1bbc37f3c7f50557b4079921b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd58f8cea57b9c37985d257eda74e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b28f7dad863f3eb649165b4b7138e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df196b0cb7002832bcc2692c9a9b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67471819f985e8c5e234e0d7ae69556210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b8f75cf704595c1aaa46b1f8726ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414ba16d15add53ca53e02f1e41ae49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00bbc93fe09e4db42481c047c32a1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c01b7bcb29a664ec1a16ec3a63586214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17e11cd38fcbf8c07ed97df2662a19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58616e5795c144eb67c113b1305672216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393651b955a47e28ffc7a591c926a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21b5b3dc8ecc07aaab1090877432f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebc4e500d8e6ba07ad9130637d0dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e6fdbd3c5bd8040a56d13267e4bba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c560b57dadfe1eb0e9a109bcae493cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2d62b6ff027a73d5222a89bedd64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe425c14cc17247e1743427eb1d25a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8534135cf35dfd0ed2d5f84db2153de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727430026973144c2729a693dea4b712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840eab16301736e83aa64f31929505f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0544cad601030e526aae3c19f4aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d27e5c1ca87fb8689d335bf35766b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1cfea04bce40bd2356320ba072b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819321b8d8154215f299c8890c6c4264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d985a2fba1398c79cd052350a23cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edace87c41df250f16fc0dd5b8607c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796f5cc27dc8f3b198565b33fd7c1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f14b29ed0bfb03fe823138a80b95d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944468d34287d47a465c8b59d3b66ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c04bc8ad3196da842f2d2e849a424d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b594742d3d6d0c776fa78724b735f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e95d550cf3282e6300888c71d67e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8632b84d4282a162c1992bc159430239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46551ab3c7e19c8e4e3c0d57061c10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ff1b91ed3b7bb7251d15c656eaf36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf8e59567e1c3fdc620c8390004a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980a5be5bca681cf0845998ccb46a01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82147077268c77ddcbeb461d9e3e383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539b9549e5ac82e1b18e3daf1357a1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c34d936a68cd089b4da37f3f5988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123a5489b459ddab8f44449b58ff29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f02d4349d13149fb43beedf47d7f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3c7d7632ca6d4870b5e392c41807b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadbb4f1735cc6ad9126c3acbe4d3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d36b423503fc4b39680eb404f628251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f353ed7fca0703841050c1c1ad6373252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f087815c013e09c542a127a6f882c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14ed59adfe18fb9fe12118585af9c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f5d690e952be0bbaf9002b44a05d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7706595b7ab8bd305932428e5beb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c420d5e2bea6b22070a46e659b06a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6153fcb76a1d8bedab82d4d5cd01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f66100f5fadd3c11ffe6a8b6501b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45599861ae6f161f3c762da7bc8cf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a5cff17620f77e5db7d83ef1fa89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2eb59d88422218210f43da92a60b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6b59557dc6eb8a6273ec5bead32a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3e223ebe6b0dbbed183ef306b0f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce49b5cd0d02054372309449253aec3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e31d15c4d0aa017b1c81193747a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d2ae68156ee40326fcba81948957267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d2d150eabb053ac28a16f9e94dec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c3fcda97d271ae3f73459fa89904269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1325fd755037345953f837edd729244270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a56b9896f639be36dd56ca7184a06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b48d61ecf0853d41d64fb856bd2503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc65ed0c19b1e624faa39345866557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffdd797f765e830da33a1d8b79e97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e494d9a28ba8fee43382128122d44b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287339152e716381204968b2908268b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709481979e564a62987e8c99d4aef65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a492a0f485bd2abc3baef98590d5f95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228efcea74aa6a6164c8236871bb4f92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99791ba5049402e93c2a709009e6c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f5c53f030a5a7fd0c10c10e25827281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f640905dddc1d29beb90ed8ed6474282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636d916a35bba7e5e44fe99795cb687283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421ca3e240bf70747dc13d2e81ecd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d11cada43e9b8f77b0bd19b43022f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914255e0ee90c481a29d5f7c01c525286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f745263c0350b189a1ec7567bdb52f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e54b343f369cb673bf94f23b37370288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7bb5b11a9157ce15171bc5ce9a56e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0547adae4a414e4bec7110003934515290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca9525007542233f1606a49e87662291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c782c4f1cb215b1e9f5f72ca6e139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239773fae35fd1da6f8b2c8f5383153293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8080f5577bc4fc9d0a859c872ba98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60e0a804e505b806497bd84f69e30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef376c5b4aa41c467ea89ba631b1a8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1052fd0fbde2ce3c4ea46b412e03be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801d1258bca4c82fdf465f56c89786298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea0f2ef288eb217e694f5c2c62da93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baff9d4248d095a11d2ca5ab5461094300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63356c717d50cfe8f1f5aeff16def22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfde27b004d7b8462b5691eb8e60d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2aeccd2f43258a4610dbe4cd1b3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24abcf8d6d41f968393d061286b67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb9d5bb7659f9d82281ea7b7f7e40e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643dd7498873e26832448539fb21a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda023dcf3c9be720c6a995ffd9d7f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c0d60b33302e5dd5830656636e660308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd74b0fff3ba93c6006b433a123ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9fed587a67ba7143f57a627b52619310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754a9cc44df9acb9e45df74bf8c363e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87981014df870ce2fdb87dfb7bf0293a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80c1b16f8c86e3e145108530570a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac867e8b5d989f44662d20c694291b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fadbd62f612a7136d6bb6bda02bc0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694edcf80fc629d0ff8c71bd258e6b45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffed367ea1c76b0198ce797fd8bd84b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28625d6e3dce79fcbc9719fe49cbf60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314324acba5a38c3a078269d6ddfaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb4b6cc3a151bd107d6501532061b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36174371d6be16158d74aa63f71fd3c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c2b24ecc3e35f1c137dbe5fe9456322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a026fa4b416a5fb6c190558393e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea535c9445a34c9430e9a2ce7fda00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d98cbafc8ccf353dc6e77f2ee64e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cb50750fe2905e5cf8d08aba3b27b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f110356a7a55bd4864c7afff7e283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c732be59ee6576e301eef0d81fc0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80a77c80c89057be8583c1ee3cdd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e601fedd886a3284a87cac9da7c19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0132514cf8fbefbb38899e2c3d16a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1301e1edc217e433db1d791dca22d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af821d10aba7ec809ccc1f76c1d5534333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e14ab056968e7eb5a063857135d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc37017aba2e953a0ec81cae4c0208f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eee49bc669299a6e571f736061c85c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0fa2ee5bcd8d67a44bd3792faa2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd7bae6419d4e8d376c092020d22dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd701aa6531e6606696475a5cf0a5b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfae1117ed5004cbdb6615a7173ea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491085df38f11948b0dfb1605092f9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2f83d3e9666ada4d991f7e7eda185342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422f5d629cb27b592121286e6e5077a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bb69d9069f7bc84fb0ff9ca37270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c16447c41c80d3f4420d0781d8379345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54268128f7b7dff7efaedb19e3b14cac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185bd65a206ef58e823b00284b177a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7a36c679fbcc40f763b9012f6ca7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c0180cb600aa6ee40ea1865c6707349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c2b1f8ef99112910fc82f71b9fdd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1a0a36d1063d795ec18c7cb1b727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c255f7f7e498c05e98e4da2bf1f272352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddcd62a70c358e5924c7db38b6e5c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5e1cc5391a7100a05e888b75b467a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3a7ef906765c86cc16e608565c8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d576e4f7d47589427955f14bf088356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8805f683c15381fba39acc2bc094357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f12b228ed1fcc466fe03c55f66739d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511250c20b492b3680eafdad51e0c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7f8a269a0bf35332f0e22f8559b49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a259968bf1595eda650688ec1dbe6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092574552fa211f55702dfcb677ba1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe4b7f1ccdc80232ebace80876f511363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216a720011c869217b13e491f85e34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910deb49ab8b528bc72040fb1e52ce92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52e72e3f911815bcee87fdb654034366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023cb2334bc2ed55d8250ba5355e04d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f2f4a2f92852c0dadfb0204df9b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcfa281c61a07ba449dc954051a300369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16cc97596c04f960ed44bec43b3d29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca1b2ef91d4f775f7210aa3d3cb03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f12ae89957eb363cac3e3631326ae1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb55480a5c9bb6a211bb26c93aa295373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad990046f91dfd884cf0b9d0eda92d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24991c9438d4f3863f3254605504aee0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c2c59cf8aafa6bbdcfaf110ededa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee1efc44b580428d9b6deb68010c38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd3c23e90b599652b8e7bf75c3725378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad640cc65e8d1eff6de87736e31597bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c28b90c7391c449176c6010cf46da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd02791163db38b9c6cf9dbf24270f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4076ada21d25ad68bfec29af11669de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc3a0cff7d1cbd40cd3438da33752383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa19c31e66f573333288a8e8c45d055384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef586c59bfa06ccb5dcc17876e81cae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b993f81954cee9399bd9bf05c00f8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ece8d1158bacd99ab4b1b04356f27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffd406eb96afd7b9f4e27d511b379388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c7adcaf0d1e20e5680d46407bd735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a30f0e694a760b24ee9129f640a13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd903a3a77e69b03446b1426f1f4897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036ee03b34601614c96bc4e7e04563392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb58b0dfa8f17979d3bc2062b3d64b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226a5a8bb5843b6f11cc1b4b60c7236394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cfa767cf2ac163af2385caef7a86e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b784c6511a1a439fa5926c97ca3c958396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cdf252bed08d5bbf43e33414cdba1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b43cb9310b85d9173c604ae7a64a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeef58f6152aaace91972e053b105c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0147ed1d3fcf144826f89238aee6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1412a76f47264e922775de53a75f71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a845e2d07f858b5cc225d89011aa1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cdb2d611a7450a1440ad6943b986403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb758e79621fa1e0824c99c8bc1117404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796b7cceceec976063bcc7eddbe0c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1af5fbf33b08abf4aef669fb574a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84547baa3ac8677724f9f71919632407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2b90ba7a1184af34b64e0012ead15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236b696260109f31f0d1b2d56311e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255474c368ace637e27676141178b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d5edfa523df74af537a45be1f4718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e795608f720897fbed8a12092025b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c388f5dd7bdd95756f54c34b4b556c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3bb5817f96561579fb7a79afe63f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab13239118fb74a239c0938cb89615415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311de5562549a35c05e60c1955fa98c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f6fa41f9346972facf1e013d2539417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a008789033cd312c0ecde8deca9509418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3349900298939f26c05995546455d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dac94f247779659a551a5246c5b7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915c2615b806f124abe464b736f8560421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d818bff2908471da51949fd71f83910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e257d86a4fe332dd472842aae94c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44049346f8da5a4aef8faf4936e87a7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac30fbb6a2a847eb83fba80c8ec3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eed4ca70f0a292c5ebc150ba64d9a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64c067af2e03669f363fc5675b70a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83da38ec3385b95d6ee02926e391e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de590109ec5155b6d06f65ce6c5473429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2bd742c29f56c731511ece6a19f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5803eae15c1df9fda63c0e083295a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661316b01ff32deee1b9034a15e13c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e4ee1197096b99aa65ab72d46e004433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29304af5e3d5be1ec4982ef21bf8453434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24ef2fcf73fdbb3a87a0e4c99915e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd41b4704b99b2e8a0560429cd5a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b53aa3447bb96c259da5057dc983c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee2c98ba50bb5dd996e632a0d498c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b82b50a0451fb67275f2839b157b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2526e9c6b8b89be72a00df4d5e22f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edabaff45eae6debe4206190e405ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14796563f84ab09363374d696f9fd87b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5807e234be59d45374b7793dc83a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e18da9ff2b0af87a9299e3c2d8e04d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822645c4afdc6ad1bacd4f6977643b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c98d28cc2fcae1aaaf049feda8d90c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a67074bf0ba1107e27eef58ebfd401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046144b5f2925a913e4823feab7564448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b587bbff2fa51bac3466b75c39f0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1fcd6e746a2dd59f74a87f0e0514a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657f10c466f15036da5475ecd6bb3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc55594ca23c15156d849be2e4f99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe315a0ad70440d7fabaeb59febd8f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d42da4311c26a8f9b766e0de1a6273454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d649b9f367d83373f90b54d2ddfd025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98f6a5d0a595141462ad690d143fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243063c0f0bd509a9904fb59b1dbaee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4b89f1a3a1999edf4f331252ad1fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d980c914e13b69dd81b24e32de0685459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320c4d1f6bb20b0f78ed3ce443d6d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e450677f334e2e8b354803b1b960f67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee0fed4dee4359857ed310b7fb786462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f70ddaa8a653d122349ea012b09ac5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e759e9107f8e8d1080a8e2e4a7e3278464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537f3845f0c1675c961a8cf5ca584a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f1fa4badf43298f738d607e5fcd3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a600247824123aa669e67102d9e911467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1678d8923b3d8c9e975c7907c7a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe59c2476f7209d36c86c0964f42a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49502bdea0c620830b680309a5f4eff4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a9038fe9a46efce1c6b9e9b9d35f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0a95d4a71ca10616fef37d0b4511472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7ef4a636f20729bfecb1095647a51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e185c89dbb034760247c094da38d58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578913e13d158881275168a13a2ce5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060fdb32ca50b36f593dfd35c34ae02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870bfc30da23c62f344200ef7df4098477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab26f109a53e18c46240e63481c1ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a76cece256058fe5bfb3f4725c3e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a3726d2d8f9b547ca70df41b83507480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac16359498444fde01ada812447ec1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac77e16fb9b6d6fc5065aea3e05dbf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfb91fb580dfd2105b1e1044342d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ded46382d4a306df3d6fdd3f34ea3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb9da037d52b50d4e5fa4362ada08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a342a3556b897735c14517473cf382486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd38261488b32d2da25a7e0dba9ed3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186e5046c81a8cd534b255aaa792cbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc4b56d2bd1ca4efa0d8ced89e1e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136539e837dd40926e9f8d38cb91130490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4351c8eb59ca7f58921f5286b2f66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe603ee90b20b0284f1a7e1b0ff5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ffde16749ec71ee442c0ed3f69df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6410814b469d366a6bb0c43ceaa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d078acac3d28e96ef97ad19e68603495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b7508e6b4d1f790c58c8be25aee2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817558ab801e20a241f44ae6b4027eca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a589404be7b7f12d78c41e7e1037498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6da48df65214ce822a8547a72bed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59a1d0c952a2c7f539814bd018b25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6873491560e013ca67240a82d8e894d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94669588fca4535f39777a0de8180502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74be7325cea7c3a39704601da8b2bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a1b42e13b8d27032cf294ac3da9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b56424b07b35642f076082918cb90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e6aaf95b654696111544427f4d60c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10ec99d5af51535a65700e3182eaa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541953629ac476267f3f04be8c54513f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d67d75f4fbbf1aed87fb994dc393b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b97d06458d4166ea63931191ed93b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a34225a9956214cc07e48facb4b4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6c32fe7ac85b4ae1bea602de76968512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda27ab79b86af18a9f984527a0c9b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b47a6fb48e421bc608dd37905bcfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3262ee4422b8dda5e502f7ecaaeb58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3bbe6eb3eddc6225ee022c2f6a627516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccc6204d17a95c13caca27851b351a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055f8c146ce087450bdc17abd44a85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627bc9ab65c1a180bf4a75d7fe332de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e0fd840b41f0052d8e960c631d61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4368c7018b7c9204afcf7f2d2644b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a3fc2a492c1d80082796fa2a5efa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b06340537161d34e3798e6759f2a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08dd5918c6d6cb4e138058ef4ae4e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753950a171287df1cfa996773708ee71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8664044fddc53dc29731510506803c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a29a059450cfb38df2c8e1628360c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48cf59bdf192ac901af1fc855d6c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b633ea3bd6d37a4ff60d76cac868a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66e4460191488eb6d91bdea02df3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0114e7f6e8083581cc9499b1b3d7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f48ce6ac4fe3e1859f301248d18c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492dcd1070a3b801d62ed8434de39c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdaa106f8c7d1552314912a2bbe811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806a65c0624bae5803c5f2687a8d8f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801eeb1f0aad92a25d13177c527ee5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fed21414c3f044bb9f89cb23a0476537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed055000a2fb5a53d2da724ceb63eb20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731686564c8f0ce68b31686cd2e2a6c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132930320ddebbda8d7ecfb37ae3c20c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c924690ea5463f99429226e24c0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64228a765332ce59e5112abc4dab5eda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8936824402335ec1f214c1be356e2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb08d5a537a9d76d6964a165a74f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f77be4fe93914ed64b72ac7c865a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb38aaf2e40597331dae05d29ad7c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0f4aa88efb483bd1ca61b110689a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629eb3a17b969027b438426800a7974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565dc2631f25a930fa33f50b7a085e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e339daad0180452104e133841fb74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ddf496d806164f63637153586955a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ade437cb5c04033020adb646c1f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38c19a295460304f0f7d5fccd9cc4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda7bd8d06270032bcb35a294c8ba6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb879fa42d7787140f3a5e4c64662b2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e324076f5e1b7169456e3fd7ca69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1037a01bb98e256e91552ac7d804180557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387a90b289772814e8989f5096d9e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf01ffa757828b53a470b30de2f675559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793675cdd3e232c39f59528f40f0736c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbd4df0c9c3ec3079b98c80658689561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9166ca21e65a487c1abf87c72cbd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc16d8048ddc03b4225ba0ad97afdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084f064c0762549e9047c7454c0c388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b4d0b0d46a6d405214cfb5e55803a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbac51c4ccec3ec1d3aebae9e9db6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049a0a0f25c3fdf09d2197c77b95637567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe9f80763e65187a4ca6b792db118568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f589e47f132b16d9c39180e964e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c067d85fcce278c94d17dbada5ada570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96186420001cf3a9d5c41af05567835571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24017488404cc20dc9c9c1d602d1f778572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5cf25fcf32d7ca6b966220b72d0e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b2fea362665173e608d966b988ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b7613da57ff2f4e865957ae5a0baa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9098a144b12d60bd24e3e3f78c8a792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d31cd6180d1860bcc1ae0463da0b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d5690f403292ed55344c505fd14a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb089b88e2c050d2903aad439914ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757a8fb298963c41cecf9214d22bce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb2f1b9cb7f393f294debca4ca40da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b1ed98f1334fc8a04c983df40aef2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c68577f2e37a61fbd080466d3020c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390ea5968b38e5eeb568fd766654c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854adb99cf7d0631981cfec16afd012585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a80d05928fed78b3f81c014d39f4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ca2b8ea3b6ffe274f6a3894cda06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58addceaa468ddb7e584b8eea79f2302588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983fcb98e0057d3c9e880fae60d93a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2ad76be9b78b37dfc8b5c0cbdc48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce46df69e376b69dc57bf0493b3479591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49dbb0f04d6e0c3976098734da8bed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232a1cc4f7bde7925864226f5235f2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d1367240930e0abbf677eff521013594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fba24ac3fde5f5428981706b775b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07085d4517678e9360b052de0fa441596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0c4a4df6d12d61625c010a6be0c95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b378cd77f8d182109fb04f420855f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92423b340158d21cdf52e70eac48d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ccab9be32c31b44e6546aeee6ef85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3025c263a80d1c2228b147aafc442601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add758f6cfdab996ed89aa0fe2ecdfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333373c63b41d622d701b900c422b4ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fecac5de7c481f33d7ee69afba6c26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0c8d684223751477e6d10e715e0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b784663d1a54ab935be630bb644617a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d371c4482d8e220a24d621ba3fd12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f0dc4a343d77edfa2a161c804469608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353f863d70c40a4744bbd3bd848c33b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ebb1f6f102f7e1fc4f0471ae429ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc3580bcb3a2e0b36c3425be06ab3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fce58fd8f23e89a71d8cd5ec08d4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a649318c7b92b737b296d2660d7ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a78ed739be7b2c707d48a3f49b7655614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4f922a4b117a98226d66e22d9ee4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530accb4ad4315703b7fb28d8dde55e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0e2f39862e743613f159f8046fd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e71e653da7cdf1c7e7abd357ad8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc8208420f85f7b0b72e762e4fc2b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4fa40129fcf293c734fc692cce88a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df434bedd4fb390505f929c7e06ebb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa84de6e70b959a5c611491a312e47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc691fb5b15d5be5937a1a6e2393fc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be1125de27643e385f8d077d0b590624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fcd33773f45e90312e6302192bcee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f6bb8038d86404d26e7c3761214e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e69deb869b81540b98a09ff53807627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beff84bb44801ad87c6e30bc0f79c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b96a7c776144ae0265a7f63c90e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc419d0cb3ebd848281bfdf5c1c6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfb689723cda80876e76a4319716a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2497e099090bd3c4b6b580880877632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83e65df6fb26c216c8812bbf162c18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4f7fb6e3ad341f7ff30f14bc12989634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f30b45b19d11da7a4c04107ffb86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf1b05413d3c1e61e3914eb02e4be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898804633f9e32e6f7a4db02b1c17c0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c28bed84df2c69e5909ef45aadb470638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826f1307cd1f3b05d9b32f824bedbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecd856eee729b3d2ac333c8faf7398640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d82ac72e76a507e2c9d57416da5a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ea53df4bda407d72bb35eb831477642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2e6ad909226df388e0d03b89c7d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c65327af82c7cc77f140c080781f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f675301bb1fcf50f02512be84e3106645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a625c8c2354d6a13e4976b462cc3ba7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2dc508a7114b1821e9e576e09185647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc318bb181a27ddae7bfe0404e6c777d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9a6dab883c8157f183599ec72148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4941a42ce7ed8d9f1aad0e964bc17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d663c5b300535c88488894688f81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34bc3ca0489e6775eafac079014373652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebb35733de3d4c1e1c55838a29b40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9e26f139fc627b17cc3fdb32416f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b82937f7e6966558cc9f0ad98778fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bffb9d8406b72b3e39c333042aad5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7e756045caf1e5339ebf10e38e48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9ade3d02cf6272ea77e1159f98de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4425864f22e825f477e69cf39782ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf319381d8ee63e7a4cb5e723ad44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb63c29bfb4a42a7e8ef707b04e30f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96560200b0e219246d73f590afe967662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea4aaed6f02c6750020004930cead1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d1ebdc8f40c0241aaf829ce2bd48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf4a448e47d412ec2574a48fd4d06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184338c45fc148569d3a3adfb41abbeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2d9b8541b13278d9c8425424c8a9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f624faa405b9ad1beff7d4377bd558a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ca56f93c1a35cbf7d3626f1e0051669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc8cf00bc9f7eeaf96c32e4be350d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265a76aef0a9f97a0e7baa80ded515671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e2e1e4cbde5afd9230b30e0c0f9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b18b6fc3aa94cdf3abfad903d3209673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952815f7b2cd5ebcc4ad0f12fa815e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f72a8d401950da04b15900d90105d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ae4b675221a105788325627e972e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304d9790488d93d91834362bf9b288677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7fa171f447194f227cf55a818b10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d2366a010ccfd340477a0dbb67c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf76166bed6114c3cde85126bd00c09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80cd7a767aca697eade1f1c3ca7606681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d5d681cd524c19c6644bd5c1ab07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc9ae3b70c12462fcb702baaf31921683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4ddf09a6adeba547cbd8fe98c68f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8041da608ef5ba64af3d50227d8bef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5892119a016b43ba6a7d5f9c79f9fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71510b5d534d1d7aaa3512dee13786b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7d7b6bf05a1d217eaffdd35ead309688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cb90fdd80b787a35331ddfce48ec2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc8dd1f6143efa387b90c6ec7c292d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be899a858b15b06b7dcfe8cf1949bc1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f036de9de24efe7b26aa9027443c39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79ad1d212135f076d9d0a0d75aefa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a3623e8d17ad644885f5d4edb186694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230f226cf9b025ccca128d3b163497f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69807694189b488f269b1520fee4c45a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1774816f279742caaf33fdd68c7f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde245a09e66602c58ded57ec96ed7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b184f6e46b64ff6f1f981a6ab6802b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfdbe994275a1455c9b0b1292c3151700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33bab7e610f448e20d35b02b493fe1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afc0d398e0f69a6a3095a0ae740e1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f59bd7072ae557e2721abfe932c60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab0e45ab7495000ec23b71ad73405704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9b7510a33338c976e7950143ac7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f6c6678d608be79b4f605af08edc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786298fe26ecf10b7faf54e6f99d516e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d020167dff02adb7e5423f3471eaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ae22521c51b93f06953e7f527d83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e11054ec9136db53930b88a53cca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fcfa3a2e056f83b4d2846ec155ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf7eb2d3ed2d0693a0f834e28cf05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1b77325d3e30eff7937c8ce3cab3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03384fb8619b91874be7bba6faf239c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c77cb9c7e08024dcf119ddbc5fbae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095164a2afd941e77c8ad82c08671a01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e4f954cfff6981ba7de96569be73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ee9f9cad8b8af553eaf13dfe67689718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a010c90b0c2ca2b9eda79e1dda0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ab3e55015763eca59be4346ff33d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ab896ed87d765ce8a96de2f19d5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f17df8ee3333f318319f47d758706722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d5fbfd07715b6bfcc32ba68ed4b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af6f8e01e78965d3f5e92b82d1ff2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a577137c44d8cdde884c76fae0164b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0a8ecb48f7b4e69473cfa19b7e48d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14d05913cba8bb8399c9d77fb891d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee415bca8a7f5a5e8157612edf1479e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a32ed864dd759a5339b14549e45a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52078abf2199f8d06fa18a302a7a041a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dea2d4878b4311eb9d2641388fea1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b029a15b4c496484199ecaf15f23e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392e7fc936adf9cf6df753ffb85650733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ad4327f4a8d1a75e98f6e7a17ed37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf5684ea85636961b1a20dfb2a13cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325e5341483cea89af322d5696e2c78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4fbaf674966bb17f3d1eef77822a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe8cba599c59e541dc3da122372990738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd105a6d88c782cf87f3be8544974c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f70d4839826b83052ece8ace9f06b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7000b177af8cfde982e41bc9e4a25a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada64d6a92f4e9baca36f002ec4acfeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca303bacf849a40ef8653b79534bac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241039f56db3770a8afb84ab5f542f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd07a3c9950f42f42ac6030e543d97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abee6061459e7ec1546331d562de5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9847d8372165c53a3e4cd2815b2beb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0340f8cc42b210870bc611cda0dc03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5387adc835ab7e7f8d192d0e00abe3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842105c08f1d2e07983c3a9c1c37fade750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e716e582a5947e33f0ab05086741d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d7adfe29ac9857308f2c4b0029aec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88698643be3b7098a21f555399cc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043b23fe17a34609d51f655a12a9c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c774a0dea1a0527fd7f8fea49548c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24519989a75ad95298eee2028a06e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953542f8540928d24a48116565adb38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8295cd1249bb7b56481e7fb81db8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c387584e007f6c106bf63b2b7b865759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>