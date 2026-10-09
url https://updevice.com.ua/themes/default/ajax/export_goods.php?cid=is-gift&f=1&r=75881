--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90536408b555733ebadd2dd1f90b13b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a089f4e642c9e7b43993ac551be4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c32c30e7c34d689ae89dba333bb54a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0f4b8d58c37cf9ca2b3db9bb2ba14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d118d2358001d934c76691f72c2b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2e7e3c6e636514eab7e5e2e8f74e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7279f9a23d636e41b17ab55ac54467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ac1098992c768959e019cb52a0ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16d1e7361df274db75ecfe2c6a0b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a8a890b479131f9dc4021b38c79510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae810a1dc8d855b631cfd4ca33c912011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559ac29b8ab44d76124ff7ff04fcd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272f584d99f152570dd34870e4794813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb6c8a0d6ad641bfe64b0e37acede14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d281b69d0c610df685335a5960d0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785321f52f57fb050eb3f81b73e64b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72932f68ee8aea4899de2a8b521bc9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d40090dea4b429ff610b85a3f6b8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34763fc22c23c53f32faca3e2d55bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed095a3550b2ddf41c16f1af7f44720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b2976e722a65f7fa47db97c1402b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b4fae4d7b13409ff7233963106c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc97897b6f232373429d95e124f19523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4bee1dbd0e339cbc2cdbaa91247324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc7dd85ddbec5bd421cd30868f31d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8adc41457002f2b9b044dbe81c2ca126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1ec189eb25c62a4de548626fe5e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad8c35cb4480065efdb259f5e539728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9f422dbfd280f0641581b83bcf3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc2d2a0a72f402209c8ac6a202c6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d938be07d499910c36ff4597a3a70a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8c1f8132a9b0fbc5f11d4be63ead32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350dd584e28e92db32f5432bd9719a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703347c868bc10d22f454a4da5d0554134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2e20d6718e9e95272cb2fed884dd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516ef9c3d6497c4699b547919fead6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689758a8dd69af13116a989bd19f2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda7aefe8f5222bccd3c18b41be036e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4e13ad07c7b1ae8827606c69ba2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc7e851ab4354bf1e7d5adb54dcab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada3bdcbe38bd371c0c128391dc82641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bde693cfe712d80ea49c6499e6a0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d840f1cd39acf7e52efdac9ee11243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1683eba10db356ca88fe07891d8aaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b8a8cde1a7ebd66810afcbb614ebb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4a290115547a718b6515a12c078b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ab083c6833489ea70e1f6fb7eefe147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971794dd4caf1eb0ca3e5ba8d5444f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391da825b7f8169db92ac627499d20849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac686da538b1f52007f4b81c7bc1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7300663a785d8b081413549267c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e31a5cd7fef11a8a7f7c0102f523fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d881f75381bc503ba6c3e78c700e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82579060b6f5a95e9becccac7cc415454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2534cdfc74477a24c1298d4c9a215855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496674850300f93e0ac77c93682b2fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8e8f60f272213b27045c1a32525d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec762bae647762aca34fc408e234a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8969898f8a4d2557a8620698d572159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90793e9bac4ad4be69ae0d1da0bd68c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409635d9efe5a15ac16cf83bbf350a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d805d49505b6b6c673b0ca2e885b9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea93236ccd85c17d15df7638676743963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed26ccd93c5b59371329666743df9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c9f0a2cfcdb342381cba5b8053f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f339930fd35c71181a533735ea6c2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588dc927230dff6960d8b5e6c99838a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b288ff636cdea15e8f94f51d0826fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0673939479cd99f85be8b3c66841ec469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f426b0cc41b49d3bde629370f566f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9ab6a7ab2fce6e0590bf42e63e6a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aa2f962a615f726a870270e416f8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230212d91aae3b05873ef8a93a89abfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00208fe8de14dc1f9b1047503020eef374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36900ad571d433ed8f01ed102d676775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeab74ec360d938cf5c094fe82f72376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd6b79dd8c3eb721e57f09d8932d4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407fa7eba0e584e29dca93538c59f7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d012ef66d367201bde26c5bccf29c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4e0918db9af14cb6f78f8020046b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8766aaa62d827e69c2365528f9a2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b334c885c7bc5e822114ddb4ef4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e7a545bb46304a247daac0e3c8b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e587b9b662c788f8b29cae70a28a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3c54d49b07a7030e3c005a598c5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74324e6a90dcaf99bfeae3c3dd470b9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971771180d215796cf1903ba71f54587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a66d1a9c26853e8b12a89f856a42b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930fde0bdcc7a2f61003f9a60409b9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4f8c71a0afb2472e08afbe31f9aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d87c247776a5e3755e66f0becf95791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18411783315c0d4811de3f0ab1901592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4d214dbba32bc5a7ca29c008992d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938e8176ed56a786452536cbdb716594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1476faa704763a2129f98da2b39608495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796104f8ffe02da058370ce9c207840f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab10a159c6e23e2224c715cc590852097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d2eaa338de0f5f8d09235c453335998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c8eefe8baff0afa9e997851bcb5d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483746f304f36b1b364378096f74127100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b48c3f94dd6ee0831e78a58efe8398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973921f2a6cc5f076b54dee8559f3aeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53fce60d65799d4850a91065e58c0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1dc503bc0d8e2400d504ddbcc2452104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6fc3f4b14c0e06c41ce98823c2265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a07638b55ec0410638682e73ef459106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712894b447853487c9704d92fffaab2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96865f8bae1efe61db4aad200376df2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a6d3719ffa6a02b32350a0b3f110a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686fd7d7794d9e5da028a4100c593bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2cfd4e88c71d2936067f1aa9bdca1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e5b636c53a3b3b3b3246fc32d65dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce566ac59fd767f1dccc8644721ca486113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0195e4aad87e485dc9a06045264c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc8962c7e65352f4f99ebf5c17636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942885ea757b853bb91f3593f406d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0015bbee49a03853a2a4fdf3d666117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680b8ea39d0bd05ecec8042984955e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a129a4cdd4550add3b943121a957508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc2e78281b463767ca660b03ffeb5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c2c5def14c7e66da6b6fff918745c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f2c0e69f4dd3b0b19e1a6e276b2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86885e85b07d297981f78f51f1a4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00c336a9ba8bcb189dba3dd8f3e5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dede254099f2bfa865aed01c4059b36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1d2eb0696e335b039b18b42ae3cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b515cf93fd05f923b0861b08c4d7c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17921dc9a2a9c5db1df504bc87f68a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063e8d214d99366107185582b04774e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf62f4277e30c6b4b4d622730cd358f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77660231e8f337c858ca74f4f2272b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c11a1ea0df8329197f830fb25ddc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513aae10a80d0ca29de3c59b2c73f9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64404e4f5cd2ec50c78c2ce954c4d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64154a29a0a622b7a0993afd475a910135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14fe2351b884dbdeb92d6f0b0435d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f618c7bb99fc0c5dc3478dc120baf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e63a04c366ccd0e63ebd8866e03bd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82634a24fa7f99fb6b7bb3d28dee1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2009f7443102491b945e4c8d079ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97509574324ecd484197e4482b14f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04546b84ec1735755c93cda380dde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a7aa86971f4afbc93b1ef9b689b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709343083ae853f12a9eaf1248a4ec7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f672217cf68321fcbb17277ab8ed5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad024f4566683f4c0c564dc400773a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaef4a11176e28b7e4c468e0d2d504147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e64f5b32e6dbe23733304bc74929e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f876a1117e2715f166999ba8038f279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0539eb28309250c44c3c52f2d45a9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64319cab3f12a6faa1bf14d39df106151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf24109ffb3593a76ae807f4917f2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d01122a9fc691b0db59bc71da4a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489258d94854dc5d58119fc3a7cd10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec5901e5bfc06fc4a0780ca822154a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88d78e18108600dad28c525ee0e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b38a913772fabb9dcfd82090bb84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ed4842ec914700aca0aeac19c80b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc4f104a591c7ef0bfd9aef98d53dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed65817d14ad16cef0f5bd4afe23ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6cff3918821671c66d27c63bdee1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581556ca6c2898b101d2ad7c544f4f1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488d14f9fef304b0d8db7a48049f38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99624e4d7d7a24c87df6c11e76e45303164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909391fa75d9599549cb89a7c109a382165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f372218c857113e13fdcbc1a9970166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2857f80a6bd1a01142e696f5810a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276197d949c36f5e45939e748131ae1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8703063bc33b1cf9ff17f55af18fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a6adb6309a4f293707c51874df556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430c4470da75d8a82fae76f312366e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91154c94ca6a98289fe8235eff985d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fe535cc5cf94b807cc6f0d77a5a7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfb3bc32077c01870e7dae683bd6e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476bd8bc83b9fd2902345155b15ed1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100ec5aee3f79e701362a03dbd8015176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2734d309faad099e9a86a3e72fd94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2dbc4809e85582be52f616a28d5d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999a1f6a10fdccd2bde60f2f1cd698c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b412f934fb4aa23f345c0aefe81ceac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc5d248bed1c5ab0396982950a4f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199daf8c7545b92ced2955ab237c91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1978fe208c647249e5da0fddd828b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153a7191e9bb2179038bdf3e9ddeb03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d105fe6fca121d7d7e955aeda822185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea3837b928fef4e2f2ddb9754161e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d4df2a1c25b59931b4f3cb88f80ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d6b35d32bfab9bad2cdbbda485b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ea2711e818d54bc3ec3bedfbe70ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357faa653184fb5c89591dc2f60d6ad7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d20cc252280f83251a314662a4dad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961aa0b59b70c935e12eb351409786d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd70511ec9bc426827781365dcb7a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217bf331740ebd7c3482367308982ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0344c51c4956a474fe2dcfdde88f0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2247eaba0d8385407f7ed262919c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ef1362f0799c31953e25a2339650f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc871b360145ab39bcb1bcd1d1edfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b881becc6a4f06cee7f3d3ba860b619199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936502113540f0634065bbead6497e94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a38d8e712d394842af8f1f050b12f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6c49501a13622f0d372b6b61c9b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6409d9bcc76c1fc5697aab2a0e5907203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2133b883cc3d3dff3866bd9b4f1836c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af77131d532676dd9f1e72f76ba1ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5d3dee5b1c51c2c727c0292908c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069100e0004b72dde9b7014d7e1697e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926879abcdd225f900fdd9c10f2b70e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a9c7d4518d4aecc42d0789a29dee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4e9668be1d6b6a5ca62b6091b21f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7cdcf7e70194a1240b842935d918c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d2194fd954686e152686a50eb3d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83078ffd01a8fa5e9783575275dbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e32a6d969d16ac00fa556e83caf95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada4e57398d2e49ae1a452f6d135f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852de7fcef392d5a7e4d46d7f8c839df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22720c1a27e59642b77e6f4204ac13fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c374a664acdfb936b7ce2f49d37a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe74cd8610f199598f16e380413cfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4d3e6f3a4435519443b63f9632fbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b264c62c3cae9a832a1ea38a13f58b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b448bf9acdda247411ebb012c848e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b5c2fd6380a4f0003387d8a716d32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e798f912ed5c23c477b4a87a7cdf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa25fe63565b2f482b241a40c75f81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6ebf7f4bc3cf391c220c793f9c6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1713f3049882d85f5f932eb7cc560227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d371293ec39df81e64408f1429feb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615e367ee5682384db58138c1ded0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a025c15371e91b576612a4f31375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5338e864c747d603d497e001878c21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b794941aec7bba4cffb1e5f1b30b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d472efa156f55d093fa03baa4983233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a4e43c721869aa76cc0ca461d03e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e484be09e25536cd02b23ad0ca77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d202b6924877aa224b54bd0c78d9dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f425fc1f5711f339fc1285cac9616237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11450d881168b2e20c62e00fb2b5214238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb76a3d7913a2476e70dcbd6fac85fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a8b26193800dacb85edea63c8d34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527aac14096c5122933b8601d02c72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf8db2b885cf1cb8e3357e7fda2f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a5b41761eb3d88ae6bd69dd34606b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3e9b4c670364d2b17a3b9715c8bea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc71c777e565a60b13b7a8897cdd3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66313eda968b6d08b818e46a44d22c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580986dcdc72e3a3839404d63d4de4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacff6fc1e0b51a4378421ca360bb5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0e2c251cdf8c505969e5ff7fc812249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39f1b8c95daec59915eb84d3dae71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbc5b9b9961cbc208da8a213677d9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256cf05228b153249389c5fda84f49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e11f3fc82bd9b0deab58f4448f097253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a33baeb1d5f26c99a8f25a2806af9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f20986a451a9965261edecbe04bc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4313c5880f034905ae94c3517f826256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f7fca3da2bfc00bbbac0cf819b6dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef3d546979359f80de6c8182be022258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0749725181594b6774227aed60cee2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617817531b68ecf6861cd8f06ed699c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c5245d84b3a95c00e0493ba9d0e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c540aee42ae23e14e1e451add7ae6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d7aa694d859b0d7b2fa2c01d60ae9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c3b74d14eb45c412fb438b20a311264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaea44239cb60fe741f944ad94a5653265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef15b3e75c258e644fbeaef81de3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce994b95f9a2e30d1a8eeabd036ec9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2309cde956fffaf50483ae810426a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443886e5534e2dca5945af8e5059094a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005b0d56509e2b4a52773235971815c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a6b61ddd89a4e49e7400c37d8f326271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca4cd2d7a45b9449e3db00a2e67757272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5b52875f302d3ed5e6ce43e1e309273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aafe24d06a2610f536a147c6d8ee1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a44dd269cbe56fe7d51716729a849275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3314ea8e888fc6f4ab6524cb0c04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537e7890a1e84db5b43d3d48ff508d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4bd380b037e64ac0bb18737d0e4fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d8dd2dc6d5b2391118c762f28e91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dff1a65ae4ee48018a8755a29e2f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3153c6153ac69719f8fe46ca79f43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53a11b53f3760daa720f82a8cf243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1728d943f0ee6fa56639d5599a244283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37136847300ede7897149cb504cb11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803f58261ba5e6e6c9f6f200df665a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fcf912e7d5b964458d4e126dd76fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fca1dbc1f7de8c63d9e8c0d716367287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c2acc6af72ee15b77c0fcddbc37ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2af2f8cfd9b2149f8cf2b5543fbe96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac579021fab7320ce2cc9e205fdf2f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2518ada74971655ac01404d1e7888d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba989782cd8f70049c8aae756bb423e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a22a9756dcb30ac5b1c0144002470293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56efa78965d15af687cc32edcbc81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1400e73b6e27173972ee4d8b1a38eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0716a2bb2534b7b27eb0536e13061296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164382ffaec966606d49ca273b5d604c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080ddf2e42d3e79f750a132c09bdfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea2207d4ec55e117614d16ab4ea2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be867c429309bf3701a3496f07b0adc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119e648f0494e10523d55a89bacea85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731f598cf03204d437759d51846c60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09db6a8a6faebb13d14aa931522521303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4999ff8595a3fcafdb3c87d72a4fe4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b2deef1ce2d4161f210b452af47b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc152fb8351771abfde7ffe66e8db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c7681369e95366e052712996b70e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853da8d50a81d3719e224af50c72f89a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd070c541c8573a92b8df324f86693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142438f7eb19b9641496ed99ea51c970310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a685ad93a39c9a3441fe7fd38fb1f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb32e2c64c75892ac4375bdd2aa0c19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee779344ff8ee220afd7701e075d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134b75fbb59b50e0b6b5a5d66a05237314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3998ab864901db6df5f8997d733e18d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73476d4c2ed7cde17b6b3bf49bb17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae48cb7aaa5d38a16191136e6e436317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e8a7b3c429d42e043f44fbe93a18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa3847d9c97cb9bbd975bf6d1bd31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21da1e397384a35c24277060471782320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b51cbb41f64b2d8f391ab7b0b34c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956a6e9c1517cfdcb07a15738d7175322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a836e5b5050fa6056e1041a71f0b1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2a8cb1bd62712040be708172e69b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e764a47acd3982da910a84d71ae698325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d1886ac8a2fb085992df03403e0c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47b842ae11ee775fbb3009d3e19e78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3a58320cc9b8cad72b0a99dd5b43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47715723d3fa95bf4af518356294bda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fe8c768bb73ef3434ee461cb02e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd3a9ec247bb7d8fd725bbc67b805331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ca4b47fe3ff805e2de0d9765595c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245534097f9db38bed34aa44a6bd9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4ded30d8479b7712d04edd47e8f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c792945ed3ad66eac9a52e30681695f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28bdd0b7ae9f95a3669e51002db50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6adbb98d4b5b2e8a7ea9ba243d5633337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16093a8d46259627093f4f06d7de585c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a1f576633bf7bc164de2bee41163339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110c92fd7a8df5eeaac7266b37d51fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae17b3ea5316099aeab9d249547a7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34546adb54c531472d03622bfebb5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4190c2deeff6e1a09043a694bc0b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b8c07b6e52b3676d155865e970564344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b09d557d6c6e858694f2dce77823f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468cd17185acd75f86d69a270b0df01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fe871ce81e6478807f14f49603df5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f20c2d05aea5bc1d96adbec716ffc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49be49dfc96e3d1b1bff27ab40cddf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957c2bf8129fb080841d8a1f409132350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b959b2d546ec33ab4e4053c27d683a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544de5686ce7c18930bafca132c760f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e72358e479112638f39069aff8141353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722084885fe21a137fa5afb89822ff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c0b953e9ed14486d15f4b5ee19536355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06539486220e4798a06e4e82c0b0677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38d84e468de40d2650a4d26f3040d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f1738d0ff2ae0ea1257534ec7734358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab17d2da8bc4cd03a976f40dc3969d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564081a8d4b077784b6a720320094fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e92540afa0060c0c29c7b19f2152b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9665a8128c605439d61c64957f9f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e51f84139c34de16e6dabae118be54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105760b084aa3244447410ad04efb9fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409beac5d8a9eeffc8cd6399ab3cfd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea5a31cbcb967d8591ec40c5c87342366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff1e96e0ed8e0c897c87e47d75ee3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50932f5ce84ceca764407115278abbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273bf30ce79704b51ad96ecbd72de6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff706e3e798a325f88269aade789bfa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976337553f13deb00d841ef621d980371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613404e451eabfffc1206beab4a4b35d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde769c785c6ec143ce11cb1178ba74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe58cf163d93943c680ad43ebc51032374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca45012bafae44fa0999ba7d149e303375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1a40ba9a7675fb18d386a6adcf210376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0eef2105dff734b87f23267ca53f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd6649bbac2ae9fb4ea02a7625ca3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678dfeb76c676dc1619eae967bf6598379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69732dfe8d4fc42716f178cca055267380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb311fe45e04b5ba959dd0dac69b5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2658332db81f1274a97cf7f898054f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11dbd56bdff23fbedd36780e76211e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11937cb2e716ff27dd79816aedc6aaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98bd761be33fd486ee6895ab0bb317385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99855c95282fa6dbf08d6ca9cd57d734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b873d93ad2c2d9bce137ccf86ea00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99008f9aac4b9dd2eeead5ea60dc11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe84d887c6c3ad5cfc670ac19411aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f74634002119f2afbd1e2087f63afa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef12d9204a7fa1ae3a3c4f08e7d399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb6a6cd5c3aacce93152d8edb3af3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d0b84b219dc72628a25ae9f69590393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105c87d7cf72f2c2eb030e11d0cd1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed8b77cee818f60c5685acdb93f098395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d9702a0e2eac38b6635419253b7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a6eb2c63a1cf2dff192f27edb8cbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5134986f91add667d4b885f5f7956398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9a47515deba4d23bbb3cc82a0d7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a27e1f4dc475e3ed87e379f7609ff2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164869aa1c45ed0ce637e6f80baaff0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a828fec40e2080912f51b2556d459402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5fa67a5f5a870f0579fae557f303d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a972e49e4bc8f80d9309185e2de6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5d8890b4bc1ae941b80ee94abe72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b656ba6ea87445542acb9728a2d807406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcb5ba08380fb425d9b7e127126d14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d77722bc3578d47015f5fa7e1c17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e029f96e03062e2d710532f2ff3d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e2f7defa05675f724dab42218f58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16df69cb567b958ad273ae1519183411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4188d8af20fcea2d952d3917dd342412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c615c147bb5dffea2245bd92ec3480413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e4866c8ba5b602fc5c6b73080719b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4240efdb5f2347c6772037fe9ab568415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f09127399f788c2c254574ebeb689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf53ae3900abd41779ac1bfabcc222417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b02a68758359dd83a622c5ed8d4b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f16d3e2189b20c5f732f03134c9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e83bf837a4005146360d9cfecc79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57091f59717d2304309372269ae557421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a44f6c1fb9d08ff4ab0c0b89a181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f7e6efeef9a0ca2fc55ff3932934423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca48e50b4f3b7e71833f1c369150b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8015aaab7f3972ffe920bcf4c7e021425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64972a3157245fc20d7426b92ecfc394426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a246f718fa2b631a9d5a71409579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a6e36f74e805673459138860e3aaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c81397a21b88b75887944c570a54c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd6b4580ac50f8efc8d53961b6ca87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43005ed3cfbea68ad2719f90b9358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150250faf1fc86f8d78ff4d18b36bd74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21c10add30b7c4aaec2843a157d25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b995809955a960a297eca315156a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6226e4d68f82104b152ff5d90c601435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eee82d6207205ea09592e47b1b21d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01903dacf0c217b3008780c040c56712437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d574fd60a3ba962b412e53833aa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecef19fd2113b4506a9c609c82b775439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b73d01f8b674574b1ac25cfc1979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77d8adf14fcac9b048c0162fc4389441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21b120dc53ce54ecb0bba235528fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fc0ef9008e79ce6d926c36a29190443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b8316d4cccbc12381fe5c55b9c6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a13ac2929aa538be618489427c3d83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ec543d1c8cfcd3486305c0a08aef0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf7edb988a1dd0404b0c53cabf91e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21128105546540c418bc0d264ceee8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37cbc11e033f85876a29359199be73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435edb2ad3a83bb525d119c0065de9c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d785577de51266e11389934d8c7f9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d786e8d8224ec4a4623f3be54133452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3cb2619a3e806268145ce49bb6315453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caa2703915deade42f5113964c2a43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4f5b05324a7c9e0d31513594bfcc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cbe07af8654a7a6b2508948503592456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a16111223f87907148fb8723ef2b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb79715b151ea2c3170c10b60cd185458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d59a5f1450712a9a4ac4fa577d26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc6c39b87be6192b34dfdf2a0db23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf296ec896570b65f4e0645e4f33fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7814f7db40a813d9d1c7185eeecd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872737262873e4b9a9cb9d536634568463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b3291aee208111dba063ae9ceefdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb499f1f23f04795977fa017696765c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a86a28543a590fb9f12426f1da65d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444a3e7bc42c15fb81838cee15fc3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e946dfbfa423c19c5c465858792b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d40dfb6e24de946f001d343a5620469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcc58caa7f039006cc2235ad438f0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196e375af501dc533369669886bab2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff4badce04074e51a546fb3b49d52c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067359066b98f117ad07726fe756e2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d832c466b67f68299a6f11aea2c747474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3167b0862a6b6b72191360fdee6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c408765036a7c2d810b5dfc9857439476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887697909f9c87d3753dcaf4686096477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa1455f33b04c308c8b8c40ff29b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797915f8622b35cd5f32bc6a47f3da03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b71c9d294eaf3d6b59b0c984b7b42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6a875c564ece96cde148248557b22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dbdb0436893e57ce0148cf8b5ce78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630abb647440212cc8dbe5d81f6c9653483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cea595d90bcc369c19d7d08da08a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015f29083dc03fe859e5f507254358485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceea013070556a1b0bb7cc6a2144da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855aadc0601b2765fc1c30bbc178df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc373bd6f29aa5d8c25042e2a40063ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3065be7f955beb5b999a5ceb844f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56aad39517d3bc126f2299ec5a72b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6482eef6ea4a06c7d44ebe5ef009f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef48e3c7f9758832205b8a952b96b16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c52fd61b5899f8332d7cea447a63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10e356279e5db926bf9110201b8cd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3160807956eccd1a399e55e7d716495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffae6481537715b3471ebb3b22e59a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0668ebd3136c0e5aec29ac69fffb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb058f8dafc72496a54f3531c84d22e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9f9601815820ed1fba4095739e13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d2d83759a686b880925ec69c65b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4cfd59b96dc8cda8618d063d68ae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634ab1e74ff53b031669dee80624bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447022ca94f55b4d46a402625180fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc982dcecf58216a9b78430133f8a23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da85c3d69e240f3f2492159ca44760505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a412d69246e3e5faeffc16da49869d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c1c5097811ba932adf320767d8cf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ec746c3c373c763d68b6dce9ff75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca51fc7aa114f0d69e606be87973bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773802f4223f4525fd1c9dd86e412f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6f0e1ca17a2a1645063d98f33f07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf4dc4b8a2af3fe464400c3bd30b1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d3fb88fbc15465728cb91d1f52de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e2ac9586687ba6241a3b5cda9d74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8f0c888a88643ab004aa749fdc08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bbca6f5188602e1efa08782100f52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f30d48f048d8487b094b80bb60048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e864093dd70a0115203a5924bad96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb401fe62bc27ca831a1eee2c57e0ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0716916ebd89f6eb91a73ad1ebff6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba30b962957e4509b5c872caa40105521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb207f66970a59bff56615e9af1aa1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba495a224f6d1a6e0b3403906f6b0d41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063bc94c3a2723ada36a5f62b7e4de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72216f7e1580962c3cbb4b70ebad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be4d9d138b4463524ae003fac9a47e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13f40d1231b49c44bc3242b2137742527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ebb31d7fd529cca42978a7666e05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a8371fa18c9c0b2327faffcc4671529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bc9b894e23777d0c0a20024ba291530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd48271ed490aa9ab214feba3b212531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c57c7ca93d12f63df69cc34778e6e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ffde6f2f6cc4f580eb497a3ac39e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aeea6e0c1e1a9d50827cffb89edb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670822efc89644882a28f9b3c610c67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b74b187bf971f2a246f24a65c82227536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd5ba9bb6844faff7291577ba434a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e40aa9f59e266d236b8a280421d06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc15719568978cd0b769abd61f988b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c01febb9ae21bcd8ef02a9311a54c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235163f9f337683227ce3ae1d5109bb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40b0cb2039b11ef58c1ef539abf8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b649cf4965681c2b9f24754105b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560968f253d5f353c8e1e7019167df3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e7cd6f263a6288a7c937ebb1ef5e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24de38d4dfaa2c496e246be170722a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a1903322250eb3bc86234b126dd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb2d57556f729790f9295c561a37d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced497d95222a3157757ad3886a7baa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41504ecf4a5932176e9bea663de47c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ddbd22a56f8a94396e2ef7898e2d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b572e53ad3add70a503e743a3717d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5b1601b12242da3a575b0b780c79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34980b5c901393e891435e367d616d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd78a9e9d422ec5c4081cce039ff5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5da74699a458e3f034d58f72641698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e061dc436ecf19e35c746c245d57d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee9218a195163f8574f0e80ae0ff7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a888f40f6958b3bb9f334aba4d1f19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c2e5853d21a32a8293c24fc05c04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd86be5c90cf0b315a26a5ddc054986561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819258bce4a5b9627feab71eca7782562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553bbfb4c273bdfc3ff9f368ed1b1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e81e7f57ca7d42fce0a76ae002f5a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823ccfffccf3dd3f4ac2f43078fbb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4006597399f4a676361c1a816603566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60506760ba6ba053602a34ef2f2f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f65e6c2129409a8ea1725a6c24bad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac6eaabd2d15c86f44987c2bc55fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60076aecabfdc336d44b8a591990983570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1665fa60354e4f52708049000d2ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304900ce0f3e5f3500618ea4a3a61e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eec17040abd15c7bdaab4140e4aa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec08103710f3144c7a0cbd02465d2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cddb99be74269353a2167f6e3a5f0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadbee8017045a4105c6859bf807eee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff13a579da18ba3a1cfa354e9923d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9fd0f5e17262d29083e609c3d9400578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a86491026f36c44de4ca8a2665b68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e1323a1dd7445c0fa99c7b0767167580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564007252cc5fd5768f293a277cb1fe0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045afe7b218894f5dfff1cca778b1285582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f86a29106890828b4ab19457ac4b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3469867a20d98739d3fac481b30cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4c8086c11c6924ce9a62c2d91c1ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ff49c54da76993ae51a72df51bdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797fc96d694d35f119b1c4455b02007587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a16070e1b3c1a497af9e9d2e6fabb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca9b13ed1bf9b38f16dc63b885fde0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494c13dbef0921fe41e26ae040a5ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba132bd977e07eeb23a5c298bab6e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9b7a7c5fba0677561a207bbd67e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b790293006c93f3cf3600aa2dfc9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13ec4c3c4d145e43297867bbb0a34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7274e5bd1bd893b88bb12d525f20e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d7a7781a34237d9a8978f9b8fd11e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4e03ed98b636a9429aa9062518042597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa2a6c0e6fbeed992622006ab66729598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba91097a8e9b64817d168e6cc16129b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13e10566e8cd6618abd3716a53087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b41fa510bd9e1c5139a225532ae7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4c3f2cf9e3904a1441e4cc8c330b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bacfcf1345404059017b083f428876603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba6e6bd507262d295f976cad12dac8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096878513eb3c21122053fd275c6ddb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652161d57c8199c8402f14ef7dd26bea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d023edfae5827939c5493b57d6bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ed8cb60a707c4fc6c6853e33b372608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01085d0ab99e4ce8f0299ac67ed52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32cda97ec8c8fbdc4cbf0758ed7ce6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3d6f1f30446df822b8b8362b1200611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc2ee528b871141a3f42c6446025c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668de6d55b3263678e194d0ad647b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e201ff2b741a8c560b9eab71f61b5e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca026c4521a9019b65fb1f42da1ca01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b926feadbf247163a6e8eda00c1005616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af98760eff557a8caea22b41cd061617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4126bba24b800b3fed97f3c9d2c71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f42ce4a44a740b45eca9240e50040619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bede09fad6f77ffd541c817108f2bb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460de78e11799332e436a91005e4277621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770168dd28fda8363ef09cde21e9fcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1fd54047bd49f738179cf14fa610b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9366b2620a82035ab0d19a6af4202624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca119aa5bdfee7963bd7c24269f1ef3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8cd490ee6365a1f51296ff87ed6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de24ca559f58202cf4d55fb491b00ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca38bdc776377c9547978c08d4b3584628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944564132c68117e1e89b745994c633629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4503b33387fccd5805321a4040bf0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535edda0670fdb85855b18eb1c2d3b3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ad541f00b6b068d538c528c69de5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e4805ed0b4a2adc725ede468114c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c0ae48febfe8b04d17784e6b34ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25bf1ef5001cdc9bc300c12516f7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa5cfc9025848c318bdc52bbfc1c89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ce51bbe7bb5461ae9018080177c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76025054c6bcf2250ff881366568b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6e01476a62711906e68f5e76fefa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa2d8c7672814ba2dc10eaaaffdda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9222dcccf232f1dba653c84f207f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68495500d5b7dc0543c1ab5fc6bc3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098581e45b4b3ad2eca5062b231aabac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e239a76bfc8412d680df4aaf8f7853f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6bc88d6a0a62b8a2394a1e9c75e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5249826b973a10d6408381dba957bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f22b0979eceeb678bbb1ddf670ea7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf10db669e82a2f3bc6bf32d91f782f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14360452327c569612d03f87802179649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262630b3cc900b9655cab43fe1f4f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846e7f544538e1bc5adec62f5261ad0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6724e2e29df04222325327f3c3c5fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3642a473f01eb48674f0d56de4a3452653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f94e9b6cf1a7391febfd4bdb6a4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f223a5da4c61c9b56b5cc1ecc25bc0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7291452991e6a9c7090fabf752eabb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb17e6b8415bef1aa938f093968374657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c6bb9266ae33612be592713de61eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3877ad5f3ce5a23d4c166e22986e09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9d67838fe6b8753c2d33dd867268660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7949110a53136593492ff9efc31c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b871369c372f88cf7a6b84b7571a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530ff5639eb059cc7f67fc08cea05d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086987fd5fd5e6b7716d9968921b47cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd667da1f0c57c12d91b719d494507665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca16d3f3fe10c2d03b6d1d47559364666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45473b14a4adaf500c04c9176c18f71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded81785dc017bb43d276f7665120d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9345f589d4cb50b746dad97eed4c1e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f01b40f9bd20b68e040634ed3eafc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986ccb9e74882406378e9f80a9875eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c7c5ea57b0c223073e4895ca6ffe3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3ddde418457cf814e2348a032bb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1b9b3d2bea55b0e4eea195f484cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e151e0ff25f6ff1f181b658309b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90b8ce1707cc30ebb6acc6e50c190f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5331cc4e342ca8af61273b7e363aa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed7404b849c132656e709b64964352678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e311a045b15806266abe3c4eb4e94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a6bfddb780c7a1f7d7ccee51232c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15734d91bb6787dce2ce16c94362959d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56de17de3d6db492f5c804a510e646d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d3c8208938ec363f3b46b4064150683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b97e29dec462cac50f39956dc233a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183578c7dfad5bffec2457bff4d2d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a7357cd136dca83dd9e44e28fc23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c136b7e3384afa47192f35ed3752bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d975add18b185fb5b757c1005afbc3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b73b8c15ee68392d7b32e4f615b52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd284223d69a3b790084ac20768ab10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df16370d4af20e1e6cecccb6f3cdb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80ec6635f44daa97dff3a557e0ccd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6255bb5e8ec5864d2bd1055c7b945e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa570bb76f8f4e9c0ec8f2cb71342f57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49ef05f64b070570e7dcac31f69b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974037f2ffae3d1acd4ae4817db7934a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67b74d2d04f9d1d66c7b0dd887227697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964816200009dec2aadc0fe4ba07844a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951deca2ba9cb9382ab2aab79fcafdec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751c90415304ec12ae6a07063bf66e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ea680396dffa871348c1f4c50597701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70b4afa1cd9da4e68da1287b119dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66780c29c9fe2a570bdefdc1317a873703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b8c04451d5f481f58f13faa703bf4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f7a962d14b7ff71ef34e1a408fcc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99956b8ffe2d75a2f46273170fddbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8950b023b94f120908c21b0394cd11d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29d373a0a8c8d61e8ad82474eea43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c8751587fedaf371169afa20e6712709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce73910bd2db43b52641193e9ef48c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0a61dde0b8565c452f1d0f2e2bd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f378992bc3cf7b67d07097eb414250712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eff4367cf758bf173812560f61cb0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc894d22d3c8161d7517e74069aed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8b70864cc4246fdfbb9b1581db86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d2a3f1bd33049c85f97d209b0ab15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32ac61f80fc33eb69306e1c2bfa8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a368b62214827a2814ce3b8402fb66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee29558c759b461d6675802ad813d6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01357e5c0b000ad0ba1b724d9edc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b750358dc5c3c05fecd855f998c1c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730361f5dd269cee3203545d85c5cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e0e742a569edbaae4649762a9a303723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b46554834c59cad0d11f1050c440724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d8b646ade04edbe55d96ae69bdc19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d95cf0aa10b9d3d6ba6725f14dfc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ef9a9365d3aaca82d54ea9ffbf55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc6b1a1c00a4e5c130bbea5a6e73f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ccb7c01d7d8e43e4c805f1dc60254729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2bbe8f52eb13e265493bad8f4e66c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d65e8381d5189f7baf5a802ce8900731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c79dc481d509c7fd6b5048ee20bdb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425366ca56d9c08d4d4f24538bf96659733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26808ea320437831126568c652d9cfeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce4897628ba1446f180c7c107511a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2718aedf18e629b1d4525b6268d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab3e22c4be8bbb8294e9577573df79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b9a3362f4f937f1aaf5e477334d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd40d69d3b1bb4bb40d22b3aa05df3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67cdc7e3015b872230aa64de1a7829740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626c584ff4775b9d883c35e03e1e9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db11f8941c46e9c930bf515e3d240e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b2333f0b75b0747ddf31eee815898743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c770a3c13f9605a7ecc7fe39f9753f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d601b13ccdfea00fa039a22b810344745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cadb2ddd2dfacae01768cb1c4e611746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be5f152c0036bcd119c4befd43776747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5607357081ceea1b312d74cfc8d40d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef170b4b55e16ec41f1885a559e636f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae1feed7fe384637f6c660ac20fe2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da5a3df13cae38b061fca5af5164c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8db58bea00e4e413fa5f53eee4d5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a6441be4a2496961d88a092ef743c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5db7d39fa066e3623c53fe1353dbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b6f95f4ba1cdbe18c54112ed00fbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e570ae3b4ce9748fed6fdc7c3c3f15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe94d6a30dcc954d82b47f8d58d444757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172111fc06a6476fbdb381245ef71244758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2f7fc5a5fc10b821aca134e0fa64759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338df2a5f20f4bbb6f66325ac1fa31b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e259e46c388c92ef2d60e3553c002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab731d31bb2e434bad690ef05f42ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3428af146e98d1a5819997ecea5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161727a8d58b6a17ec10aaa3d08defd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0290ae88c9b4ad0ab005d785c9b336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64bcece21ac3e1bc28830da95b1037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed2decf12468a091eed90157eeea8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e883672e7949c9d0b42420073034349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8735a54f268ede71ede35df361760910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2d4a2e9e38df0b7bd9a09dd50f24311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e3b8718fa30ab6cd8f5be019d32f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25a0c52cb7c1e9b2f1d23d6f0b40b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ccc9d0db2df73855adfc14ed5a4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758f2ecb6f1809608ff875015926d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fba353fda5571c5e282e3a9e0dfc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ae651d61fa371b9cc09241d42b2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67482f78d8fcc3e8cd29f1a77f84518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14066e31ee6736c905ef1aa1161596a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641963bc2ccb2ec4b8d22c01d516b10220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0a4cf34b9c3b3cb53897badbea28721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7f99525bc86611063d12d927da39222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3be18df215950fad02633ff82182d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9672c15ec36a9bb64f756df545ac824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a218d51e93eb6d09e083e3db0cd1c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b301b4dcc780113a85f060073c56b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa64e3d556e7d8f89c214cbabb51e0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956d3e598c516eb1c85b98e165342b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719071685e88a2a579c785dfb66de63f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067806918d7d4cd68ca90988622dbed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b918b61c96438f74e1231563dfad331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe3a1d6520ad5b0f4b2264889cb0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364daf69aeac685768a985f2c39588733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d7ae5f979b68475404622812d41834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd75d0acd9aedc2ca6bf4e89d30f2bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad97ee5f3d33ede93781eb66f195236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eab3f205ce30ba68813ce4ac8c9ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8775bfc4829cf581fdea5c27ae2f5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248de1f1c31a4be2b09af7c15e1a29739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196599a5cfd655e9383e3e3c515c8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c22c87b11106a1546e0ef271bf9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62b3b027621539356ac98fda45e5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23525b37973cbbb5ea7ec68185b52243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06c1d2969f29136c6531c52d24e9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec3b2ef856aafb695d0b4bdc46000a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d7b559966ee5ba290046599ed20746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a28daf445ad40847c629dcf9ce7dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fbb8118febbe3ec980e0e8ddb849248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2abdf8e9727515f9f2b0607b78595149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf531f7e654d0147f42794d9bc9c6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2c8f1c7e5aff73619e1fa742ab6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1320db31e1100cf348b88daa52d70552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9b1b53ddc1ddd369df08d09cbb30d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78975f1293ea86537466a97b4bc5c4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9916ef1a5d5a49dc10e28dfe26a3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc16d4eaeb25160bdb1bb54b6b8a3ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae95fac2c824ffa17a8be53edd3d6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d9e25095a1dcc7fb1b00420bf64458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72abacf64c0de3b183a5e28b6d41c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf403a508a6509e737f3de8082afd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422caba9949e38ab88592b4f9d47a21061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a359892b00eaf8e6c8c20cccdeaf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb22bab9ea8bb810ed70fc969ea05263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b2c7219feca9a2a9e8c1b4ad4c3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265462f00248ba5d943c040e23938db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e42b7375b21eb2f98d98030a749a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1957c86425e1195eac7e173eb1dfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791238e91bd95094dcbcb621a27913968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00af9771d37a5e7295bb2ad6d4af2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342ba83f8fcd2948ffa79f62272098970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73328239d15cd2b496f0414c49c22571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2fbd0293728a35617a320f0f34de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6b7b14e3935b340973cc43a18c23473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf5423c71e46731ef9d451cd92a5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377adebef93f9b8480c5458dfd46d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867614b8a3ea48419f734cc43c621476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e380ab412bb50c4bc0ac3d9446eace977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72095479443cf0910a601550155e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6945c92f7c6ae6d3c505c35542acc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be3ac9fd97976e1f500e5a7dfa0ebf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108cbddb8a0ffda98165ab28ede341d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b5647a0762e17624790d20af27c6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a689d6e09a21c8f420260e018090483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea8da6b57922120bedc6909fa0b3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa02ee979abd81e78f143dd174b1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b66da0a49944078196eb506821eb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9679f2e941aa88a6badc1ef3b55fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49859462bce78f795928b67519d3c6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6438d8fea08ec162bd8922970b1bc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd618421f19002e1e3e39ff5663847890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aeb7345a53f68d813c876761bb1ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f14bbbe114d9e49329466cf0ffeafd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f57fb5a3f0f5f58f2d7c674f79c6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849850e5224fb605f9fe5f186b7c68494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3f1772f59326d7458ae6fb1a704695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120ba6ee3a2048fd37ce1b996c1b3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2732b2aeec3906f50014eb1c32c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4fa79ac75474ddcade7bc455295d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66732a06ec0bffb16b913d5f2d449d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffe31b1391f639012b56351e7610db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e14e6aa271e27272e558588f5b06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3992fa9e11574a96b2a9cbb3c45e62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f03e813cf8b694bfd50e3bc393fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b4e6b1016888ccf4c071a0b67dbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d7413355a4b6d04f9e13a6206a4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee845a3b423005ac4c4aa0d461a2de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac937294daf4e21949e4ff898c91b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97917ff968cffaa1d8fbe72c0b4eebfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfc5aa6c24cda2252bb814f6d6fe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c0141d311d808a7fc6de27a3699b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c5f314abe4ebb20528c766fed4c13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a78f5c52fcb6faaf21b002bbbae37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21ab70cce7d1d51f4c18f2fb12daa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23256f6059d9b6e2c5448e764d069f4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9116e7e65c40b42fe92d9271ff290115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c7ce66e50e051a0f5325a4a674be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a09aaafe7695416ee97e65313127117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b5676672e000750f63b87a1ced82f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5e7db5018fe9c9688d4c62d4f9da9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d664ab420a2f42e33e73a67a997eecf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e383a42d6d8d7ea8f94710a376dbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179dedf7b8c1f1e192c7b70219c34de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f27ebb6398052b3a514091eb3400123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182109f191cf7b1684daec7b5562e111124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee822ce0c697234da6e203c263e5b89c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143be22ced909ed73c5454bbb12f6994126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db08378dff79abd7911d4e75c8b19a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc72a51c856a0c896f43bbc32b021128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e76a95f3bedabafbdcd0419ca2fec2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8f016d07e40f0d48f1630a7f329dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdfd1f22ae55322f132ff11c849a97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbd6179b577a7d6d41e7e99a75b00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385385e35bb2678d86aacd5f02ca79af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3daf24bb2183df45c40bb2be2c63a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80de9f2e355cf75f0f4b51139e520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd023515d99622c39b2fdbac61f45f59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ca19a6a9ef8749b3c13490dc4c3ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689654efe5066e1126975e8d3fd38b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8417869bcf12bc3de9be121a852c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8bdd4c50cbd737a8349594fef6da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f4bc9414de16753c81cf68b82d948141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2bc4eeb6f813cd48509e7eae8f2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9078095d4820fe0daa096c267fc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3364a41a4ca6875856ba207753c524144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f8c33809f4dbc78e21246953bd077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b8d0bb19e6ec841ec606ad043830146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce7e93e50820c772e47b3abe1b3a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c162fc37605330c73f07859f9a3643148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3d8ce363fcdb54f5b53d984fc05bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c73eee7782d5f66e3f624c995ccf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313ff44d2bdb0d1519472c0b76a757151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f0d757a246d51e50073450f2feab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842248c4d12bd3ae5aa047af71aa564153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056954012a2b36ad9e850ac59f73452154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f3750a505ed8518a36a762da3066e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cabe9b79fb1f88694868b6abbca420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc9e35a492a4cefab0d91dcca5881157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2a819a57a16c0f3f0ae488f854e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97c9f3a7ab9e193f1cbad17588f8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752962e469969daefb8ead7884219bc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd717c7b8499403175b82c75348ea10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d572cd2302b0282bc05e5a9bec64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f45ed653def62a361641bc588e14c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234af13de4059422c6023522f706e96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c310cff9e498c0cd3399ddcc09db4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac40d98897174a22a2abbfc7203b16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121409206aabe6945ab3ba928367e72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e46acd3ab9df2373ce50f6e3ccd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8dfe6715e404201876daa6b74602a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a9f8e4fb4f1cecb38486928fd3e2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce2285a3cdcd4e4a5e0685e0f9209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176f3d76dd83de5c0257b768b28d20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689a2d4471d7c7eb40e072f2579bc12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e0b4af9a9995e1dfc12de8aa21af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3a11ee688825693e45f65300be87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0113ff09cfdf7aa30e5447dc050f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78e1ccfbff11d82949aa70d5146b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd389c92537bfa0833e883c55d08290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624bd5618ac62a452d9d7bb59b6c6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e6776fa6aa30f8fc42e2ac821886180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02982e1ba5b2a60f37d8ea5198e191181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487028be199492a4829ac34547dcb75a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409aafa3dd21bc0ff8f54c14acdddcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba602194f021ca83dc38227704498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dc88514962b9d989ee085bcab851a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc34312d491c0568ff0c339e262475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7fccadf2d473022005920cff9537e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc1c71b72f666a3e0207f9ab57ce7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a0c327cc3cc9bc536d7e660ed220189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8f199c6e0e293fd16c0453fc6a912190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428fd155264f554d5982190d94464b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d6b427286dc447bdc100567f3a43e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853f48f98eebb50c158ab6075c535b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0bc9cdaeeec6ae52a6b284f60869194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db47113b8defb140dda0aa00627c7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931c64b418df3d6b104405986052cf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1759741850e97c1feb229324aba01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbdd8f2d6110a9a720fb0d7cc99bb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced50261af3f33889927724a88853bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84194cf380b2e3c2e4cb59568bf9773d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96af4f7c4a795f058ca431947f7ee5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6a7542b2ecc7265f90c54a881ea6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64321e3b5b18cadafe31c68c779f6f8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5eb4a82f986edcc3f545ba6a93fd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529d31e308a1fac077c7ba0ac32473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ae3de39f0ba9cb77352ffda2e0e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cce3801fdb3199c709a85717bfcea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ced1ebe9ce4ffc6a3e4e91bde78f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a0d3ef7fd48939e97e772ecadc85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d2e615e5e75fa27e9287a330ff8e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af378cd44346817b0522862b572b0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621d73b6bd6725a9066607ef9cac00e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f399a44e24edfc8ee08c74c728ae7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29685d0fa287baf8531f617dd0a40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211297dc0ee95647f758b5cbc9e5d00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263a95b3d199d8a24bcfa230f8e4354216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fccc672d791e7b50df1a31ee35df3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aebeb52c6da140fe4882079ec091c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56b969aaf5695a8dd86400fd59ba0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a11b0d28c64ad65d5fd7059d56bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3809c25b012a290426313520fdd5d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a448788997cf1eacd2fb259ecde083222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2313e4062eab5ee7747a46e8ca12cbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c72d2cee205e8602efe91a92656f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c77e12a980aa14783c7a6a0012c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155be8ddec7d583b924ae369a97fcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebf6fd4f7a00cb5eaa1a19aa6c397227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edb2f556bb8202b18d2c3020c9bff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f29c80e8280ec9dc43d713a6c047c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd531ae7984a15fe5b03a2c462f1e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9242e11ef218d020a5b92c2da75f5b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e153878e1c9678c890730eca18dfdbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3da224172a0572b5d422baeb3ca71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3240be779ac3167984ec975398dc7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e1de9d8d811aa8e9dd6c742617dc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9cc9b29ececb50d52123c007c4c33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482de8b851fdb65827f880cb105aa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6987f876aeab8bc69f1e20159a8a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425da7f8444f8bd04577480d8d0368e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985e8a982be7074da471ecd2242cd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd75330031b5444cd24afdcbb4271e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec98d12f20c09eccdca9f80de099df1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ca00f845ded4b42fcce0f837a2e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739000d56aa3f5436c8dfef2d418306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54156cf9466613432d1b2fee94efcd00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5660a771d05fb9fe227744ed2aaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208ffc13959f7c0b4ca954397127e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc243b1ae9444191cdb41d056d773f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a269fe26d77f777bf3839f89f5b0236249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8dbce9b85cbf60031d17947a902df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a0423e679c9780f99f010f453e64f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c95eefde6c5bd353488d750c5dcae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7c4bd653cd544474acb66734e12f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32dd6c538de41177ce3b6b79224c34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a69743293032e889d520979c2769b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df00ce837e9541fa4bb8362ff05761256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5342cd6a214b44e1603b618d158f522257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a36f36dbf543a5fac42c973ee94a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822bc095f813f961a8e683ac616db1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08645ffd5307f48c8e9971b18db878bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401b476eadbe03e783160c39824d2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a0538cd81f36006023b75300e12b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507fc3a7b176e74830443f166225d2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408298a04e7518ca2b298c803a1b61d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8cc4b196b1f77c95d78760becc3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2629eaba95c44b3d2e491f77778996b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c6cbe7c4928eb5fd204bddd37e3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533be61e9fd4db29b546db358688878268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c9456c76fed68ba39a31f69956e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5883384931c05e71cff81a093133eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ca24f5b89bb90239efbfe085675b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9297de47b01308f202b5e8f38079c83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3afcc09a91fc45c6187bb9ec19e5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3f0f79f5db7ce86c2c353d56a7405274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abe6a911aedd3409dd12b0b5d6a524275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd55293c1976f2eda60b714849e1322276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0bbaa2ff35f4af73226b396f59184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731411701336ffc956992f129978b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a14b74b39002980223af20a9e8677279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862416b71aa1b4ae9e2ef4da991041280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a75f16d54f48cd024e0c948683b4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b702b60a5d5bd6f91458ff5dba00a71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a56b3670b65e67b22b26a0a94ecd04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4db64cf938d7a93fd9a6c60c3d92c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ea758504c9b7876931bbc2683a11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212078b4bd38d698404edc85737893e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e549dfcd66b03cc2a4968011e6bf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0806f891a5f378bf08f11699ecf86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c779484234db23172ba689e9d8ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08825f7e317340d4a447f4a2494a209290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d4e610c54c1d5fc43f19e33e8ef1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd4b6ce87dc29e5a0ffb79fee8785292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd602075a16e5c9b48154d0ca002c19b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a28bf8844634e1c941686b5e6a627294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f766f5854bf1c11844c1ea7f70093e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662fe124c6af28adfdaa1d7220f7ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8cba65f6aab5eb49c487af4ed1d1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ebb09ea6f714569bade9580d5ac3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f9e79fd2c495bc1206382df922be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e677176e0a53b263a3da72c8433d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afd6310ccaa0f4af8b5f1b9d75146b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311ce4c3be0ee09bd6a57f64fea168e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9236cf372f76f847f7ec602aaa7f48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d693bd1d85cd6bb71796d9c47f17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d941b065152b08e7507042922ba6fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda74c9c0a903eaaaf9f1721845ab698306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830584361420dbb88a898e7274edfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ee47bd9c73cbfc89170ef7c1c3a15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ccbb6471628d85076260440f494c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b97a5430f0e6dfa4c865becaa0636a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca889d93969488cb05363c61898fc58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d5966531451ca7b3c8b29ff945cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694d9559618614974230f5439464d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001db9b13db59497fdd511e10432d10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df14099fc0fe5e28d5d9668d6e2c76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded08e2a30cc9d7c0f6fe06d27817dd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c7b5dc175b99a7b2424d909f5ef1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78027f6bfb6c11158bf35c90b64a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604ecbff6e39149f6b92b8c6b6b23b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb65c264f17609e8638b1cd522025320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e797b5f59d289863a0db1c9cd0b01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1273a264d47bc05135d2bcd154ef785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746747e2d32b25b5299dade43e100d38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac7c95ade4432845fdfabef3882ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82744a570d10d8ebb49999211e46a92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4669afd30cdb7db3794e24432bcc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d22fd03701f874d57e3172e98d11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079513790a49c975cef1577a669eb34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2415cb3a29de0af0306fd658389f893329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981befb99720de481496afabbaff273330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dd5d2771e13497631f3c813e8c3d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84455c074da9bf170e5a92fe2816f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f295f1b2c9a3e2a9926d72676d8ce9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de3dd90efcc02733ff0532fa54e98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca544d1150946cd93d8d748e0e28781335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd02bf0c50661fdaf8412f157822e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151287fcebef457cd166f438b2f540ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ee6abeb98651fa602033a762ce7c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337a371a9bb01704f5eae96bc3303bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8319b0cf179feb200a06c80c246c96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a2ef6bd37fa0ecb5252f3dcf1f85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c74662cf4731efc460446b7313b98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d17987f479c10b258d37ea6aef8baa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825bd05ede3a47de9fee5c773e6529344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a52f68fb524721f6404f9c95f7538345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ed0f1be9986dde792b692fbce4e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf619761a64537291945f3bf33150a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e9b8a2662bb38de7b8c0d22823196348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579623f964a8064385a464ed77097d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bfe6ba59f6db12be9b026288af333350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64632514e5ed14b413ab5f6558368a23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fc4ffc3a6838ca722620ad53205f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004840b5bbde435de63244d8a40f05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce247172305b28936af955bed72d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b2da50ab116f47d7d96f647d1235355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dc9e45412a27f05290fed989c27f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2fed028b18ef41663da7f7c8f8df0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d6c47f3fa8d67f37e2b2084795946358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd80fb2e899185e56ac20248b8f94a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2418839d3cb98668b6f108a5a8b595360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7783a1afc622662c8b6aeed1984da86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eef6dc97865f206ee2139ab1c5b98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b3676a1310bff5ae092ce60c0542c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2406a94ac6c47363c3e8e894a64ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500de834bbcac68ccb63532f8d1746e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b226dc44382177467d16c7848ce8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21e25b515d3c01ec4f8651569f30b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b08573b3a5a88e72b002691554bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f42c27b4ee72df2b6a99c2c4b584369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70478cf821365313e21a22e62c420b52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a380bb5e222560993cd45a0f4cf89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dbdd35b7ba1a281c273e990063d49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bf04ebbfc0315570cdd305f5491d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ddc163ec927c3fa4a5dce7d361579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aac918116f746af25998f205929507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b808d863338f8b047c8657ce95e0ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762320816834da684aa58bf2f292655377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13681b7519dddd46a150b1558d8d12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290573cc28d4b72574054f3733b4a34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef4594f61af08cc750031585e014ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158735bab5ac76124190f3acba455dda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f032c5ed91ea99d393dc55d8c10ff6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3c775a24d0d7e1c6b6c96107c3653383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb5a9e39e63109b011ae5f6ef073e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55915670f2ee7d072470dc22e3e6adc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030184ad9777c8eabecfbe2d6dc24db7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a13f25c7ad900cdd5a4f89127ad94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648773f4bb95de2efa5dc5b7596e717b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea7f163cb9ab4370742f542a0a3c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af18ed1191d3edf7e1307acc9d4229390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bad099a7a81794adbd228abd12fbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cecfcd081d84f680e9c636f0f2936392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37e1d948db7054725f146fcdafa599393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04618310dba7788d197a30820758e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc05786779eaab4b4d42b48526b90f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6c847257a30d415c6d1a57ece507396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccf6943b100b35de7e7580eaf87425397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ab58778cba0fd18e1356ab8e7074398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d75044e4c0dfcb85da6080b0654ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54facfb9cd23f656ffeb8b6587bd2ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24e8972d920d1be4770fa73d9b69b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7ddc190164e8bd39ef0c574f6d7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4878904bc4a4aefdf5544681a8f1a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde44f4012fc5324c98d78fa2a1932ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afac183b8f03407322a4f1b688f3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc7fc67a900a28b68bca269aae5d58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251ae670040d8105f9622077b4f9b64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd63c9d7cb4a11227c4ee83d7fa7dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334b8236c44891558b2829e0cffdca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd9b5e78d660b5aaf554125f0efc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b966ace95cfbf16a51f58da322cc28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b50a9992adacdbe6186b03565a17b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3892fee5c073ca2fda32022309d8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad6163410716b6b4fe8f399705131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094a2c72fb9d0d65c3fba11de76f401415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c19fdec5a0d9d01ef8db3cdb6e97a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70005a07ff41d9bc9b86c14e4ebd9302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd90c5ca3d34173f1fa07a421027d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d413dc4dc7e36e494fc071612e5ae3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80467544a4370ff8d1b902219aafe6bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a68e8a47efd12bf3eb07975c6f524421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43525df9ad6ae4cf019e3ad6e51993422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53f0f6b3ec1af1875f34fc87544ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebb17018c56692baf936366192041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf20f6e98e34b6863d475eb99c474f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db9f65bb74c3f1ee7c1ba4fc1f3f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faed5d4782027466ed1ef431d5c725427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d170475c4ebd5a62859c55f66767428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22047bb9f87167ed4215681a514777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20722e26e4d6e65e1dd74253e2d1f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df8ccd51cdbc2d3bce442eceb8becd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15baf9aa6190d3651118aa9070a1e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0cdeb63fd480be4a8a105a47b97ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b0fb6f1a20272d14a8a6b0b1d15e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1c801c8595a5c675805131f4be06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9e51cbb961da3949fdb74cce52b6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f68eab0d9047c18dfa7d649c29404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd16902fe3dcfa0738561fd6fd943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca1d5310e817b040871f398d73624439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3119cb418e59e436f794c12014007440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795518dc7adb3d93b436c8ac63c4e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658488d0f33362b1e41ddc2f893c8d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befdd097e97426433e3d6803736226443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4659ca22085fc99be2617866466e14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59e036b34179c72d5c872f5873a3c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886d35ca1eabee476665c1382629ab1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee489cb2baab9e289024bcb38e50dea5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181976b0ba953bc54ac586c01414b78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb83b634cb8ec26655fccfb2d5fa4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251d632051d74fd9f8671018abb5ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f20787b709cdf2de99e47abe2369eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf68a6528d380a8b8d61d1e6d05fe08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa74020a1669ab11c246a8078b3086453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e579180139471e46766486c22ac42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500cf6392b9232db0bc4abc1cba9bfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f73a0c0e5fbfb27bf077def7de27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489348497211dcecda9c7e27d76124457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557d504ace16f2fdbbf2dcb9812558458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e3df1f7696b74ad41559a6083e93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ae4a7c513ff687f81b187cc6b99a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8568cf3040aa953142e4b55e4fe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d83d5ef0f2e82fb240d4f687234f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af6c8b3c5d798e8a77ffe66a4a26e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012f3b2c702763c19b10b46030d23d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa0c59aedbb3d8ce96f754ab8719f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a166fadcbe90d57885f3592e4324a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d65561c0ced2efc3cca9d011556a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd1cef8fd71ad59b71de4f6f77c272468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0593c33a6900c08f25d8cd253e3520469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511940fcfa4b3cf52cb6d7cc0249fe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b5f184b28969868b6cddd00124e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7041cef3081244a8833e962a29f73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76447f9b81b467b4eff666819802275d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1399bd550a8aaab79c64e5577d5dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c0c97ad6c621f3425fa1c13922d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91767179408ee64274d3c992052ee667476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd48bbc821db89729b119421227275477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13290722ba80af96d96c6144b9973533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09bc52e83716f365e3e78f9879a31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82059dfa193cf91e31e5e9946b2c2474480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337981f65febfb79654c9568047d012481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf597a2525dc83b921665d636320dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93894ede8d17267e92974a3eb8b4639483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b0f3b1cc0628f248eefc2579f238484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4242515946fc016bfdae038c78672485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd2ade364eeb9351e2f9ab6eac868486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e56fdf7d4a53e4dfde3572a211728487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4231a000085c37a968227c88c842488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049375c350829b877bf89fd1972d13f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392c89c44a41b77b62968435377912490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71854f9d70cace7ae735502a5eda01ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd3d667fe47c52c48dc5f69f9e4c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048feb1d9e34ebeb32aafb7892b7d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8d3ce1327d35100ce669c27f54e72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097736c04f7355fb3c6408d9f46327495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb630009ed07f3d2a36a0e06d686289496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d405a5f5231d7339f1a5669b0b7156497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f09ea141788d094273cea31d2fe9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a95ca9c0981c6af206ecf9dc4a2d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8b80bb6bdf4fdd3b476473352c7f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d844afeca006673969166638194f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47912631d952ef558b7a468c7d981502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581142d01267c177b6ab8e96d9c6f1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad1a2d6fa7c9c611f411001e818312504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a694f3d17d68be3fdd85bd1dd995bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9959dbad3a9b0fd14a100ca1fb8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45318b2a4e05d0e13ec84ac1fd214b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ac1b1ce696aa7a822d35b51aebc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad041311e12389fd726d503df16af23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ec90ff155caf0b2ef221258f3084510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd39b176ba15172bb49717f4df2331511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2e38fb33e6b4da0ec1b5968666a1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3eda38d8100266a0715432ff0891d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a58c4dff4b3afc92f7c08d0d4ecf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138abc3fd3338ebe9fe448ff4469d16a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78eb7284c17358d8124c9dccffe492516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a30a4f577b51abcf426e15372ad6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e722140d421d2dcc32b988a82350518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874400c2a93c5b3bdb8144625f8ae5ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e90115584b429a3e05b7a43a38c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5b786bd91fe07b78e38c2dfc2d344521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722303ed1fe4dff8fa28dbea7bfd037522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f7662369422bc395e59ad87a7df5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809e3f4d1a858ba47348fc0e98f33cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708e04ba427b4eb12f45591c1e0947525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62bc7600afd4d2d82473aa6842d574526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707f254ca5d71cf87b6db7766c7fdbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910135830f6bc0238ed629ba2032e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12cb2c2d52d46d0d72811ea49013ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5608542fa2ef14f51ffb965c46541e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3c8b052a2e3926bd4fe0ae6f9f36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d78f6b76a658023571faced1d51b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2ea48658f8009812aae745f0a599a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d31bd92dd0c8c1f963f2976a4c89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821a205c08ae7743c86fb6c540cb9d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b765a2a21d861ddd8deaf2eadef0da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da391473517ea8bd9ae9250f8aed6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b7f95628e577d247356451016d61e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e83de8566b2e7269a040ca30c495539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e4b020cea1167f6cd153cf3bccbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068e56d50f83da28a70c650b0d77e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324d83d22175f243ffe7066af1e640542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d4c2979c3ecad80877d64e1b8e8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e4ad36ff799e8b4ff74178c06628544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed5d518da092d2c097d97b19bafbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ca994960790eba7b2755624bf08a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92e48fe5e6ee0dce82dd17ed8f4bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd3f97ce5b617e2c812a29793ca52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2479eb2dac5e150188c3980b6d6fcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf5a0b7301213f7103fc73090cbd1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90595ed38fe88d091e7fa4e7fe5342551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a679e74c6001d9049d9183b76b9357552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4b60b4b0b50489c3c751b626ade96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b706de550bd7daee8d0b99ee3a3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7827d2b3249e8dc9490bfeb288c50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713dc68e2efd68671ad797670090d0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03c9598e95c543838700beba486539557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47d660434855c1cadfe068b8c90898558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb41b2ee3ce0d5df6d20d4ce29968d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f11309858166db098b85532631f60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098a2cb25195b8fd58017ce781f1d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0174366b5e3f7e076ab99596ffdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560f2d9ab6df09ffe425efdfb5c4ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c475862f2b0f93c89dc29cc5081ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082dd740f8941a3328dceda278cc3da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc24ed3f9120c68c72599338d8a57b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6b751468ccf50c5f9d981440a0425567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c3f6fd849e7d30ee9b2f8fe9545a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446bd2b4099a3989d38e7ba35505d2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f6f98242bd1299d2d2ddd9809b90c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad671dc1abddb843a91c5b5704c103571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d455fdbb8801978de3ebd51e1a2040572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0932339f7c1e83c7c91e0ca186bbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26bc59c0e0c542d5f5d024741eb237574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3bac500ff5ccd7e5f8164456f34c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e146f13a4a5b61f9c1c32465662b006576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b5888273b969272facc12630f05de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8856818cf9e6a1df5e537dec70e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690a009370099a5dcdf001720c4dfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b972fd39893f4f692cc5023a4ad6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e44b885ade1aeff977306832634c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d30f4db7b52b2701d91c841a55bc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a40ae16ae1fafb7edc17c6308781f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e2dd4fa8a08b05126e4a631f72332584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372151dab80fd2475a064fbde5d75f10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8217ea8fd6450b45246bd241d48077c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18a13c865d922304e6a72c41188bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148e7a6e199c52e2446ff216dc38f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ad1e7c18cfa491ec5bf9234c9bca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c02171b49572718b731cdd093a98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562ef655ed1ad795c811e47418e221591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47254658d20d85a05f608eff7ef651592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73475499043de64e62bc1c9a279cb83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3323603aff39aa44e3b1e3540b795d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a7515c99726ea69c1d3a22968b13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c60b0acc1dc908341175da5dff4a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50058e6f403a528b44d800701633e368597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392990ae732d01e30621b7a3aad35ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf4bc8b7e0b5ca6b97f8f279459b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558689e2dde8a9236b4b7a6e7a345cbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d3ed709de705ab4fd5205b2ec59d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779cf36c2af2ff4df763af54909118602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a8ad930d6b168ede5f64490c6eae5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee0fbefb6dc764c2d4c84c8e7b1c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386d0770bcac69177ac052488df167c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e237636fd94972993f45b3faa58780606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced8ae688bb877a799946992805cd9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86020db641053bb3416f046b972a318c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52aacaa3bf50b142156772ea31c6c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec494d642be50b409451ff541361d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38dcdad03aeb06e393a3c459887064611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f26ac2c44057999777a479edc855c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a490e2bd68b207304e1b29b569007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543a6a5d81f1c29b12d12a058b92b06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee67114b5c72502c90f5f867a07cc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422902dc249451a8ca1e82fb70b5954616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2120b20c6af8b27b735bb2058576617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec22d90e6c6341d43d5f9c2c15e2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de9ef81ad5ea6f240379a5242f1c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda4e77b3ec05d1f1b763185d56fd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17bcbf00e9b6395f897ddd560af94a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df66a581ec87ce861c0bd564ba543c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1606254d198d8d00dfb33be10642623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac9f76ea350b0d0731328bfaf96557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fabbb9e984b22603a93bc9bc7a9012625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a753927413d19eddfb61562052f47a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d77424e236b555795b9859d020a34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4133e829ef4b727eb70059e1d0931628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e39f0bbaedd0a63927bfe3d0d25fe3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544470ed4d5ee2d113414c79784819d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733a91efb3f018cd2653f3e9605b0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb113e65d868ffb86f5460b6639f602632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5d3390ffc5f7cafced68f56e09ea8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd39d1cd7ddeac43173d300ca8ecdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b5b0c121bc75243aac2ef5128b298635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e81c753b84f150ef3dbdf35837b19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d00ec8e5a4c928b53c89b93f9122fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d05f688fdeb2e97d8590056ec57d34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bcb1e22375822bb8330719141a67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f8fdc6441892aaa95777668a4f02f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c78b30bbb56e99da5caeae2c37046641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab5e9235f888afba4d8f426dd5678642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab87ed143b0fab9b837dc93f95bfaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0ed63325ed51f360e5aea46a8a0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd6981d00a4c0c28504b024a3baf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719010a7ce69f71718fa3e6f0a2e7e22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae0a5a6416c59367c1a8459b0576d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef281b7e84da696a7d7c57eb9caf0aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28c05379483c74d8459950480d6cc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157593c11a54ec07f1507ee96df622a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946448cc8c23eb884ae39fbdbcf497651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceee0416bd39dd70d9e1037244594e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf222da3c5c16f07f9e9b4fa6b9aff8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8053ad0265f17a180fe03cae2835654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dd24712ad48b72a19c741a85a7514655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b1f2d0e41c6ed15cd0e659dd66c30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccd0ebb42c31850d86f87b37c40f55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb5f4c977a78a696c0a2978c45741658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f99fa296f9a5b9fd003b47e094423659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57fdfdf46959e35429125602e36d78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b350b2785e9e46ec16da24299cc9fff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9e74eadb43f29b5764c4d7025747662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091366b01f3ff69cb37cddc029d4d9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e4986cead6001db5c781f837d1878664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9522142b4f6f61a0fde2e2765c0938665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f663d4a19c557d5aabc7d8202b03d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e11bb6fccdbf0633371fcbf3e099667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b35451fa111b7a1d2fe37bbc279fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a3e64af6439f95361d45166c675c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04721a03c57e9d9ba3d7ceb2e65d671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d67c2e0251393e4cf28ce60c7e7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404567df4e2ee40f604eb4f655a7420672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cfaeb24480ae51262cf0fcdd50908673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51cdd0c705d3e99862907ec4a2eb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c262668e990b22589ced183dbc25838675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018cfd0d981de211b28aeb8762e9778676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c95e3ac9ad8a71bbdab82e484fad2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3148579529a024a0012ff405fd1c3a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1def0fbd10adcfd672c234c9cb30d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae3cef6c46d1723baee236329f909680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6230577b0195812b16425856e77234681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448fccd32c06237c9948bc6aab88df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d55db5f087998a3593c4f144594abf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a1d230bd1769953bc5b6bd8b7a16c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8152739e472e398a04e049fef896d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a964bba8d269aad7f4b22a036ff2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f438a9f9aeef2859e81425c1c2421c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940692a6bff9b0e24d5ae029a936f85d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e81f1606a2c53651588c7b97b88c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511365468bb910af737c88d7350cd5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a982d9ff4e836ffd80766fe667ee9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187ae25c1569246e6564f118eea2b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1073cc256aae432c65032398c1b9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ae3ae1bc3cae9d75abe3d43c8ebc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb477e83a5c714c7d360b7848d5bc656695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a9dc1ff07482aff8fb6079086f877696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31bb48765d8f7bb9b65c64692d4e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dee217a25015378905e0a8ef3f4741698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aa8e69938a5a0d376b8050c807948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e583e71eb9d5484bf0a3de3ed09713700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef249f2058739abcb00843c3495643701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1d8b73805dea0a42d266a057fa81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d67d9a56926eb5113ced0a06c366703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3823c333cfabf3f591213f32a67dfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0cfcea792c981d5a7778d58e29a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859acad51d42f3109e7aa5d3cee13f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acabf47d51d9fb319936c5c8a4f024707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eca7e87a495ceec98f24d3dff508d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da526c70c8aab131578882c966589c04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266cc9027eb58905d89bfb829a54b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006c6f9cc97e27b76176ca6432cbf5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d4f045cb7ef75a20e5a76837a34a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9becb4b8518db84fc0a15952ef126c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96d17df4030ed5b24278adfb67496714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd3afe8be3ada9f94b7db2a982b3d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262ea5e09d8991b6528ae5b9c8681a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ccab20365c3a76d4702bad358e48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635af895cb998d8ab48b8dcdbd22f05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc27c4889fdafa0928484f761047b49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a456d675254515e1aaf99708206913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e3eed66902ae08ee622adf53a44f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68eefa359a342676c84cb7d83c3b9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45417b5b8dee96fcb9e3e3358baad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14367ce8c5c2ee6f0075732a61dfed4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5fd69f06c62e1085f358040ea1ae8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4f9495a8a16e21a01b3feccabcf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5708cdf22e5f1e83d923628befd579727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbe35036aafc36ae79c9cbf72b068c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106a0db22de87ef88868ba9a6f0d4b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5f02599c7dd829acb48160fdfff80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaaf3fb1c8ea1ada4bbd4c1e1b0205731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ba377244590e1dbba3f11c419b19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb93b7eedad7947f0f6578abae6b7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c53513cfca3e54cf872ee7cafeb61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d766283edc1275ddca98cb904408735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca737a3e6d90b5408dc2e37b39a615d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb314d0102a2b78baa942d0eec6f34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adc0c45e2ce8d6c65a52ba835656e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec894cc0b6cedc8bb17afe1e11644c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c222b0bd3a7a08d0173f1f5245c24c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a712e331649db009b6f76558034d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05018d634487058a8293c7b19e6df6cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1cd6dedb995a282895526f9e7bdb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b2de69e2855433a3ad9c70c8461a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c3e3d2b8bc98dff0d8056f236568745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8de946512845a5226996fe9236f2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e7b9f46f5ab9d25879ec33fb4dad1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b807924ee2aff421d9058592c0b0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cba99afa05e9800107382782552da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f968ca9f62fb178f131c84ed78a1ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8805943a1b83305e9cd28c1c35c0c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2df51754a6f43f7a693e3f6c3546ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38528c2180a7b405b43caa586202c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d2ce95f44e754cc76e7b68fe2bb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb702669ff4817432bc00e6b65eb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871335e93038e137771ebcc8af4a5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200ca57a1879525617bb3d96c554331757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5bc1f1bcc365710f50cd648d9c67b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1767880bd5b55f6fc3311c2a04989759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>