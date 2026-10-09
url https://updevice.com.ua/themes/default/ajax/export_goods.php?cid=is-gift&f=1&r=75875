--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee7620010e427f8b6593e15f309231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40685884f7eac10eb05795a2ae7408302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805332b8279b75acbaa7ef33adea63e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab14da4fb3e666ba26b082714b91414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9357c7b6a1070ff469915980846e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679761186246081e3989f151085a98e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d84a9ecdf647f6082cb9937315327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11576354e880c333a6314536a71314648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae256fad119260bb7d1e8f9c835342a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1346a0b9a8097f9bb24e7cad6dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856b99684b47163b37c878552ca1d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b756c83e2d0ebb69a266857872f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796295106436b5f03c3932b9e31e37d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c498974a9804a062d43f2477f67d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc54f85de9bb9dff19994da0341752515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291aff7d0ecac595e3bdb94337a6d6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931184497ad04dd3f5a25f45bdc6bde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c7dc81df1f7bba38c3007f0e051718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08bd4fa24235c8b5f229256dd4cd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833e4c5d802e77e83a9cfeb40e0c4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275007594d12b76dfe5760ae51accb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132df52ff607bf76a2f3444a2dfb9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc458338be94a1ca1fa51d99a2616b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1cab426e059b8abb0875c2ad31d6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c3d606c46f531f986e08ab26448125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ffcda7cee1777d2c9bc06e17b92f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482884ef7eee014164ca33fe693fe227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05d273d324349bb03ba4b71bc9371428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9614f0ae0b86bf441e2c17635cc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd318c0f05ae0f237d5e3c5a6b42c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8cc61651d5da545a7e37476c6a6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672134d5facc0a0c21fca76e1755e1c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b217e30d2bfd5c333e5f5432d563a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356829481c07f541585fcb15228554d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118409d947b5985c52be0a9ec5854d1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa570317c62b04a498586e824249936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eac1f6363517b9c6559a21e5b5a7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9081c96a5e3818f49a7163308414638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70668ed7ee139df4dad18c580608fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf44543f232e8b2e4fdfd6798bca9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beac60ec9141b5d3487e2f6ac63d8f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08abbef517b0ed467ca1ec6acc3074042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e9207965040854c838b43883a29cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588a9a732562b2e6d74c48ead87c08244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b18980649e736e8ac82efc2e1b0cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550776d8b20523f4fe2ca992ef1d76346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf497a8f56fadf25dce88c38731a1f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb07e73f77ae0f37d0d3d8c6ba6cf5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97561ec7af1c1eb161cb04bf32be6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123660fcdc937edae58b9dd3a5065d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ac3b9c689d2ea6188ab8f993373cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893165b4bdc0996be17d2bc7f71a6e1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3fa875d0356efa72bbedbe123f12953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39736e0f610c7122cb78d359e01048f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36815354dfbd6520bfef54bc3d63155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087bcb1b98f7dce8e9f019867fc30956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0da3f71ccb5ef28a7e95675293a12057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc10fd33fda710b84a6cfb55589389f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffaadb50ae9d46ac4c514cc0a178c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce7dd6854d3ba458bfed117ae0daa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f281d85632e59974006a338f50ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc512a4b12e9b476be60b767b9b22862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cd81d2996d75763ac6f1b7b30c3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09552e0b143e5bd0224746bc5c6d46ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3489788c584f41ec36043ced927065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc740616b8ac9b24f074df15b2520f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9102c3872334ee8337e432040a5f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febdc1a131f81208fe0700ab855cf1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51609febe953acb2bb1525b087a4cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63994f9b176c40c8369da98da331170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36259c66c3652a5bab87025bb442fc5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29aab10724e5b79ce7e49f6a567add72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b11be01b4517e4b4ba4a904f224673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75c0bcbedd18e4909c80ae358690d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb5d2d327bcc67c909dec13cde4de575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f237b43cc88b8b62ac05d1f30a13e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efe63c21c6ff54e3587b50bed8aac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0761d8b938aafdf50cd9849a936fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f3754f34f43d9c68b1cae5bca6c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf82f1b216cab2bce5bd194b5292380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a32fb5a43b0c7ac4ac7627214f38081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8328f3c372ef357ee37e24cd9fd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb074460b407c6e978c0c5d70facb6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124812323611d6a23b7325cfcb8b83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3dba1d2e3d3c8c215ba3c892891d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d7e580175bfce1a80e7be2bc8513786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad06dbee1c1bf1d2e93011bc44728ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5226a8dfd83144743fc256626116a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b82e08637943b9ff9d6adb655c901489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233d2835f37ceb7ab623cf77eedbe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416000b178888ba91dd14dd3c0ca5d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73720a55642dabc1ee314f56d5566a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a735f9b181dff6fc9222ddc44f1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50ea4aa49f78c8ab495c913a89d0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409836ad4e97fc3ab24b75dfebe401195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166402446f1e6563e1feafa0a64fef2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfd5b8fccd853c373449cfaeedf14197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67c7cf1826cabf1818bb4fa04693af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e461d228bb993b904aa98702f1426799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab49c734e115d57e9e9c639ab8ca1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b252668bab2ce6c1878d672c63cab38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac49d9d112c150ae759a41da0487164102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bebaf877b8388572c0f6436db4881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d08290c153f5ce7f39f36bb4bf46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4edf6a2537d623631f5244761779f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c86fa1eb34c9e4e20f0e7551c62403106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e320d8e35ff7c815bc94b56b338cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659423662e60575600a5ee39b29cb40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785638851f5778d5ad4b7d996e7787f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ee476ac31bce67adddbb59085876110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da661a6fd668554094b544a0dad217111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285063375bb2ac0ca03d5f5991bb1f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc116459fced5eff01401502beeb517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a504f7cc48577a93162999b0c4eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf89339c42dfca1da84663d070bd21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de5bef49c077d8986a60815182f3e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa78595248223c26ef910143727ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec54d0b794b15b2e872f78b85570c44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215e22e972632c949b3e9dd96a57b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278b446fc1bf9025c6d6659ba77013b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf48095823b33d0ea7327b30b43373121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aeb38a4462eb85167dee2cc38f871122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08878f78fcdab88b9905870581f1809d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09c9e46aa0932cc441675a3165dd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9157a6607bc72d41729e502c4f867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4210dc7969b2cee918b452346e611e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e21fdbacdd76e396bea2724e0e223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21338d5271de32ed31b681d19f40a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4eb2c636804038ab1f3687e51d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45507e04e2a9d94b7b3c8165885e18e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921959839032d605f2926da25c07ea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa385e05c7980330eaae841de4c7f8c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a0f57f7d1b735af6989de751626d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf86a54873cd4b643c4b4e3a399b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45b70513a43b62b5e3407839adeda8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724975b54e93227fa34b75e4ecff8aa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc832dfb84954018a3afc9733219365137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457676b98f4717cf732e6ca26420cdd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199dc87686384ccbafe9eca1f8b00d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde567c14a648042547f5a4914a03c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecca104b2a40ef1a75c58102881b2a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71d72c906a1a51abdf90c103421236142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801c91e96abdcb136d2d1f491652af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27fc8953b060a049b2c5c9d1e299ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9898e422f95e79ba27f7ad96b8d72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f25f0d402f2ad99685b92161ca6ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e123a7bfbf6b55aff2fd4f6de457fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24f02cbb581ad88708e6bf3f8d422148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16548a1f2648825de3a0632fa16de963149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45e15a0962a8547bffbde428b22d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82d3e81487c4b50b7e59332521a35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dadf78228313e757bc9fe2921a1921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f474daf0addeb78cdb92c37957016d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d9494c7b3ceb23db23ffa39eadc93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a742dfaf2676ff9dd0ece3f478b7c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f6c0486a06a76e9c956ab5fa4e652156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f85edc9813b74a4f82d13885bbb7ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec94fa22a1e45f380e0087aad335c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6cd9127364d439f36d482ddbfac79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ae394c56db5e17662aeb973910f21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99e55b30035aae9370e026efc113e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e093c2bdd8719e62c8f6533a5dfaf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b74c646a4eec855019d8e16d7323a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b415fc68e1595f2c0ffdfc8ccfad62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cda8325ec71227009c1d2efa3c86ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d727d7e5878f768c935c7043181b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f7fc2863c07893a2dba22098f3d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513a7e0f891f0741632bd52abc7b663168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f97f0030433b612fa91b351203276169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede3e14a63804cbf7e098eab522271170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd22e124e10f5729fcf7e48ccce920171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fedde3202894c26a13f3dfb4400d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa172a16a6fead051e7d55465e4b9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daff7b2a9acca1de580bc7bf7621a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b35fd981139c1401d3f6c159c30f96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025847675e3a1daef7657b2240eef4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a8e23e8885700ca48bfd3d9f8c7b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f71b3c897821b322e4ace423aca36c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f2e5b67b465c81932f22a1123eb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9013f25e158993a6da0a6e3004fa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae399d5996e6baf62923f4628a4e52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d7df74ba92f3fb35631628e1bdc45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f286ba3d0c05dd40caccfa0731d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e34f2d9a22db98d9f4a70e201403a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619f49e6d22ec3611e8cf6bdc1626be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd170b276da1f2803fa84a2c3b057d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ee6af9b12436fde5d472a110eea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ad0317a08656acf1c76158a82dea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d54695af43e1af93a96357e4ee4a9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed389760d06168e39debff3ef2e4e9f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2238f8391b071921c04ef11edff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd2533d06ed3d19bad374dcc0f2a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95a0eeefca3cd9e5102834f430447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2c5f5757bc29077c2e2569500781194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41454fbd354d79be677702a3503267a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940228de4838844659eac1134aed47da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283dfb8c915c5d78d2826d0756ba816197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05383fad095cd5c1a68b74b41c8c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa4ce6083fcb4757f55e36a299fd1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8661357dcee39c0755df93c677d167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423780ec0149e0d1e9eaa87f33bdd011201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9023d8afe39458b325b018c39d8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f6edd0549dc844a0b123b7d0dadd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656794313bd09ac48d3dbdbffa99432d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a262747f3bb5e4eb2c9668e012ef3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3cb57cefe32302bc515e5b48f82ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e5fdc746821b62d017f153fa93773207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5649e61ca0bb8e59905c5b97cf0ed9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da507161ca69f9a167b66e7c8e9fb7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d7f71d998dc84781d38c84eaac0e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660763d995f4f99ea5554f6d3639a9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea0561a130792033d6665cdac6ae3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6ba0aa402003ccd1dfbb8b6b27a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f70c0d97df3dacaa8f20ede77ff20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386585f2de892afd9063b85f266d0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5703c039026ac7e6083520d69aeaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c88c47ab46827d340d73b789292be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebdc4f028b00107603ceecac821e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e054a547a3de36e3c98d4345ed51f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77edd1c47ce66085edf03ddec8b5e05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8ecc23b4aae77b87f89fb2dba194221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d517f6b1b79aec2e4cdc9dd99df58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc68159adee265996a916e3395512f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419068a2fa136ddf3870ade51769507224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b37d352d57cc34a94530a524df936225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b20130644d58e1d94cbdbbea87331226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513bd866037855578331950f135486f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf28eabcfd3b07a2af288c96c1d3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c53d95807527e836e84fd36a89a31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae226fea5a74edc7308da08dd74198e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a97f9683dd76b67fab725d4a3ef58a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cd2a56ccad6e5ae0a24e2df1f9919232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b430167454ae388b22a5aa897e40f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a5481d4f0c75ba5265e85dc1d361234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c034d9ec7e2ab7febca2aaacfb5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85673cefcbcf5d57b8d14c5824c96287236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cb4adc1491d78f273b26e3f245df3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a811bd7571f23e0be6d20fc61d54c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95073263f7a70c7001d4e48ec11804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b615183f51bebf34bc9812ad9c3f10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13563e3f03e782f267c5d0efee1a336241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574671386138894ee93cbc86921ac67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e73880cb0e6a4c49ceaa0c02eb7d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e1c1b4aecc5a434d0b72404a2c9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6f5163072685257222d26c8c7b31b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d453c48c88dc3c6de89a48d30b53c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b08da05d097aa4e9d15078931cf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5020f424f7e42291dfe4607e25b795248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527635f98c4f28c497f7436002c0f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc8f9a2a3144f5d3e806929fd34205250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b2814cbc7cefdb532948b69eb75d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ccd384b532f7f050d7cc2bb01f733252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a35d3d188a2354a47e3a5e8245f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f1fddaea57bcd612e38a3a916df6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63d7753f44055db843cf0debce24f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880510e2e8133256eaef4333c2088273256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b634ac2ccdca616be358bee853970b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e34a6d2cddc77759a89da031fc6cb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5e2bc630190e39f7f295f01c20da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05234f532b3abc54c296eed5ba319f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103b7a9e69aebe23d7b0de3345f3bcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e6f2d07556ea701db4dc8a639c4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6de7e4eb8d68990de4cf666d798b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b86a75a9ce3ac0007ad597d373a30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd277733f114e3411e21b1d6c0b7cb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7faf212cca17afd1424618d596ae8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939055d04323f7d4e22eff90d160c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52fe1017006fdcf8f067aa25ab713a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2b58930cde3b4c9f6f2553a7125b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ce1c9c162763498397efc7c80b47f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671613f69166a0fd96fbb8b2b714b17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3bd61eeb3108070400171ca93b92a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ed5ad305896be4db93557fc36d48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcaf91825f75a429caf452ad3969ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c4d042b3a8ad069e3af57054b6ed4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379de3f93e1c3ba9a69677cf98a6b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0178ceda41bf10c0a1bc52c73c4614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995add6c3adb0192c1cc43a1e459ac69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9efd8393ce9668e241d17b6eaba03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45d6d013437ab84c32d6851da033f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b671c90719ebeb7df34cfc1a9a55b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97443592cf8393af0c6ea091c81355282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cd82e0fc5f284e6cada1c57a28213283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39336196c1f0dc33d445df0f4c42ff01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849674345ac27fe5797e183846d794da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c630bbf8d0cc310dcf70f1c30c06e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bfffb8c0456dfbbd1026037bb41ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd9f37db9e9619b3dcb6809513a07a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b216b4de5349e45112b26be9068f9a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea32b56f7d56a808f406c249db4a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cf7d123036a356bd45efca2f80c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8429ce8cf7d2b436635c0fb43310c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126626e0ba781f06bf7024f3a38da24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f608172339beec92f6d3c2cc8e61fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aaef94dc837b18c0d7cbade8e9fab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973ff2e837351fa64182ea34862002296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad110833d57aa9601691901faf0644de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490c9d984d6261b3a24cdc674906579298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0922e1f3ed6f8e1dc9a14e2eacffab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995593d1f82d0348869fe2fed8f3ae3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e020202bdda7308b33ef8c2aecfbf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0270c47eb60d2c0f8074fde323ddd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7386901b3de5db9981998f044bc45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925c940918efd93b06c6cc3cf709a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e860ba4c28164f2402873fb4d98f3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c6254df53cf7684f5c0e21c3f58a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd293405d0e17d3dc6445774656f50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe10eadc9d283d7cb397f131df7098308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c57549ac2f269a40625c1d43e06df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023c4eee8f9858e21514246dc9a758310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc140a7babb529d07dc3443e36af806311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065311480858e972bf1b58551df4e31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba09806dea92eaa694aeedac29567313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbcad54b5f5d386b3371444dbc2731314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468fb4b74710716c858d483c4fe4335315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae74ba3779d20fe832770876c6a1cb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b18e38d85b2ae9706f3028c66b467317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879762e0dcbfb7f59368dd13d262cdc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e653a4761db7f282588c224a874baa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268fb3132707db7caf5b552fdbaaa84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e0cce66f8c27de718647e4109e2f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef9f81324439d80960dae83c0af3c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e6a394a1f0cc0c2122956d6661e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724c4109c551deb491ad44d793d59b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2db22da3aa1864f52da79a2b307f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f693724063a3d84fbb7e4deb13886326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687e8cba1b4fc54103d17a369caccc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da6647d58d59f29a38b09bc850e0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57c469401e733a2aff70cf4e951c95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563beed53e39595ed01d0930c78421330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33772758cc70f8b94f569f0e083738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6afb650ae2e6980b82791823f418e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc9014b5cb23d1f6b555474b57d0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977358c1c24ddb44807220261f7c9b33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910840dc6753ccc48d5b52adeb4631f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10176d671bbb0602ba02a0ae6af4698336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e937f98c9ac8f49d31958545b7ac9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993288652e5e8867f5e3cee1622f4ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209aa651be4c18b8ed85ec00785957339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58bb4e30444d55054b05b3b8d33062340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507bd7e7b170bf76326624f59491008341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b1166b9567fdffdd681a75fc5d55a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a1de5dc397f26979d702149ddda0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90db0fa960051ab324e8d73105a18d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88da52f82bd968b8177dbf80f89e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219138dcc3ce22cb967152b21b2b3ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a605f43a00e380030716a3d87632e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e15ff5812290a7c7585a970e118c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e0e2c8a0f5062581cce3d1dc7bbf3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca10df8876086817de8c8d37fc7ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba127880791441cc2e0162ce537dab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b64ba887036437acc8231f4021674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96ac1b51bfe112e384be1b82364d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9216bd93800bc2861bda9fbb8849354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3567d0b77ec7c96cd7f5a1700e9e2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e39d8fb5930c0b769ab3bfe2e463356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be49615e328556c7ac31820823f80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08056353a7b5f90daf8627a94573bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949be1ddfe7f8bc88aad3a2a7feb00d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b528bb8074f43132cdd873bbf82bf7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fdc68261894820c5f2245d600f24f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506445d2182ae905d1f31501a0c5f01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cdf14980624e67fd462cb951e66a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b48f263b7308278bb4d746496852a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018c90c026cedba6aadcd4e54efbaa9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b6fb2df57d2268403cf67786a869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaac75a3f0b6b83b20f93c92131185367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454025dd9a7d2a30843a29b6e1b2fd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df6f7160ac5de5274d59a3c31db20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ab2c4add0678406f44161a2b06664370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430aff2b3c1e97ab04069d564664cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8789b8e852088341023345644441ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567cf2c86b23825503cc2435b00ebc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37364ab4f46a49e231a5493f80ad76f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b8c4ec88cfa4a2df2b3ddee83fcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206dd35730f2728d37677a757b554f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767138855f1a64686d3c2e12919a1dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749b377695980dbea9e5a063377f52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4a797cf253e0af1c224c989d2262d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41976e180b462cedad302ab732d69c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bffb9662de39d06faacf6f9d6a3fc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222b30bd029053ddcccc56e9d780c2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41c3b653a86af49ae7c607288fae8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39619404f66ff217b2f148f3e1b128384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478fc956cddb44d4617118ac4ea3794385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec668280f5c95bf6104729cf41837386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aff8acfbf5838dfea00c7f7fe59506387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea655b428c841db92ecfb42d33c64f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63304e02e651787cb38d23f2cf665389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2abb2cb71efb3702a3732d97dd1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268d07d318141657bbece408d9f7434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661d82afa82e4f6b447b8449d903609392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612da32f7221aae5a753acc14de3801393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8ad5d994e3180b3f552c7589f8c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1cef8d4ebb64c5a4a6d277a3f9e1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94740f8b629ea292b74d1fa0c1d9c304396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b1c54a346fc1b4c1f6516e7f860a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7310f8f7b36649ceaa4bc89e00659398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24c933ce9056693ea46dc372825b2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981b727c9c30723f453d3824869c2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41ddd41fdadd704104f6887bb7a72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9fbafa1ae38f72833b108f38d800402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9c890910c8cccb9c0b1f4ff8200ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b42f96817d46deda0702f58520cbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2098cdcd1e2da5a586d9ce6827e2085405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7727bf305fb2e1d1f84bc92515c1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6a18a95817809c377f024ac17652407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f3529b243477dc0289ccf3715d5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e98c6fe28d6bdafd5dcca7d4544e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5c57f0cbb69ed8eae7fe26ff319b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b343cac5ac9ca94316c7161fb498b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca276e62de836f02bfdece70141a131412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53917f5770a69bb0ce789876644b018d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461f157faa64075debbf9d0951fcce9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15742cf062dc350ef185d392f2fbbc3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc072d68eda623bd0b4691fac7d61f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f1917d65e7b851ff0684a8f9676c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e0a09fb8170a58dda2d5fb7766b36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e20345b11d15a31bf0311cf2876f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa4603f4a1c16f07c172a5b894533420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb087ee1fb896f2afad914351b69b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f789788c9ea3b3bfda2fa363ad8b8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577449dca31405de7d144b035b1c3ee8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3029b38908eb0f55e5c5c21c6b7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025afaa0091742a05e78aafda6ce2e91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd3fade423f6a5d324c72ef969a43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224836c8a097ca1b11f5f55523fe778427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c24d96ed94bead0decbbae989f1f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88db74c594c35c3a60076915896d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fdc9244a69dded481558a6a711e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba541f4e5667d1a6062b447c28b9c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3155c73d5dd9408245856f8119c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5318a7f88dcd4eaa4e1ad31797308433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad18e8eb4ef902d1494ad91327ff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ed87c13dbb1b17ec3c02f3fbd4d71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302e85ea7579b8da37fae225ea7560436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a83b50c30b6eb51d59dfa1d5bb79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f743c4deef3cb3a3927495be8d95d4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ec8525df78789684d598609e2c95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d06b03ee437e08ab884c86fafcf84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e6a15a715f9cd5b4f58aedfa7116441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceb6eae35147f0b06ff6ba645312c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de27cc0e237fc30322ffd44e4f90ada443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f331301b9e1c67989bc3fd431db3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f1de3d511037563da9dcab81760e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da3f13bc229a664d74d87d22055cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d33a1f4283d26d513d26c854df8a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f975f9e82c35d5caec8fc43912968448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a59712992680aef636605780aaa2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab5d3bd09f675c6497ccb5b8e7d3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1905ebf6af198ff94c25e19cd650af4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257685ba8ae73fb7947a057c878f8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a96bedc04fe20e3386b358892f95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81748bdc8df2167adf276d30045cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a79ccfb67a668fe3da8c8baba21e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee5978dfbf36e42345d3d94e252ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a991f7cc212896148f79be99bcc6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fda83c492f2b6a17f31b3d430d50b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb418be58bb8c3341f3f1a4092efd27e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472499abf86b25833c714c2d2961b852460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff814e2f45fe77335694a5759532b2e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a75618ea9f4a90326147dba3b5b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e83ff951fd84abce7237fd9ec5e8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77847b8a3c6aea496786ac2973088917464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b90e45df4515cf5eb959ca32aaf2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c276353fc7cda304b7124384b868a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1e12ce3cc96fb83e01d6e9e24fb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378bb1cdd8625b641f9087e11d7635468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d38236d3977aab1fd769746ff9a7b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2de073c5d30939317f6542716bd057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d0230cb30205d1566e8cc22c74b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2295ec17ebd824e143f10c1ec0e83f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14a8b037521f7a6156c8f5ebd93d53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc84a1a0b42f81600f38e5adf68ba17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7e51d66250071574530bacf0396c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1c36552b3015d0a308def3da405d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41d4450fbc9d8a8885d7bb9cdc684c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7376a853868b55518738903972e7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d763d085f57b53a6210abfd3caf9a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006758cf86fb9341f28218967a420e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5aed08d6301c663d641f774bbefc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a62ade944125c20da51a939b430a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688cce4f3befea9108a124bddd2cd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10392d1e4ede85b5b412a754c922d1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74ac188a484bf92188eb914d13437f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b34b4e1dc6b9d7a743f8f5020bcdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4d6222eb5d005e6fa1d313a877666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582409e3b749fd7a0c051536daf4254d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a3bf63eb13a62f617e8ef35fca184489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d863190b15991e602248e5a2dcc60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfb4de00cb4165843f1d5b2979b43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb20c9edc97ff43f1905e8fda28e84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8500d85365586585d29c1f516f628a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e69aae9074295195765608a8f65a85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1976b1bb320e3ac3da1ae2b38dad3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6511b475e2e47eb8ba9dc236998d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e30a290c0f7bf3cde457af1094b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bafc29067dfda844fce989bac80ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802718a21c17c088a2a8b1c813a1c87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c945bc389e3ff10e4caa8437f2f97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd088c2acc38df0186cf4e4a0f52a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da2a8bb04a4336ef93c08a61bbad8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84219cfc3a3a693f7b37128a87f95c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50bc837f606c8438260a9112f6552f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b145c1a78ac7a3456ef7f12e84609a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2bc4b45aaf58499300eee05ad6416506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57b645d7119b4361f7511501492ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff213a906092f8067b95e2b5e2298da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c16dd166c6c7dc5489aa7875d30f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddcec8e02ae6f2c15def8f57ee9659510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a3d2bc500ca83cc29cac74b1bad3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88b3236ffd0113cbe63e32941bcac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1a60d270be62e9b2b1fda2071be7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fcd2b63bf8e73e3a5d5553d97abe6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518acdd50f12d5b94bc365fb18d89838515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e99c30f3afd0d3c5dc467d6b9f92c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e973e2b64155fd70cd0fd4e5dc86f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3a17d95dd8ecd14919a6e5a9c82b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1fd62e7ffa5c203e4ee6d6449f7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfd3d4853d1674949beb0cfa18af85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6fbf1e7892909579f6c6b4e237d07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860a05f1cb98c1487dafa21e4e366bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429c6e5c5b81b7c1a623b2cbbfa47d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78868276260eea290696c697d8d1b55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba04fa61ae40d14fa724b3edc1ef8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b59db539a7739ad347ffbbd506785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de3e21ee515a013e314cf0af7334a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9009533e8c0d83d790b78569e2f47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b212adabe72a72a796dc189eb0e07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d606d1a42010e0de4bd45cb949865530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efedb421d8216d0066acd2c4c0a085f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa0291f245d1d230faf978e6538f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ad8647c74987dab380aa5dbc89c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d4d464e195c2b902c1a1553a9a9f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a346b47b1d6d94ead1bd79b202318535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dafa702d531c059f43db9f560593fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad01af7d71ac31625fba7012c0865537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718bb7af7a39f681011e6c3f36d9210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90688f5179fb73d8fd538e1981ecd7ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e94abbb574d05554fc3fe51d63814b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ab8627061681b8ae02e7edb7340c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aca020ccadc39115866d591ef55eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f2f84633763b280dd492825641468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22ab1df3e64cf4df181b90519f9780544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2126290539f0161670d542ccdd831545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299332f4e2bc9d9dabaf6d6b97105988546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690e3db3f03212846ac6f5f33916ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f34880ee6f5760d9849a562e010e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a7ba75b59c763a13457c4f3b44b5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197390cfb5b6da4b81504f4a17e3ca2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca84c2826fc89d002293f36439da3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a26a690de5cb81113d07e7337efcdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e284e5e32f11d53278b2d6fa2e60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41343b6fda54123cece83040f2e8f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba0026c9a4cc58fc1063ae43f83be3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca900134de594fd0120b0585623c9f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a29fbf3ab23119fd22be4a30e4f86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7509aa3132cd1098eccdddcbadd2a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0ee22771408054f8a9650034892d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f197b4e415e73be240a499b3591934560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ef9abee84fe3edf18981570dde93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aac427253e01dfac20522a08e7556562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c846e07300ae8948b46f5404d8fae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f899271f8c661b77a56a7b78c51558564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbde615c09c43abbdbafaf09f33315565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc97a871ff7584fc69a5e6315adfcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65802ca9015ba5926dc5d9b5ecade3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28ec7cfd33d6d38596c2a34a8fba1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7325f800c888cc318d27a23d2f739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8386ff3d9aa63f4a76dec257e85f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927184d1891dc121c43c405b895f0296571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ffa9bbd55c0ac46c9a7887b97568b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e122e8bbfa3843b6bc0550e0fea1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c70b2dca4312b178e210e7ebba9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776cfd09aec3ba4ed5d585227fe6c1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b3f09f2cfb626f33ddc62948495e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983a8e2b288da7eccaaf8f1f268482577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a4adba3a79275a8f3b52ccd99a03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804ed385446156a1e455f61e5fa6f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7e019796690229d54ca09ba8712dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464a6471af3a63f09105f49b0b277b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd9d52ef10a4b2518640f064a5644582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220b9cd0daf49c7ca41a6678bc7a0f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a435252f1809d52c2c9fca82f7f2730584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd8f23b2b9c566198e82c6c19e240585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a69e8fac7751af8f783009c476d718586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c5ddd468432ad0683f6560cec9c41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892448de0ded43d69995290a4e630607588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09653f6db9ceb4bc774504b88bb30ac1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467b5177e70ab468487642119f713a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa279582c8fc7263a8539856db96c37e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd9c5f971e1cdc967321194e5eee5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660553f0d81c10b7326fea4e59e53938593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f727e4a431bc5736a5e8b427a33bebb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a197d47050d5f41d2ee0a366d7ec080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d0767686e82b727f6520976e53a6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa802c53d622a69234ac862a311f17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d998e067904145161e4aaf2075bdfa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626395a4e86a78acce6e89e762aa089599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78b73eed8c61be96875d61e29fa8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613d39d16bb5e7dfb874734faf676fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c177a88c7d88338134f49f7f30e55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692d0a7b94f36749046c60472ec5f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742889983dedeb8bb28a726efaf3511604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1de3ae8328bd8689d215698b44173605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc249d675e3971c26855206c754325606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c83b776ac99cfb85e92835ecd90c02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98e3ee7f7cef5832fd38f6405c4337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5121feedc965e2ca3e81255b07ca0cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d21cfd2eeade9dbf3537c6c331835610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cce95db68b828dd701fc7583558276611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de1e71e3d2349a07692380a0b94a55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce661c023fca37155981cc2765e8b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a60723a9bdd0bb6d2c85e0ef675ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93df3cee7801783fd486053157bf5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3848084b5c6bb1f887f7f5ff779eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2fd77fc29e09f5f4bc580749c2e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccef8c6c46a77033d7b0762650b8ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27270cbe239b790deb92b6dcc7bf3a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31263fc3d6318b15ea99317c7523af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa47100d20027300974fcce69b0b29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea58c90542089785208775f62226f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850257ecddb139af10daee026f9ffe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c5dda1cc34d82e78aebeaf70eed4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c6e66441d8dd00d4ebe0b865043a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdb0900a7ba4dcba87f2c30a45a656626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f73bc251805390f631eadad3fe5483627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9161a72e09c92d6fdb01a31df5dcfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dca0b80ef58d911a748c3233774d1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a518d84075286182b433a41e7922c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4ab040f8c67c9f90868c3cb3d736f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2f1ded5358a9f0671e90c26fa7711632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed683b58310b9b6ee0e47bdd5fc8d99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd6ebfe7bc38382976ad740561491c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0272f9ff4538a117c0b6755d33da41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc0c893d14dd71e4130243f7eeca9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df755fd456e8c7badfc158897296e75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adc3d68b1bff9c96b6739ae7f64fae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de48df51e9bde4feb2dd41ceddceb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd4e4a22ac784972365c6a2016dec8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc000689078a9ea210b91c958ed8db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108ef0ad3a2096bb203ac3d9c1b6ffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424bb84accfb044aa16e0db6b986990643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c475183524280b03cdf67aa531b471644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319899d2c0e59fbdbb642581496ef858645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240e59bac1790595fb1428c7a886b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebad40710234b98d65ab205c8a3923647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01def01766f3c3df6b79585b00688648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b42370b6343556256b1231ce78340649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026af73e713cf26e0deb0cb2de1a5c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20171e52b14e6c2390abd9ae8ebc0ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3ed93b67075ae4fd09a57091bc0b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28d04d4888d696c5b6c0af8e64ea6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dfbb50cea33d232f64112926b7520654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d5e92e7fe52d011f900ee1328c325655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b7b42e8139571c2814c015b8ad3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa7fa36c6a9ab661a0a6d7a7e0f58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5bee0ccd14a5b212ef2b5d59bb5f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f1745556f7436b09fc92bb2fc3efb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913464c6f1f6e90e794f58d51fb4f823660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb0bed2acc120fe23ddbeb91fc573661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6647339c60f46299bd313bd644f112e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b26a04df17cc3f1750e1a22859b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c893314a771dd21c245a652784fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145fc8bc10bb5c2f22ece043796d95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ab37438d7c7095b8c3460d5a1093666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b27b4fd525562d366e62fec2b5bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3dcfb80003c903e66afd617ff3b52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84bd1dab460490ab2c573c4d5bd7a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33aa4fef9c2ac9ce1250c6b4e5497670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889ae7f3d042960667aea52014a3cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338becab15772b87a546bd6b90992d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcae0d72e13bf5f4c63433882701e6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf938f10a49237e7d640bd24416cf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543b8679e9509392db4616612c7d40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61b09189b138084b57bb465ab0b79f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d960a9686046dcc783906d64e2df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1628f708682dd2fc77a44c526cbf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b32b097479df4a233386092582ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10185bc2a725b6652ce682ffd4295d95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7e562470fcf5c6507400f04a1fdc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc10984413013192a97db73abaff7a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1cd44e5db1af8d4ffe866f226bd87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ca8679381a562e3598c8efbf0486684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c75b945d72767bbb19e7f8c015dac9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2960b200698d77e4276815ffd766d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba78f54e95153df5ab167df080254e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42df7ec12e3f1a6a11592951016f61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9415e4c2b07268d5938183fe7665bb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6bd2396e802a8ca2c315917dfa842690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6bb856e84b1870737100f57acd97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327282364e2581bf5ea064694e5355692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7790414ca2d997afbc528c83400e4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705273de7f181504b1bd8153119026b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fb63d174af326e628162663da6d5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1742c512183f05f66b7801a0409b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794773adbfdc38cafe1d0756826e5b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e19b47ddd75cbbea17cb036b2e6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a83d65080d2b06c53a506282bcfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c94f975e6ec2382364e77ce98f7c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681807a21be5459cb699a653dd2d0c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d785f1536c560176fd4917f50a6ac9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7abc0d503e9b657af0314bd920957703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd949adac335b0702328a5158e995704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce4c46a38416e6a2005b27a4b86e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0d5f4f698b947448b9fc381dc1845706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32689b95f4680525a6a5394d93fb88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd09139ee9347b0d7fab4e3953b20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1a94ebbdc94c313e3b871fd26b688709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbcee4d6cf8854f4dfa4756bc40145710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef518f94e1745abaf6516b8d595d8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82cc1c2f00dd08996aae7cadf47a2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9e9ab5e84c9d29c0f64c6155185c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ce25279229a1d674eabe8aa98f3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7ddd2c001f6f96d3cfa9f9cbeeae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be995bb6cd59bc0ee1b46d41eae51be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b19164e4e8e4932a78460ee3e04c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8434cf16ea8905e89cd15119e318718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f829655b95b458f6b56178bb95d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b3de80af2061c261d3375b207501e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e368d0b6dccb64936f73101750fe6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f970c5161691e2f48a1a84ec65fb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53ca07c9fc67d16fed3a870fb3183723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a73e83c1efef1f3f4f520252c5329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a7ff399382c8dc3ff627578894fb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e01b97ecdbed98e73b7558d25297d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7a82df07b2ec2a2c74f697a595077727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e562dc866e3aeeab703e95cdac739f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5454e6e89f3bf571ede39b60587d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d86f2970c8da566553b0c0441f95cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5577ca384cbe6cf65e42c4b40dce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487efc70de555a75b3ef3de1ef65105732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a968f47981d4fde341a3ebbb180e23c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2063852db95f0ac49ddd36d6668cd39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a27a0ba00d6d83b133b042ffdd63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34078f760b742cbe85c6d99b50f774f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a524069151d0d72d2928e81c30d67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45100302115e20abba3d0330cac64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cf696def0a9243fde2aea1e4ccaed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eadfd1f084f6d9642aa85699dc61e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7077ea6fff33baee9e76cbf54e49bc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc484bc249f8a172dcdf066aaf7a9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286399c178c96da5e81f44162b9557743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde4e6fcff634b15146daf112777396744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701976435fdd95824e8d35607ff86ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c746d87293b75d1d9ed47779b633b38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942bdb100fc9be44165e528602fc08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ad2e6659f1f2ebe382a351edaeac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27a722e0952a65c9a9c3858b7ab8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f94e2f331183132fe0a5d2c021ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c667cd32e70f3ac31b4337f9e6df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416bb54316846bba5960bf837aea78a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd22e0ae8f7fa93a960b192068c73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42926cf71f6e33df6f10f69841ae52c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc58be5d86d4aaed686b963d58e6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573405967f59599cbbbe8d84f40e6d7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43951c0aaead50a9f247a985486ba855757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c39db403ed48e9e04b9dfdd8800e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd962c8bfad11849b27db65896bfd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd3d072b1591025e4c777f057836d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e900fcfb9f3bc7fb3a436d24e12642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc225d415a6ae74b538b4df89ac823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eef7f3fd11de6a0d9423616a97bcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0b286cda38e6e8fdf9efb37c5bd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8473de82915f5fe8d8c517b9834c7636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e009f3b2b4052f9994d02417844e457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3199ddd6425ec6cff8a7eb1af95e6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c910fdd77ba6932410c6ca02d0e7b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957805766909fea0ac1765a7fb781f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f6e0fdd77e78e62a421fb7669a2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db7c901f71e5b7110175b44341ff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc930b385ddeb13e71401e0e597dc2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc61609171cb30d1928ffb4a186bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365f5ddc236a742444db6716cc70dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a42b4ce929afd1ed5ab9a6ef0278716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa489a96bd0866f20c50fc0676f6fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e7a03ce9985a9f7b86f6ed0b22c4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fb116eaa95068ee2fb63365fba6fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75764c03cd83ed01f5b608642dcd2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc02e605930d9c6ded569af05b358921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9322386641ca28a654cbec8f0bc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee07bd637d8b06e68e5829782d09123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994c780500f7b6eeb85befbd2a7b57b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb95b60a8d737dd5a6bf6caa9c5f1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e8d07cd5c06b940658dac1910a8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083574230a6ecda8a54651ff0bbb410227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2588ef86335347811f56ed0c7407328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987e99637c723a476ce220ed4d38ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc220ab932e721f0868b5f58f379021530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaca2465d27c6bd24de8679ceefb2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260730aaff2cbf935b38048929b1b7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1ab9c5021bd282ca468f271f086333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e99b26a10bfbfbb7fbc0b252f1019134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d877b568aa49126848a4bafb370ed735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90c50b4bb7f53a87106e7b9f232b3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28e846ed4ef58dd6f4c25df83aebe837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7dad986eda86b0942dc383e2793a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fe6fbe79778d02c97290b963ec7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333161642852913e7d2eb9c26d64c4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149c73164213c737946b370afaf3a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcdcbc8d988048075344401d7f95a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844d0e254c063f8fc1ba52597061d9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd802aaf548e8f3b19e5df334f2b08044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940daf56bd0570cf4cf7958874a9dac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99962389524ac8d0aa0909b381c1e99f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1abcaa7c2c9b19015f06ac6b1cb02147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db797860e867232a1af24c62954edc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8b67dce10b13451093b1c024ab9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6eb7044ff9eb1041db5f61bf0784e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468888a1a4662d873e434441be3b802a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade92f011b6b754acc9194cda8d17c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940cf5df7f6fb86ab6ccebc5369147253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9bb624ab358eda10ebab0247763154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff116b4e160bba7720a3fbfe54bc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec7c76b952c93234a103296e9540e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821742f19be64d005c290c2d36103b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d65eab9057e278481bcaf1ad5073c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b3652630f0cbff31ef8f195d1728659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b51a1e033717bdb80c15f083021460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45c3f3da8e9e15fa6e0f8b4121d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ee6cf9820dea17c6379bf0b44e9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caafc8f153711c98ed6dac3513454863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e97417d3606d4ad1231d9f04fe7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417da2c63b48399b2a7aa54751aedf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05aa59bd7e6e61284123aba838abe266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0447657966cb04afadf1341fee746167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20db0a0f6d4fa0eff2b894c1302ea968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6248f2229ceed024e30fa19a52ab7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037ec6e5d159b8e56c5c5871e7b1f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74a72b2d04fda12684be4bfef059e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7161f54cb077be7de21dded3ec066f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5bcc3763db1e057efea9e30de674073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f217ac2e797047714442d924d66d45874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743a7dd578553514269e48149e3de975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9f771585cef1f663997a8aaf840976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca16e71a08702723064136f5a0666877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f2bc01beaecdf9ea2f53c90ab27f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76638c7658bd4ff60cac5f1702ea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5bd60817676baa221571600d0bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb99e872737002b1700445f3eb09d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb313dff36359445e0ee38393be16ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca2b0ba25d2d7adc730eac59ef77b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b79d1dc6f8c6dde3ae19cb6267e1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfbb6f269dd0544f4d8673edf5e0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601a0571be297609c1c477772e479386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146644490f4c0bb75fcb09d5153c62da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db2ac04c4bea194b103250a9212cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d83e2c8659157d7c822486a2e6da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0d48be609df49cad11a67e44aa3d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b215e96364f4019aba34907eaed091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e809da4224c0137c6b9298beb4f24092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9870cc9a8c8c32ae849729ff2aecd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf30758f60551e4beceb7179b3a0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e25ba7db13bc385d9ba86f392feb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb06bfb8dc55c702584ab249781dc0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4899502eddc729040be6570f245c3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7628d22c6de5cb231d2d945c5656398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0602752291bfa44bc94e2ecd0498399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89f1310e59428bcac95a4a03a3d29e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ffbe7c2f944f94c0c7a326737ab11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2adefe2490737857db72cf745385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200761fe0ecb971907a7f55272b9051103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ffb45cb911d5769ac79f1a251e13a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba7db34791a69512f2c9a282af889e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37505c55b7c7941ca8a1973f9b63e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321c7b5112fc94d44f32c4ea43b3e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314119c3caa33a659a454042075c4cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc7b38e59284346c050dcb52a7bd28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e21297fd0db950d02652cdfc590762110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37da8e94c5b30611ba3daf4b46fb62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a94c10d1b1f4ae32c4dee39803c7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe2b814736b9a639e4fa5e83747c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2991f428fee0c934702bacfcdeb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e0b5880bd46f1f11f7af347be342115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd718c6b420a8470d0225f17f094b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2c91ca47ba3f14dd49e4a14fd4322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4254e2444e01a241bfedef3d90d98b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d474140ab3a19209294014623fb69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e482b3986c515b92998a73ee283531120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae1fcc8545be2ff86489cb93fd39e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4952bb0899862bf62958dcc2ff3c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf955220b8194680f4a25829be1b8a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43bace50020ac0adaeaa0c22c27310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae74ab81aa267970cea8c07402c1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f43cad95db54bb3adb5283cf0441c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a632aedbdbdc086f1e8e6d93c93f887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e722e77e53f4f8274e2c05f2a35fdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203eabf49b34d30aa7ff27f09ee99f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1dbc543ae9177fd54fbe32effd546130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeefd824d7afa7d97177e99e74921c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08bfac9407c2a41d6c1ee7f4c76250132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90242089a8b28e8bac17cfdaf7317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b07b548ad05180e89e7d1151488c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5afcdd735482c7d1f7609f8b7ff84f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba99cfa50acda1565bc1be13437a5f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06666ef36884dfb62e931c31741246137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa504da8563f8ee42d085bf2a551f72e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fbe1472665eb999933ba23d67efd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618acd74c88dc2efb45848134500c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd9ab08b9849825e9377ede0a3da63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81f6ea76da8b70e4dded56b93c24b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa8a915eb5d2797f2f5a37d1f374b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1b388c8d837a380b7c17171f32e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d2554745f05ca2e78d435f8a61934145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba09ced3cef066208181a2ca1caee0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b042512901ab3590432951044dd48c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89120e6cf52daece878c4f49ecced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2a3ae59310b610e99b12e06f3b9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73e7b6828647c3628ca0bda6df8fa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdae65f53f6c1c1c63748d81375c66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38abe4cd54833d41b14913fd85458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a07db4095b0833541cdd8a5d7ba4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786a2e2fa4df573686ba81e058e17fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c045ff7362f437f796d50e426864e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb5dca178cbb32b140b38ae8e1fd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcece0dc31b8eb0813bd5124d8500b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e94d6aaaaec4b11f5f1abbe8b5a634158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6728303cb813ccee8f115ba238fecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e29794ed3e1772bc71171edcce4ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dad4447f9d013ea6df03d651d205b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023413dc31dff0a0619cf0209753602162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3375102f8d7c6c7ca164ef4bc513ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b26d1eb5bafa0722a176a7c00ac5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334b0e8223894d58e9070e1325e272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c8b96cc6d0c2eeb899527759934c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e09bbfa1dc340640ce190f9eaa75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc6dca0950b00c36b24588515c9e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bff75a3cf7b3587e0a4ecbd8820f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07312dcd3a2320d0aa6e4bfd67238d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f6fe50a8252ee8f42ce783533c47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce5f5fe5c0bbaf2d049888e03643d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b10881c8928f09c2794aefe651863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1dc96bfc51f89a33867fcd702a9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7137f9792e8b2e2683f9ddac7b0482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd67cecc7ddbd8a0994ddb094809d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d36a5dbd12cdf2410c79f6f02afaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c8d3710c8c642129fbe2b6924b94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e1e7644662a016dcb276ce4a61e77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64817ccd4590ee706a44ef22cba163180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524de26a22a63b0ab220149b26ae80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab849e60940a26c217ca1d46a69f95ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c1de268686aace60211dad62d8b60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ad2dbb974599e3b5f1b50237ea9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13fdbd32130dbaaeae07878e25f29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf86254f793e4875f8f4b8d666c579186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ea66cba8c293ddc17bb7ff00eb1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d520b2c98ec279e654592cea902f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d81d03ed65f939df8deb314b72a38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51983b0a07ee83603bd88c9ade364fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e0fe3ba249c9c60670d888a75c25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5c30e81a75c38efb19d5bf46b09d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35314c9f708de5c590c4a96192624193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82dad31ebadd9db8deb1a71ab925ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425760c50e37ac5ed5ce936527f2ebf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a184ba1b019837194873392d3a95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0db1f81a9f5b39980b794bc2c25e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74371e529b9502addf24f7c14008516198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408055d93bd0c94d0337ad1376a2f96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f4f6b95686ca9f9e08ec987c6969200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d07fe70c3a302f3e1f4d2e3ab3a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e66f515a54f5993a13d9d10473bef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f3675f74d9338a2164e6773e20145203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a215f44e9b34aa6003b019a001d0cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fa59056a6ffe073d0bb2d0999e4e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb4adbe9a79d9c71cbf9c0f3ce278206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b88c5294a496268edd891e1b1040207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ead9df81612a0f4112b60248863b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b4a5d1d0f3f0dbd04564d97ff4778209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2032c3eb7e6e4dc9f68c4c5d20c31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d512a00c4d9cfb1ad3798c4919f7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada61ccfe6f194c084b49616b24e3d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cdd7e49ee1cb086d06f29bae25768213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83eaee2acd68931086af4a4c88799d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946c8c9d807e225dc54aa6144c0be7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c4b9e214d2826eed6bc825062134216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d467d2cde20c53172469ef897453942217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcca9af824e4804952a4f3111713e52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17a996153f6031cee887dcc012bde0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859822d9e06e2f669b7a201f3b407c8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64f94dc7f1510987658060ea4c257221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06386123798756d83a527423b1fea478222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e84bc17317d613a5c35863f336b76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ed44de698cfeca3731fde8847c42b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b193ade9be55b60d8a8bb51d6a2360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad6420f978ff96cb25f493073e86a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ee6aae88e9428dd6836df3707c50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b30434faa9064601291e8fc9ad131228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756863e29dc0b7170d7b330e9138c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3ccfea702bf17c11b85fc7923658230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67650b79803297c8614051eef5d9a9d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457364c495dc58d0185d823bb8a4139232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80121cce5b591e45e9f312bfd2b191233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed11ecabcdca96af19b003903b012234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ae35ec277b6badc3ce55d78add45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017745a7299ffbf0d0929bd9e9b93ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4734dadcd63f2852768ac8ef3a05a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193cf99790310d2a260d7146818f03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39e4531659b8af33679d6b97f138b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fbe46700f6f7a8ba98198009b6bb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dc0d796408b11e266614da5592030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b659ce39f8253749fb8d138f4fe4f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c67a8dcbe047aa63391bb7bf7c063f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66960701f518d5a0a64b80608a0441244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77affc6d54d4628e450f0fcbc8a9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146712f6a7e2f945200c88c08f97477246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a08973ea86aa6c8a80132c0552cea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655f7364a512be1350d24491dbe517e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1020d17bfb94681d08d4a0bd8613f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c787d8b2c800923d9880144833d010d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a0950be911ca8205d76b44b4f20c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c0100b9452e2c25676acd1b1ecaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf1594d4f94bbc5b42caaecc47b91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1de721bed4642fd1a7132d857fa21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a7aa35ae3dd9789c4eb49f1d449f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f6bbb11b297f2daf935385a1b160256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c4c86d59cdf2755b612af0f8c62c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11b32f313d97f040e01456316eabc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a0391a64d53104bf5c5edf2bee85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ad55934e27422c624ab7315fd9ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be364ac6becc06b263947668b37ca15d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c7406b996bde3ea6d2e40c3468bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093af46bf325c911e5ea7896fc69cc28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450185862fca15bafb7224501762320c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151aa926633d512329256558f23e1b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92b9eda7b1be63370037d34af7eb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59bc0e2418f309bc76c6367487e74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80154355f09a841520863a940fb7f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e163984ef129c8a6c849b02716f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0acc91e7a87466ebafc82aafc11775270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785431ce30e1d886896d960a8fadfe1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b14f55bde4251cb11553735064c41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d2246546d14456cbd3360dbfd95a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3b57ec7920f8b7d6cafdd31d457b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea1fc03e6cde1ce6133b600f8335d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc7cf75e9b263821b1533e9c1d2c23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaa286d1f79e265a2ea02d07996ab5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831824bc7419d6a345238febfb4516d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23fcf11f656467ba20db2e5b931bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af015ee4338d3dea042d6dbed1f0db5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa3e26ae839958b10b41bfd9dfe305281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a983700e0471f067d5601214167cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2e88b7c9bd63f82e27222199e02a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df884aa4d7aaff16bfa8e2401e7cf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4fc2fad23b8c89cbd7aa825161f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11aa74edb9464e9e93e51614550242286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e08484d9ee98cbfecc16bdc8b3727287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96d23bf4f8a807efdb1cc3d795f140288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc208f9fc9225041429df716ba3c4ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b49ab508ea1a7720eb9451e6d90f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f883b321e6d659b69a1c3ae086b1be3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0461f0f7ca53345d9246c62e6e4eebb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88538a471969d7e9dfb36874ecf50ff7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba3e32963cc0a0059d89a2f375fb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e4a50ec9550f2d3377519c3a310e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49914668fc68fc9b93850d15bdc18a50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff975f7adbc597f78459d192acde552297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34787b84b2528acad7f0d791515661f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac780c220df7d421a8100b8484dabc52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10960627b9fa81b36404855c74b392ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb630888858400e78b0978f41e168926301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15dabed39b5c38c0fa7eca07030ff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d30e83890914dbfc763d3963aeecc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6461ed71af4f516c3c5a88e5b813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13992f4d75b9d69af3bb4bfd7bbcf65f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bce3b70e62fbe437bbcfd182ca894b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614c148a5b0300a06d13ccd2907e3a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23d020cf7d679cb0c6183264c7edaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808350b3ebb3de21f067bf30055eb3ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f5784efdad87ad87b4bafc57e29b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7bc766ce702071dab3ef3efc34f87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab1494093583776f0414c21253c51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aef4ea5e090d0d3a3be35019b2d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c1b5f739021331cc6e5000be0bc13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fbae5ee82b70c9545c9f7275df44b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b913ad3b6af5cf4bd6663f9ebc3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77e82a1add473235760c6d45ff33a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0046fae143771786f82501d03ba61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47aa7b9fc3185036bbe8b7cd562dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c29d88f8c075e2aa10223eb8094c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05772ea4031983fec0876c20743cf7f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33655e7a5ecd13a34d76125c8c379322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f003429fe8e1091ae2feae29c4c75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42ecdf2826912f9b0de5276e6624fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd600e5001296c0fe6fd3e1998872325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692386c696813878cdca92ec30d70dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd7241d168ad1e71b4610d7140e989327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d509df98987c005ab96596d6ab53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a930c65fa7cc7d28ba7f8d140dcae3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a42967da94e3dd9628afa56dd6670330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ffa224efcd5cd73cbbd23ddedba33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f238bf028ecb0e0edaa2092ad6f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f369353c8b6fef5279cb9c1f35d41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec9974c7a23a99b012fc081f25b70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461bc3c1dfe4d0219a626e4986a2b50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbde5fce46f4b18aa749fba11e8a9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d00001665429715f8e8e33b7bead5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d55ba2b488e161673a8955a901039338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a2f924e4d35a6ecfd55dc3d140b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40e37a4daca70e2bd6aa72bf24cc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d37fbffa02babfa89f87168babb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aee433a24a0d4b88916cfb4d3a99b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f52d83cff1a94ba55ea0c9ff7af0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0fc5f249c369a9fcba589d7c27118344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a87b8c3f9d3045ab0871705fa5912345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e839e5ef746f0e54cbaba6f904efe3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dedb69cb549b3918885e9d9e8a17e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63236a62005d1d6fd6fb8112c65f1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9edee615e76d36fe78312d7ad675349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af15f9833db17a9619a9638655eb2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ef5105f3f59a4a1473836f7794fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b73f470f37af1efc5ff2d676cf90a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f405831474f66397e31a1954c771353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159963920bd16702707c946979866569354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2ee2ba18c369d22412de7035af34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66de36ab1e44f1e1cf64d1cf35644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ab3953e27d16e7fe468e2285d032357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00920673fb413656a3ef86b62b96b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacecee8a5763044c236e317772d0a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa6122e3ac23f1518b93059190d5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe60c3c7fdd0c922a34cb34684cb0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a39d3131c2b027656439cc91bee9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e7a686fe8cfdff57135f2ded1318363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec767a1961b767e3c03f5611e30261364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd6e3bfbe4a39437195e8a98fb702f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094024d3542fc791b9d33ff8d631f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674fe69902e7a71c9e2a3b74efdcb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c285f010cc98d77dc6956afd9c14f0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc73a5699fe371c6cf73d3dbe0dff1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a0a01101535c39745597fcacf140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001cd817fd5a5eb9b26ce7f171c8f2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b3681e48c08200ff46a19c295d36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2768793341ff1e49d8e9c296e950373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98f8e9b6cff2abf0b303327b75b2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca6712f12787e9c4bd917e7c98b980375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf747a0e5f3aaef2ec7dbf02d3cfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf8095a7cb444cadad71c37f49e702377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f0042c5522cb38618fcce59d622e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa41f69265a2542d2d76c35cc42cb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7d574487d9f149413239703370fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aca91f8752586f9438641db44a0aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0f653f2228b756e67f6daee0f791382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e14304e4704360cfc585f3733fff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb48e2fb8b8a247d46ccb63214356e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15875f0df589cd116ce9128651de28e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d669844711cb010a4f19f0e56da039386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07124256c6e4e4d2477f6456b3b800c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3713cb5363390741647aa9b86e7773388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95807716a7678851c892b9a9d66c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf7e3fa53e80e9f8fdd0766c35f3be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d04aa865e45298e5cb6739025f2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f779bdec6f06d9eb04125d0e966fad4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042054f90c358aef49bb2b90fa92e5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af85f8ee71406335c4d6b157bef5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4980fbeeac42000677538f9657ba93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d03cc691fdbb4c6f7b1cda0e4cdd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0edd81265156dd9b7cefa75b26c22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13518ee102c5111b370fed1adb7359ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d00eef714142d274e023b77ba6439399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9c96b6f6de035fb48d254eb82eeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f9bf659059a81d2c8d570503a0c3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71937183c8d509567ed8ab31093f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c354857d6e37b17c80f85a3e069258403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46912c49c947c9a3453741c6ef058404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2039379156c5cf2d21ce4cb7785e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a018833183b07c59f4aefe1916ed3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a105d2a02abad18be3d7d55b75df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65984cd2b529982546a2dc8949d6cf8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b83ed34f1d7d8b82dcc24a676cef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7046b3360447c8d1ba84964e7665c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02fa79b1fe23c87a10975faca9c881411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ef6ac48c554ff9ecbcad3905fc1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be975df2badc37a304d71556f8c6b0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b3aedf184db52a6aa2e431bec4a29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d15760326df594c87799fc300aa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da914672e545b42cc92a866b9815212416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfac95ff98a2e31feb229c82af4da53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3ae62ed653312dcbbe76d77c8b46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37009121f2642c48910c27252d14860419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e140a536633d84d3576c66060b9add420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184e42cf66f1eb2ec7c0ce74035da8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fce4b0a26f0e17639f2dff2ec242f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d12815429151b13c7c3e17a479bc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477cd4e06f4537f8e68cda74529d2f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c88196e1e541e5db7f29af5a7b562425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6190d28b237a4cb404a460ad7e4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e640cd2dfebd2b565feeb34e60608d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baacacc13fc8bddc7f002ae173a908428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb619d88d6c6c12348f0aa0a6465a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d2931081c055c66eba4f3e04cb89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48105b1c1bf0d370b0d2f946639ad2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2602508546af58aac504814ba468797432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e753d08a021f13ddeb2449cea345433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229bdeb5c85169eddf330eb02ad23fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291266cb48dc502cf76089e777d62f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c04bc77ff26e9689ffea1b8be88dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ef39fe0301d543e1c7160d77347d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442189ae483beff32722b358bb24adc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fd5ae2ced4b42aa6d9b787d706f03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8a500eb079164034552333f14001440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95063769f7f82e5caccd24f599c205441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b6de1750c2f9372556bebd1f2986442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e7c0e43ab8c17a315cab3716d48a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a12182e087baf78673652f7cf8d333444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ce25c6e04668ebc1f8115e95e244445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f53e0ebae4c6e078020d346938d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3703c4c09160a1632f070bbc3bd814447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fdbcad06403f1a5dd308dd84f66d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d4820bded72ef3350440766b2849449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518da1afc07965392573ae8a3895550450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f14c196366e98efdd1e05f9d1e598b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf8473f046fcd090b1650d4e15c42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1199a460f332f5953162381026b57a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892161bc22f8270f675ea890875e3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f56d3dd4dc46203af525ce061e585455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5bb1aed575818b97ab943c8928ac1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be003cbafe77166268657008f3ffa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f1aa5238eb3f922e5fef785cdcbcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af143e244a6905574deca3671d80d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ad9ced0baeced13e999d30e581f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5634c4d3409e8dfc83fc67b90c435461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1697aa462ba04ceebae6d9e43d3972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b123d1fb2ee9d59e198f69e441149463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313efcd3075bca6ddb387e455c54476464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455df1908e62c934eb1be74f849b93ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8859af1b9a7ba79180b4663bdc6f73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3dac3a2ff3078acb2f21629f507b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12199c91f40b5591f2acb78c126ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5be68b76d3264e1ad2c39b09c35e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162334ea9324b3c9e8f339e0d80b8f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa984debc33271446e2692efd7ce68a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cad03c0368a60fc34e19c3521af69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae95c3377856a92ba09439ad8cb2e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e10b6b069423e06fda09a8502bb08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b8cfe8ca46401faefdef8829525d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d5e1f20cffe0cc1289846167710d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580dc5685f30d86889be894966e6f11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98dd3e3de61b30c79beec1940d4836478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319e8ff88e4453d598fa04f1d671a95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb9a5d3dfeada7d6ed8b9a01fef7a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2835faf5100e6bbaa000b0e697586481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f45baa6353bb5d4cd46f333efea71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f473506571cbd0b8bc902d0bf0f42c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3e56c077a56358e1afb6eaa35830484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dad6d06dd581c1c3ac4e1be230c4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3ab2ca0e841ee1ff4a83ac255882486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c13eeb6d057ac1a91ee9d343ef3b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86458775a65495728b08b51f0264a66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fcd7b3af47599c31de0ad54ebd2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75161965be06f5d48ece41d6adac93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf92debbf4d859637a04bc10dd28ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc644cac0d6f54c36a2637b037f4b4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2aadc08673bd4dad46cfc7c495b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b343ade5fbc2a12266c9eab9fa513494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd0322d292b4f5db80bd1e82b11172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ab9d6d6907624cc3451623e41ba6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbf9d589cf29ca242e64b1fd84d33b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b2c454d1770cfd237908e822e9502498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15af8d47263738e5f701d6d5b690e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368ab4b8bc2596727c13961a1489ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69706bacdf8b1090efef78d9a6ec7fff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c48972cbffa207c3a78910226e27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60e4d31cfb3bd4a29674607aaca817503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779555429fd52f1ab2a743381d4276e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a185e6f51ebad85d6337e9c218f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944b85530c12b206648feb645f4c3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062b94f236a0aefa87e2ee6baa84b2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898760220d6e5730ddbf77a3d2685ee7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369545ba8c26430be06470f0ff3c6b93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb95220d4d332102c283c3df2beee07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49de63441f39b309cfc3383ada3928511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669aedc03d622b69cc1eb6a0ff65c66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22208d7ea570d47374c0fb52c5503fcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f170840ad54f06f3f87f0ccad41558514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef2ded851c55669987331dec0b579515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f59948ece125d93583bca7abd27f45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278c74af5abc1352790a3e4f07fa7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a617902202774ebaddd6aae56ed06c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b6b724720834f1e9eda19009cd708519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95788927b39366637e301f6eb9e024520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e132f38619fd0c49873b7e6a814a57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aafcaf015f30067e348c6ae00a5e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4b375ad16775018760edf86f55738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08647381325c78652dd12d5c3837348524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71acbccdf8698f938673d7c1f367ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d769cf80bf9e775aea6d029e7f3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b228cb79c06299f1d990d08cf77530527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702ba9e368b9ad36891e995327b1ec7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017e6be4d394bea475d3c286a35cb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe5ab596b334de7841e481c5688cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd725bee0779ddc229df079e002d01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc7a4641170c2414c2bd90504210b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1883e125c7fbc6f4680dfac626f8d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3c8255a14d1cd0ff6747a63ac8a36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c1da89d8503613ebaaf8406547d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719753c0d5dac15593e16cd8306f5a04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e7460affa99bd9058ee0a0ae473e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98763641a25dc4c2a5dcfa2327d2a91b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594070d7c8561474a2fe12320a7a474539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5774789dde3683518acc3df22a2f86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a05d4404af0ff1884b4fbdc7eb07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1241dcf4dc64334e7e217e1333c29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2376c3b7c708eac439117a2455e42ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799521f63e18922cc72bb9f6e8f748e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb270c25cdb8e3576999066d5f936e2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1619fc7a1daa9f7af3d65928355ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f6bde68bcdf777e712c4a4f7c9a50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917849768e99ab504d4e16045a3c3864548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb1df9a5168672ef26a50910f7d06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc883c0b5563daf3457f6f7cdf0fab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ce56bdb58e2398e99fb4c0cc4af4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8054d9d92a33f6868ff2de25b3be886552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca80c40df1d3bb45b3a0092a899af48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab611af0f897ff40c58ba51f5bf67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0b5d6139e7206a08f90dc8006dba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60afae3be401806cb992035f0b296556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29145c244d5b47f5ce837f6ac14d790a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df36cc459a8d37680eae78dd2d00c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f701fd7fe3806c33c7fa0f1b3d4a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb37a09c311a4d91bc83372076a1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc718acd11e9b3bd68ecc7eb90581b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb073a7d0cd34b89395802871b930b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2889269d1cac68c72d6dad5a6a96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b503199d66ff6ab64d307212339565564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534199653cfe78dc8e331b80ddff57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4059b66ae4c8347240e87c42ce014566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f349c5eea4efd1de5639eb9fb8b0b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e14ec7a913d320abb06a55778ca38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79880b6ab3aed82fa573f601748107569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2b10a9e1cfa1fa5cd4a50899a899570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac21d44efa63035aa0512dd60b5cc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a57c41c1c848643c7e1daee283738572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b8d40d1e3b3443d9ab7b91870e46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa6896792b74f8f2c15c660fa129a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba45939195e1c22923c55ec4898c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad62e13c91ef51e9c80fcbd418fe8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888b8443eb0ff1bbea7eff955950794577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ba3599631fef042558ab400111e55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8165eeaea9e732b8b75b5756d86f03a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e1c67e49912bcde6b8f518d10a90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb669fcbe8369920729d0bbc48b50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14079b92d8dd3a20a55996640677a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e17103eb799f4b33ee886623356f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3b45b8f9c091e94a1274561c4241584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922faf742d742d2aa1b8cc294734cdd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301ec86895cf6738b594165697e3bda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e34143b87cdc27d4b76d52c3bdb08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec2355d0654b881cbd080a9315a486588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330c7d7837ffec85b03721980f562ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68982f7796c42c7651f1a97e7f7901590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96b0ca4367f1bcb0665e33aae5e27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6fc9b484d549aa173b888ecd21b87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ea54733d0065aaa4b13ca0b413d8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1cb6e144ebebaa77eba7db47a43b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d200cae59a36bf445f595cc2d684468595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47cebda2843669e3e9b2ee88a246d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118031ea2ff5bc91608ca5225d3a19f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ade540f4f02ed224560872619685a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f373329128719394bcafe69c1b7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d486ac8af38850c36cdd6e89a337cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcba4334ae8d16961f4ae7bf781a368601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f0f76588e49df3bb67be75ce6852602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3be5b383f2090cac38f2d2cf72625603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1170fea664531eda1e1eac6b2b5f8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1688b7ef00fe1a2798839e22ee873605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a502eb2ac03e37906d5da5e42e3703606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a159cbd0da9e294f054c987854f8d77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4cf9935ff9c3a3c704560236d2f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d625b6efb7a012261516663e568e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87628243afb3e95bd37c26398eff1fc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b87483b714fef5a193abd4c1adcd06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff7bb9c5ea0dd3586257a605d72a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690f935ed03c286e824af279a351d86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad87fb0e23b9dc960661fe3964e953614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c225fd26be0852ff8fa03a375d7a3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc8ca9414651ed0bef7174db3fc106616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8d3c1e82b554a5472b478ec25aa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf80dbc577ff746a0e1f19a2688ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c552abd1f34c7701830890eeb69007619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce4fec4d762ae8e17967fd38643fe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ee30389dead1dc2b201640aa0e0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53df02de8e50bde2fb18b8969cb0297622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42280e9e4f2f47611e985de34561a542623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a8c7f155fbcca297da14db6394e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015378be8e25640114e70a4810752e94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e68ac656bcd4a3a768dd841ea4c51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b331c51b01174e46fb9061ab91eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab2e91104c5851fdfb10d3c04f052628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b48a4933f7c84af195d4ebc9e3bc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e81020920d9edfd2daafab5573728630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacae24687316a9fb6e129d2d1daf6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252caf43c3e251df61349e2e605a08f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc90807a2f16984f86e27adb3ebb2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abdbe68e6f63ef0131cf2a9270980f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b905c6b312254aab751dbac2844f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a082bb244ace4920f661b8d4bc5dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c606f45375a44982c5b6fb6d772643d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44c6c761866fdbc5cc983c8c0b306638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b32f90214a95d965e1782ec841f4b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd0d30e67593b2f0ecde6299ca150b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96c5328463dc0ca6bb76d725b88e7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4bcbe01ef034064c9f3c34b51dde3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fb453fa2b17c8956b05bce3a8999b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfff7cdc60d5d89a066bfc4195423e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98dd6535b68de48ffcaadf525cc175645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989351d590392463226119ef2d1d4f65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1bd3f9dcbfb884b259f38f67ef3a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da0ec1dd73ef617188da0bc52dfb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53cc958a79cf0071e7476bf726093e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13476de876d3df50e3e24aa8e5afa805650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d69f6b517bb473361dc779219e36a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c641601da5022f1727403dd0e917a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06652c0089b9bdd1358200b02b63a80c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8458969bba1c3d64df50ed79285e4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cba845a73a346fbb4c2e1df7b0811655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658d88c4fb3bc2d62f5c6b234091e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297ac0225fc05f1db42c714c982927657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b66f1c0e1e92338aea395968d9f3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a00b0e7acc56b2847ac694552aa33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42146151d733915fab69b5c15e93e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e6a16b3852aa9086704046c8c369d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d4b7688740590053abc8f1de52f73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70ae79faca15dbc7c32f5293f77e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c40782f44ca4a33e6d0e2c2c17f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350188276d81feddf97871272036aef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b69d6ecd0a81ec4ca819292a7ec3fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28815489955baea51d2d95b775c7a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc319cca7939dfe86831ba0eb1578baa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065196d6087b143e45318c65afb6832669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d25b3c4668d7696f392718803053d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f18e9785873729b2b1e5ed4d6c465671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1484da9b989a47e6ab7cfee1acbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a56d52bc67a8bf04e52c8c0bf1666673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da64048be27b71be653a7ef5c202c49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef20d98e269d5eb93681d81d035200c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fbb6c7d0eee43feee96562873f9c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb217a7368b34c91de39e9a33e895677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2be46eb5ef878083b3e5a2e4f8a7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394b6a626cfcbe53630f26713b3b70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd9ca718ac23cbe9be60b62c4c7d4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e208717a2816298a985c523285da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a76256882f120c6d92fa647d4d40b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e7770f748122728ddd73e6a1eca7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a56dd33fe0494fb7568e6dcf1b773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa943f28e0ef783f791c72808f275685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa960fa8974a3f6a7db1a0e4bea495686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805c5fe34eccb74ce8ae144936f7e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a569216a26112cdb85d338c7d809e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c6b39b8a38036b47318ecdeb509b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cd76609de734741ff8e93c8ed40bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49be78d64ab4293a88450696ea702a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae100aed006ffe1cbb6d98046df69c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186981f14bace3a7da2969105b1f17a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d14b142318e09dd9ec42a74c7f56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399940f1544b57b222f13eaec96220695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b424dccfaaaa5a21f29fc03a979859696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ce225ca7461b2349078a7aa3026e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720ba98f7a473be1e325f3b663e8a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367bcd47942718e6a5fb0bc177578f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10358ff8554025a291fda1b473a1fbaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df239be1ed3690d116efb231ff88bc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7fae8ea3ee57ec70bcd2b0bab18a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba2bfdebc1efc7025066f11268138703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e961a118b8818970d0cbc3334cd58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b8824345613514530e77d227d18cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c530dc6354cba6ef308b00c1592c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c44159537145528012e053d962c75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd85e0329dd437b47c99c0050f16b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3d59ad389466a9d481fce70a76109709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de65f0c4439aa40b317bc8fe701aba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7790e9093e31b2a7e9e99381243250711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973ddf4389c1093f69d09fabf37f733712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044679a5e6e60db7aedf762e04dceb5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb9d2b02c08e058ccb578ab0bfd001714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cae57d587e18f4f0a4c56df6a19b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528498877afebed4cc1807539af2e8ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aebdf8da5d1a7c9107e0d3656f5b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f32ec3f6157fd697952b36772d96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ead9be057274fb95edf286e2ad957719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc963dc3d35ecc0913f59525914256e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271daf9923cbbb06742d66cebfae12fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b44bed92a836cc1441c9acb35f8a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc65b0687ac884fceee5a09e5d168a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff635cd63e19202ce64040be03a5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c7646227ebed9a4f713b62d6a764b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ca34865aa7c8ec916c348f1a08e35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc92c678bd3351af213e819dbca68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ada18dd4a589d7fd3e97dbb6378c1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e983a8d21d4c445ba1fd3a341c1c0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca57cff604ee8a76eb943adb728140730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf958835298005d31ae7e8750e9776731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777b4c31bd9881eccba849dacbbe08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7712af5f913f1ae0850da8fa35d8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ce9c38dea2b8929658971351de5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf646a14dd3a2815174d2be195e450e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721d9d05729651b910034824019c7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef8dcf4ba9702582272e38ff952e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97019fb45c77c991b681505213086de6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cbeb73f8483cd3588d7fef8f84220739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8ecc8e3511fc38f72b91db1ee82d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b7c3c05213bb3408a0339c771e2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dc670a7db020cd8868dbaee0a6eee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c41c454f08792ad0c3c13ee8429b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f4c40bd2fa69c2aa6b42f428f290744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4fd19622ea9d9d5ad1d5b0ddf74cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb938539571f6ba369a51c37c3224b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4e080eec4fd13cbc8303b942cac01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7aac3ddad4477b13193efc3d5a819748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90710a370fedf90a0a76dfc94de74520749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bac3c25b8050eed1e4eeeb1da8fdb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03352fbe616cacf0ea792a18b234e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06bd8a35d61879d585c3e6938ed869752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aaf3b4efd6e0493e995b3f7e00a9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2a3d9e50da3d85c6fe90a08d346fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf5471e617a4e6d93805ea95cdff3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40f4478a9ac970848ab72bc1c48fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463098472f34d0f326bc2fe9019bc66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d7d51e8bcb11cda622b8f1afeffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c13a64cb39e9238f2cf1a7e218f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>