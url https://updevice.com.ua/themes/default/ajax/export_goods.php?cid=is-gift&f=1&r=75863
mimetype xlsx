--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af0abe207f14cea9e4cfa82eb2925a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b850b5a3e280039aaa183cf252ec072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b96c78c6265dce8990d2bd4326b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83960b71be4c3155b53bea37be160eff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a600995ce5f531798706e6bd6bf1185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d1510798e33e96dd628dedf705e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64b21829e85fe04897ba235466a4627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf227ecca0b12120a540c9c2342787cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625fe5eb9f17970c9003f7da2ccd359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab809ac213ef052d06c4373cf31656110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbdd995e924bf15079bf74049a420011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63c4dc6422983742a27bf54698bfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e131cfbcebae0696d2da72126f7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e207c70b26f842876b74226cf8b91114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e1d6f79eb978c9e83c3a7d49a959615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da3fd55ab55e28c05eedf6b502adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58670d5fd02af7fb4419b233f63e4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01620fb18c1c5063beb4171af2b79418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8d9c9d664a5c0d61ba3ab8cb171519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677bca60f2be0cbfdb98adf25f493c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869dc621679897e469c6acf4786898621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac25a109c36aa2e1ff5c60a3801bb0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cc80c5f20ed8051d473823b644ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0e5c63666f02294bf825af2c5fc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc640828723953a88fa278e740648c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f75eef59b4685e8232385fe4c82926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ab4014f43b1d1259f00189129b52827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6793d380bc5ef2d4462344344dcae928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983aead21e96a53e647687de1ec9eca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972f6fba13a7b163c87f888bf11657c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc02261867ccdbb1726372c74a0c55031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf5b6a2ec06da1cc0793f11d9a27b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd55dc4a47b82ae1b71283d5d84ea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b192c6f54711eb206ee8d0c144cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d70675ac2e3f6ef8ddd691c0ff46a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd127a4c018dadc3128a9bdb86ca2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c313cfb2b9ea69bbbe82ec37235037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8213a8ec641e3c135fa4bbc91d3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e446f44c47f86bd8a234298028d5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bbe7c803a7c658f0bb70f60a6fadd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db2a321a9d601a61987394a6ac3b3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823d1f69427e472ef5d3eb5804d69442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ee456089cb061dc95d732179ca2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee228445f88967deab73c5d5d1c7f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4fb70ff6dffc7e33e1f58ab670b3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a52da3234284ab7e16e5b0da388ef246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec290d0de19b7c68b28680055d5fb7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c797d76f4a6b736e9d159bbf3551148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6db0535acc5b6fa46fb36306110b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddc8e703091630cf84df1ab63d4ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa700b1e5040dcd4888ce647caf66951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7df3b09a8426688916083e1eaf8c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3d83e7854abcff1997c46d30694553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8ecf4d7314b4309ef1f4a17833de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad32f9eca6df6b82cbb63a214127455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df173d2ec4c40ad932ec2bb2545b142a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0f70cd62345854d19ccbb1e66ccd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ab6977dff5d4fd69d4947c885499358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b92d435880c80bab15519f147dfcc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf62b64c2528a5c42b35ccfa2333360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9545e19747b7107b0e63db385e73561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ec3496041e856e0ec31e9ff3da4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8f0c2f05bc0f44af2750d160235563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccfa2087dbf0ef375d82a3357e325d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd54538f8513bd04a3035b9e347d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315952496102c33b345ff0f913f1dca466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf021ae2205cf8d2e02c170b94ffabb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667038259c8f8e5aaf309ca3005460e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99955e211632df09ff1f10c3073bd3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89372271d100340a2abc47feb0ba27c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994618db4defd4ba1493b4cdc404eb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14d5fb533b4c95b2afb1d7655edcc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c64618eb6be6c27f6a60617f3ad3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a833e3e30d2d41cfc0a94db94cd95d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1588ce4dbf95164e95d0bcf799bb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d62166ae9b537ff4016daa577067f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a65f1474a76f296664abef370a398477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed4f3dea4e42cc5516eb048596eb0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c31a6737c0b159afb2f04aa7e1ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e60699b892726063420169dc149cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe6240c8ce8d091f88b60e57b38c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58818ea7bfbab1a95bd956a7d1be26582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0ae530f4a17af519c6f5f6a4a60b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18770521a2590558d12c37e7f5ea564c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285376eeea714c682e2f443a031166a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d00627bb2c8b35f132927f1c5da186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dee89f47b8a8cadc9ed0109a21b2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08e90e13953c1f9c47d3e5cbfb9dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb1cdd980c0a03439f00c8821a4b9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50bd0c15800f3ea51b274d307afc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eaf5d3c9e1d2b11d3e447c131c7f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe6e02d890a50d3f729506ab154a4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bec88fae701eedf0fef3cc6c1428b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f0c4fd128043e03cd129b115b37494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4fddd34e2d708c32e3bab377841c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139e6dcaf3a5439feeabc40c2827d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f415e4accf42f240fa1f3fb33d827097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab735f51bd7369371c5d25483e9c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa96a5a0dd84ada775e48b61a2f12599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaf117d8c8e0da469c6db011109a10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a7ad017b197d3c09fb102493ed3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9670f3a5071dfaf6331b986b82a3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76accdcd5cf46da69ce43b79e7a345103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fca45780b72236703d8b3fb1f8ac09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ed2f9a2676df0e0e3799b40cba6c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265bb46e4db5858fc39500e9fd51b97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e59b88760efffe862d19377e629f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf95f4066eb2f97dd40bf3a6b7453b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d6f66b27e4e01e69e281ae528959109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350b2004931d07c73a8c536901d934110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd366b11b0e752aa887f636ee48e1db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61448a78b93461d19c09a8c994e982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db52c998dfc575d11a929e78dad30d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd865d849b2cd2fe8386501c7ae4ddeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb00869db2f3ac7fc74f343d389adc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cf4fb2646fd4eeb3a23d7182df167116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c0f153b12f558b087af61191ec3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e09f96593c41291e5ee02d4d1a2895118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0757f344c53d60d8e81ccc1175d9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2adb3110a48913d155d980f78d3e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bebe255cfe95d87da4910126d9578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0075b5f6141a86f4a935f9a63929f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a372a33bbddb9d5e98d8efc5d49a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6c8528080c04381521ed7ef38d75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03fd97f38307bd7bffffb5bb271f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7dd446b469fb3c9160cc0cd4804fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c9d0f5e741bc7077c4e263915dc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e118c80941a73413bc2195b05b426d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d25edb3e13588c5d796335057aa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca249387a3e7c5a0eadcebd0a7b1aafc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6321ac7c478bde26b7f1fb754e7bf6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a284dee7bbb18ea66a847904280dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1a1da0765a9b0eb44dbe2136211b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c65252b0be4e0b9ce5d18eebb2cfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731eae47b6416bc64bd2b1e57a402cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc91725e3f2ae4ad57c947d09961b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a786c66d95be35852a95d5d16073d51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84edf56055a1574e70b5c28ec093d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96402f3514d4cc89cb96523cd1d82a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375abe65d918d5922e8c1d8f50e5dc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5606e7c18a820848aac785135dfd97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079db38774131c2c71430c9f92bda5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710527c422cdf2454d7154cfbf8eaa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ec81817002bdbe246b407739d802144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c4653d9ec7f4109644eb1425cb2fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91250fac32ae27f63610bdf24b508b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014facbfd324bbfcfd64dc4b96cccb49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921105f8ba520f2e0e888c1486fba52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bab839824fc96f4e96407f8acdc33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceace6a1bbfc7c199d005a426d7e56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd7d92babe384aa8e26e80f75c2a97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e64d64d2c2ef96748d9e9ee13ff2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b854ecc5abdea0944b4f788a3841153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30843639020f4aede55bd53fd96a26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053945bbe3e6e89faf7736632d61e7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ce91b2f70b182bc0d75656c59120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96be56fa0363edd76e0a7eeb7b86f95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e45e015343c48a0210b4183046786158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cede34c2924ec8e31ee1cf6e4a9503159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9955fdd8c43506c67cd177b9e5c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c434220c09de140b5682de4f84d664161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4801a226cc2e69a93c41da435e977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d78c8ebe150ca64722300e66820cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3081c459548a0f8bec59d6ff6531164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5e4db9ba3a15c26acf67e52d6624165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59503ba6e0e3ca0c492e2f0e1c46e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a440b2da24b6f47ba32074c2c32595167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ced88ab35fffeaf38d0da916f1538168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d21e751feb39e7c353284bdf8fd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273925ef27626b05cbb219a22f39edd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ec47a6387a638c65ca27b459b02c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf0ff81961161e469140c71b456ba9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98efb5325cb9c365d4371c74baae1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510687835fe55f4a3dcd9a6beb92b71b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19343f92d7f988a0dcbcefb7259847e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26f480fe2ea17ce94388c6541968b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bcff05a6cb3aa21d8e97d425c238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb8e193fb03be62c54e39c48906cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6a1eb933c9deae39da219633e53bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c844a1c048037bb61a785373b7f8d2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a5dfbb9e5693624143a6e6dc0b38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a114c5cfd99a239a389a7b9c5a766eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23de4ee994c4039c3b15e4252d6f89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b34ec1ca8a499a5f345347f40586184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5bd3916d678d349c534c7215658bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787fdb37c103f3c372b77d7ccac0fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a92d298df3139e5f94f0f11ad8585187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572e73aa5674b5e4a59dc99eb79c9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab91ed18011ccf864d867dffa492d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb738e6ab34796873688cbf368d621190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938cd685786abd100f180946f17415191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0707afa963a7a36955434a48ed65c89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f59380ef0f290909af2e8f874abfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5f807d72f0b65f16a4209ff5a575d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16056a4a33c2594c277a1d86812ad0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea62577c2903546ff1103e3900251f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d5b1998b935a37576c651dd379e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45632e94a9f69ece20a4e47cb2f06ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5fe091746f6ad3f7b79fdb5d7c31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f24cc335e1bbf80032d6e72c886ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accafcf00b88ad1ebb4834484eb4675201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89721a9f09c1f76f96b9a29cb738d4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b92bc51be6794fc57ce5bc140c8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274cd13ff99df8811cb7bcf58836045204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1721425e84ab06806632544bd4ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe411d92bd6ce0b02934ec12ba28bda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766020a4c8599913ef8034bc20d0b60e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44fc8256c75300f250e68736e97433208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c64bdefdcd4787e23d9e66507a517209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc1d9266069c30453019626745018e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd2d96404351b7ae73c689bff4234211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1150b0adb11b4669049f5ce6ff8212212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7db1968f8c761071be9fb71430ed0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fd0f0e3cb2a8ac7e6e5ce82f4a9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6ca9702e3035d65d88028beb7934215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c09c81641acb6b2203b798eb3a9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489b5ad27f765850b55a2f3488cc43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b66672e8bd6b98599d3b11ed216c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906633b986cf5572d3ed827de7e16a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7bcb790b2779401734d5d6aa75649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60bab9c98a388f5369ad2bdfa1a97f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1a662efdbd36bd574eaa11e022eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58802566e6e88ffffc9f1d2fc558cdd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e238042e51fe6e193feb51074b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24da7eed0c35291320482059296f74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1ea9dc02974f4110e19b644e74c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6cad831e721beea87699bc690d8b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161a27d1dcfbb0f73d1fba0fdfb6e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a17bbf61ad6c8d6a36216fa6eda1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc51b24e39976a7a5677d7aa19444af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12023d6bc7e2e2c30411ec6cf73a9436231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140db6e92b5d6901be66d76206aaff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98acfef070982ee2e057ee5a04ab9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59f74cf461b464b6e1885072bfdf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950021db27b283125e502063ed11f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c571f7fd0b19ca5ea83cae77b5da4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f419a1d24aba5f1f8f0dbddc30aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe247f166d8a262c0b69b8c80b1c4d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643bc65ad1f8c8dd4114ef9cb35a600239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97a03b367e783391ccdc5ef7c8bdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81f84bf80b3733d1db8ba4946f329d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb3c91e8037a091280fdc3d56d94c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fffcdda77f958f9a02404bb5fe4d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f103f7ab6413d353afa9eeb29e8e7e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e88c0031ff269232c8e907e65a8ae1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2a3490c632948d934b95069f301da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db660e665ab06d6f750b1507e6eab34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020da586947add804e86e5faef96e56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a9307af1fca1f6f8359fef32f45f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc75ae23af6d133fa667115646d5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052e2569bb7e6caadafb116289f7c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c03bf3a8510e941de0eaf6c2fe8df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb3c231fdf8e123e970696f03de397253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ceca401a2547c89f5df141a738a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0f5c371e104d9ed3b473e5add00c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba60d345a765e68345ba0d2a202fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942f45b1607a788e28d766853f73796257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f81e1a8d05701e58cec1e1637e4f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa0a5cdd931ae1cd0329f834eee271259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff3c3c3c9e4db79a1dc95afcca21d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85b0caf8fbe2a9e5a0e9f45021421261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba58bccd4a344d7a3072cc6bdafb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dbcaac4a631d6172d68f638fbb5df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de8c050db30fe420bb12177c4cfd74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e98330fcf4a622dd71f6eac68f16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c458bf44f5c86217394fca9896e8f72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f3ba68f290da1300bd7978ef7c4a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b239cdbcdba655b57a06c189d9520268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412e9f3678bf0a1d872427b5f360df9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf341547fedd89876b94223c340b57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7370262506bb44bab5f1882fc334d35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e237367caeda499ae7fe8bdb56a04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc07bcfd8dfd3306eea919d2062f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c8b3b10a60024b5b8abbc94992c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37c52e322fd93559c7dc01fa0a68a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ac702b6193b0d464a85d8162fe79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7849a972013eda8ed427fbc3ce3f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbb45825d97a71a61b5108e19168a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3254fee67e4652e70a7e1ad0969078279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc474b7aea7432c866f7fffadbad9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e96f18f45df65fab9348d99de9069c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba8c25b7be76caf5c2749b921c4ae6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f48b94eb4cdcd0da563d7c027672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d89577d2c458d31bd5ee9c24c0533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa001c38ff89cf4826074c7adae63f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9622710db6577a910aa0e636ac34a38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d654cbd3466e49f680396ba7e581d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c73acc4d76ae2d56001b60b92e202288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715107cbff600feb2b46dbda988d4b04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d63076c95f95f92cfcc3fab551ec01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ac37795282d15c4e92b4abd95f88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755965e8dddb3acd61f992a9c3a2522292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746976e79a8f0a220b6203ad06daa1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a5a05a88e3c5d3f07c15da3aadf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a961068359180476b31871560862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55f3392b1e7bdfabdfa5a41f93b17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587320fa8d8f9daecc72e2f873a5c45a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633aaf143b421114326ce2e1242240298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776b2048b22b42cc05914475851b0cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4c621f854d810c98295e3e19fb59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41bfc062701484ab866cfc43296d80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb33202c2ba645250228ce7fc176a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c4e6c680fc54ca8503a95d6673e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6f300be7521ddffe687e45c02ed2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d7d5c4204dc0008db04fae403e840305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7639063f9ae35d53090c57e391f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c2be856bc2f94e7271a99e12d060307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2825cc9a87e740dfa8b3243c8e086308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545644d7af8a1ec0d67dda04a29d33d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82f5e4b94d6df8a4d69a870e06be2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117518f4fabab6b863067190d5ab534311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b1c5667d2eddd4730c5211e3492b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d44d591fe280554d86611bb2539059313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deef81001a192a4a12302343c90cfda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3aa9b5c8ab36bfe64ba432b8f22f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f068a7e1250979a9e4d1a1912f8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb47f15ea86f9afe50452564da32d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba3a7603787e359706a6fc04c957a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89548b68ebcd2c82aef1bd9b8154d5ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded4efa1b7972b47f91f986e7959cab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd197fe5c93cd584fea78bd66d1b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecf2731e145c0e5112a33736cc8e86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ddccf7dbee143c04aebc9b45fc360323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ab85393d481f8a5488e3b6d32a4cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782751f7790a76b9e4f74c80eed914a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8837086d065bfe479749f0f0e6d04dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81562e32ed69a9de286a9dfa9a8093b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6678779067010c3098700f87923395328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eda2665f822a898c3fa072aa97ca6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d419c2b12bcf7eeef32b2a3558f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a08d56d69be36498a35fee85864738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5306af5c66f67bbc323e2fed52e9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6750269867df745f330ab4741f43af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff3b8ca52ffd7cf20e6bd086de406334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4874d89656d65178a1127dccc2bcaf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574de5a96b3de3a96b745a93677c896336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ae84352409adb56ace987528dfe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c14d52e1eb28bd787daaeac2d15356338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ad418ada35ebb25446002ce403500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcc83325657f57cc39343c6524ea0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aa3eec84e43fb8b7806caf11a76a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb4cc362077d0e841a1ffd7d5c828342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91ba9d0ca4d716da0f25499fe436b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc20f42d45252d41822b4b94b92f65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2e69fcbe3d4d2c0ab277605d0b0ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b220b0502243aad155de59a647a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7808127ff46cb3f02a5af984133c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef39c247f6be69e379624597589080e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436af86cdc887959dd1418d3660d21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a8b4feba2d5ef65fe308ce25e5b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a033dbcaa851e04e7329eb5adfa56b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd5a2fb1ca418824a80044e9e14742352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee95d00786762ae9326dabcecd0bb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bee21f48f5cdfeb4fc4fee64caf06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc67ee6f9a3e30c99465b3bacbf898355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3f1a6874c5d928d99060a01bbf66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c515c688ee14a86a05512ad183717357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfc9806787fd8613446e49e34bbabe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5401aa6ade6c7a2af928b8fc4cb64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f864e111f6850368b39ab1d43969360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1ad6027f7206a2a83100bebe9568c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859902adfc5eec80ead3233729a32bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45366b9fe858c31d1b76a9a1ab049db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b81e03b8a60d4fc0c0b418c992bf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12647b9a570affd573180ec3d7a677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8f8086e26bea2ce35037ec2adff7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8373bd657e3940ba18deed51f74a90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba22f219fdb1c57ee3658f129c3509c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd55b4db3354304d08e8fc6f39da2c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d31978dfcb4677666f184ac58ca6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2330424ea2e3505438125afe8374e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6fc83837bef6792f80d249cae56b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8b5817d226884cbcf04397885fd6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f07c6473463db6ebbf207b22cbb42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf3f5f4c59a76e9b6df6cdc550f260375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce104dfaf0d8051afc3c98ef148b3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f8d8c2394c3e28c7293f9615aaa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f20f4baff2367f9299224c6c33448378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d56cc2031755254c18271f11def28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab1001370bbd4807ace156bea87a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa21f83f1ec384d633dcbcc3926918f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf7b4c744403747c0bc645a752721382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dadb61163469f66f59b6181837e1ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235ebc2e60b50596306197e60204446384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e194530c3b5bd3c34a7b20f2777b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600fbd193d17f87b3239c2bce0324b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0053d0cf51fa8fe330bd0ad03f791387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb05414860b08609b491c5f1f3e6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea8a722d8f27320c923ca2bf90026389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c28b9293d6eda94fb268ccf2dff87d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223966a9efcdb9d8612d4b0f64333a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a5bd5b859e7329561e7353d2a86d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a842129afc4533d6de84d892235a938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610292f8ad3786c6ab19f26c52c06ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ece6f8edf45fe2469baff896f391395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15667cbf47fdb5d1fd7340e3418a7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d300cb617ea3292361137c2afe65f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da4c2135c89c9999d49a58240e2595398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c40f49f811e50cdce47d8d31c9cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d089da655478857e494f2b867f34e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349291c5d9a50dcc98026365bef626401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa7111e5b748c4a068d74d8d47b0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b21235472d0f4c75822838915bec0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce74b1bb5957a297260f57c51baed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a14f7832256a2ba775673194cd002405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db1ba9b38cf6952e8c985b6a0b1cae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a5909d87019bdbf5c5c827d5c3e45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08a7ae65a4f0aa29f642746c806e05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1512f3bb7cbbbe22a2b882d5a327c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832ec7726b986759cb50842252fd1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca26ab6d5976aeb9a07ba74a155a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777d0064dd4d72b2beda88e9a62083412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ff4b7470ada22425f6100b95fb31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f769becab21f199d1f5d2fe0c1624e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e7f89a11180b646595e72092dc235415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5290e2db5076784e48b04d8406e96a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e29d2ed4ab292fb8e0c1d2e5ae07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aec90cb68956c26ee1296e2165a77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f79cfe008d160e96bc37efceeddb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be447f82bc0ad561df6016a95b86693420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5bc8581e9f19a3e42f616a7f0a54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629bd4f4fb9bc0a9cd09fdd0578683422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f38542519629971cb9b0a5557e51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f4a784d6b420beb2df8ac01f8d9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382f87e80192950e78580b822cc8f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b13a02c2670d62db66d9c228aebe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1328ddb6bd7e92fafffa850191bd97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894a072fe147c2ee1ec15d6fa30abe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2809a95a7298d2001b308683fc9632429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4449ef33a4bd856984109a4894987430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc06eb9f21eceb5d82873d5b563b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c0442c14e794a425f3ffc743f262b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a46868cb6f112d93cdf1e5d07e53ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7331dde1312eec8483586f18b0a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9e46d02001ed024ec48ab0d88681435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93237855326d3917969d0be0fe466436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24366eaed99b684fbc57c1385d1843437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400794e81229f3b34fd51b16ce822c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c1f7c99f0bee94fbb74588e3e30c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82746790292ccd54b9ffc2d3150b9cbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d11b22bb85536a5b5f421848d3880441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d1374d2c742d67740395898d56dc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894706e92f1118884a52a204c4dcf02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648dd28346b67c9034246b47311418b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144789c6d2b38fdaf6e323b60d304186445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a027386ad791887341165fdbd9ca9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f87c47b51c3f2a4a255aa947cce41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0969dd782082a777afe3f711ea514448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe87d93e91df78c9bdc654625eeade1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe1077a983c3e5bae6bf448bc5e98f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee436d774bb16f57406cbe3b835fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b9e828c476a70cbedf22577be63ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c8310fae14da008570fef50dcc8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff5ceb665f006f407dd67d059aa7f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8d4295cdb1fbdd385cb1faa1ec739455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc419fbf186a8a3e7d521f4cbe7387d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516a9a24fa6cf2d821ffaac20bfaa1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bcdac84d6d245d98fd59a6dfeb556458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aea05591912ac444180d789283105459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf62a541a0e7591eb85c1d937f14b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632290a8c3ef2d0f3d6de8322ee7c12b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873574a542930d8a4e779482ebc5fcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d47043e6dae1f643bacb8680345531463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19e8cfdb3d5e617c60e979af461103464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c238620c8eb8c317dab10c701376465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1320750fa7b6390fd77dbc60c28ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362860a1a20deef6dcd8525b102b7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae974e763f381547bb78a9f660c41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac157d6d4907a154bf63b0d632426b36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd8a72645a7e6e412d16e21aba84c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a6dfa1790918e7a565137fb936874471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c41c131f193029921f519f9c858306472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fad9af0836b19ef04eb901c63db15c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655f6f23141fbcf36be4a272898eb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbb23523c539833c865df295a21086475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5717d2b71e777db8453655b8969ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee6fbe302f3d949589a5b00703507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f32fbf621bcdc0b43dbb545db0904478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874871d3ca6d2858011b6d4118d4cc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612026a17826b48ab8b4006fa47ee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4863fba230aac7efb59434826384d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3beefaa40ab93ee8f37bf77875ceb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ea59b2c3f4ede0eb217474600927483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1fde19d129f3ff51ebeb31ddbb6d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69400420a29d3a73e6b2af5a747bda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca0aef53f82f3a497962739f1954d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1dfc4443c65e9c93aca9ee72a1b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838132430f0daa53805b1d624615538488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563836ab82b9d733b4e1c8a82b0ef31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e93b66eebe0e7d28dcbc2bb78eec6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3b7684e683904b0ecf804ecd00fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a64a2550aca97588407e11103d496492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c503deb2a275517bdd2b2041290150493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f222a56ac52c70630b18a7301a5323494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb1640338290b81e30627b5f4dfbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d8e58d98e4e465f4e645eb647e38a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c5cfbe8336cf1ac18f42ccd746ee0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be6219e4b617b2c9b469fbbd4cdd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6236d6dea5019a029107ace1a4f76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8957bcd5150670f799083171e1a2f8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9260ffdafb647027b390411c72107e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657f3a66a63ad5fa28a2d35ce623a62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb3f0b08c39faf3a762e8925ca2e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e0f489fea4f06e3cc67cea98ef6c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ea4a9f52b0a75d2a3dbbb6817d54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12380f0ad66f7c0d8bfb15d8ae187506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5de0fa26c0410c8e592bb042b3367507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d8ff16ae1d0747d5434ee5419134508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30360380f562dd7d895c711146c7d6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eef651004db5c92af87bff9fce64d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a555570bd6189dd59bbfc82e235e0fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0c859dce9321701edc6b64ef6a34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d47ae5bbadddf26ec1016957804691513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b92f0352c275ccf5d6dbff77290c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ddc253a9ed7d90a03b6ba876954f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ae35599926a78631b0f7f1e1063be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956fd1450a93ada2aef0536596b851e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1f0131e2da9413b92546dad0da43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf8935fb52b96575a266b2cb15ae3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ca7436b151346851278d6fd548c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9fc98c6a85bf2430400d91481621521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661293379f6be907a897995a239082d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce239d0674c5e95d8dbd8651d5b2d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b4cb7e20b954bbb50db4f2149dba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a1cbf5e2029fa93ce7dfcf6fb150525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b307516764c5da5418bcd560fcab3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30087945ad54427c92e974dd8a236527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5c725474f75768ea149d2e171f36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb94a1cf3391e8eb640523da0011b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70bbb900907b5a514a0c6f4db6245530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f73cd8f565c72da64102d2cc59b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913a1b2e867a940fc4aa4b267d2a14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722c23d7934597f4f4ce35bdcb5f12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beac05f0044c59fe8d758b430856ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7050e89240622b40a741b9ece23a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a98941157e3ad0ac58b1705e489ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed216b4712789b6de9c3ddfb59ec6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99ca17f334892c26a10ed8dc61abe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12636e73e69023fc4034f17f945ee6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c5369baa4e8b877995b80ac951c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f35dc8109f71125f54d8f2a6c688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918c32e816206941fa6f07ac03f82a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075391914692ddf31f30e7f9d122e67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a604be8a2a54417dec226509a2d5575544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda95129969ec19971b414debb392f04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f74dccbe2621f75d320877a46fe6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e02842b6ad36e82dd2f1d99e0dd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46084f9f06e82c5cf9bfa6dd9f7dcf6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575353cdc9cc588799e3966c09119b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b267b7750e9f10a7b14796bf65b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21c0cdcc660a36fffd6a977ef33d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6eaa100974bc7af2f2deabb6b61a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e72adb82861f5e688f1bdc33973b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923384acad130802f686bbe650a52c54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77193b66fb03943e2f65dfb157d33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d16256a6c7e6758e872f473c59a3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a05a58f2cd5ab820ab9a45a56e7b38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0434520c07abed4f8c5a4af2f4a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99e0813bf17a5a10531e3ad3836265559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ff5d309b13bc8443171b51c9473e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f787cf6824c679ba07700297b7ab1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2558b53a56d0ee8e14433f1b935d532562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4bf8b51ab1c4401e3055f9d8cf4d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae1dfbc393c67665f47c8f2527ec15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3babbc788c1f8f10b5b395c8a6341565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344616ffd1b5de6a478d2b65c8af926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79eb9e2a1d96e2e04a6d3b62a23a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db42defb8625842f4b3f259e3aa28e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d03d0e36b9a89ee4cee52f88570c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a23f794054c34ced5be1e755893d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fdc27d35ca6cfb9f64e25aa3dba1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533971c776cc1331f180f24ec7a011f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3453b6f1ef9156e8a57dc4cbfab5c9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8d242fe516cef004c6de4cd726c4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4057db05390da624eb14fdcd4d10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e608276cdfab291b6ebc59d8b2dd68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bffa6458cba3c96583bf0d0ecca70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e02fed0f014f0f2b5143cf992fc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180dd84e551c5a802afc6fe2219d2e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e0ff4731b4521057ef4535a77e3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca9206b1dd0015ccf7c48491ca531581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23870b4f0ae68aadd87848910662387582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af6a8a19980b018e3f57d4514cb7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f4a8804f67f5ab1f4d9a6d1e3b6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda36648704b5d49d2c14c29e8177f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c601c5413cd18f2e7964775c763cd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4257c213c694557a9a89a0692e82d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ed99a5de5fb11d48ce296d19d42a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84876c018162f2e57ad543e5b6b2fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81ebf9d1c101f2e960f9afde002f7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37dbacb63cdf2e4a2c57f172a39fd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b0cb226a336feb06f5bb334d388c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5178d4499ed5f5d9c9493a9f9c8f64f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e82fff7900df94978e664675a19cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a66305777492759660f334abdad00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc871386dae790433fb51c0db52473596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda84fa1c0c761cdfc1d6b80401c8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8212926c90568291e1d4dd21dbb94f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932041cacbdd5e8cca16132d9851e82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f71b81edd8304b61771b33df1ec54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02b3ef96bd09b6b85a95869b1ca074601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb915e07d67e10d0bc78a0184719f3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac5a708f1d64b17dbe2da8da5ac16e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9839ac9c07ee72c97b10798eaaf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99672310d6c119e48b4459ad66b62035605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62ab923a5ea4296395a963b7a4ba9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1f3b14eb670bfff725c97d54a643c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020b613afc2fde924390ffc37810785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea7b1bf1464cf5a3abf4e6044f0c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537092101ce096a24bdff0491fd70c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262abe46716cb36e6a4f78d22f2ba5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240f0d711e09c0ae448e017200efe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b274ed7153048bd19e6f51807ae8f46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c821214afdbb14f13dc76a1b55335614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d46ed9bc1ea673eefcfba8390ab286615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5eb41455134554a281dd8cddf1007616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13181651602a27169bced38f46711617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4607a17003aeffef7631a9bff45ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76539d650de4c0c6fe1dbb230527b814619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f532a2c278958b5e934d0dec9aa6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb09243454b9c752e91a6e07bad44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a844ff12ec699f5a96b4dcae6ad0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143549e84fd4be020bca267b693fe82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282d8bbf859bf4a17fb423f1a58e210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a56b18e5302621d6b0081809f3acd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ed3adc455a4a45ccc81504ef06e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011d2274740e9d643a75d80612f03d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f7e82d9166735e8ba4a2361f557e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d1dae6a2c857d0ef20e20f63be01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729d8c73fa76705edb24e3fd90ca0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e9070b48ea7a52384a93b62a1e3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bf55903d6aba87b48fab8fad21ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a888f49023df2a3546aa792c44207633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9020af43fffedd35b816ae501c9f4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19e30a3e84224c1cd4f9aa63a1855635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5241d728ed30ba3a802486b56c327d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f117599fa560660a78bb7c3500193e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71d5d0e613d7022c1113ee70157648638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cfd94e403116d9307ba944410ef81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd11a2d2a03cdc8540296c51633af4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7623b08eb7c74660542f851b4757a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0454be7182a5c0805c095127b260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf9329ddbf3391d4c462f9a68f16af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439263a4b97a1a7366bd902a498e13d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02246d13fc344df47f70c5d0259e9cf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790ee98da51404955399a7f217a62a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c1edbbc38afc4658dee1b5db9f6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaca91b05df0fb6edb6d4ccbb89b39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c175d5e7f95d8f2570f5cc04000385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac70ee2917fbc863b86ff851e8914f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0fa7677145493979a74aaf2589a6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879eaff6650b070018dd88878a5391652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7974533a103feaea0b5299588162d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eaade1cebc3e8dea0e3951fead140654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde039c1c46fb4e68fde41936b9cd2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa357fdefd33a5adf6d8d41f3dcca69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526341e9f469e2178c62181698e1f2c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208493ef7e82527a17906d59eea42a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a2f090129e7a40a9e0cef583187fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ab4acc85a73c39cfec9f65b4cc922660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b940a267d030c6fda82e3f1968545661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c57bfad1337bcdc03419d57febed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ab1ec70e4d77a62c96e38f93b71a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a634779c6e09c263f02ab7b52e4b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c7e1f404aca22841cc0bcf21e4d2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779140af4ff87e36a2d7cede82dd3147666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52a5d0651c6a47862d8619b8d400c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242124c225e8a10e20c3b462b414660668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e0ffdc2b0a26b64a058bb838abb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece353c56f3b3fc92ca70b275697cd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d123f3684f7ab36845640cc9286871c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c41316d9f4cf50b66401b49f5c549b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a840fabd942a3af58783f2a821c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56d2c6f76d641a74708f2d97081c3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd253c3b6240cbb8000bef13a96fe6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b85d41785331ce2c1cf814dc68e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871058cbafbd42ebc33da9fc57cbf492677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f949a49c210060e3c8305556f8c43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5895d688326b8eef00b1a37f9d200f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fcc6a9c0248ba667cf785aed579e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac05b12a0aa388847bd9479186161681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0a8126b43e1d15bfae105472d61b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686dc22c53c22c27f4a57c9d82e3df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74b9c60e7b17b3b373f35531ab860684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0889f77e4706d98c352eb858469d54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20153edc9baff48eb70f5807702b13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee62becfeb273bb8f75d2953434f2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829307e968da635cd970b3313f2b641f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e214af4352fd1bd2251e571b0a70945689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75affa2314cd613dfe84190c19a656690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baeb4ffa7aba59b69622e37e614f16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0568a4984d8a1365289b0fa463cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036718b25820fa7798c8427a60cf32cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2ae8b0a89a845b26e813f54eeed4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae785e7867f8d612c2131069a7aabe9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a75eb8f9556c97d2795bcda09e2f86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605075f22b8ae1a7e7aa4c4b7c28b7d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a6f713fe674b65b9b82bec1a1bd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850753b069ca91990d5fc6b010eecd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942bdf7a39148ef6fefbf6704c7e429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f823862ca5bca8b7b25d38fe6ed56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcfbfebd08fdeabbdb37cc8c1d291b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731de0e11d03e1868c7ea2d3feddae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73967051d249c4104a2aa348195a67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1f91aa224451a31bbf08a99767c21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5edfefcb67851b284f5e6e90e3c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922f18d0194800fa932d07416dd7086707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6fe0f6fddabac708b7a9c52e3b7a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30c308679e5820e9d078c50f252d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f30f74bd7e123e40686be4fba8e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8a505eed924ab0bc800a4581e627711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a602780a70717130ecb3961a1e7e64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120f6a758880313f0960e3a244449c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebae490541e11d6ad3427a09b35a5a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e0c1e6ce065f52d11d3482e7f4d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d5a9cd64a7ab6f98cd9a6f8aae4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8040f2df37da12d95af53ae292d6d0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbbecbdd41a94c4564df7f07199a00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a15811b15a8b738855144df770c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b67e7d49e1459f31477bf31bcda9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574129cd3737529ff5b9fc6fbec4dc81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f11278ba2949747ceb92eab3048527722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd741c0ea73f4483f26985f9afd3df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07459fcf8beba9a87c184b1a7879d9b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee5298a7557daf8fb59c63ae41dc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b356df0ea947ff3eda29374fc105726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a65e5ef8728f4638d904a219bbaffb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451430814092b5ccbc97b2f9af653a5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ce1f7db3b3b217dfe2031286d5f5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063837830ebf5c1613ef51b897c875e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e3de61c28c759619d87a175775c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef7cf74ab4a1b929aad5744e62ed53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffe37639f0c879cb9d8c0585dfc96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9eee4d6284ea5957962dfb5ceaaed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa00b6864bba824f09087f7d6d69eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3db2dcab11ea0c446aa9077fd845736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe1f692724a00be9a23ebbe068cf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e04cb056e0d65b3040a7d46ebf76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d8a0b959366510e0e9d08a10060ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e338f57f943368ef4038ab906f68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b4343f2f686752d4f2baf51ca750741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f5a420caa60c11d2f2c32b04694d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28664e51b3dd7d4806b65641becbfbe1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a47cea8b2dae2164036c656faf80e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba10d055fa9af910023f486e9ea5fd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6dc5294e8deffb12e2330c3f50258746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be4fd0808459bb0f3f9c59de92fc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9619060cf77eba394cf224a808c9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358fa4ad3ac91c484badb982a71a473749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e97399f3a5a38ff60ec7d582ff131750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fbb5dcdc418fdb78e79f08eca3b4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a387449111c89c776aa4ebe8d255752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d5d5cf10e62181e4ba5865d5d00e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483255fb563755527dda15acd3291ba3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ee87a79b415f3b2581a289fde179755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f5ab6ca5d01f63b17f43703d3440d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae528c12982d31b0c204714ea0c2d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa06e0e0b805b453fa4d8ded029c3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd2b650b011313413d8cc56aaf0551759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be3127f40e6e26d52096f6eb8b9241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f1e6ddea4fa58a1150768d921773b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a7c16fd4a7ae6f5a482957d2ccee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc25a7d1a627578e804ca02ed88aa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a7ddd481355179380d74bc09fcf7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e895c73f08b3bf500927911f0b086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab82aa09d0ce97dec1c905a4b1f5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e449d132c758109f9a92f00583f578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5837982c2f03cc305711be0ffd17909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02201672841341b83e97a7f38478d76710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e182ce326abbf341c0173fe6eea5a2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a00a3240603aeae79ebdcb5d491312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db551e97c56d09a92d7594c94cd924813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682591827d716eadf1c4a4fcaaf5cb1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564a9ef37e4e6b8f0e90edd2287de5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cfa98e5fbecf25324844729626dba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34146ebfe160f6eb0cb601ecfaa14e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853130d16354ffdb8c8ad1ca452edc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1bbfe850992eb5325f6fd828915519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c6b34c0b3d8e88ef6361790f6646220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe55e755fd63d34eab9edc47fd36b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc77db7e0b046fc22436f5b7f30a28a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3b75bde61f38214b5bd7dcd7295623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf714b1c15403172eb354d2eeffb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01af27d93a3cc817df41e48f5bf1b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7937adbda550c17c0e548118a29bfcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69028d29aca91f0083f9a1477de4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b654782dfce8f500bb435dc2ce62228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20aee3ff7ccec19de2e89bf7851e8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947707ed70ce0f6412553f6ef27144f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c53823af4019e5ba69cc2f17efb26b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631a8b3069c0ff237835ce5038545032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b406f8737a51a673fb3c66829da68433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce469168772d730bdc70c5468e0bebd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e810106f6cac8d9968368f30778e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e99e2bbe51bd60e3708cb4bdb1a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ae71550fb04241cefde51fb93ec337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588197c89234b5e098d30f40549394de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d3259ccc92084ce523fed6a08b7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf946558342bede7c28c7444225e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22f50f425842382b07bd98f68fac9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455780f9a854a93d623a54f9bbf8c7be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610651d2d7b7c89af27c0243cb8293f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4ac02c3f3d2636a81de26147ba9bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a3dd57561390bf04ad0520c755ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40324152231c4f20fabe11c7cc0f30c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab242e1bccd49a34818857227aa093647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770906f13eb1fd9a2119953839f6aa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b51615818da46608bb4c26e7c7a5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35966c53e21ef6cc598813a4360790c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804d46792c1c1a1c875795f2f7d7d6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc001d7e3759bfc302123a34879467952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6999e71b69dca4d7d6587e378252c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aba62566d7b03c3c43b6e67e2e23754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662c2c8d9ef7e43f9c1b2c0968ecac855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8552b2464684eb6d736922e72573dec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f4677e96769bd06923de64a899d1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9692eebc86f2ef3e1820a434443aad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f963a52d3d5ed74e2a67f5458090359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b17df77a69d7722ce2b33208505e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22b69681f4a79c6d178c35765073b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aae060adc3a9462bae52d544ee76c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa996bc7b6f2b0ff13d63a66169e1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131866256df204cae3d6a95678683464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94459a2f8317437f6ffed58007ad765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a212135e5e397040efba160e13a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84e2b617edf282a2cac8691f66cb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959c041935b1bb7a95fa98c4dbd48068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab70dfc02e7851ea9c202882fa5765a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9cf6afa249be83f60cd6af9cf514f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7ac813a492aeca8b9380bc0428ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62142013be911f0b600ff6273006754972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad40916fb19063d347a63cfcb7bac773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895d3b3bcb460b42487ce30aa82c4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4cbc4c8318cee03037e97f417e5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b90679f25e1710757c5eb3b1f75376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6f65317ef1d1714506569d14667b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7a77935f5784e0bb19541af2ec5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8e16900615094242d7b5e6eefe50579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f405e0e067ad08589619202e0d77d0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b154736960060ed7dfcd700e648281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a34fad513c7d4b4ff8cdf41403ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a857e6faad89729ce4bcd566f6428b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d77f808243cb2b986e1fcd466a87b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282e424abf73dfae7c3a0b7ae9825c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7258a6f16d427463ec3260463f9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553886e5c7c8ed0672a01dcc4a180d8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7cf3124145bdf62c22952bf8acec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62aadfff1cb7a1a406d70a5b5e1f7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a323e09290b357fc3496bac7af04e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2403951d87a0f7f6df81271c4a6ccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a2063641a2b35e076d712614778592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a10c42d48052ab06d81d3424da7d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489589c5a6350451af1290aeab5dd6e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75bf99e7737f98a1cf8a83a955ed295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8884f5ee00e0766d5946b309d4b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e6859bfc85150a87d305e6b0715c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c3e3457a2dd996d5234fa36b56f6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4add604577428ff61a84809896f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816196ff4dcfbeae96a065a046b3a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00c4b7aae13fcd2b2feaacc90e55f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7d75754a41243d721eac964a75deb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149903190f818021d4d45d207d994c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc09794767a0fdfdbb904db49c9b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d00c66fea3fc8c95592517734e9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f19bae594ab6406ae086f845c4fbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475396d54d19cc7fdba52b3d6eda610107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d958edf7d6758ab8f4177ff466d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1f6afe08bd859ef450ce5bc1db29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435b8eac7d2bc7785b4491988973885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a7da1fb14b087c497ebd26f45bdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104c3c8d33ab8ab6025544e95dda51c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3020ab46098c9f9106aab1c171cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482ceecb043147cbba0dcff44a11de0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d28d16a3a995d06b170752af382b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87c454d4bc830c842c48c8d379f5ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316fee190d2663cb39e8d0b96344ac3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76dd1ae442c5ff0beca87929be2157118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d102a6fb0be10c6673fbcd35810e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b1cd1b8ab75ca36b0f3d5c869397120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c968416bd381f22919dcd30ad61e9ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b876c14ae64c4f4847d54f6c5050122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26311f9079911c077b832e75b0103123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a3aa14dcd8123dca0e2ba1cc7f63a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ee169f951496951f3dcb1830cc0c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d989181801414998c5b5bbccaa1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6560c6dbe6bfdf7a31bb6c45fadb2ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742dabecea57c62b4aa76f589868e6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32363b1f3e515cbad8780486aa9f27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88cb77326ade5c2900c5b86a2f64c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d373d80e2fc8ee2f30c386b2ce20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ace39046b36910a536ac155f7847132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29905601ef2ffa22b1a063d9dfc5657b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435153b6d06abc36c0de5ee47312000134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7114ac08cf46ff0469b5805ccb15a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef7d825a3f15d36215f0fd6c89ff6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e89d614437183e5bd6ef23cc855994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbefc0336b59a9121e76c9978569c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af73f97fa77417532c6c9d1a406bb6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b71e9efd5e530ac1e07a2aeba78a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd25e3dd0a863cfd2824c8c376fcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15a164dd4e092e76d45851ec44038142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4c6bc45cd5459c3df66364ef3071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae00e19276cde58b7ddffb9bdee9f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6583025cfd3b318fc6d4e60375b1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd04f9c250648657a4b1cf4dfbbfae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d21d77190a2927e71a95d072805396147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bb39262a4836d09f2e46854925fdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690818ce42e467b3c78cf5fef179547a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc99c7fcfa9651ea74d30be7d61ac08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197f32cd3bf29d43d7bae558d4de82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c03fd5488baefb7c11e5ca2c20a1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca34a63f7d3feb5e97de4f07e685865153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949722ca23d8eab18eacb3daaf2460c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c8ab12193d997e588086f82a77ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a75582221e687bf4f8dccd7e71157156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e81c08a44dbb17340c66312fdeae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fb9e3d8cce16f93c593624ba8dd98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030fc0469ad5313e79caffa3eaa35b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ede74f9e0634143ab3868dfd8820b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a593ca61cc57e21d0c3bb66fc4f21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d692ef4ab85fa03c00dc623e96157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31b4d25fe26a7bf7903ea2215720c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed58339430840f3fe7055a4e7ead1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387c5f9415b4b30434b0ab6f8da008165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455523d725241bfa672d6669db2cacd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3467cbcecdd6f1838df07e505a75bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382339873afcf3d5380c90a18ea4239168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c95d535b9cdd995a6c01e74e6eb633169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7b969b13dcba55f7e446212141ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd67cdb91462807bee52fd643805c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034b10aff716b787871991c51a1b7a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deba156ecd6cf09e16c44cf7201ca0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0a0b228ee3232e80a169ee75bd3c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06045604000fff35dd53f918b52ca1bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db698d23b8aac2df81b48916b2c52f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd63ed3fc847d8a7e4a015067d84d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3946ca8312deba18e041a2a7d1ee68b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34d08bb99d5719cc5b6af24d45941a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d79a6e1a754d8d043152a68ea9899180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c5344e24c66af5921cf53955d2df0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c18843f36ec0c085dcda368cfda62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63101642ca5900eceb98647045d6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b5a1a33bfb196e1c0abdc6e8e1ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dbf1b9bef0dab8ab9855195871cae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe6477690eb58aac4be5db3a5afdaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e288ba61619455cce86223901ddede187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac9faab1b6a7fde02bfe627082290188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191794c2419b57e9e2ba03227ed5046189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42be14fbca5aa49db8277187e6e826190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e09f3cdb55a90a38731a2452d13d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb1d65c7a212c05c0917344264c62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa590442c9079d635e67a554b5903f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782970d1dcdf5643c02d8179626de033194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc28fa87d0ea83bfa8894ec1f5e0cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c45f09f7e8a7d003e62c76d3431ec6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435fb2baf9821af07b602c2a909f228197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291b6afb0cbaa58f800926123dd76b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd94b18fa6dd438ef05eb3e0037221199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d1ed268a9e1bbb4756af759895139200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f1cb027bd2351d6d453950b1ab9ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fbcf88b799ec1287a7244766e97f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a3644ff85bbfcaa87b41b8886810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b117f8a03aeebf9a81132b99171b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ee7cb447d8f5ddb11baac6bc8eb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a32c3a317936b1894d1dc4ff9ad47c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cd11e6cb625276ec4a2fd557abf71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96f5c5e05eb0f58be8e95c4322471208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c31e5eabfb351c281205be4cd35c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d67be53f497014ac4c5a033893b77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132bdc8352eaad771bb12068a84f729211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37179744594c5bd5cefa7d9887c71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd19bfeb4c3eb64dce30be0078e84d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e9f61eed261d47e64eda845d1e0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d24e16f0a946f5107b3a0b26eb38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f47f865f13981e3f068275548d475216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca85e7f86a4d4296e962245f78e21a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8f336e8558cad8ce89241b735e1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce6e11e467f0c0e67526c4102d1e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85516d6862ed9186cbf75de81886ab37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c13a541a79e6c6aba49c2c63563a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368abcda6a3218786f0d8f775f18cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a15565726b3b61cde403827922f46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bc1c47ba8f41c3f69a159c3d6283b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7817cf74cba269fb63b5db9bb7b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182e9e346d0f7bc9a80068f9fd3517e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc856db8418b62c61ef2902875ada63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f034e20059bd21cbde65e3a65a9db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef2315f33da1b5fdb8c704c73cba49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfb97a62889e555d4477b7b0f9a9a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327251aa8d459ac7093e030bd098bc1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd312f0cf327a50a3a00e511425f7d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14242b2039d7b4b48dda859a3a85b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b508733771873133a476f0c7fd4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25846be9a2441e9a1d04773e4b38b7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e6ca3c500a71bcc5432fb056fbe9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5da639cb215ec04f50d4774dbc6e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c1ad994fc9eb251dd97b748cf9fb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bfee34e90f367f75c1c728103011d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc500080511800c5571d704083a044240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d19c683985e0aedb9227a839b6f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a214b72ac57d0655e0bce1e315f8a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241893f9d072e04a35dea01fc5b6c087243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01f68afa71bdeb63b66d92f2c60653244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589a75b377ce928b5e8ec7d0cd4d9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b392dc78feeb32dfdf8497ae791abf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ecbba7ccde050bc37a9cc94b16cc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d44c08720ddefce0835a2adea9a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1a2967980a73564c9772fc5e743c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c47e99a497693536b693d5c031fe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772c61893d3a77906dc5b2c69ee96b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ecb3672289f47a43aa5b77e199e34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc554aa42ca0f1e1bbc7aa653b562253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656344635c6a502e7162b54f813f41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd496b6d2b69512f06e9a382a3530a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65db6e9ee4467bd4aa906eb104a74d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6c91cb18985d2964d4dff1a8ac36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de28a62c2e418621fa29f913e2306f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a960e3bc6a6b222985ad65b41553c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5783f3afb0dd45cbebd8eb883fca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb136a79deff99ed463d28df08da5b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff4c192607306bb0f620b962735c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510704febe95980efcb7064fbf34d5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3b55cbc387f859c9a173a69b5c173264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31b0361dba7162aa058a209b3c4b1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8cd15386981521d605379eec8366266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb047e34ebb9fa98899d811f2efde4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5f402bb1b533a45dd7c0e270a4ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905be28b896f75fe5a0cff26f1e0f9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583561d0c3c342780e2e1077a0e1455b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31322cbb49fe689ff832156a48d008cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8335fa7b005f81207ff3a050935c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e4396a1e67aa8b514d11a3b255166273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccba89d5777f256b7057d51fa21478274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def0d2a14098575ca42b0ba1d6b6c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc5f07311609e482353cc203d60e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b56a78873f121f06dce8d9a58333277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048242769588dfbcbb8ee74857332ecb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161914a44a007acb7eed39c1d41ea9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86cb7e5bc37ba6331e79ad6c54121280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979fe5225037b7ac9c8ef9dec7c8591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b49fd97beab9332284210a4f4d0db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b962134a444472191bfe0d40a6b181283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48060ded5df2e04650091898eca7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7341c3e41e82c26f40aabea2ac9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83321a09c282177b2d98ae8ec470d51c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab6b66992a406312d6af60c300c4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73f843a1c77f75f39bd13a97abc5d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3552588527ad97632a1a7ffa96a01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4006bf5d8f9aba334d344a254b64e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f00410223d3e837e671e212007b60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5fd188a289986421d947e5bf495e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c413f941a9d4ce540c52b104861182293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555d2fe97708f434ffa32b5aabce52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4520299fadf3de54f4657d9c6e1c5dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4b406e353870265a4c69ef9e909d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34309f6a4767d9133ce0281d880b66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48460f0af601ce90aa5097230ba3bef1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd69cc4ed36cbf11494f45cfed559cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6384819a3b566f1655e1bc063470300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42feb4b5c9d6b7695bbdeb6da559e47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde62619385bc3409829129bef23a41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c692bac41f62365139058316f93482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44b3cb41577c360ebc7a958ac81590304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948b1d28e49793baea608590e8ba63c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f77badf7746fb93505e45055fff11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05532045189eeabd784df3cfa05a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853b2bc0e75d8fcfba6116a372823a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1fed06779bc9ea8f88976d2958b3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0123a278ab716e7b6178b664a395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c246dfa3e3bb4f67728dce093ad0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ffe896186610dfa7da0349912182312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812634964314b506962269de9ab163d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ac41a1143bdeeaeb14ce4a2a1d1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e9bf954c7ed4cd3ce18a91b23e56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5f5809f15b3aebf9594a64916de6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a925ca556986dad37aab73601dcca64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad405fa9aa059d4371b8b5d070dd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cd611cd40bf3a827940233551209b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852f187860f90cf4f06e23f8764860320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef39aa86c0e3cc7e4b3711a7f0d42c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634173ee77094e6089f4d1996affce5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322781f876454b6bb263caf0b92f1405323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5959bd73b335eef80682479f215a4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af932e259b925c521815c9a224e97a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b896657a0ef34b676f3d2a756eb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef55378359fb3c277036f3161dae2e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc796ef54713c1a52e3c307fd273a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d871bf9d8c7ec9d86f133421ee68b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1b1eff59ed68d3b243b7a34825d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ec0324677d6996914238bda38d211331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc3a86529bf60a3fc687eba56c98c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b784c179a7acd51d0ab64e470ed46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57fcd9cb29954b5271a85c62584a58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bcb6c1ccc67503ed3a17d13856c92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485efba19322796ce472f0be2af02d80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68efba1778369c092975defbe0f4328337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef51eca53da92a028a8410a0f5b59a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb236b41326f36a4bd6fedeed2b15f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e2510ba6fae85b1a1a529c74e22b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7640f5b3f072937672603b3ae4eb2fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c1f6bb574200bc8d795a9337abf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca916a7e4ecb5c3ba8e213b34721b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb56778e9a34048b2e8dc523accf00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca94b92ce580abd37c3fe5f5f370ddc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae4a04132bcdfeb5bdb5eab1b1077346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480430f58a250ae33f988bcf3353829347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddff85240af3ea856156679b93869d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d26b03ca5280805a61d0d310a670a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc63aceb7817609563229eefb03fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aed6a4352c2fb8a7383d46566f6a8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287d62d93f6587a729a70248034feec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8535ebbcb2165e0dd61d04ef251d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a995bcac74c48984321d5f1357891354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c08fa97d5631c6bc46208e90169bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903b5e1bd983d1dbdadb27338b9121356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904f3f6e289ab96dcf115fdf2c813d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e31a96d846bdc119a18579e0ffd9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8df87414d9b0ef7182fa3ce993109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebfe658930fa8775d35a0f1fed90e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3633de84ef7973fef7878942c14496361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c74db921d20f75b038aa71695e5c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944498413c936da41b06c933a8b8432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dfe49da449440ca8f39531ecaa25c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794fbe1ad242e9c9d70526dd1bc1a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76220aab367f782352e049af25a9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed460be3b1ce7e803f698ddd7be090367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed57240ddf876fb1dcf583bc2d374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddd1e164a99b565943db165fef6adf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0674483c2ddcac65b6f4d97d040ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0efa8baa6e8fa591a097e96a18fef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccb89caead8861ec8fe9a02be23537372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ba7b3198aa4675351a6518c80016373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f299e3a6e9554d20a02add054d800374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41056b80a77eb7af681c5d75cb1cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad41d3c8c74b47d00447cb3eff70c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd2b8d271c2ce69c330b709000162377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc89eca97b2020ba43b97a43d8bdc2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00266d76681e99f4740d7eca18b0278b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c073658b2bea26308c2b3fc5d5589a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4bd1b97861d33a88ff845af6dcd43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5bd195d39f6a1aebabbac98774885382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088df8d7472b657457fd733b3a9b43c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16681cd6102cd14d88e7cd7cc7de77b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f44fb5f9d5b031b1b4ebc860e7e28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ea757c23aabdc44ceeeef9c4df7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f79e3ecab5f4336f6268efc0fed44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b31033872f458c3d0da61196df8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a175aca8a8aa471d2278c969e6d199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c746971e297960ce1c65227f4ddd58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee8b29911bc5871fc079e4bd68316391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6144151b6415779c587ab4927d2c84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9eb979d5a99f8f6e27835ad708ff2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5725436c23519da98973390b9741394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf20e41e6e315f1560f47940daf723f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e548dd3fb409b6cf2b76bb4f1a61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f8bd406c62496c3ad64b2f8a2f91c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a39c51c09ab5d93d79656a36bf452398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fab0ece0486254c270aa0cfc85be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5c1618f9e96ee21b888c36e75b60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f599939c51fd45654be4de50157756401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d6365300fd6fa6768626442f68450402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e0584e02a08cff2e7eb313460c51f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54176afd7e202e7378d2f878573ec2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd65fb0e3ab53709e56e1980d42e0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ddc6a98c214fb53d7fe3f573851c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4adf5e08936e4604d7839b2a2b762407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58925531cad766cb35debcca579530408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde627a47353818df48b050ca8e16ada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edde4bc7dc82be45d34f9763c30d24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b75cf682b760c6bbb13f18f55af5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f3e05d005498a2aeb277ada0160e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d6acd14c220290dde37c812cd466413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090323281b3679795653bdf7677e3bb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db2ecfcfd4955fc7669bd560dd33f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa094e5060f4688f62473aad3f46d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18f47908aa992eabbd9183af60e166417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56446642d0daa9ac1cde6e80e6d1361418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45619076890fcc1c791512ab35ca7b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62cf0f2e04dd44c8bb20d3bb45299e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4b1159818004b129fba3353cd17c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df70ed5abf895270986d9ccf7fadc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdb2070674ce7e7a68751f9d54ed06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecce8f33582f34c3bfe0ce188d92848424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ff8a80a1f83d9a9b13418d83aee90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8794ebab6152c0ab21f4c588c1dea5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb3c0238a9632bceb5666ad56ae93f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad51e8804808bca84f3918b50796e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88b6bac230bed6e81f44b626d64fbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2758583746405ca908d9d9a017328430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec01be0ab32e4154e63e8631c7b42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c7cc81c9d2a9c6ccbdc8f04f5dad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e0539d578abc4eb665bae52a1a98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dcd6c7a2f38c0fd483c6926b3103a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a440ceb001beaee147f1875a72fbb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864ae1132b33a86dfc31c3e0e4d0b94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622570dfe6d0d062822188766470e12d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25173316a43bf1703430a4ae57b4d5de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09f929897d924530716537e735fdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100e0c73b62290eaac2f479b8988cce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec829bcb056d6c9cd0e3c462e76034e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac045c6ff4347d0a3836de5ed028f0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c516248dd600c7e941251236b2d0208443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab7cd760336ee1a9ca74a8fca81e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b5a38bfdb4ab9cc5c8e4aa045f082445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f473507c0aefeed722628395de0b89b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb7dce138a48602bfb3bbce74a43cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db6a6e275dd54692f93e07e9b17f06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657159cfaaf8848e3af9d06c60332c48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744abc1326f26b215a809a1842fe7786450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492326f600601aba23ad99d4dc669238451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d37851eb5c95a6596f9a8e43b8d3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c85d2436de5873cb072f7685bb1cc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38c11c6fc55ffe9001a0ee1f644a6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81d0eef3914b2076da9588ef8bdd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c41bfe711469654aaf25778280de38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793b267878ae7ebbd146fc0443f5e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b385db28dfaa62adc54bc45476d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f14d60a0337053f306abc8e3e15de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04809d4680e946fd337f97fd56fe3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed39b8ec2eb7939839ee5d3076e0e5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbccae5cc451722940b9bc7d3c89699462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b500a0e02e4023a8e52934ece631463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba608202f0cc0346a3cfcb1cfe4a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bffc66317c356b02f134318a63c8e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d02963734811711de72ecb3d9c94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543617c192476201ddfa1ab36ab1cd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45470677c2c1667cecc8b64f0c00a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea94df8106491f9fdd18d4a7264853469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a39793b7301c40eae71e61fce4c23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e848632a8767495a65cd5effcf7188471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad7f38c0aad81846642af3cf5564c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b70ba4706e66a7e5002e26c99bda52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c09fd4f37a5ba55dabe40c304cb498474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed14197a8febc9e7da6d4cc33fea7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd38f9cb4792e1aebbb5f7f25193f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1df66ebe496dcacc3f19d41561c78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbe63081f5b40e5a75ba48030a8e70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e7ce228330b2b97ec147a3d6a58f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b04f9dce4689bb4f500b353db8cca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ce25a40fb4b6a72cf3a9d48016be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dac41ebee1c3b85edfc3b101da83d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb91443d29610ac2731292e865a57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c541af7faf219c0f15509962397cb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dbeda921ce984ec64bd90d79c802c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a98b053b8e87cb86690620db18bf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3104717596d3789a816f8493ef1c154487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29058d5579a2dae3c3dd1e9293e884488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8bbbb4b2f641ce598829c741c58b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463633f8954d36d7c212af37ee7784c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb8bbebd60f5a3dbb3f08e6d37028491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9bba96d51681212c03ef5a6b56502492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9a1a4ac207f8d444ba15394b07124493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca23f1b215ccba61a7a6a26b7933fcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12290c30b326aa6c6be2c911e40a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d327e50f2fe5daf5a831e8f86ede496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81dc4f805455e383e1b623f207e1b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138fc254d6841fe07ebbecce1f17a02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c3cef02517b220911509580d8d33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f33c267295e90a9d24423ee00cd1d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b28313c896c463bb29827a807eb37f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9eab53f08464060727e1991f6775a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62631d5337b11b700e2d508ab2907503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e18248dbf4b754494560b400e4db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930729040d1e8299595b795058398d2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa62a50edb875d165451f51fcfcfb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53897f7eca6b55c700671207c6996ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7849da1c9edb953df7126e5b55dbf6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87b0bcfbf9dc23d257a877d85982e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021388ba2cf19cbd1bfc7355d254c9b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a8fef2de11ac3a5dfcb10168ce63c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a1dbe1a39a317708c8d9e7e4d39a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e8bf9c004576e1719d9a3bec644e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc0108a2c09d72c7c7c7b437dbc49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6d4127e8f67703cbca8de8bd8d7fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbec4b4811f4705ffe87d65fa089b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdebf10624adc25509057277bfbfb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627423a45d41bed8d2def64ae228500518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b8798769fb16ee4db48d1d3a8d54e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcc76cb9ed0db5d9e4403e7f7f798520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08465bf2d09fbfc06d63d7e337e35b3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ffae386e8ed39f4960bd20ce073ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920933dca650b9b4405f4cbde3f0f611523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab89c987be4983c86b4692361f32f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c83f698458d7e502504827c40a28b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c6ef53a68713d6d7bf82d01166212526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e330705806224de19f5bac5ca0bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee340138e5bda4f812941d94ab98e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a397e710050efb7145f6a410e7abe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c36ff99c6c899daa598fdf191735bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc268badcbfb8ed4bc9a8b1c52ecb04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431a402445da33a173b0aaec79589b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131b036e2c03b5d41a19ba76d550db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac842adbaae3c80d0b3c22e71d8212c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5dcd5cbdbe966e8621293fb2c032535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703485b0bb9381392e99399ab5a87fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd7d061820fc2848f99e35f05e5ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a32e2d65a9e75af252de38c30af44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35246b60a4a957bc6a7254de1cd1737d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e4c0d928440a400cad8701cc26346540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed3b6b75bbf8d28e927160c1c53ca9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353c04128664c21d6331a4b91e0b85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03bbbe67df7b0785f39f9c700461b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f5e545c50223d40b797c7ed23954544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ff1325a5d806a7399403eaf92297545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f1152f133a5b868530e8411f66011546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dff3706c6f7edab22a14b862cc530547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4236dd77f7306c6bcb1cc2aa35c18d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7faf3ba88bdf96c7b817aafd15cfc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce51d94aa7392546483e2dca4b1b72c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c67aafb5723b82afe5d665e4a579c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f77fa82eb7378f30fb473fcd164e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388789bfe53e5fabea50fd5d1297aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250a429aa4e857b70f5909f51546cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae0a8d88b69674fc3fb4a4fdc561e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c296d7991854eef3a99b6e29af33a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f56c1b203fd5876217b62af06428557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7e21d317cb3a3dbefdc6d3ffb8c48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b9e931312d4f438aa26eb6eb02c9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3217c1b9f4d04651a98a2c1bffa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d422b9106fa56b44fe82ed4220db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3717ed7f729a5977443834ea063d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b3d7b68b2a80b1f9cadddd15091a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04fc584af1e7ee1807766a9f3d24ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a9e4b941ef974c4ec2e8082af15f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f823eaa0bb567b9e3ce3fde51e37c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af764d344b76e53fc13d9f0a3b37a34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f46071c1fd4a688a2fc02918cd2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a06f00fe23bc9f97e2d80d4f8c3f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72846d4cb5a39e28c8d2b374aa1d403b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7708a74095751c8da56ac826040e04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc0194a25eda3b2c61ec4017b78a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1f663276519477f9aa0dd8103844573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fd7997b61f4c1c392ca16eeb7e1c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f92f0443755dff61469797fcf855575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3bcdee329813273f584660e8dd958576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fdf87fe82e40f4ccc3bec0e2a22ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a159d8b8bbb9cc701d94cf451ea01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae7664a939cc4e0c975ded7a63be0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7743f1b127789b7243fbf6efdda9be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4620ffa677f45d0c38a3bf50dc4a9be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f642f240f9cc56d98b486bbe1fac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721527d67acd1ae2bc74117c68ac930583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bdec5a367d1bd0de9205326570863584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc1f314f7473deec8018c164196a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db52d2a40d440f13c691e2021e9d96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e7303129b95f0c429c2cd49eec44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87436c86258cfa42e60e468379d523588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60a91f16c385bf7a3f67b974964629589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa03740378b737b37dda017c3a5dcac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c3db522fdf589460534703ce81a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1b6ab0f88276eee175d3ac6e644db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b82adbb5b25de65edb48f952b8080593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9b1f29c6961c92afec4a71885ae6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49106797702bf511f9084a05ef1aee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e983240a4aab62937610b0351d2eba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d130ff77ef635cd7cef6d0bdf7b702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c6210fd0f7c4c7966d6a5d6cfc32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbfc9dffabb24c83ac5b54986fee8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa82073ab75ae5696f6bdeae546292600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe5bd7d3fc7dbd5917f34299b0276b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da824d406d08224f80c8fa8f9d19a205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f679ccef48fe3a124273750496359f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ccb53c1d544da08719fed5f3d19b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed07574c01a9fa416e08a94dba9967a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a117425b794375e10021a06cf909606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977127db43818c495aceb672379a9766607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05bd9e60a339646e5a204f2e949050608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9abb7be2ea9e15cfa7af3090f0ac00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09cb1c8f01e1a0e10e71fe43716cf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e58e266107ae6929b3c710e832e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44945748e70d4b45fc27a9bd40b5c6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a4ce3a431c74e506890251ca7ba2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03949330bda3734eae015aee560e2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573c4ec9ab7f455202bf66757ae4511615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016a7a5d1147a5406b98a8ac15e176616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8463fc928404e2bc007bacc17b996617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86bc48f0804dfded2680e220efe65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c195ba6fada91807c844e736a5436619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf1acd1057275cec627d34bbd285dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d28612460e431e14c35d837df311621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a00e0f06ec3780d35ba04d9167c6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb231941097219f3ac9c940087d98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6dc1b1ab8219218ae54b9798663da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ca759d02e7f5690e9c3eed692443625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c2120c5f8bc5e21171378d8fcb85f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2fcb98cc8a596ced14547e78d93e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f5f42419297d627f16fda286d6a46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13749bfe78383d49115e261bc941343e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b814d4cdf244e04302b96b6e4c39d33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159395c979f08b83a67b16fe8dde83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86a6a35ec5afae4f171e5891b3623632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64dc982fdcfbec769c34489843717a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252585f2f64ae8b89e93155123fc9b6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a76332fbb93c4b0d522f3e97d57e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e127f319e83635d5f8aa412f59e6f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc985093af975762d6a0ecf9e55f89c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b089614b2dd0853fa1500f8b5667a72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad06f7f53c93f04074bdc6a396231639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a205c99d7c0547bde234937f1f4b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1095556b6b2442386ac4b3256ecea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca890741f4da51266afadbd31d2d6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e36de688bcbe30d4d83d876cc04b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee87c20a8cd42b93b79f602401bc7d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c0679a08d6b61446816c0327b3dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615b4c4750c524485f7bc886855b70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c48d36b10c740718b2c169297ccb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400086ff94712a354cd2022f052361f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f113a85a549980e07fdb36fed674649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a3b52ea147da8c1c934ae055ef9fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31067b2abc2a562c03e4a4fbe7856b36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717c867a78f7d049d70ee759873962652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea24ae3326974ce0cbb26e41b72b635653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202790ff24197204ccd029d74617457e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1923207d00cef4a9bb8bfa53e8cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b8e28a87513341d92123eec8c5144656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1116e60529816c7ef794acdfc1d149657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502a90d2b3d31fbd0366805884bdc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1ca9292094f677e7ce0c5659aa67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bc2909f565dd43af4d06553083c4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f86a28c49e331e641a2cbcbcecb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a220a5bb42a4fa01d37c69620a30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05c50375832137469867c8870b70b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39db6536591d962d8c6726f752991da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964c7c2fd6ea9a1a6f604bd3630ba3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f49df2b1a7adf5a29770121ad809666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d3301c500352a808879a0c4ccba2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74dfc1dba9df3ffb4f725322bb175668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fef929a0262b9f2a643cbdba9af04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1497fe76885096922b8529a692c6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca528532824ab39c0575b1096f9390c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792bb7ccf0251cd5ad18d935b5ad69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a137e7f3f3693b2f46be56b4b172673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87a60085219afe665f9bc8ab8dc05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0c69ef38d72c206096a0ac171aab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da345f332f9045f7ffb650e320cf999676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0bc756399530f32606441aa2e049a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c639381bfa96fc10d5c9da84d41a31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf59cbb517f4e63262a65e94f66cdcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161694ad159abc63ee96e09160b75f73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a11a24f741fc84b448ee7d29cab8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096cc816ed76a4cc2c1a0f59674ccdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41774e80bf267292182b82a3ab2386e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e80093c876327424d8521505a575684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082f9bfb518c6473a5d031a01da23a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a3dc5b21e71045aa2d84c1e266feb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e3fa61237561ae69b934b9dd9d803687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c94c234fd12bec371499674122ba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d448834322f56cb9c31dcd9f470f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910095ed1805d7e2e281b8b457d8354c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60539f6cdf5851da6a211a30f92c3bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe3064748c134ac7e94092528bd984692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80cffc10e1ccfb2ef059dbb048297693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d7c30ed0fb3570faba4f91e01fa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc0ac626a3a16656a89c3d637fb5de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f29bd4e99fdb4ed04c04ccbe19b67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d5d7e7f9273402b0004bcda652251697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68176c45bbfdb7709c02aea48a6c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0355a7c435b1f680887053ef2bf49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6bcc103be50ae51dd7eb7fe879c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42acdf6928a8590ff4850f5348bc2a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9837c0bee5e34f57b11eb4252c63ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2297a29438052a5d7e9e7c50dea81c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f38ef865a2695091a04968cba79b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b6da45bc3ccbd4cb0290ced32d64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c96fd73a8a8524dce867dc391557706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cb21253213a0e15b349a9f530500a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0a73a2cef4bbdc475ae3c2d607eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe6f5a17027b97a832f364679992fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a9dc6223d94f39578f3685ae3c058710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd851463acb97f86b9ab261d062f40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034455711ba39e69ad3db7d090399652712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a5246d7ef856cf2c1ead2a1dfb9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c72ec2ec439b70eabc2a42edab14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0310590891cf7741700099e40d54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d560b1655f4708e85a0cbbba4d93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe86c58f50f203cc71e6a10f5dee0ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435016a0b1f2c91e41deb28f1d0c0ab2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185953f5aeb4bb5b7c219dcee40ce9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977df8907e4a8bbdb03371980324db2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e0e4f8eefe6318bddc2e51bd6597721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef90c16986c8080e85d36597c151d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600be712512fa24a5a1457c06deba6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718abb41a73bcaaa0670e6f0252f0438724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b9328431ad768202c0b500b8dbcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ea3504a42281c7dc4d81a9a8d7e1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f925c03208fce06bb59c2b5f58120727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68c120c502ab79e056e66dbfe68c8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469251273afa50179d1433e6721b71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217749e2ee777bd5b1d7583dd479fa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed7bc0917d0e23adff92b433ddffd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310af1f93e4a73e5aeb4d957925f0a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af309624538b60324bf245dd012987733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784293c373b97df7fa350a7acf0e7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef34f8ba0b65d80bb500bcbc50e9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af9b93a210b089d32d1656ed0b01c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ff41319f3e307c861360d01766c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970f73e9206304e8700cd00cce251c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef94363cbb68d2b903ecfb2e3cf6a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08274e399dc514397590de8fbf861740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570cb4eefcfea8ce9c411adaab22db9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb513628fe5b4d1ea01316261d1a9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abcd3f60067182377dd0c1ff3c02ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bab3747a7f8c57b651e2cdddbdce5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69cc2a52b8a308b0440cdca994291745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6daa292dcc48de67efba92f0f7c59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe22e47a6753b9ae5e90a1d8574880747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15f4d4c61ce2b92a223b564e9e07ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1d75d1565ced16f4f8af7b03c0a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f22efd94b47ca52f50fe1384f9c25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df44eb82107a070bf833ac867678c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a419672b43e29d156ddfa1a0d7d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2385be1d43632f033ea1e9f8f75b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809e37552d39f047d5c0f96f5ea14d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9156157b5db6d574430214909b7d53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956804a5a06d21fc76caa188c5a80dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1ddf940bfdcd23574980ab0118979757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe5c449438c2be91cee5f2579edb02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62114b921110ed8a927175c02779e13f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>