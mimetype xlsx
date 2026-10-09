--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c739db6931e5af9e36cf120cbf1b171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d58e17c77eae670a080e8eef22bf6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d5b016497d24a549632ffeee484f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a05649df2618c2342dbba69eacd0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960f0a01ed604ddb58378e2a9d053f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec257adc655462639612721a6a71c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aca512eed0c30498334c6d58e61937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd7e4ea8764b515d56fd12a4166708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2b57d0b7d3e0f204627dd7291bea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58d36a6a0c38e6bc6efc28481b300410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827eeb2a86a21f7e375e84795bbe0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f8be64f3e1a74177f4aaff6aab9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c31ccf33a87aebd8f00eb8be5cdf4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea033211bbb8365705f600c5690f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a16e6002db6b848930e343c34424215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a2a835992ac4c93da0a256a35e16316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150a845ccafd671ad863b2799327f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71082d1fe193f01357a452e866ac859a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbbe468cf875878b8eb645b929076a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af2f268b1b891aa0c2855cfaea68a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b905c8f10304e0b67ff10479646e1bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9d47f796f0860a46df0e00515e7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00d6ca1fdb27f9041a5e609a1d5c6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db331f45c9132f86547a6dc2aafbbaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5ae57e5f763a5a3906e07200aefc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde323c6ff723669d7d7602234ba5a7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602c8ee056acd42911383ad0a5808427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875da15fd5f42861d9e804d58eebbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898df6e8bf222833ddbe6adf639254329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe003585384b6f2d36b008cbc2c49830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e090fb2a2499813fa8ddff7f009ac031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb017dd8ce10b91aea53e3c0a6215332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec05102699dd61a6bf135165330aa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e019f1bf74b36d73339dfed2008dc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b0e3c21de50be7d39c9502b2b240535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed26d6db45bb5e375386c299c696e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a236c098043cb841f74f50f9a26d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e337b998a8a27ec7c105fd71329b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165e6552ce24d4093ca17d471196de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ecf3cc9a68a5c3c14a6ed89b552b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f24f5589cf7103b8b9d8e47f5e4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134205f1ba3045309de513b1fb9064d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36118246c4a3b5704a82aaaaa952116243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94d4d5d0e106f984849f0bb0dbdabf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90372c64b8436343d5376e2ee90fc8ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e4234220993d7716207d0964d6d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0614f65f889a3817a9abc63c100c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7475b03c7df4b33875c77e4f37f1fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396bbdb1a779bd9657b2b71d0dbf4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f70093ac8d2786e09d62badbd4820950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e15728e64c1512e33c30370ecd60b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7ce531ace91e25cd8f4fc8b4c3b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390393b8ab4675fd8a733064c27e19b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d4ac360639f3fb2e44e2855f7b3a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8c8d2ef70f0cb1a6b39dfd047a77555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7e0021ef496f369eca43b3ea7da656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9136d3fc07d64c87266998d20e6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6567adf0d3250a079623bb6a1ad7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc05a8f0e45236c93ddda0350a8dd6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1de3637c95aa76031daeaba7464ac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508194a7800727aad8edb1e83b90e5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835f3f197be576381cc3a4ebaef230262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dbfb0eeeb081877853f93dee505f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af29da55eb10e9ea284e3283e2c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d41f5b374209fbd6e703e7e831da965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5422b4a3da5dad5994f04f87ccab3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6bb0fab4e0be8db729e44705705b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4077b11c30f909d1de198c89de1876768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0706b5b0f7922f32dd84572b9ca69b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa53f923d5cc193c5a2970e15a09d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe815b0ffd5d13fdc038866b11e6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f777f78c80bd2ea6c41c76d866d5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ad61c6a2e6e4365862b40bc689d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b411b04f438b443fd8843dedc96a54f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc6e69f29592fb733acda5c5d7b1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367acd766e36e1c3e590e9b440c0ca5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873987da936c203c0eca6617528c01677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1852ea1ffeec2d421529dbfb3aae35b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a86f5af147767415fe820474a04f9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82f8aa541c0e20c45fd679498adade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c37db3dae9e87a908ff1cdb17c96081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f5c7e15587850051aa59a8f0432982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d27f140fb403730eca5cc5a2d7d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f52e08b730cc4d1fcdcd5917372c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d15bd4fa24746b03fc67bed8305785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b984c005c47bc1ba14ddffe0183c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c41946c2a61026616048c36241a6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d2ab3e420bea72e628d3d329accda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1bb5fd6c899394dbd913636bfcb0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5ab77caddc18ee023fa4c26e3a57490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29efc5055e340e7d1e3a7d076196ccc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec19d560886cc798a4909f50fd73692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b15ba6d53426168ebf5c3c02993b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3d80ea164a37265743014890acf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557637b2c3cc5ad6635125cee09a55395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c878b2229e226e5f4c523a60f55579396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd31560feb175e17dae5b3d335f1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211253f39837268ba8ff96d7eecb2af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda16e9299d6856405124e1dade174e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97748766f292c52cf93675c2401f970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869d00aeb96900f7e1bca9c5483fdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ebe86c3b15a8052a9449664171e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0ace703a07f42c9d79858ae1ca8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438be2aae7dd752a37996f1e2e8df34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbdcc165f02bb0a9ef9d5d566a3c0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cd44a1992d88054c93afaa796b11d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0b281fd961a4ca09c34400ed8bb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb28dde38823aee1be5e8fec7a4ace108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ca2f4d30e221e2cc0e25cf5ebfe2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281757aec156ae38ffd00289095ee6a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3642e8c25d512d8ad485c274dec00d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687b1340ad70bddac9db90f76704da1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bcb3c992eeb6d6dd2ae35dada5bfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082f0bd34efa7f45bca8697ab999834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37bcb803f0a5e3133f9e4caedbb9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a51559d5a0921aec0fcdf0001b240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a4816bd6eb947485c3d1f097f1a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef60251f414d20c13858e3fe0121c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d93fa4bd8195c88e9a0b1563a5ef50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8e4356be66ed0fed8ffa959a6a303120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe2925d90e8e519fcf1c0502bbd89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6746c0ccbb1b599056554efc1e99969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fdc2900cfc2503ff689e83ab1fc51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb67d19de72d9aea680e58dbdadb04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6304f95d0d51311e89883c67407f33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02737a4e14ddfcedbac6fd6ad724ddd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75918d9448d686d0d041e7ecbf0db2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c92088292ef223f3c9f52553c8966128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df034d6b392ef3287858854628b9dea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393d19972321a69c9d7872fd82fe01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d0fba1c1abc12df94894fb643e41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a8aecff6442b76a8dab8e96f10d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ccc31eadbacb5f3fcd10125126f6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb7b9dadfb2fb781a5915ca887c2e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3324218b7216a96ecab336ffae66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7c55495bea6727e10559c4c411f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae064b8fd6c74637d8718cc8c2f07e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4714e952294a52614f3378f15ed6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5387e884e2109f4602df1f83343d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eac42a532c598ef4a13bc0603e540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51cc5f1a886527696583529a19d0ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acf9ba9752e7f701cddf00e770b57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c21cfbcb5415837e1cb3febc9c89b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed9adade9bbc7bfafa8149950aa49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a05b4637fabcc90b87ab1b5df473145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81cbd2906c9ffd8150b189a0e61f2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef778b86f05bd723c2a02b5924800e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d272ceca57e7340e0cd9432b3065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acac2ba9705137ed39b30a236c3c04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db6f8457696b66dadbc3767c5cfbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff40bfd68056defe454a9ea9fe110151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66934a691f8cdd5919a38a6ab91ce89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2db44a1abd3bb0845b895b718d1de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f0e2c0dc86834859627240c04d92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f3bd6273d04f8ad089a63dba599d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755b364c6024d98a95af062adad816156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e4c5665f4eb3fbdc1111ddd66a8e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ecd79af41d15ad56a37abb7fe78c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86c53e4e3e78dfbbd3bf94b7b3d50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574584ebd5fa0da7a2d90bc907089aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f02aa6dfc8bc35bd20aa49762e5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9cf0f5d2047cefa7cf357b9f5ced7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7feb073d20a5ab145a9493d1abdd56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349a5474e958a944db66e5bbd30db5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc6d9478c51519bf7375166334ac2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862488826f6fb7f2c8c0194734ae9e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a8a3be34ec5a965dcc4205dd536ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b413e477e9614b661d66b72a1afbc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166b896133870e59174e992b9fcbbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca67081b9ecaed4fbd1c5cff898abad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c575d1a322a64b96be2c06c01f6576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef638ef5449e294b059610009cd79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fdc9812e7d588012f5d564e412774173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab08299d710b8996e9f1134930d7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a250950a069340015f84776cf77c4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8533feda6d59646f091a96daca8fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f39ae70892064f3a4c4d7c603d41d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9c4642cf80d21f1e531c97de2cb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1633fcc9707c95a86790ad45dadf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de905879e0a1384318e4e3cafbf7b3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324005ec917cc396ce04125a08e1b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee475dfaebad46fd3073a5af27b466182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff547b0d734f5e29253361bf5957f01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243087cbbd7091b40ae1761c73abe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca6cf95d5c33354efef783e31fabe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5106c728f26e135c27f50bc6086e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b8309099191e8562ba9f332e051c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94bb89b3422cf5bc78146fe4e66ef5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c96e210fa0d96fee6efb5a3dbb7d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7c59c565678ec95e85f98cda76c5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38e8dc7e3998d58fd776b31450445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6fe71faabee611186813224559853192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac5244da90ce4784f4b6d0494d3059193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810e28567cb900215cabaec81c632f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d47f818e54c162e70e9c92af99e75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd6d2dc3e295bf7cfa5788617af00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044694dd455b60c2dc2c671af53cbd95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45319c6847755fbcc9a232269fe4a768198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa33e1af70be4f7b54d50509e3f96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beda6309442eca028f34da1e64c912200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98bd27ba846e43470a274e3496172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4927444a9f4347803c94668120b19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168087202277c176fe220bf8fb0c62c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c458f5630467a4268b2ac60750c61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e782fd47634d8b7bf61ab77a5959731205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672296c4848c1a02105eccb7744d00d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67db6016135e51bca1a63336cac01f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186cdbab1f579f35c5a7dbf52fb9daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be851b4976d5c2a7bf2891ca543455209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ddf5e0c5f74182ef4b8fd053bfd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26970ce2db44f521a5a7a7b2735024211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388543a3fb44c8f014c7382c5eaf5c6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768a263057bde489b18a4e3571d6c60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef2ef1be5dba042b37b20cddffa23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd7e7dc5997edf7d28a431bd10d14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a84b1beb4f515319a2364e393cb1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c4166a460b5cb5a8d966d8ea98bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c52f19b763e71b6bade33d21271580218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735d511d4d7900eff21788500f5332219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ec20c4f923b7ea0ba2c0e2f8fdc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb143d18c7d8fc32ae4c58e4a8708221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec134efd89168884803d88dc908946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a9d40b20ef9b2fb0e89457077e28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab51e9077771b655ed4ca894ca856224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c83ba13052f96a45f8f1467f0a826225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528575a104eab138b2eaf0147ceb172226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae2fa032e81c2c545e6ccdb42f01d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada271a5c47989df7edd5571ad7834228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f468272ad8591a469e5a1a76820d46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e9e1a9493413be4131f77bb49a68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68034212e1fa9cac62e9f21d09c5b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ace9b105abb21ab16aabd2b391c15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ef024f573f599533f15556c0dc97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f6b85c9cba23c0a4b4d8c6e25072d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b35fcc3d0a7bb70e1c00ef90deaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c05cac92a24e94f6281832d3c03fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655569ed5652b5b6fe2ea4e87fc6787237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50ff1c6b23bd40571b1fca904e5b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181530a65b1b7c743355db11c87ccb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b927fe8a5724a6368bb2ab6b0ab8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f532a7e47ab5aad1364aea9704ad8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576d02f78817f775c01ea82301bf9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13900af2e471c00b2a600ee6c90bb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc62971b2b7b09491c4a512f25eb9c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759d620547b129d42ee878d5ea35f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ac4865cf19ff9b39f755ae112f3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315588dad5352376e018941c6298fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b90c674027f886b6471bb7a516ed8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c020396e606e13e4db9fcdf8121b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83cda6e399102308dffd5ddbe4671d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62e1e6f369783d6e21bf97aa5c95b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb0790fac25fe9fbbf9cd34678799b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e08ee969251d2f56ee381515bd73d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e9ca61073ab064f8efa6c0d49676c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5734bb9ed064808faa7af2fa17f39a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d083ec472593fefed6f81874225fa6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710764e961b2e369b2709540a3f9837257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec3022b22448ae6ee508ec6be31bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a1ee8151be8a2ba8d94147475b6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf61df9e389257e2ab569009d15113260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4e9818306fff661fa4c2290b5b1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e53987e209881f57d62c8709d089a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484a787f8ea1a0811c46d0559e06d18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9cd8877d9ad5fce684cab3a2f5c5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f7dcf8a64c8943e2795446b7ad88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393eb41e180c9db192ef840ee012e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f475978465fa47fb67117fe2f71db3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef2ebbe9f88796693d158aff458393268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf4ed4bfd91362c62325648cbf7a41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92bfcfe700892169089fc6fc8f165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d43dba3f5c23fd119a379beebc46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b918d4760ed93cb6ea19c383e7c1a13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20273799a28f54ac9155b32976ee9229273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c89d45638acf80783dcfe0261e635a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3fdb7197c5dbf39cd8e596062ca6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5cffd74f6f83fd3a0a1b6abb07dba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b43a9a4efa7a3f7bb3a6a53c90bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88395087b6fa1f757da8f9ea7ff28c19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1a3309fa55d9d8e643c5e13cd4df3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f46d90ca1d329c5d9fc3a030d153b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a8f6e0f7b2cf11f5360379a8d0c91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc067e78a393ccd3bfc1336049dd17d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef772c52b1f0a7361fd5af93e46208f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa574642bf471e7b10d14c1b2f7b4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896eb4d1fe03347bf575b4e32d72a71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557af56c37b01bdb7893e76789cd257286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc632d2a419d12a0c4ff6566300b18e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955fea0bfb6b5a86b2e8cb4df5dbe34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65fbeee26c57f9343bb25318d1bdb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e572a19f4d925c06c25f59ba02eea3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2511a8b3561c7370a41a51a705f6d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf0e061212805dd02441874794c42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149ad19690bbdbb1a09a670ca77d6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c4a738efc8d3e0dcf3efa5297160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1fe50b692b979dae3c050af10fbfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818f64a3432208b84a01fb98b84d39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ed7a7420db05556d9ad6ea8e3fde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0468e465aff3d50fdfb99de10256a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8ca7ce19da2147f69aea6ebf5cc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd32057ec9491de45cb85be686f3b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe03d962c599bb99038a14bd7273e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502361ae9b29ec8d28ecb227e3545c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e5249f1d211383d7cb200f194f577303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2121d35445e05efa03a2fd6f65c7dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09681337e2471a2d804ff2315dcacedd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce35505f7e7948fc1b1b053c551a7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f55230274e6949d6c4dd637baaf97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60fb4c7428c55df0ff81182bc2f05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15730e50fc5e43e69a375c172b7f90f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638005142502b5e13461f40eb71796310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ebc7de718d22969e7544b0f91aba2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1a62dd5e71788fe85988027517e5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69453eff11c7080463d7e3b9a068b06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdebaa3a6ed47f170ff7064f75939e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce344a7be2e0ebdd5cab04918bd022a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba0902f05bf91e7b1e4c943f4d816316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e5e12c92b662397340588bf862f2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6f0a74e68b3d1165f2d2600af993318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e036f6e09fcfdcde028e0aab6a329319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f544a68015219f8ae738795a708c66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a640e37cfb891f6bd3f058cac09e5c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f93dcfe07860f42e082ffa8b4afc69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50e2865824126b17987436d8c4dca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2832dfaa2bc282e2962425aa915f5fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11aab67006142f662a4169c6c92345325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9c2a44184b61331beadc2be3541ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aea97c0db6b2c3c4d9120a80bc6470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b35493c0ac5c00e01df2b9d6472f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cd41efa05ae201a0a8622914b369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d693d5a99d0384581314112ccd744330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968d062cabf9a38c55dfbbba1de3ffb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a51a2adcd2296dad07e333e896656332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9328c9253a0e254c06b9217eb02c56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d9cceef09f2b40cfc02241f4166b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d5beff16f2909bad31a689eb617b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe472f14ed4e1ba6e136d60b79591336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b39edc3da074d17de03f484922e90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9edcf464b515580351052d2e43d6c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d15f115316421eb3d9d88d424917c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1000eea68c4eedb413580c1df91d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33f1a6bdfdbd92255d07ee50ebd425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b79b35d32d84ac68f637e39438954342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6b12e91f11fbde343f13bc975b9f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad50196b68074978bb7af741745f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b76387c2f4146d602293cf8bea4848345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c385e6dfbeb7d7ab8a6eb67d91cd25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8cd44b3fca2f5fbcd8f2625aed1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fb98b24506436f67908a18b3cb9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec7d076d478ff44820837d8542545349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a90cd6fc0283522b63f706472ee8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824801dd1d3f2339e47089f411667b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ad25e78411ca9d4a5b203d5a6fd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977655fcd4a3e8b3e307e58e4fb78b9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541fd031c51ec50f1ee2b4f501c0228354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fd7b3ba413bc31fe939ac91249e74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bf83b0001520ea1999f7dd6e4a24c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf065c6c2c8d68c6ddce32f413d29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41523e560896c8c81183c3135db44b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a2677c1ba89887ccf0d23b7b0e787359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263489f7c39f2bdcead9d60587f5d80c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457e3ab583b510b5af386044ac8a664361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0acbdb083e52798189116eaec3c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb36d5f36dca57ecdacd3dc58a1e08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd55d18e09d21943a2e9372e0c5d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2c43a356b04e70bd9e449cf8657f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6d27828faf94019a6728aa444ff79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d89725e6d328fc8561d967014cf655367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07e69fb5118381572c50e900309e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ec24f42fdbaf1ffe1608c67afb40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40026a7c725cd35dce68e9905252d865370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c4d11beaad5cff098a6de433602b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db342cd4c623833ec95a9f27b25aef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2ee83e31f39936faa00251a1daacf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399c1ebdb59e5d1e292c0f1057af1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3dc8996777d698677632fdc9a0665375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb49c327bcd1c9ed3af54f70ed245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387def6793267f8cc2bc36e2b7ecb0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89807c89c27bc248e1d291aa52b3c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989712cec1d29c2fac81691014597ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed11c826795072baa5051635b159758380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd9f9a441defc76acdc7f9c0ec203381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a672881c0a5b41d43c85ba6c772cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25107ae9edf7d6ffa8eb43b021e366383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798105069303716162936cb169023e60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21ba23b7e7ebbdbfaa4d6bcfb3bb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505792cde8e060aa5732ab3317a87e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077a2808d0a36cbf18580948b27e9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8748970c64248a97d3f3da18ff8f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e51eba6071d9a9c1eb17c4222ab0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c9fe483e30c708e50675c069b6ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180588d9b3ad0a8f00232b6f63212b05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df80e5de3fb20fac6499ea99472cfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92ae08e90c4e4486865a3ee4b5a7cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c978a45521e3982da6834589ed9133394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f165054845d5ab86d564707192888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f9d487f4a902513ca120bb293a5ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30c475144846b29850fe5a48af6de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f84b27d37836c0214e7874c7cb019398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a3ca7c780f4fbf6565777d1eeeab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0752f4be480ecc3ea047f948b90963400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c7153fdf945bd0dad4e7843532921401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35035ce4ae3ed52198fc3d4f604458fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e15558fec665ede483fb47b32848403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c324a84d1fb2156f87f91f366f70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027fc8eb804a3d04a084c2799622e5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef121445aeff91e21f547c9df72934d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db86db53b898617f3be10a5ed60344407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac8e82dea91ed2c00d6b400c1a177a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124be2c5a7fe1fa4c4e45c3e9400d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88d6e07daceb3749de4968103f496f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b26e468442d401321b8cdf3715f50e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7e351c8f10754adeec064de9569fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61a6cf39e85f94be8b97dad90c09c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396bd037a2fb08eaff0632047aca0f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c700836d2f378f5ada980db4eb7b93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48ca654f7e1224903fb7dbc606373416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa7ae98f35065f045c862b7cbd590e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7119aa599c2952600a652675b42d9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b2231e0c9b58f491f08821e32c76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c707b3161bf01186937d3dff8077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ebfdd2ce5ab8f545e8bcef0a461a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022449d191e4f8c5ca710d74e6f246422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71519fae38a968342c92354620a0696423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a25dae00324d5610bb41f88abd78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f187aeb89cffbb17af1e526b1a5d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727fc5b83f9c047df418e225f4ba8b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd323b8b536ef33f6a6cb9525599269427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e7032398751afb14945d67164f6e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118f79d9232b675e4d79349b9fe3f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f28dd8737643f866a5e4a95bd59abb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac319073ba1499357320701c6f5971431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a111bcbd504123b076aa43fa15dd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb77513b8fb05f91df956432508ad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2667eb228b90e2dc5e334be0219df2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d66fd9a3ab825ce1b8a5b24255a7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565027aed991908fdad62c587b30c03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa73acf015d276be3b18275b6bc2f05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b5dc6e63ed65a20a74784ffee5536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b56c93aea30a8426ea4c633e58f2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a823dfceaee82d6e84bfce32880e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947ee49d895d6bf939a5c642799457441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286df0093efea5893937a939fa315f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b766cf2021a9939a0f1b2cf2cc1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da3c9629512c2912d3c6a7b0d6039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1487f47eef907402e97fe96f8c973445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9ca5b8eedb233198c9eb87d58a71f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf00c1d8ad146f441e548d0e0bfd829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be87cb1722b836e09e59e54b37525f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770359d73d32ecebbce6a4b401f780a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e40344729d821e05891a359a18abb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12956b3ca5a5b766bd939c70678c1f1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f0a37a1de3d329bb6293bfdc1466452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475b735ed61c346dd8348b6d5587522453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168c54d77684a8067ca78ccaf7a7955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cb02f6bda0be34bad6158f099e0a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a636716465aea951fac240e3c4232a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684810f6c697d0d08856cb38f56665c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84c3200ebabd43604721609555d27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d63ee50ec95ed7723d9be548c9767459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825b4eb98d6c874c4028753e9be00b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc112cf9c212fad9cb224fe5f2f06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1c9d3a8946883c82b4c91dc4c03a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba60a0c80a353e6d3881ea2c5ed3b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553ee416628d2242475b493cac00afc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe0b3401ccaad0f65743ca1edccd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad8d392e6753dddd7017dda33c9b8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba5015f9c0a58f0852f07810668fbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6446b4fcebf62945c32e1469f9661468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b9322d8b0cf9df4bc39fde1d2f3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87fcb4712ac9c986dc317d8ca7619470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639d1d4e24b79003675bfb4abc7a57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e95a02052883e56b93e7da59588ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76be002185727814627053b623aec6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747157dc2f2867748ff0a010c1c0a96f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267aff57b3017077f8f1f100db891f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eaeda05deb6007d674837287f74f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a1ac909379ca8ef1aefb3b7a545c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24918aad658d7f74b1cac515d371aaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9e97db3ae98488112ec70bf164a4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b7f5c7a3d8cb05208815e24f9bbba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f99dffec9e8a26629983c6575737c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920daa271471fc4bceed75faad8caa96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830914644c96b7cd02297ba39a1fee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28e9b567352b9ddb315d48ef2d32d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c1a2481689a59681881c2c4042439485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe072490207e10b54e840998fb5625486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f8d7fbc6a1953535f3448918d55d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6790d5dd7f29fb049b37c78016b53e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d3a046a7828b20eb5506bb4c8d5af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc0b144e74e5dac83cf1aaaef37624490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c650c3c0649f447146e917868143491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97bdee9fca3c3183e215e446e82da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a552851022c26bcf3e8b926d55fb427493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a60485aebe80278f673802ff7970f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d7ba5b50f69735163a31781ce72c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eb36b852aed0432dd421da6cfbf15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e040bc5326a84ec7f9ecd5dad40f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190243eeac69c7c2d2243c9620d6dc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc513fbd5405bef06f98246681faa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed951af8210ebe5e56151c96446408500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd3703535103c3145c7564f3c72b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620ee3e1270ccda0dc08fc982b35df1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830376b74b12aeabeb97bdc23e22da99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cb31fed5e2b43a73ec7ab3e3b998d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b25820da80b5f6b582e019af58c8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c19a770523456ea260b633582c10b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ff2baf6e582f9c0f77584fd18cd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73549907d000aa3de4fc61ffe15eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ee239b541a68af8b136f9c572b2ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ee93e7e94d4a9d4b3963c836fcf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b501ddd851283586c8d73ef2c97565511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11b0354ac58e7fa10c53a619c6b05a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aff4b28f47215712bee9a9b064075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a351ffc1c3ede50f5c6325f884e393514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe768dd48f919c1429c3116662b1777515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bb5469b8b49e4a3680fa728a51097516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13decc3dfb3526be56182fe30853ee2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f5713b3e249e8928e7c4643ea69e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735237b1549995c1269d7ffda1deb16a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42710a2e4b44c1741967aa56d30e74a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d08d347171a87efd5d72485edf95e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a4bc112da62a922e30a155baa138f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c871c2508f68fd27abdcb68047fbb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e11e1911d979d3a343a255b80d023524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f409c5ffa2a343d374e6dc8f741477525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d2fa1bdbdf0fff3c42b7e9a30775526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13056dffae45f73d3412cf855c5e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec98a62df6513ab2da5982c745d00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e660bbab732440ec4469b6c8fa612529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c72a9b2878a5b90d6de5338d0372530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cdbf5d17919fe64f961faadd5ee18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d61fd9d036266451c2b4f6b66ecf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa61276b3d080819be7149256a8523533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d823f300c8259f321307bae753d53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4663db6ef43ebd27ff7183e13c39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f3cd068b5d0494c2bd130974c7ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb97d836f69d93522803b7b131027537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47f9de13f07668f5eb42226d91e7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65061e7d260baed74de506767a16dc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ced14042b7b96f1db6071325412c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1864000d512841d6fa1908cfec42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05101b72cef9ff2925b918173f3a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b064a702ceb54ad6f69c664e6af2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc22fca2d853b77a5d410fb96edcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410d5c2768ecc8eb48490be516243d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35f1704bab9ffcb44607d6fff1135546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd9d3c67cf9973d38b359af263372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deb5eb41be72573683aca76a9b82f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1dd92bd67190ccb21ed78db10d17d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663612e7ffd159fe7d092362920f219550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8eb8cd3c2ebb0f6f5600dd36d546551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b32952015a940f79a56c2d0ce672d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc85a4942e0a7e8e0bd6f5e74bd519553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11e67feb0a01e1bc9ff363c064820554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84330a4c99d5a2de57598c3479ce02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089216da477a8bc38330d03203142a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b627c85477a60e42ff9437767b0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f323c3599c79107c4321e135983c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e7cab5e1212768761132a37287d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed1baf2c4506305c9f8123e96e0fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5b9762c4338f007f6b4993f8cc4ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d3a55d101cb64790c42c382189a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bc3f46562aeb082a3188374e15fac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986212e4583086e40f2217b9432a53a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec938809ef4a903188eb09addfa4180565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc203f231621aed33b28bac5e911b07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6fab032cf76d5b5ae15f393bcaff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe9f27f268546a545c04070f44c21d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b79031f9af1aabae94d22f5f83c70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63e63e7d0216797cc85eca091021c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae73766b64f43a70d51a29fe8270a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62007c2da79dbc090cf50da71f6030c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95613f2c25f6a2140f154aaa8435ad20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d997a63714df2c4db4da84de7fd82c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990659ebfa4f8f3bf97b6cb6ce1e774575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5948108a461ce46d988dcb13a52d99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb121f5756f3df52109ad3a74d1f53b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8512fc6526be03b01bfdb3708b9a24e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377a983a63655ab199722e7c493a46b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf27739ef7a4ad0aa984f0d9598ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99ff331dae9c5dfed17941bda2191581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f855e1d4f30fb6c243ae8243d237d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f421668e454ab27fc68ed21f9a5bf71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2ae3cb38e64e2a2c104cfe5f02ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cee58dd5f34353af73dbe082a6d7ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9b4b5c79d05f79e59b432033c5e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278e643ac78e72216a7c749dd11fbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e57d17cdeb1c86ac9b2992bc18c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f94feccb000dbdb4a6c4dc0a78ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b647ba28bd1c769a4225873de24bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb647b004f4094fd577e599b31c4c52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe7565cd3e3def48962c83fc557af4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a13342d5fdf598ca679e988b28a46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f329e618a3e86eb349673dbb051faa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2557f46f199e3ab022ef944ab438b03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf609c768d2ec6d85d07b4f160da2c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd217fd58dc4e7d7871d8d83a69bb1db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68578bfbf1c8be29d86289b4f4d8bb56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71adfd632d281c15f8741814c885f14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e3ff4c4906f563b4724968a78742600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af89ff5e6a1e5a96d3068f389bdcf2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf7e8a6b876f364e00c2f8dbee31f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5350b8a4baf22df91a7d5dfcd68b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d88baba69c39d147ec24417b1b984604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389015e796243b2f935a17e0c0abaa8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc0cc4607f3157ae976b7831672c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff3e9bcbb7e3c4efcb6218c891713607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c406f4414a8a232409670de254f3ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45190f5e79688f82f41d913d1133dec4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c2f2b79dc9c26fdeccea1f43999eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253f5f9e3e6b87230a4ba4e0872746611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0137fbce7dc47948865324f5d0d8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d616b09db9e93514411ab9c469af64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d3acaf57c577bb74b4cce7912495614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00e29ec33a4c7d1ca34f993c979f1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c24d4c90adce26b7b3f6ebbec5e3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426b83e89e51407698ec05cb03d4527617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b85075499762829de06980c9a647a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a97a70292dc02bc147c8a3a54e368619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b99bc73025bd0f51b51a71a5177ed3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe569cb5d5336a2e9777885b738b22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c033b3ec4ad8b2d98dd21f50cb94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c7600f1c92d0dc40c880cd510b0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779bbc754b3242f1ceabcd18aaea50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7afe8d30147ad52abcefa45c062c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3507f2a37ea37ec77af4b640f71052626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e24a58f4ee9bb21c5a46ab86660c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15811587084b57015bcead3a06ee0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39964e2af4be1f349aecef76cd2a1a04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e10f39e866ecd52c2a6e03da8e997b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad6f6a49993053d0fc4b3f680c3709631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea20bf57957c80b1495280479cb64b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47138f89957fd71509a996e195db734633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a082ad6ed89bc72b9c9702eb2e49f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad4716d2b525409119fd0c89f098de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85581967b69bfeb9ba57f0e67ab84c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd644b4e5413e395506afd5dfdc6fb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa967d99ba0594ef756a555f2087d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a2475918cc57a43f2ccaf1fecabc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4c9c7d3c6e8837262c9d6187e854640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd1a4f015af09e6288527bfb11bdc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54839962d881b1a1da20b5b6f0e1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1564dc43491f3a30de73d17b9221847643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f6e2a4e95958af8f950c8640f8265644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb6015257a5a9817d52430cd3b925645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56dc3a3fee408176e8f21325e5f43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df1a1b5c3bb7daf57cd5e2ea330569647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee25c83f027f4fa1aa257c9ba3103648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4453e5c35bcd68c227f480104de0594649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd267b169926ffa33b8558ff7f859c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744dbf7d6e527b7979b25ac5e4d7eaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a8797fd6b1597d32c509287fe9ae3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581baf4d3685bac2de7b4d644c7c3a70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40885f9a56cb8af225a3a7eaad73590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f5e02ac32c13cb6a7bff77adf664b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b9408a0636a8d724d7d6aae7ad2a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b47ba932e28412fcbc32cce1d117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8292e8e469d580f384bc1d32930596658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada670457536b27d2848a73cee3e1195659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9a0903c4fbb138168e9a019780ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a1fbe933eb17b26a184be610c966661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e650e798a35b0b3741c6dd049bca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be8e55c8425bbe36df53c56d48296663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42c2061fee558cbcc884cdbedf9e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe38169d9d4796f5b45f6f1465eaf6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cbd200657586cc3595342756e730b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f511d175c1bdda422b94bc5c9b0445667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd7645cb97dcb3232ecf8d072b7f83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dba178c563e2d95847a7a62c19642669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330cac2a9e18816468d46e7a2972fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014630ce4f0b1c05c548d13cb5ec359671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2683c42de6cf42d4d3422205a25d57b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e23c340b19642fd8b0c704c471e82e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0d33f6ca57cf742b8289aaa61cd32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2058eb18cbdae894e4f470e6506b2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee167dd42bd99dc849feca6708453cbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dacdae0d47dc2e7b0581aea2e5563677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89435a6782b12b8e085c045335ed007678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d5948807c78adcb06ca4527306a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89ec9f5e544a24ace3baed4d2d8e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2bf53d85ea027721afa7e1dc4810681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e12a020ac13a402e807e168d7e0e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89bc528ffad0324e9189596f44d584683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c360eb42c2c64e686fd19014e1bc010684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00fdfbcea18bb8633ec44b296c856685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a7c25352aa73d18cbf40dedf56cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707bc71b844ea59a6b18706a50a5361687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aaf83acf28161701cfc237b6d13c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6455374c46536b897fe269bb25717689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a057980588b68e9f04d0d83cd859690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b981c853538fb9199ef71e4697d4408691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fb777246b59e5f3d61a8360bb57d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04104d4e12472db777d90b74a420e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6db04c8155d92663009e7e8f1021fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4eaa5d286310c9c3931655f93a58b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ac40266af4c3350de2d8dc345b97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab7f83f1e4625fe8a182727198307e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0477e386ca1b2b324f948467302de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034fbd6961e3ef5a1f4aa7a3d4cdb3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6035efb321447167fde0042fe1268700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66861a574d4ac6ed856bd3287b750d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de9e4f2d2f28d942779d44cf15b973702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d44accb80c2076adf32950c5b5fa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dfcfaf79d03245d3a16e848f7d31f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226e3bbedc8561f658eb3a40fcb016705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b4bf6f551f7001f338e7166354b86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c279ae638abbb608ad00aae91a257707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8022a4d28b62e5bcc8081477602c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65765cf9f867dcf44ec06c085ca2c0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc6a95c992b1ec4db198f0e4e5629710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18dec1e04014c8f51e6533107c8f37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197cf076080fd48ae1092041ad89d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96552c7d48510d2e43846b8df1c0a94d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e0144cca58fa487701e62574be160714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098dd9d8454ce3a3a7cacb872dd972715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b620f65c866b680a21a85ebeb9a474716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8075ae7fccbaed963f3eb505d918b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c913031a117cb3b371e7f44b992cbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6d4509b22af03c78f9cf76a126bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39053a075843e957424dc40f599d65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b31c8d8f4eeb635d07d2fbd11e4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d6731c18e477a081185b6596984e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a6aa8e11daed0cbd61d772e3449f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1578a324254e3909c9ec2c6d0570c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab80135dc5b1ab9da6db77f72705d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c2826abc684e1a9a5a4992f45caf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ffa202ab42412fe253cb12afcce8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f8b6120b744717bca20f8ed2dd27d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb90247be3396445f7a7c75b5d286729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d999bd044f4287e780cb7dcdcca50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d429c78af7d9161c2d1a122dcf5d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4c1c78545040442de01dfc453e12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c49970a8b4849c8fd90eb3054926733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf483d6a6a66411869a58ec558c7bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4c5c2dc2df59967e538ce3588a915735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845be08706e789f01a527775021e893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757edd709a8f43f65bdaa6b07b072c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a688baa413c8e858974184e08f3a2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab31dbab2513cff528f4764c256901739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9133feda45e78040ccf56f3e503e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c6634637f692e11912564f6131a22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3ede87fe27921412321c910ea43db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc051718d379a80e33eae39f4ebffbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e07fd96aececd948bcf1c02586be1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6bc132631d57bd51bea69bc09e067745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea711cdced6490a0719a0ecc744ce33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a7687523fe9edeb004466a42ea640747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc0b85d125d746b7b7495680276a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff148b9c871516ce752eb65c8de2541749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9b2d83d03fd9c646da970758cd92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e60cd4badf8c188f9201b25cbd72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62173b77f5ac64af72d01be7818002752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04738dca063e5c506d8ee5839dd4913e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f78b8ee47bc32075e680b10be903754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081daa7b88bfe2d78fe12ccb0d1666eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153ed72bf8bd42de3a3ef2ab6f613a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08f4b6d56050d9979c7f09f967209757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940d97a540eea19cf4c1ed4d4dc296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa71ca5304e9e383524b55ae53cbb9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9b2d502da4ea759e089bf3aa98281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8788d5f0c1d37b7d8618fb9691f4382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032797e3d747b1b5e95be96e64a893b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36764bfe2c372144a6e390c81dc5874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1766880233a2d6238e4d7d1dd4c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994011aa6710a566ff0067ebb1b1ee496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc881e224a4d9019c5b6df69cb87a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970d56937cb346d2a18f4d5d6ef7608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be397d6dec47023c8e24cc613f4ee9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1372d11d796e895a7abec4cbc4b1e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38960420ac0a07c66d4432f918eb0c4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489571a5e44956df56f47d837c6d75af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada263328c5868c3677b755f0d440513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114170971020346421ee3c952d574d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed9f37793b3921ea86baf2c2f9d8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8949e519f2c71484498cee81fc34316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086ebdadadd80ff926b4825571719e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b95a93608623e98ac6ce7f742d8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6057a6c5b39d442a2488bd0ae899a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda385653d3118028817d0ab9103273d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1378265971d32fa08743a3c52100e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e4f609ed0151107d9b1065b3192f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cf20ecbe823c3a68c04ea8ad4654923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416bd0a579a6d2f1e91de1649d912924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e25918ec3748e055c989630fd5ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a389a1de40a29a9d5686ddac727997c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf4654f456f4ed72d71fb6289744a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f3f97bffc8abb465c80f441aa95128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa74ad18b026d1fed97581b968b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb434e9b47365527d336ed827a03cd4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dffeb3aadfd926d27923b13ecbd13b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd72e6c0a230f9b2517c8918ec88132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaacbd6edecfcdf518a56f946835b8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa9b058e576c021ab24465cd6023d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa95dfef1d53b2dc584dd0cacbc9a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44000fa41caae22e9c5a6a440072a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0cf0d5ec32e41bfedacd8ed3e16eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33cafa88aad3548fa3ded53f839a5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7edca946391adaacdcbd743ac61f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cbf4cde349b17a8b28e27df69c1e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd424bf69525c03b9ed3a01e8b7e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479252f66ab18b34581d03913ab0a2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3246c73b54dd67ca5eca25a6ad91e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f863dd7e179e0ef947644304b279d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd50a5447d207b02b9e5aa2e24fc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1cb129658e9c50d6699b60695de8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f888f4b0d33593c43afc03c7c56b7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526aba91e987ffd9a10da5e92df157f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85224844779ada700b0c638fa5684b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b588ef39e6907884bdbb0e6b5c5ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8d98dc321f09a5b3eb6aa6de7ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c38e263bda48b3e8aca257ba99dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680fd6d5c4682f9edc101d951d696f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec321c44477a620dfdecb9a711b892554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f7c783a15f9a6b6da6bc9f94ca3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda66631d7527bac7cb0a706c68ab656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f7730c8d42ca6ae8cb853afc6ada257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2379f1043075d512ec3164bf4d4aded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd04daa4543d2c33399264358dca9fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d158336d61ae6bd355585fb9aba94860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dcc87747e635d6a4092aa6836d19161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4993156bc3be029ceb225e7fe4d0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a80b65b4c157414642c83e4d40a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7d616323dfba01de62e18b80284164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc405866bbf1bf6b5d26d421b6c598f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875aa72b85059bf4b924eeabe616e4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8f47e87952d88e43724459ad6607267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed627ccedb2f0f515a7ea08c4b8d0f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7a9e0d449401070b8cc68bc378cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283e6f03a85167de47ad23574fa7ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb84c4349961b65d3cd66627948a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdcdbf8b2e80b60256a3a221f4512972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714fca9d5227a6e458228147fd577da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be908f19338739a2c0f3548bac2763c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39071e46dc7115a288ace7c1ced820075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c92737a1fa802bd22e49a14b628b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bb9183e7d11faf557b2f87599244b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be08f58f7c9b3d38f3728d0708154db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bedffa1a5b3fce82f9527f94efc1e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c4ba927e3b74c928aef899e0661780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e5a3f7a98bc7e167825f79070f71f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c12a744b7b562711331ba40f28ed182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7fb2308b8b6889851ca50afd305ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d92ce61a610692744d90d49c3e19784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e347ffc562c5ff198218a1df110da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c409f9dafe0d0745b99d3557cad386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6faba7e54fa3ba2151d596c444c2ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da20c5115df89240028e7462611c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e5af02c1fa947c1ec9700abdb81b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcc5153862dd33e7e58c21f82db3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0153c6512b740b028225587549d2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2d14096509129c29eb9ddf6d632a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d9b3294ccffe6b0fdb23fb089c08d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937530c65e9f53089e3f574ec0d1aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa2106bfea875cdf184dc0dbea2bd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841f515c0dfa801fa3952c411441cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63b75da7987f756da4f1917b635f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3521db903082722d34bd47a8e5ea9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd57ce781d1f388e0657c2f50084f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d38391a6aae5bda319f94112763a50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d782b79a65c60747cb436d2a0ae0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60725936a05658e8a49c67e080fd7fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94496c815683979c083b3578dfdc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f448d62aefa08638cf751baa2f1137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b384b463e3c344aad9e880771907105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578c17b9e4c1ac7cfc2103a8e79dfae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a435a9b24af94805cfc2248c44b203b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32264cda3217b601ea95b29559797b66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7315cb237d4d528d1c6ca6c41a91a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33b75935343cc2ec4f1505866361e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e948d147c59089454ebec83f3753111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29264e63ea1cb3c58aff3641467ef014112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4a17851cca9ad1dc4ecba02969f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5e07329633471841cd0c3d844baec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c2c64633ba72d5d6e8cfc2434d88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb0673d6203a802dfb3198f3bdbc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac7a88a5a2a7eda4fa0a88cb5c6ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdab32a4e1b74501ea7ad94884a260118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585351175ab1be60fe2523a356cf19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223e9fcaec9adf162047b778d35d1e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3c2f37ae531f0b1b465c649be077121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8bca4eaf332ad915fbb138ebf6eab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632327975d24d249a1104b630b078f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398601b1256aa2fea746c78f5bd392a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c418a17a609e057d99479bdea582125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4cce1f670fef6d9738bcfeccfa784126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58fa68af21b3f1b6e8c1e072270154127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a997bfc988d7dc0929fc72eaac4ba2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585775bd757abc4a7f5b0d65791b6baf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f50d5cd26219e6ef1b7f7c012dc8ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e054112846cc7998c49095563176b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b76df3219883f92b5e662d7c131af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb7e4cceea6f20f98e06392af45b2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6efa6f03960b56c59528a52e17f8b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7193f92e7ffdf66e6e53701d781a704135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557259ec0b74031074e8d101a37f112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d45a7240a6f468b61ce25da716039137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526098564922c659db1c4a8827fc69b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed08addc5ca44ff4afb129dbdaaf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c7f25b9ecfefe24477682e72a1a14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66fb2095c45e39617da5e039d4fe1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a1107508989bbf0d3d6ef7d9f4b21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c272e896d6087dae68fabd0e822bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8ca66b0f01cfea29cd28292ceee9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47fbbfc645c066fedab9b92240282b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2bf9b7838a90373b4ad8a79479fae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439847cc57653622a0cd2056913efa1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60d7dc9c1f3882d48a8ff94c7bda76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9ec2ab83f33ee946dacc55564f5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e9d0d1270f609310acae826145efe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6697b8092635df948176d3bf2bd44ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d3368ad9da3a3cd6d4f330a60e96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3e2b7b3e223205dbbe7988bdd18a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738153fff1978c47f31b68dc4430a0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e47d3d8fe6841318eaf090e7278b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17acdd2f45ec6576007d990efbd71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb21c7d49cbc2d949c6d7f296b890b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9cc52b8ea81cabc86da48bca5f7b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bb05cd2e9b38ae40be53659a94c58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a2fab0ee38b73745ae598c4bdaaa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8a3bea5547b1a02b16b058fddfe2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8681f936f2ca98278c103f8fbfd8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deaea3ce5918da0f73055fc7437b86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff597266042b3a151a103590503b67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555002a93003f09b64f6c4f7c3920f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f858ac38859f0ed03aa8bbf15bcb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d559efcb819d725d6a58b18d1e4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e192f3e0c568a8deb3024b229abc8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985c0be65977995619cb02985fd966169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05c75355b97fed72651b35df002ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a74db33f3a4dd22958593d0aaecc3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f69e0bfaabac962110bca74749573172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb43e8c9784ea17e3fa7cf0eaeb841173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb884231c6e5f31e28c08c36f17ab8ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5784985d65db74c117d0bcc3fd9ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cce1b63f8a4198f6858cdd9b135cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8750729580a181c18471e965127a65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb386d739c2bb8c75250de7652a6ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afdee3fc291d2d445e8d5bed208795179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47eafaba39e31929f0d85501abd4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cde559211919cc6f1c92eaf3c1796181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d4e53821863e23a7d7782303c83a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a33feed6e6e21ec784e7884b9053183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39483c0ec41836cee7a03ec547f4ab20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bce3bd224165c0b5abb18e2342935d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94786459a3e3622964e3ec508375505186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bd530891f7de10c2e616f6f94fc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955558976c5d6d2edecd25b3af22a04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64550c36fdfbb3ddcb7c4725fa2ebf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed259d72db03d87b9b382b416c747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a815c585c7ad0c919a80a0b80c0e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976815d8660caac20083fbd60f427c86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d11feccedbda9f2b655fee96a638be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6edbb558e5ddea4ad11f1f16c9d7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9f040066c1c75de63e710be0b29fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a86f52d488923cdad0079d111032196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503a83c1f88e59f775afee7f3cbf6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ebf8d9244cda4d8eaf24d905e953198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0381366c52e7852bb94b37414c4661199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017086e56583c423e023c2fd566f4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73995931beceafef591b62c00e493990201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a9f892395e278e7121e30cde71394202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743259911fdf289e12211a38bb3f3be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144dea8707df7d68702bb3f6be22565204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcaddb1079fdd482040030f8e98d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad9d53a65186f8beac9741c2dadd80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19e1c8023ef5d6924975271c249d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c750ae0a9360c3530243fb1c30ec49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b37d2c620ee5c81ca7166a28ebd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52541d65f33dc8760e89ca7497611b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb8f9dc29b65e79dc010b931ec3f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0743028b03893478a6b5241071413e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b2a035970bf98e42b15ab1c0515c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f58351160961977891637cb9325893214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71634b7f7766b0bbe8e173518a9913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcda2f4ecadba8e87781584658f7cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b194cdd617cf707616f4bab214fa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b30b292d6638d4dd22b88fa329848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e73fd9898869378ada8b5941b36f4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb5f02cb77a90d10cfa1ade287be69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16f956f6c0b6eb5bd1713d3f38e4ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f17042d45aadaad70343d90d1a38b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55446fd4be9a1c7172738a9524ea8dfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50cdfde156999f7704eb673345b39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d07c9a3f42022ca4549ecb4ed12d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2daa4063dabd80d39329d04af9adc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c94fb2965d547dfb36e7d2fc707b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83186518e505b4b284b76f1c399932a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c190d27d5faede3f046bc6e526e1fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea59901f7001e82fa0edf98e1ab5428230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce8a791e1c68a7c307a2e507e14d09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbe7d19f2496ab627c58bec4db39c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166361baf107f1499394764900aa45a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09085692559dcc643f12c7756ee195234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30962fc74af79f5699acd74b142296a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a888319c656158e590f495f981d8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566eeaa944cb0cb134f05740aab7cdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fee61cbb255c76663d73068504a93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670fa1b96eac54c63aa3ad49efd7091239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf77ba3ead275d39dd2f174a76ecab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99c9ea935b23946432b4040f9d0791241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb81ce2a9ab3b0c1407297eb5efc404242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa2c10c51d7df16633760f33e0f40c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed3a7abe8dc1e80ea48b9a00e3bd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e43a9dda61d181dedd6215a6f9df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b4d4e388e5d0712f6d8b9191b44c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86da1c8a0424ee83995d278e7a2e73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d44bef3adaed88aba2eb7f1f63e66b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb8809925e8709d9df47fd6ad1c13e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45543490e76592921031f699507a3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe936aca2eb352a10f8f71f7d80c23f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798570e563d20e6d3134997e1de8860d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681b56be7a1a00952f3044d84501fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6dee9cbe6328fe7f9c956c016b981254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd82ae9a156da3f3a296bc9d479a81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2188470744b5ba305ef219b58283ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c556adca3350c241a903a40c691b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b5304c394f7f4798b41313627854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304571b031e63174767080cd89e49e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6e14962b86f5fb58b5ff00070866260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8ec1cbec85eaefd71b3146607815c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1c1f3bb6585d55d3eafdc48b5ac3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb1d78b6c00dde45a466ebc8f3f88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6312956e45b1e19e2b46771b4e62ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e488996c171f61885e14b9c1eb0ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6114298a428a43d6a70d9e0509d475e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c235271684842e7b13eab43576690267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a05eac0dc1df34d2acda3ee9aefc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d0adc18b327d6166a6ad095ed9e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7cbb37806a0111a37ad590e1e24ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06455bdd3d3274f7cdf9f3a0c2faae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb465e29c0f9a31f2ac615267e9ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5057d3094abbb37877f85710aa7a2e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36113e613b0054af645808a84f4bad10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd863ce8f7c55099b9b97eed7886af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f271e8703dc12f923fd2ef1c898a37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e94b7857e93981ff0fa3cd3ecb52f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a4f220633862d1128629be65dd5a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1b54ab25edd20e7268032bddc39b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd633170b3d1d4c13f537299a83654280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701bdbacaee46762c7d87acc102076281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0284beeb079aabd5a84c1448dee0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afde0cc640e9f207d4f906749259cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042851269645969191d192af219ddabf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d820ee0ff01d0ec62559462c157f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c504713ace979e229e4328f2a1829286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9be080dfd124313c4b962458add3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49f56d9bcf5cfd1ef189f8a4d8748288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ef61c18e9247321015177807008f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be606b52f4c3c68ece2755b7d452bc48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6600376bdb371841f8ad0b6a4353291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c1d6a40ce1d337a188eec254e0b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61248080ec95023ba7c67291a0e0d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1067044393aa30aebabae166deebd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52cc35e5e9dddd3645fd0c8726b46f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa149b76764984add8d154a17ea6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5092bd020630976d7a3c02e0428bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbbda32233f419486f8ad5941381c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b282b409491e6fd752620830ee6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16adc932560a9f072c508883862fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d5c1943760ca0c4c6759db82bfc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968484582bbdabbbed5bf489d2ceb16b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710de313d3e0e8af396d9b2cba7a5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2d5fd339ff610a1e4157cc41a631304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183f3c6b8d49f8bd5c664f2734a99e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a2c7c998a15a2baad9e28fea3a5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a881e621dcffe95e38ff2925dae8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d97916924cfc50648e78673021a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6621001b7e87e3539e31c11ad6549309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f33f38393f83c3e9e58538478a691310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5729e4fdd1db6d5637c0ef6ffea1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba51df393edd16fcae377304384ceb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e7010e6297b4380c7d23fb5d55066313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd30313c380e61d06a32e3bcd0407314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759f7b4b18b71a18922e3b05d7c4480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231129f5221cd88ba1ed0380736caf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b85c592e3c9204a5a565e9583cbf8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf12f309ae53d173ecf8c6b94ca5a29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd0d1a3efeae9eac9f69c9751ecbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fe209cb24752581e93321df54aa6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b08a0f6bff5ad80709d9bf978396321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321857afd7590a43dd816b482d865b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10145a79e38e90941c4d4320f3d1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa8b28eee5cf1020345a1d76188fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2998c06793b31f1d56e6a0f8b3c2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434e93cb966996c8999c5cd2e11e80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ff4b82e2f89ff1a0771540c6609c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dbc4db8a1d957a3fa5f00cc3136ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1863353879877ea741af01d2ba32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680030b9dcec5c64feb003795e40b2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2848ffc7d95d86f9426feaaaa09f79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29d291ad7a80e4d0ed32ffb4ba2de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087028348a3942cae850ec3ac24b1701333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea6555b8bbba993cb5383ff31bb0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569ff7e52bf28ce0611f3c7951b5b9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d829159adbc9c33abe8559036783d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5c5a37101c08394b7ceb48d3f5fd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928cd746d96162915f4af00557cb4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c97a5a5a0e0bcc82cfb556088415339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf165220ad5dfd4934d46e5cfe64ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af6482b9a70370fd7913bace92f9c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f4acbdce7b430aeb508a38895c06f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197dfedf9acfbba6242542b928d2faf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31250703f839c786325c891efe5010cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a805ff07e2e6fd9c78fb905f96e3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6153216e0fc89a263e57bcf59ff42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e0c9f80b6438083fe202f947635e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e623b3e4525951d31f168395cd27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e1207ac108f61ea9346f3abb1a48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee86bba84ba002fe5a701c2bc1c4af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155a06ef60d2bd4a6c65052531565e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed0a9c56ade83bf3d4db42acc19f08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bef88abe6f0d9dab09df8d10b6469353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa38740ad4421ad8e5f827ace4984b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba974067a5862f796a4ed7d039f411355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ec39e6eab13e434a0e4e99a7487c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c576d008c606897cd7e1f93149493357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cae5aa76a401e056538362454ad961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f9946b1b6b5539fec211ead82c09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe97d5db308ec26b2fb5e4428c4b7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a34ea9902e23e2edbd119dfaf5517361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a71d2a9d5628bd903d6a1e6dd37b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d65782f706b966a5fbf37f5bf5128363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7282ddb9748c7d18b30387ffce31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd2794885a43f1fe9f1cba8c0fb1c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fde902ec3fee6804d714406b6e4a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a7afe6a2ef722287a13ac4f86056367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803c89a9a36e412c7397caec7663dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5567752eff727b65e8d95e0f798511369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950d915e0cf25f0fcc4ebf41b42344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e737022fd22d02eb11dbcdc5e90669371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938a69a4951ba1592268d1817667b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758161e4118197914224c969ca3c4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c561c8320664e37f23236f9fc5eefa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f61f961064b475ef5384436f7718ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3da6aceee9f3abcad8717b3fe82e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e2e2c2535d3e4c9f207254ea2657377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d5e63b68be60dbdb509e6731f834378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebed3c88994fbdb3af3167b326b2b6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6811326ecb12de54b93c8b8fbc62169380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c2c9a4a1d7feb92787396fbb1bf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab692c7dcd43d899558431c214a530382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257b813f61a814436c58b6778033e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f34866b982b4999364e3cc63b802fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926bb0578876fe4fd75450d6cbfbba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90983154fc0d1029b842854f26e338a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6d31f1bf2a261a9c2b06326c0c3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333b8e54c08d6f7f459c4710618440d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f246719f0a21d72613a61d5bc0b6940389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0c83a60f54cd23c1f134b6476ad6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a7257103c6fd58a60486633a12bd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986452f2f568b18e062dfcc6e158fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed21fa195970e33e42f64ea86608c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2aff0a090eed0ee66b68ba3f6c88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7ff31438d333393ca0569c3bb46d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e0d9f59ad4b7a8417acc122b3f86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ce770dbf648e58e14c39f1a4b52c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc64bca2ce463e60a575f9c18d5a98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae7d3da2047c54423fd18213487ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe3cfd73849ad6d0f7d5591bfd7cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ac32160fa63a4f22e899e5a6818e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587ff23251167fc04346fc11fda061402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0885ea084367090fc01c7943ad3280c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f401ebb969d37037ce3c569ffb2c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24d6b8962df3cd95c7e4b8bce0da12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d1deed7abf2671a3abe3f5cdfb08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa55dfd527205fc962b4245aa2207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7b5c073a423307327d9f9d083196d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cfc9333744f75d839c26cdfcac5c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173a75fa540f693cdcd07a49c92d20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ed598f9cf2172f2d33db6517c5caa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3bbed3809f26e119912c295d6073c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e80dc123cfe85b2357f397388d565f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ed596b0d4b41cb452acd47622709414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc144f0feda2bf9cef286d24e86a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203267e49841e61593219823bd13a7b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd86151fceb11cc3bad4b8bc8bd88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7f7cb1011713bf3d03d1a619aa58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abbb934a56e82b3eaf66fcbe7a7abf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c0a4f11a6e5b0013b2a8e69a334f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dff218d0157e007ef4d76ae1614a8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331cad3dcfdad7a6e1f2a4539fa33ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6ba149b2203c3d0ff6a188fef536423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd3e61326e1951809894ec403cc2a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c495cf6b37adf8664a74c56d3dbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862627b1c34030221625521a6a3e90bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b96a13095dbbb5229d4a789339a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384084d5fc000b47f0849ef144dc8ad9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dff4852879b74985d13d8cb3452cbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a89fa8520278e4b26b6afbead4d095430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915025b11afaeca0340ca8f4d643853b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c3d7c06fc7398f0da61538c845241432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe41c207942ef2da44a721fca8de73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cbab1bbe714a5c2c29a3ae5610e9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0af418ac7d9d8e8914d45804151c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9143b51531aed87733809be0c6db8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f485ef50cbf7ff5e6dd40696b7d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f39fa407ae626afd7d8c0c373e9b11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8151575dd4fc3c20544efb8752893b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fa8bca662c6472361b819ce0e8066440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1846c9c2a3f697155231d9390f9d4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d003de23680224f83eeb1e1e795cbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb17504b4b44dcb0cab2fc7b96039443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ff281e6ceac4edc8b6d2697e27fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be40b46cbeb7eb097e71f99caab8a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a1197ca742fa098b8bd1c334effe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769678534ac13b48212810b72b26829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd8556b8ef1fcfb6546d1a3c9cc50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9275b396a5188330b59559a3473e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485111fa78851b5a8b70f2c477aabb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bad4f94986da170b8fc1e8060505e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b8623f8b8167888540a2f47db23c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba25ddab781284e10326eb43f8588453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f53c510d9fec7651e06f7786735b73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474fde377e27b02aa78c110bff06724455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaed30fe64e982be8feaecda5c244a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b730dee9653ae3ba3b342960254e4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f89380416128447f076d2a21ed4d9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8784705d0bb94ef38be94939093422459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104658d923d4110c971160930148c25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc4d609c4462a23a24fcc61cb3fe6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5fc3dc7dd1975fb0d7e107973f166462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ffbd4b061751e8a474fd40a672a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60894fde4175e6c41d7033b6b03ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f769a121eb8cd2d249ed2c7cbe350fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8ccaa3bd1e4d1ecbc5660ba55148e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18de6e3dd510f181ea422435a224f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de683afe617ea4e2f7d484f0c2df9b39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae84c793909b171c1757c2c040b75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83305f244dfb781b6e2c497ddc0e0462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5dceb9403321e6d330745c20e1e94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e73a8e8c94a2118b34a2a00f6b063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ad93dba47b8ec0dddc73027f53808473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0f23415cb7dd4fb1321b27289ed6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd62b01aa1dc9aa944b78873a8f8f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8132ff14e6312e262e9129e947df7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b079982b2e7c9a34773914a830f1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887d1d98f3ec5c232d691ae8245dbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52df5bfde013d37e20313bb7a058d5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4298adc64545aedf24aeab6de4f7bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e391cb7d7517a7437e9801e6d39285481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9a6d92a69a88edc5ed48f0771d2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd023dfd2ac3551315d9615826084483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db773cb7a205129098ebbd411ba95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1ec2443b706219cf48765db2b3b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb92c81f34278e74d27a3a1625fd76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d919a78f7798bf271387183d48b4bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904be405ca12d4ee6269bbcff708d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda6998450893d981a3f522ec51583489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af66d97159ed3ae0efbb3209189cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6cdcd3179e209edd10c712d18b9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735126ded3438a53f2d683281d6f564492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127904184245a0cb184f8af136a8aeb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a5311c8c6a1eb1b786a578b271537494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370454f70b03a7e7f3d161e82b47ddec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e767b0a7cecbfccfcb9022bbba7ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f948982264efa446ab0fba5affe38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d051214b2f772d043d1e16d0778ce17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b23290bdc9044a173c8b7fde12e13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1c64af28719b7ab866bc7d1faa24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c78e72a85eb3709cd593dab7937c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9639918f456273ed7b4405cd4671502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fffdeda56984518ab562e30e63aa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88d20f5c3f660dcce36176e53e230504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684e27af69d989b5bf7cdfb9435843505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f888981f48022166237360df4146f97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55e62a6fef0bcc45d2b912950fbc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2be08a9b07a0b6023a3b2722507c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686bbc588a93203f728359627d23bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59ad94f5df58f79aba161f3da4a76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e92203aea0753c7d5e08ac2a5655e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db37d813712407c55f147e77b75b4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b72cb6fd4f8709cf198da1f2540c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96949ba3f9605efb0c3401d7ebdc3281514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68a11b0df4d8de4e65176d3c4fbe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939f89eabf742f7ceecc521a8bf9d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef553a6b0da6790864dd2cc1aa1fec17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0c5b466efbee2aebacb197af3165518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4cfcc3080914a1d7c1e0b9f31c455519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82e6caf7e20c45b59dfbbf81bf627d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d899769cbca8441dc3bde2f486a38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338b7c2e84896e27822445741977fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0568d53f71c35a68268291ba240da7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c760b1b6bc477e4870eab3e75b0c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486cb2dbf388cb2646720035410e1f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0cfa79a88c368889ef9d17fce852526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94d42ccd6abfef82af8ac6f789b835527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296c8a056b6e117afe8df941d5736a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b395ee15ca244531ccc057f3fca6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905547ba059253957b94339264c41676530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a0a5b968e5a2f305aa45baad8992531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08e9fc9c154fd9d9bb6bb3bbc9125532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1998b88af1f961cf2e8d4145a423533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5ffe663469560f1e850ec1270860534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17776809655cda3f8698222a317dc14d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586adcd0c457ca971662fba21ed0acdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e40d46f54c1daaae1f24f0045329537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b71a2af33268c186f2c7435f3e9da3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed507a25139d563217e657b0ff1c814539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b3c43e1bde089cb2e9417c4ce33f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4c63395f84535622082ccfda644d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74051d677f2bb70e327240ac12e2e42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb864a5d1cecda7b54f3b68980145222543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502c43b0df662e48ed5032225d96cce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f0e116ebd9909251613538bec20b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9e19a37a641f880b3c2a89898467546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c852bba1f87eedee0de215da22d32a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150ab42e59d257417b7ca8e4f219b45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265468856b8eff0c31be14a7aa6767d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f097af0971cb3d9ce8ebbd7821e503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ddc0ddf175a0c21f6714c1fefff21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628d6ccc96d9d9c4a3d3d06f8834fef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f0b0226fa61faab669ffc2936b2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae075aa9aa136d94e3a8931be83f87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73127fb2f6f5eddac26d03774d138b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa93528fdc3130a42389bf7c2f8e6b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e7b85c379e1975d52ee5e08853b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc3fd660addf7ab4b20098bcc343b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0f986f79608be5e7b2e55d78d04f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d030a11d38f5e1a5fba1db49fcb3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a1b617b25d36490f10f724a2670b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4ac52777c6471f73d7a7abf1d56e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc62c0372667d56c3d150f590019476563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d851bf340c2f1f0cd29f357bb157406564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ea5c4ada7ac17c34ba51f9c980478565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711c4b73265e12db9e2da68d34cd416566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26718147bc9a68171d88c869f0b45282567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b2e07a7bdc4626a9a347427d0ebe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d3fc3772c2f3ef397c85ee7f4c49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5aadb94015c1eb4edad7281453e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97e84f40c7a05355b239d3ea28ef42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e71ebbebadd13315fdf47fbc29e735572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004a3f21ed412ceec229b27a128191573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef83c484e1d68e8b5ec9626deed0fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e417d951218d0c93df9f54318a629575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688092d1017fb9baecf5604e9d8eb8bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75bf747c4054b9175b216d5c29e91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db76782e48b8f21e47bf844d76a634578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f58e0a41ec6a0ef3dd97fcd0d01a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b4da93ccc5c1d77680ef667bf515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade327c2a4449a809d884d679b6391581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98462d1a463eacc965601ae9515200a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf2947b56751c7e7afbf6280c1a8f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a39ffbe041ed3c1c8b81c957ee68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d87907dc564c885c93edb026a33834585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce12a08fc3574132404588cd294cf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23533d013b05f12ef2d328e88f47cbef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1172737f85acef0ecb964fa95a4eef2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a13fce236f6b1f6300c59d416f2af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b348b85e3bf3f24c97327085820e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a960eb19368bca1d4fb006f3370cd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b67ad21df836bd4f131063af07ac2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f5a61d5e4af3db543949d8ba18185593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7a202536fec484f4a604bb263e52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa1ba6562d173177287974ac1e87f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c7cf1a30f5fda29e64951a87deca9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb519022d1dbf105b65bb43fa4d9b1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cdbd51f5a7ba3b7b78cc50d79504e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c97fd130d8b1f777a30f6f4041c330599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c758f1d04db4b241a7edb7bc2f1f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ee66706ea137db5866fbd7343035601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0586159d2cb166f0a46e4044b64d9fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc670904a1b8793346bd8614db199603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f658adb9475a150ad62177393172ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004280897b2739ec5f3e85c94be5b66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b2d9d8fa199d1d335292fbbc35500606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea8bac3719fe35a6e2255ca47e06a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4fd2f431e8388329eaab1f4ad2667608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3bc165e486bfd0774996f8d8a764609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef111ef478a8786be2042783440baca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d7607797724985d592203a0da19c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62666df0e4297dc933a63cf1b03727b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8866423d98654102905dd461c28c76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ec7c4192eed883d775bb141b6cc55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4776cdd31b23e2c65ac3161cc9fac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c255cde58abce4594c414fbe4573d17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4734a0ce1d8196192bd7fd460698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f47f1557f515554168824a6c9ace618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790268ac4f4b9da5405f256aee596e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f33a916390c0780e4382275c74543620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abdd51b86fb7ffeed34988c107c0fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4e940d8d7624392fd09f7f2802e37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a290dcb3051cc53e3ede67b49154623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca66cbb41de3d518d5f2783ce847c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc9aa4fe7d27693bf2a86102f557d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1536306e30c5591e492a96bbd8684a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e7ec773a029ec834bdb89770bf73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8142de4d4994ae7b0fc8e16ab96309628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20afbcd637788f6554940b6aa6adbc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25f6c6347c5c35b8ff2c3aa3a0d14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ec56cb85ca06257f2a2919077af0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b88a5b795337fa6a5a63903867318632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb9a476709c1de6d86ca0270f0927633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fa9e201dbc85863eaa8d04de39f5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb23c74683cf89cdf807eaa6992394635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b2eedb1a16630046297969261e2ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433906f4b80c6027cf37178b0357014d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c94243331aefc0d35a2d1ea364ff27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3409cc19d9039f59c46273d7a88c5da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd940c9a698e1b7e4406eb40a2343640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd1893c1ab7811b7424b18a570710d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24d37d9caaeb01463fbd08a5f7f4d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c0ca588a941457dab208f9ecc5cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f49db036c6691c319a76f01bae1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d97611634ce16c8813f076b5afd06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938935379534229e7c5f1be06759e24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22eaa5e710c7f4fb7a7b73e0976361647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f7706439e1aee47e46adb5e1d0855648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb074d484c4052768032e63b94f19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c46e97d41664dcfa5bb4853e28695650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6aa3cd2c153d127dc0cad76b8dc77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ff524fcdc198c0b7f5eea6605c65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf86fd965bff6d6e8a8e7ce9f0831f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce1b6f8dacb40e36515c8b256ae4ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a6bc6e68882cb2a9d0b0124dbbc65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955984496454dde3408407bba054da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b59c1456cfe941f27d6544eba96f7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ddf018e665e4ec7200c9de4ef0e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8cd27d9fca14fc32a21ef0d2ec7ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5101bdcd6352d66bd9c07ef79beaa46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c33e1d6a168cbc7703704d49072c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6e4e52b988ffd206fbd18ceb804ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73d233c55815aacd872f079984308663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b20136260ce1a29fac5e4f83be5de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2deb123e43774e5aa193265a335d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d481dfb2b5b30408cb185934f7006dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426b0762f29bba89909e39889c273f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791754071e91505b462241ef541f99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8e31cf58ca7f5b21d45f507cbfa8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb756ae64a23ac18f6a11eb8ecb31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab81adda9a00e7377cbb24ee0bbba8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56efd518235556efdcac1522fc292b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792fe0ba5c2b0947837190f0e326e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31248ce52f21ad261cdec82e6545d47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb2a65b610e30ab554ac355fd822e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b791b23aeb16880c39ed63dff53f99d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202a2bd83e1002dabfcf90a014e1c02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebed77150be711d5ace2f9ed07d865a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de17bfaaab26766302f42f9d728e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23fd53e5ce488e98c9210689f61fd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243f842cfd043baf98d51ae04177a5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd55e66d945648b2fde8d3733623a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df4b2646f03bb9d8b5a35dde823640683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9bc8a1c1580d58c9f8a805d25e980684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1355e07ad796bc62114d122f2e00e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14c78e22aba58b9401f1bbd40391d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86de7c0daa1e6ba8a9d06b39e108e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f03ad84dad244db5375664ad79d07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67feeb2137a1bd3617e15e0850c00aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39affb7ee4535cb9c9e582a3c9f4fb26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cdf6b4ecf69abd1ce96745df3ff70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c49bfcbd0c0908660a3e5ecc151a98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4701d53eafc7be13bea7e0c40f07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da99e0910a7c70c35141f3ef3eeb4bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759edde50c515fd97471a1288a4c153695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649ce4e837be5d5759bdc353ce9523696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c879890638f08430b097349e6a570c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f387109e57a4acaf2b5054b071d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffdea85d422b56930aca6472b7a4a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaf37ae4498364835f68add516b4eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080139b63ecd27b9b5f2ef00b504ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40050f14814b9cf37e78b884807745e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c92af1467577139b8eca062024eb11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006173c6f082d9aeabe5cf6aaa2248bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b1efd13db1844f608a6f82e2bf1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e4ee2122f1febebf8d3f5a74b4eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c036de23d81d300bc23d03e295c0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd192028f7ba88d314d3f41b23e5fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be778431061e7eb3fe203210189e704709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247fc2736433e65d56ae29574e826b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4b964c274e3c2aba9ff5f820e67c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8861a47dcebe01b6fe14b4c62e3da3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b270a4604e0130d334ffd5b3624bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32116e1951ea3b63f7232a7b4434bf7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346117fadf0073e581890024e28f6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548f6f6946e517dfc1da8976e2be14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19d6d7882e292835c37a361fd2c73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806228e33827f97e2bc70975d631d48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1d731feaa659f1f5919dbfdc79bf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f4a07bbc6574716b443187067728720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7c9f96ececed12fe252d4d90c4ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ffb9f037030307335285ab663a62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e307698bfd9d041dc7ffe826d486301723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6321998095c9e4dfe1d674062d372d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05065c81bf021c21d23499320a472d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb4544fce5c0c681b978cc88c6ad50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280974d64d9f3780eb22e275c10cbe75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd503b2bc24d8b1aa244f11757ec238728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d5a0f9e01a8ba9d627eaf3da362d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895d4f93557b386466f6e74b0b8b40d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dcfe37149b96de6677c80c1ef4ed3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da6faa0832068b86b506bef2397081732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd707eb9abf63febab8a36db1255a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b90395d2ad73d7958add71cba6589734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d73bafd049d87362f88f164aa1d1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc993b0bdf9cfe4be08cbdc809dcacb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2b3130ba39acdccee21c2f7ab849737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb594ea83c6602c557d6ef2eddb2b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec584b480e6197b4b4a4face641fd0ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e576e36301bcb1e34b0c3dfee251c07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b49a0630a8e7a2a396c6dc08206a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb57c385b01079d2074a082ed6cb83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d063d40f73efd3ecadb7fac6b7777b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1eb8b2a34d659d2bb467fb0cfae3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d152e5adac3c40e050e3a08d49af0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fac264a162bec7ca1aba058ac40634746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d52f2bfba5993511bca53b5b8dad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a1f9ac0f40d87e3c07a7c88dbc68a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9fdcc7a5dd9702225c92ffb9d0227749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe782bc968ee7c9cfc3e1fbf022cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955fbe0d182baddd3364811acf36b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929ccf30367a6e5a816b938d1c6d7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b07cf015bc4b7cd593c8aef78dac2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de7681faf5de4ac53f934ee1f38ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcff968da7c3de3156d06018a5ad15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5bbd4c51bc9812a2471a8f2c80487756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8fad86ae53cf7e880ae8eeacee9a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485abb122e8d0cbc29e3d1b9a880b829758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373b730c09de1b295e390b2d9172c15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>