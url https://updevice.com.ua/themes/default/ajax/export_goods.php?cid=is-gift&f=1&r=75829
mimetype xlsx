--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042454f8755542f2ae9d928f41eb2ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753b586573e1bc536b4e2b3a9818fb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8fd26f849893da56f2385439116623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f5d470ebb5067a4135ea752f479a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7eab8e5ca65dbcbb32b5768fc6c9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7018886c0af80a039b48194f873df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015bad53b32b7dfce3faa96c3758c817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad978bf657328eb1c48a6154e4ca138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44f7735b76765aa0879c7d04af3bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146950e02abc03899b73a49f86db881b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a333953e9a94bc40fdc3a43df91e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b9611c5ebf849ec8d67d23f19b57812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadca9d03c5f849ad17edd5a11585b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cbf3d738d65818c7b8b69f3cab08314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98233f3cae2bc0e2b90a12280df9829915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549f81c48e987838469dbb3d2016d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe966e736c9d740038c091e6f81bb5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b7d34f5d4d21d0adab900b03fb35418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd91ff78bfb6a8c621df7fda6fefae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4662f6602d23eaf0d312bf1eb2d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1eaf29801905c5f70ca7e3ad547a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61663efd1fbb616a702cea8ebee1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b94731a52ac1dc6c2e0b74cca42223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19192706fc24b0ce6385e8093a77e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116a9849163ef1a48c8b3db828ac6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578064eca227fa78d95cb348682ba8be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432755e3657dbfd04143112eec42486727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293641933c45f93d1789554111949ee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850512af856c086e03888edb52fc2d1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4252a4598c6ab7c3443e689a70538830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c43020a71351c7be3056801f8d05731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd583b3717abede0dcace1854db528bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74162800ab3eef5b82b3ab4d2fb3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354f314fde2acbecb26607dba6c9b9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce890d5396d7240e6bf4bc34c31dc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f8c6d980523141ffd47c7bcffa2b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08865cf75e9365d9a91324d988fe1e3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200957445c6f9cc758b760ab2396ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3e5d5894bb084d343f9c3ccfa0bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef000d1bf19a7480b9d66842a1b13540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7d1111bd81f785403fd832785fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b9e26ddc55dcaf4bf073f146ab3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504b525b7844498e8c5c768b5de48943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e7e52e7a235d30505546024e899044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec88c145db22dcc6b7a1f523aed59945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762773d04bfb0290154a5c7a5a01e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abd9aadeee1ae146881600568e5daa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b6d691c6e71c89ab8b2bb7d06226448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385abf76b98bab61cab9fdba95180e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e7a587ed39d8d2f55b30019c2585e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0bc67ec37e42bef6c84c93d3969e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb16d8f2d126c5e89a475b79abe28452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72373a7b925540a04a588758d53a57d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3315e92e70f5d25c50ebe904db95e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217931309ecf47308da80eb9d5fbd59a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde232ea340b19220fc8ddf78fb5caa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb1cd8f5e8108c6b0d7b686ce558da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cc653b86bc4aa9d5e343d4b121c4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34094e71a2931c8e47eb958f074938859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb897c94225c373084e8fa472f4b410460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0f640a884807c9658ef2b64548fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ed02c502eefe6c31d7ecddb45c05262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fab0a401701ee61affe3272f03715263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af235ff65a0f9d4389609d6baa56664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a65cda3a633aaf8919336d0c1b9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af340a84617327a7a47d9db6af57df4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d4f78a262fe7c0748396c4c281f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd07943f29be51d1e9c1e97cf9789868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc28b6bd34114610d0477aa3d8d80dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acc37f841e7769d18d4f2832adbd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76791ad3515513830e1b68877d9763571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897aecbd238276dcabdea14e4d51e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a85d2e0d4dfc85b239b8badd776073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf598fd6eb46eb0945758e659e0a1df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93c4fc58e658bec5ec084dfdf3bf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a166f5b0b9d9d94ab5881daa9b96e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35164b7b924fe8c397dde311a3972d8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d3c8da12d2b5eaebd2ad209d4b4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f80eeef2a7aa8d07702a9338a614079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e7fb4b097b5ea29ffdc45b85c6c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac6bf997e981d17900cccab385eaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb34c5f79416da207c7d6749e587a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0517e5789cee34f4ff2f744b05da383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00605f6f4a23d778bc2b2a4795b0b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edad8fd3654f27da3348010c7fa71285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6beba11a32a91268351196f3dcac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a679b26869033826f97c374522b90687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0600d03dfb8f72a60e274feadaf72888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3480810f4cf2bbb1ffec73dfc8666189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224a0ee055a7a4654d13e38e074961e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c121511cfce0297b29ecccb305249791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c2f8e87b88a2237a82a7edb6bdf8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078446a04a8f5ef5ed0a05bb968232993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e502b4812836893a7467a256a50994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beff0cbf4995f0f5f8ba4efdf8956b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c5649307ea8561c854b0f1dea686696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150a45abcae6a05357af22cc599a4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bfeee92ebd459f3bcd03fecbde63a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6a0824e471a3279a7800c5125165b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021d3ad75be1546289ccc8f2b210366100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2fb81743d93fe716e2a71c2a94487101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911758ae37f10e36d2412b6a1d1c3c0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82186e75a9f3750383f2a1c4f3a7d669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a771290a0c8302851426b12d3292c99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977d8fc37c5b028aa0a5a82a1871b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac99fe53f684759db1cdf1345eaaa57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de61180f86d77afe3efead3f3335d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375df3af4574820d50e7fb498ed851108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04f40b5f7c21b4aabc61d055f87f47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b6304d3b7d7d02d9bb6201529a704110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766426ab3c4c8c0656d73b91102b4aa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaef22b507544168d00f00fcc0f5a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e940d306cea263c95a08811845017c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9899f5215e789b5e141bdcb06c137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61d05e994879885742099e6552c9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a46b0ae73a7cbec3420a967ae1ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f765c3b77fcf30bd635965ee5990117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb9d101cc936a77ad019ebe0f5c19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b688d54d33968a8337dafc347d77435119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ff1fad723cd54f26e92587ec83b56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873393a1eaffaadddd4361cf9c286e64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa4044c7cff502e27b882ca3335a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f43cf393db831b86c76abe1aa0d16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a32304430f3ac4ddd7c75c9e2853b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5043b3e60a32913435e02a25e5f345125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f23793e88fd45e72027e873724c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15139b8ff056eba26f95c80c9c5903eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27a7d3ca5ddec9e46c09918f9c77c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368036ad65bd89a4c6626c9f172b6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497eb1693567bbb1af42e3e8fad6ac0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63c3eeb55751f3de853d2639c6a97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8350abff3db67b3ff58c87bfa1471c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d277157abacb3346a16141f3910d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338fcd3e158d8e5f6ea92c7958c649134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5baa177cd81a864ef996135235ed38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc45f7a22bfde8f7dd714bc7d0ccb96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f5f05f5b35f4c40e8ea2f698d31d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2d5df8a1c27d9130e626a05dd662138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5ce854ec890925bcdaf8caa94ff3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae7cc8f88f5b494f0a00efbc129e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041b3d4e5ceb20cfc906ec35f24241141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7337447e751965071488b2d50631142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0b8c966304e4d982faa7bb2440f24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7beb50397b87b2380106af860bacf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3cf13aa00482c7e0adfcf5058a906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8324bb9f2b94f048ac61e5bc4ea8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50dbf3cd157daa159e4f808273438147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbea6233d0f815d2fb0c288654d4a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7722db25bae31743c5987ecee84871149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50175622781314006329af57f345bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa42dbd40aaa39e801eedeed351ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7374b5413b84e8c2b66d933036cb24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad5963ac1a55067dde3645f2b4ce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1d6be8ceda9440a2774aa597a15c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7543bfbec3784e116a097ce3cab7d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a14b5c49f00b5ace0f328d8f469d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995334f1ab3283224cb140a16127b4d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ff0ec3a222245f3ff9c0b2ada2831158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad416e8f9ebab5c35f38bc28240f0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693c4b3fecf1e5e8ea2951c3d940bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552eb9f6e12586a96ae2e66b85311f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c3a29a5114e1a19bf708aba3cc45a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1e5ccd4ecf7aff2de3debed7437a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7abeb279bde998204221de5a707606164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55151db2649c2b92cbe32cdbe2d2b95c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f58d2a25bdf271d240e3472448b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb1239758027917e04bf9bb55e5b48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bd7d90604fdc5ae2797d1bf0b12c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252c85c2b9d80be4f49bba702829317169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295fe74ba4dbcc8a837b41bd9dea5b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e008a0a51054ec576a0000272fdbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce25718caaf28556805820bee8b88e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67c65ea731902f680db9d2af4f7af9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af5d90a6a3c4eb28af384780e05ce3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ea86d50181e5a8ae20856186b4234175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3036cb0382a02ef176a050507b964176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992215aba18aae6b90adaba81e61b08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd2b905dc2d71bb951aa6224312569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd54b041db8e97f6f944d1eabdacd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340255d69ad83d9be56987533cf720e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd1338fa3bcdf4bbe17e346ae3b4d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834171a95bbaf5fdeb3b1e807731558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d0d3f2d32e602f14b73ed58c63b82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141fd8033c822843dce44b9b8fe02b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13181cecdb8e6f7b2820c2f69e75c7e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8328e5f2b336891ceb07eeb72e1fae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6904d732fc5d5eafc22ab624b994fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d9c119ac3425db172642676eff3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3fa5e47cc4f66c200c6d700cf5687189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939b9fc112a37a8b1385d6bfc68a15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d5eb624d2f1c81d17dac933e3973191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147557a2c6365b9ffeb6e30f76d05ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5beee0ded550d0127772aa363d668e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9101648f536df2aec45f684169d67f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2acf282c23dc1c9162d481d1bbe1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43798b8eff03fc9a0762f200ec6bca4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af981d5d4bc62bdcb96983568907c7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174c18d6b42e529eb9561a1ef0cdea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c581d1c58df691fa62904ff3872b74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a04ca2486b54e54d8bd2fcb499a6a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460712c66f371acf5aacad1da8e7342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3375951718482d2cdb896fbd65f468202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a92f3d4a966f5418b9c8e89b9beb10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b334699ab2fe58f55dc5a8757ccdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fb4e673ad58def27aebfd4f694149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327447368537c9c3b29dee6ffd466a43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e6dc40309dbd4f5d99f3e07dfb980207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f1bbfe9ee3090698572995286840208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc7c7b3c8457ae9db2e18cf6f3834f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d464662dd1237a0f47c5ae9173c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f77173ce9a55efe99f01d9a6899fb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645fc78cd50c1d80e4683826be9edc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d46011e6f8f31ec48a151590d3647213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f68ebb58b26397e62343b507243d88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d9533d0cb7b88a6b8781bab211510215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2d8f987410f6e3d86a8916edb620216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a4258eddb70bebed0f5ae4a6e6e01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dee7b20ec13bd7b39621b81dc7187218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cf5fa9317b9ee549fd842c48df2cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bb07defefc0b4ca555b3549f52ced220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b07e4f5729ebbe60dd407ba3ea7075221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1690a5074f65639b121c82874b183222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0ba239b23900b7ba203b42520b37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594cd780355bd7fee3477ffe717498d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b717124c465caa9c4974483f9aca1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d3009ddfd11108bbc09d2ef9284f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531e7ef0b42f2535cbe2ee7f0ce5e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e47325d946c0984906f6ef5d33db9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223f069cf37245cba8b8926ff119528229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954663e970f79104679657b842351555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab539cee62101c5488c848eb2f772f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df795b1600a67e068fdda484eedea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c7f708b73c778efa0662b9022baa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e964d8e54729860a4f24cc6c7c22c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bb86817f0c0c69c5a45a7d2f88654235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9cfef39425a53ee41006a67fe0073236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a269fb465f7e5a2af4050c5b1c6e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10baf727b61ada90a50db4212df21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e03c5b542bb23e99deaef643ec1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b0ea0d9d55ff4b973eef982748892240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57b4ee19aa5da76c9aacc8b67fdc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e948bc584367a620dedac5047e7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2c9a06b0e41346feb63b8b6b9cd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90335b6ceb5d7fe51fbc3abe41a05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd563aac4d516fdc049dc9a189fc40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fcfb1a811b2aa4c9869b11415a3a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bb96d98342d33c1fa28c890256a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b867d9d8e02284e2400130e100cc82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d4dbc79b777085132e83fae4bf79f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befcb099783f3950014edde4164ca43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d28a6fc78581a69d45b0ebe608587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb897f708ebb02e267790aeab6415ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbec8ac520d652ced4cb0d839671a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac67c1ac41fae6e87594cf856470d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260200793215b107bf5d93cf202ebb7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64307689c80c5c51f8447bcdc1c916a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd39072dd42b88511b00950c83b8212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbfda5ff8be4b07b703efe3b6eaef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042c018874e99fde8ef0a33888825e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587415290a3ef8c69a21deecd46bcde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa00f8eb628f0923d663ab3a2fac71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db416cb1d0f0e57bff68fb8970b938d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00491de6bb04dded0a4b623a185102ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389fc16a24b8b19d8b3c66035d80d05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915c90b8e621af1cb760fe1ea8528f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32269523f77c76f7cc80f9a03074d181266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f5a7d17f69efb07e84f46a11858e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2189afffabae9a9f3f0f0fb02e2fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f15961168c34adfcbbcfe4ff3a184a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b92214d3d626fb6487fcdec68d6f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0809c53128510e504ddbe959a1cde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4429e142fb74fd34d6f52b4e627b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e791ca740803633abb99a655bbf7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece0b91ee6c8ef2deaf2808e1cb14c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048134ea1403471b97f5418827b9429275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111b2ec7d36da5992e9bfc0c57fcd93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbe05eba02f36c8f2b670610a698f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e437d4e823ae27ff15df70ed1960278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922eaf38f4248106d199dc6fa6686c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c340a2af67f3ff0ef52d36db11a74e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd438416d952f00102c4115661053f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e36c6f91d0b9b7e6fef2b0c523e6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95664056801a70162076e00b5928a22f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421790ec7b297e0c1f9bf21e7393e7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ab18e3bd539d0e51f1784e59fb9a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a91c4bd0579ed660477106bcf493286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffd82e3a961c59ac1b442f74bb87ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e39c374728154c9b6ba242e9fa9c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bb0e9a8c77bec5caed9c0e719022289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7048e8881963e733ffbfedb41ac474d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f5529dac4e30e368a75f97d86bc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029451ae8ba0cc3509596267f78663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1c912170b162af4fbe1b61adc72a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91bfd137876fe55c6d95f12197e604294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b43e783edc97e3e172126f2dbc64e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e2ade70d6a4855cfd76379ef278f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d019f51d16ea5bcc67bcecfcf2218a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bcae4443e97438abdb67014fb9007298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ae8082b74b398805d61990ab453f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6df4e9d08964774963a818127909f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fee3a819d17f7391af2f83a5af476301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f913fe8cd16a6586c8e2efb75a2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd18d55e2c4dc1630f9121d5f48ef2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab2a945d68b9d51e0927ad53c00687304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f49e0a32358d7b8884e996bcecad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29ee0c24927a543cb651ef695cde6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec61cd4a51f0e61aaddfff28aeebed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a64e1faf1f20c0a0515cbf6be1caa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620ac11df296856c01259518c25483f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f6a2aaeb8d9494f86c7de9bff691310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ddf78792451fe990297c577a69cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de43dad0975b90621656a838b27e77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5bae1fc47bce433e379dc6726662313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40da15e19d42b2a79addfe62dceade314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9af4aebbe6546c79f99a4a09ed087315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30800b9046f77df7622ce56434b271316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535be3f26e67c10647788f845b981a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1355b11adba7d907d62053e5b2d68c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd885a616fe8253ee18bdddc9f6c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063587112cd7bf2955a2c49be51af941320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f49cada97a5b9db9f8ebff25920f08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f4f75b13f7f27d38b7bc373ff5719322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b65a528b3025a5bd8bd9f58b3dd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd2c3ddc5f481a6fb1a1e5b3f9742324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e237246aaf59b4556dfe55e9cd7ad82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d08011d24823851f5aea4fd5e7e62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3d317f027afcf5401a2523dd3263327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f629825d7798f54600c1c9848e8d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37070f2a16dd3d12b074bae2979e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d63d6bc2060a28bc6d7060614462330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae10c11351412af53072bbc532ae93f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79742ce46c947c4b0a876390261c8077332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911642d28ec5fbb1966be03c535c171b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd086df258cae2be13660c375650435334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cdd00c5e01087582eebb18aac2966335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe9dd68d4db686eedca01c5a88410336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff017cef94e93cc4cca284af87144337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a26f03dbe4329be8d16e880539665338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633264008a4ca69c838dce4dcef4c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9238753c287c9958c338a90b5ec7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f2b3bf1c292d17d8368d23551d73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333d8887425682c6b3578be50642b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5032b527412009a6033ce5ed495219343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f7ea4e1da25757307759e2a07b1ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eaea4f167eb8634151666701d12e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2a693d1b7060d000f4fa74a3b36e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2af9cb0cd70160776a2dcbce0df6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001646caa6f78ea1acb2fb3c5892e15f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abd3863781324b14ff3c0641ef22a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4fce6df88b14129b04b5c7ae6ad5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae314af38a0f3b66fccee22f062a392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef97f8ce67036092417523cf8f8c774352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a95f005c370a70c03d63be6a8458353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a341d0905c71e07b1f90a4c8a723908354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8e6188b2b1af7dfc38a490c44165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674c416ef97b97c43ee2038da44634356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b59e2fc9617cab1bd73b420b00b4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c346313dfff601cde6d1238f1d63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd6a125d5c96c8aadbd3e3d061161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab9c3ee0d8061b8fde0ae7a49cfece360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a0ffc2b3ca480c409e499e5a4304b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dffc4fe418ef7bb51ffbfffffb1f41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78cb68aeb7d2d8bfd561e9d6fae68c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446fb7442165f60816c9326ae99a0db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953d4a7f150fc17af4f5961453c2b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038224850fc732c7f6568a996231a69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23445e68d0abd4a2f06416631386b158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d440e0d0397e68e48f857dd1b3b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059efa6d2a1bbca223373f23b4e48c70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607901a9cbcda29051b19bc18e5efc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae906baa7c43b99dde33c0964c05bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a387dc10ce4e57d073dd60d4bf226b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907b9ef9fb9a754d38feda4eeb2aab2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b818a0ceb54be502f37df5b327e97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c417add9624c5487de60a58080d97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475dfc30726838cd9b830a009ba5cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474e238a2cd16df8cf439fb3cd06c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f7315529ce4de5b81d10a9d62c76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e978de52d48a7d3de9cdbe69b99f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2085f59a62be42462501dbab1eef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a7fb5a434f0fd313a877df8a0779381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde13e59d747214a60607bcfa9653d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5ee44691376b1e9f50b7ac2550d12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69c0e642fece8b89274e53986b45d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ecbf703d1983c9318104f26cc754385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a3cf3d7e26d0b1b19e1db19aef319386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11801fee4095a3594f7fab39cb83e47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e99379bed1c4ff6aba0e56d02e06bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279fd83703fcea4bb276da7c330d59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840387e16dc30f2f209312ae1aab7b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73537053e738eeb31bcfd9de93657bbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3418671fdfc88da8e617f45d8146a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c0e73cc0ee6639c9eaf70d439dbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663415c2a2ff0be8bb07f2ceedadeabc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c030b90f815f6113ed39e779144b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1a3b144b8d86e8ca0be53a9904451396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a394d489686daaa9fdca2312c02a1bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b0be024ad969b15ac3be585d1c360398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593cb9a5810a5d030004cdd5704e04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde435a928b82676ceed4e627143ef35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bad1f3f4fc95507e350d4d0514a25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003abab14c29d2b0a1fa82c9bebd5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027cc49a3d1af2c47e27fae2c7eec20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf3ebc058c12f4029b053e7d96b763404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d6898b154c92da7f6772fe657e2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1415d5cc97d705258771759aeb2bcc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29dc55858a4cd1ae64fc528036d68c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826580239695541405f04b090ae032408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48466469772f96f9b64e1e93ecf41c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21122dd4bb9d8289d7e08aca4cc932410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c867f7fadb8b68c6de98c6e726159411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea3026f11061ba68f00aa70508f8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6dd1e30314decfdd95fc0864208c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16da9e5f8b7ea6892ce08f0dcb9fac4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854feb3a4a7e27ff42885a1fda363a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e671d13baa58f9c139161b0f59b169416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f846af5d4a6e4b1691e96a617b81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5c192ac6f1589691f496ad23f112418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d706d648dc65ce069a834d174244419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2cca2409140fc158e816bac366f77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ce8b4fb70d19cd29e33fee51d0cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185b0b1c1d1ac2c4a38a72bdcf27da7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b1740c6455976a348b50803d2833423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b732c3425697f5b9cba2c240b9d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0570cc08ae9bdcc427d8c94f9716d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc665574e91c9d5847ea395c280cd541426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0c63c88d05fc00d8f7faa6575bd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c78621395bd652a31f73948d93c39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1209b0207a40ddc728429fd5c28ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27a59820e5f326683bf07a9867c49c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff9866f4b92d19be5a9b2e575bdac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de337a125024b4f06da29c462db74b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b271e545fa4d7a2065eac064bc03274433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba9180be790df1d743848e45819b3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5c47b0f9effc44985080b27e78741435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15d9d706fbe4d1ece8be26dea695c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9e44a55b03013fb044f5d3b35d88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee40ac0d50f561f097f8b99f634f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bdef33cb65d3ea2461fa0da748fe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98b4e86cb2cc8a2333b31d303889d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbde67b9fb48b60d9b6d3ecce16ccc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1fb0a848a0609423797ee946a0f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030af2c92148da43a42e1e1c4d3a3e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df81e574fe21f001cb79fba71225ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf1ea3d667232f18282ed7462c5d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402445488cd0ae2e2668c38b6a3f8c46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c41d19d265c9c9199855c0bc2ee65d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4d3ccd390d475a3d3524b93a8039448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f5031592159fc2618b6a9efb51ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf18d712b3b7a87cdf3077ad4777102450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf679eec534292fd009141a25a722d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca343acff262719cb04ea3f727082452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41851fe1833904ed4dad85538119b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733828a28c552af4afee43578fdbe4c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8baa29b20c4f62358cb66833b746a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac85b56f438a748ff27e78e25b3ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e51637d196c268cae485296cc131457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b2238de1d106dd437b8a52111423458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460f19eec9dc5b98288432286368240459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c1dea2054d78baf27dac83dd3a25d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f9b8236a6c133479fe8e56e4951e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c816abdb2e7fe7dd834cba0a575b4ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80f15a98c64c25337555ebfb0c531463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533695f4fd50246c612c0d1ce961db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860ec17f6059120eb3f88b30d48eb32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185dc253321dd52f04a25a3f9e005c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ddd478aa7d009a328c1869dc30276467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126ca260d321ae3d9bdb3e2540c6e24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa87c6ad5cc19396835492e92d918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053af305fdb23be862bd53aa68394db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee8059255ef329ce87e8fcb81e81fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221755a97d3554c6325d1fbb698e3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c0255b29206465e0e182074d9c02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab2bbf3181edd3d906f9fddf81be64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd080182ca9cea0dbf5e3160e38439475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f15713cee2390aa907b818da4c7bd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c43d7788f11f547badf508302dd2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f909f86d8c5b79a31ef396facaf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8050b9286918ed6a558cd766e4026479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4962842906b489d911cd6c1d9027f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7d0328cda4db69dfb38a1d7bc7bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dba7b41cd6ba0f410c23ba39b3b4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9afcd92359e50ec1c61ad12378bcaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d37eebf6428cd4fe513753b7948f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028dc72a82cf4c49b3a712855bc1b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793f54996be96bd9d2b134ec623ac97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0866250e1363cd6cd2ca2e41ccc74ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3746ab0bbf26a6358975d7f0c0bb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb7399d397a0192bcee406e103c2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa287e22fe60b72d08f7934ee31ad9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342e4b73cc2d8532396e33401c9f035491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6a7db9588b180894348700b5661e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8b29aa75b7064bd1bbe3a32269abd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46854e05f90f0e4bac23526ce98b9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0bfa18490c3942d52222fd1b7dcd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1f530871450383583ed02528a386496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9dedf8a191e348c2348b2e08a401497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9b58b0124a923252603e47e221ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696956b240afb9fab6f9244843dfdaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab159f955291fb646f65e78241a5f9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b956958957aa4c70538221547aba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533e4e7389082b4c24ed4f38098964502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bbe14ce5de103438b191a18a56be5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2da0e14fe12f96dc7e2febf1b85e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024a3ebbdb0d99565546acee7fb454505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58febfb2a1dfac44fbb880bf72ad7a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709fb3696cbb0f3712e7d92cacda8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d752ed4a591a366b5d8b2c250a8e01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef5cad55e28d1cbc9948b1f4e785d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a1ab10a8186129cea7916ede4a82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1acb926110289562bb1b631253af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a87308509dd25ac9d3cf60e1d1fba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c36dc0ea608d9024167a320083bd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c456147510ee4970c087a11344f3c2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff333166854dcef61deb5a995fbd2b01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72891631619bd6790cdf2a6fca97dfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff55a996351d0bdda6647885f0979517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266fd6d296c95f01ea3dc4f62c8b85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bb7235f6f391727734cb97226b83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc38d2b3b7768db0656402b2fe73231520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd13bfb6c1682c9d88aff498ff303e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ba98d4d08b68e97bce667312f282b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b018ab165cab46211690cafb15f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1d75753d777ed8394a3422cc9eae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be122167accb5e9bdda29d39cb87f04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50025cee027ca5733eea01e9cd24179a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993338337b70e47ffc2b0782f42e2445527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440375d78acc4d6dd8a19236cd3c6b2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9c983333f16cfc3ba9bbf668930f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0676cc2ab4ab2b7721e017347a5f1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e7912dccd0be3034aba85526f7f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c953450c7bb76a23f47a6550c298b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf972fd2342a2d59554381aed8d47f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c796e40540add735781b636d9c479fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd54dff05b1ea626c1b8eb328368a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb594eea2d2d528eaacee34f69036536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3951437184705dc5d1349344b223975537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bd9ed213c12760900aea7c4d35dfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee57092a84817990360f7833dbd5b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06347fd34d8998cbe387ab75f866a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b654e27809ddddd5a2a837a0f5771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e439192a0cae978aa522aaad31612542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90cccdd61c782967a54e24e9b2b620543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd8287ecb19cf3763837395abd98a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66ba1ae94c38c9d09d6e8ca68fb1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cc518c5e7ce88aa80e6d59c8bb79d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf78bd5b35e7bf4f679b58783500044547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c10a80fb0a60f405de5fe0ce22353548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c82af9338d1901d7b2f68d025e983549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353aa53e63733b4271d258a533a613550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f53672575e874cd29636bd27a861a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75825bdd8067788468ed2ab003750552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8223860ccbe61c9e42c14afed078553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420c37be9f4203434cc483952c88db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c817a11f6e87e1eadf2dc5db1bb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511b035aa4dfd5794e5a913b06cb46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3366573c14e72d5f340489e11b5934b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a89f0d8040d1bb2f0dcb39e19328558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94633b7f1d1454539dd13f19cc49f20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a557ba5b0d5c5c1fda9c8a0842828560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e2b02a864e50f321929f8cf2e0fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad9c77d625e1d6e6ca56dc027bd12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702003f4631266af41e8dd13fff57de4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e58e2c8a0d764adf2f54373a44021564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6adac6a50f997011d7e82e651bd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c76227909d2b6eefb22d09260332b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1eb9abb70a29e3998b2b34cac1d5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c03e75417848cf21f063743ddf58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fc17ede68fc0b951b8fa42800887569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d6ab70ebd9763321de1030fe9bcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad9a44df8bef05ebcd3ca6f6cbd0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3895f1aca0486398fe996718805fcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcd9c22b56f0484799065865eabee5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cf2c5e6421fa1930d46c9e070a8c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a26ffe6f0734572e67982fadf549b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc595d0c949d775a05f83c5c97d9c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60037f7fc07c072b28c291d4933766577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c65e1a14d59a8ec8cae5959e54a7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a2040561aedac17331826914f025579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ce872d678e4b338698b67aea4e73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9abe5349d328fe792a6ab069d6c0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1ce08073a11503abe32eb360503c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2be726f62275cca65418533ed6d38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39770da9f0247a0fdca1ecc5f770b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dce5b329438b4c2ba567262bab0b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f46913e9197ab2b869b6e42fa876c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646e8599652921332bf8549a150d09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37e663d621d6c71e6cface6370050588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411248186612804efb191e6e89dcd56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b817d7bcb8ad0ed20315b2c01171e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c560e06202e55de96ee3ec213734591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b770c98d9a08dac392f25f85e98ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4312286941d01a86a472ff81a9eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1f83b079d0fac08706185a9cb4743594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaffcd34af9cbc09f7cabd39a471be6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df6e647c1de0291087bcff56d288e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42abe93f270fbdb25f9c672856e735f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeaf83c660abc4d2bff12db0ebb51c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f8798ddf10e79d7c722bb394651a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c551c43d993f4f57825b02876c720d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17034caded3806943b22d6705823da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1732adab94b26ef6187486be912b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172485bc9431d92151833eaff9a76439603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf85004c74a8f2ac3b5d6e505e38b9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197fbfffa17b11844a3c75e473c8ea3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0a8a0485bc0cef24b99ed71083c76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f85c90f8c70a9cd4b3d81594e289607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c663d5ee965c631e7e01b3da77c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e236b9a8d138e38948ce6699eb774609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14029f8c04e4fe0efc72df065e810ed5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2b30dacc0c9d5917a563be5edcac5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6fdac2f192ac75bf16efac21cbfb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42addab13911b3e3694da011a8d1691a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0af86a51844c512afbde15f6c79c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a391859ab5fc04f5f571482e25874615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d374547dece86d6f08226e1f63d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f685d196a759894daa1e88b66f65b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d049f0b4fcc85907ecaf5f9df1301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7b8fd37954052d8206633b097372619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800dafe97764d765e69cade5c635089620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f92b5ab741997d2008560079aa18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc9fcad6a9c21d623573c0e29b08db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ccb61d3343b7b990a5a367ade71c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320297ca0446010a28c0463a924d0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1841428877963e9e2f73a91543d4c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791591ce10152f004fd80c7657b2b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dffc23e215823c7670b5f8e473084627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38114cb2209f7255410ce57a20071941628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca494cc457a16d48e32ec855d6b4a5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9aa9ef74f1ec9e3aaf3f984552db8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6d22b595eab010fa013df4bcd674631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c39333e25bffbd1563618179286dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c7d783113eba185d47fb2037b168633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba28a17878621ac228543aaf3bdab9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de66ad06cba9611f0165a5a06b719bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3219ad0de84fd3924f16dda56c2a31e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae35f55bd90db8103259a60890a73a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c637b4507592c7178f62a1548024cc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000e62179291eec9d1aa826255a1603639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d73d366325f21e0aaff8d3b1b759b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2524335e991d68fed7e7a9356f763641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf4d553df7137873c2eed9eb98f2ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7cec5cefdf6f20486b909a0c1583c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294235d7966410c773f358eee06bb7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aec8c834727ce2ef754f43aa3935d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38467c34a35d72aed3bc175f3d27b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8fff076c2fca91a7f8438725080d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50db382df39407aa2f82c63290a6345648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e159925f4e7aa34565754a7f24390649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e317aa97a6084af89be51758e0c86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3782fecec642792bf306ee9b79627d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376129f8b3b90b90eb2ce4d72ce7f1df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf0009a05514f6660287ccc469405653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c313cffe6fb78fb89a927f5fad3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a94fb3996ef676ee1d2bc7a38d2a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7005d76856f858bedf6f70781f88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07f47f9a54d4612340f79cbd89658657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c522583ecbf771d12e4cddbf7b1b31a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683108ec2af8cf1776abad5a48b29a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390752aa57d14eb48723f50f1f20a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126acaa8e05b2516a35d12ffbfc45cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e829fbb5ccfa3c8e8f9cf17dbff7c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27431288870c4febb8e93b31e819cd68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c4f71c8944649d5ea103731f62b74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea0e16fa94c972304d17660094c884665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04fefaa4aecf0416caa3c7175a2095666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d0597b0ccb5e8ed464ce27177f32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671133c2a4600008f741bc481d33da5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc067072388209ffef9c7814d8606669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cba49da921e1ec3b9271b7965f0b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72d867417f7c4f1f64a7d3bede99f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8830944234dfb8cd817284140bcd37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bc7c2e8d3c5684f1e610b7d0e2a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab44fc5c4d9248e9e7d11f6b3cb1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2419e357c85beec617e232477d6c1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a42909fb70268cc9c69ba5916c0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b594b9a8c32b089be450614031d20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14fc8d82cd05f64350e00614f4d07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7fda3eb2efc27f48e0f830a886b50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a314e0d52510d7a1519968199e6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c4c69119d54228a4484d9aad27c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433389ab226966ea69710cf591d44a9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0eb4754df434ddf586cc93affccd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822cb7d01f4660a8d6df60e5ee35cd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2717257d154de313805b14177904e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e0ae344d72e20d0227cb533cfff0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e7e6303695505ca278d715128611687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dfba4e443f5223d488e04d685f371688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86daf1c11017cbe1c1c7dac63c79097689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222e2427f559201c5d2d4f11131ff1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06823cee2244125ee9ddabed341abfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1866b8e1bcc248363b072de40e14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cfcc2937b0dd35339b747d4c4d4e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0771b8a9924db134e219fe4a81e2b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f53aa70cf48bedc9a58e93ed894264695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1418e9837edf09b6f23d6efba4dbdd2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59229ae9289811c76d8cfd57b0844ee4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ad02c320f823ef5a678a7ed0f2a93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb9affbfc15f4ecd614b5f1845134699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98277bb1a62766423b46d22f2fcbe0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25505a7065e0e89e20372907cefdf847701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022004063087c1f3bab2d3b2bbc82815702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c0da077de7e537974168d01c33d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8776f67a544125c2788cb7674c47fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df462f97dbf82334b332e299365571c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb68da87eebcae48cad12cf8acbc72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e92c44ee93849a8606229a888a9bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a66344d79bf9b353139152be8acdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56468505d81b62aecb848e7bc36388709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0f9baaad8390165ecc44b9a108d50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a73f9ec7a6953e010ac41f83e8f6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc21088323684f65205b81890dc863712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee371b95136fdab51555661c451d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583497a6f8e91b23b01f7c0a55c71bcf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58bb6b983665f0ccae2121d28fd04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a575635a775404798d5c49c0a5e4c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee8c53141bcd9b9e2619937a0968cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ccc0fe11e88c9f8196e5847dd9afb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53476905f00cd414006157a91264c8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b8ee320bc18d39760734e11d641ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c05edc73bf09cdcf0f09623afff0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df5baa37a8aa1171313044657af9fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4cd47aec3d86c907e93d03013b666723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d405a527863beba185bdeb7742894724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99718ec97e7f797883c66fc190c7e68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce2eb75d83f177d5f2b660827a1b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b8696d978c9525a6d72427835a6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ae17106613342e9204ca8924c9078728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2a9c62103f3e7df26f8862eeb422729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3239b4177d72422597e7e84012f393730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc7ada53b47e487716d978aeb8151d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a744e73ef66ec5758e1af51ef295165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a44ba519a6fa9f7d80056f4c62d7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8ef9d8f3bdacf82b34f108f8fbb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbd642b30697425f65ff49473deec3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194b15f46b9f035377efd187952aaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d96cfcbf59dfddcc88680695d0f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b125993df50ac3ac14d21682f2d5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4a7828b1c90a0fdaacacf016dbfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf8099538bbe69c395033eb14f152f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1044f1383eac8e25d0666eaf0bde92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad0fde4b2daacc3acdc0ecbb36f6ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c5421943bf2b9a8393b998c59132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb50bded7152964ee2329c4c335fea9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1f3d4d792917b7242a1c706c44a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707fe4fca3f9102ea8cab8282104cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f82e1ce2afcd9515722f354286c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ff95cb15ad33969867d7d6dcb3450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829851b74a9f453049eca220734af6a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6871257d7c82e74d7801487acc4ec6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff3541712b94c735dde9b0d749d47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc77021a91b4397494ee6be57f074b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c222cbd938002ebb2c713c1d89966753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfc05266c2b552c388468f146d242754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe7af342022d9057974692054f396755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59a233921bbbe1b00a78934741cc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d2c4ccd6f81313772ee4e23359a7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f83a96694b62ff6c528fa183e8e54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9228f3d942a9d4e1c3e96bd6dfe4cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a545ccd17d26210344523cd221401c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5b16a261d7f31a2114fc7d412db32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba04bc7ea5a5126ee0e8d00e7cafa533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29f5ce6327b7b891a1a332aa72c004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e0e5da5f9fdc3d2e11bd76dcacd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12079479622457baaccba055c37fe7216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a561bf7b68e26a5ed2f9fb910b9a4097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd340d4c029998772974a099bd3368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08d7d579fafae9c07919d928b3bf559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb956f8dd1a8b336f26e2a194d67c5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0529932e74d9b1d032ef27c67420c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea9e108f02050457ec4ba695b967212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b37443fce1880b5c26102ef8f510613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acd75bcfc125a3b5bccd0f975069d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44041322ea2a55c0078cfeadd1259fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c51e26652bca3a4eb6020f7eaa57516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f175e1a65458fb386663b48dfa64a7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515c1de9bb05803207ecf7d5d1e68718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e0d7b9637d2c7ce02f5a56517dd7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1167e7e8838561c5216f628dc9eceb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9244f524b10eb1745fed0c7583137f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dc27cb239447dabb131ab76a8704322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f126442dfb38ecc7d8b73ec0e446d2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee5738bc544b476567f3b8f39322324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328c850908f89f11687137ca114ab025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14714c1839da8e043d0cd7e2a5e023bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b0844b0c6ca1198f9cb0338c79f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4336a7962f0817e5504ecb980be4cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ba11a7af9dad10c6ebab43cf658129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab949ab26c6d7d0f6f72e12c922827c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102709b3f9a13273e85e178b5f4897431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f885a940ed969a1b74e429731cfed532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9772fa5785754821d2d45b0c9da9d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4912cac75002a286bb5aabcc0da1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c61220c7b009024258b79cea8545035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646243fb846aa11a9608e93b0a76fd1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f24173fec2d9dfa9c9dd9ff10151537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746de25a9743a82e1acae13d105a5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b75ff4891e0ae965632fc522dd43c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed98584faeb4c6d330fdd96711bcf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55efd2cfdb56be9e0676436591d04141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b806fd07f32017db6eeab14409b7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd71fa9aab56b2b349e3f62e6691543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc2385e0d066e595b089201a639ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e0a14f0037c38fc3903917ed0523345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12553e131b02acbb00786773dcaa8a9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8b374f13d3cce5dcaae8d0bc7e4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c1a3526bb56d6bfd094f8c373b4ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5d14e09dba06478938238495e258749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0217ccdec97e11ab44c586254724250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee852b082c5d2341f51de15434a86651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68709414a7019ae5386339d4e918f92a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a980bca62f564219809ed71ded78353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a788bc9dfd3ac6ead681578344ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd05c36a903131e80453bcfdc4e23655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ae5b0dcf28913d5d9fc0adbbc1eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847fe5c16c6674d3bb6313ce86503d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b60ff19ac20d35eda3533aadb162658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49b2f5a29fa271d555a61346a8b7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28b371cde0fe9d8d25416075ed7a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5783d979cb1fbb35d26039768e5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89052c04910a561f4579bec53256b29c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc102cfadd051c01eebe6afa1bf81b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542188bb4e56fce314f1a46c2e0208c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e924e67c312e88921c1ed4381a0dc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c991a75e0b6baaa27405f53ed0a3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb2efb9ce97d25730f62307f2d54867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599cc65b0f15ed4b5f64de4b71fb6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c16a9c0c21c95d2ebab26907a2515469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70665f722450673aaa0e1cad4105df1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2781780ef6a63294789d6a661cdc4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce211cd5b274ef6bcfdfa07c8c2eb0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722db2503299df39e5b5eb50517bb9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a15b5808d8741bb23ea64ae7d49bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8715564b1665701fd97183d31ae36fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e11faf294cf4d93aa0e2270894e19a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c9cc0588a63f6175e534c3a4e9a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098f11ea38cd339b70b8780079bec2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee245df16897136b80227de74e5fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437621d05809d89ac9ce9adc4f8833880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456540dc84aaacebb0e84b4f313730d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918698b675963708609165b334372e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a6c1a17354b80b8eaa390ac4bb7a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5c9e919b6515a8ce7d2282ad0caa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e50d9fa792e49b9536db74e00e1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ce940fbca22f953a686eea398b3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087853f774073e3540963e833d32d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac15f8087a9047ed9ff17c56b1f3b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1eeecf5109012ec491d127b42add689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd50cc487235db5b7a316d692627f6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff4fca26d4ebb2016decad50d1d5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a8d21a41e423d1d1ee3b7d69585b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf7e13c3e2b566942009892f5db7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180532298ee93678c320e8271a8d2c8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778cfe7b722e72c639df629a56062495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044b6166610304e711548299f1408296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134369d4531daea46f907065f819c2f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017fa538014f4e964fcd5e1328390998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b9cd50a06269c5bfdbcdc213171a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d22957891c9da3da66eac3278664100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84264c146c78f21a1f4daa10ee90e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df00fb7203be35523ec14bed580f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4caab6b52ed171abf3cd3fed8c9739103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b16777823a73a7ad279efddc396d50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ad1caecdea76f0f4099b2263b30f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9a7a3486b8ab6f2e21103410ee196106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be25d905f36c48d91d2d37afaa68a64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daff4d579a1347b6f2f7953b089acb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e8e82324a1676ce10eafc8180e73e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1037590134deb30dde3296270f964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fde9dba372ee2c743ddb6a5c9994d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780af9fa5d3debadcd0906ab4f0ca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a4092ce6418a901fdc0642c5a7f74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d578e1119869d445626a2f2c16a8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b60411bbd9f68c5019e054c60c55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d60e734f26fb007386240f54d422a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510212e8e0a63043a0f54055de0f1a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a237ddfb15b25257187d84065729d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cedd8bc6fb53591506367ddc76a4e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899175b70be7d86522d7db095625b288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe0ade6b02af6b9886b7234d661b06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e17ff1ee31ca534decd434f62e21d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf316f9d36b470d3e80b6181bfc62f1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e3add1910300f069ed118f1f63bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c453f91149a2a121beac9b19ae82f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f231319c158026cf17864f8c1e9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19996f434a5581774bbdf5e2e1d40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad35c6cfffeded88fbee2b77a7fc27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c765d4b1f165b0a51905eabe6efa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930bb030d78176829b4bfa3a72b63a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e1acebbe11060c2ee7ad994a6b38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dabd9b29b884f49a3db27ad2c001d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db24421579eabcdb4134d1801c2be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9abf0ae5b3b603d0183e04dd67922134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648027ba04b616fc19b9e01980acc78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f67b3687316088682a7c4fc9e1b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385677214dec4154f99313704bd30b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c8c50ed89c057d9f04fd026fbbc79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f98ef9623de42520f385d9be29aa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950fb455690635355c08e36dcd28df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff56029e315867e77d24c61c91dc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ffe83fc9e3bd9916b92aa46369da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b556dbf3add64f1823466a1a40310143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98118961812b904911602594e6a883144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aca63de1d6c1f2a6ca8f5a132981c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ca68cdd494dc822f2fbc4c8ea5a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245115ba633a2843e1c5c9c31765646147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a37df625876872b86ca5642c31cb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df459151f829f17cc40eeee7ed1d5e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45126f42c39b90a4afdfb449a4a3b77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9080946bd38d43ee1a8b7211ec88a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa88e3d95be1f611e1d45adc4e16fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f607eecaaaac7a739d5a3444f2da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c1f2b0d31a2d88bb70bf7ce63765154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c93ce8af2733ce0e3f467eefcad917155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583da259d7f305833445b0899703d19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c816dbb7d3210b1687b7a3ecb42ed6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6f327e207ea6c9761e4f721d94740158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c7e7cf5675f6c0d8ececefde1a3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439bd0d30a8fc4ac8856aa7d8fea6ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e40640e59d68e7a0b2c8c039d3e86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d04817feab2bc8f2a26dda6d184571162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42285ffe273998cc16631cd8ccb5eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf84e135d5a6280d6e9bdcc662081164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcd379b6f4ea87189ab849b4bb9728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984e5fa93e2946de29eb7a5e2561b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03aa510453e5abc2899dde683aa75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a380338f23ecdecb25591f2076efb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a1dac621109ef3c0317d5e60688c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e60934f5aa20ef167d0c59ddbc510170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cde832e8906ebdabf386f32e529b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b929a8a1168b499a178beca2d4083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fafb1d844418818116fbef851b85c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46efc9a048a0a1928a17f57244a8db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409efe56b57660ac7802cf8990dc735175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e9c8f2503e32a9fd818f6ac320cc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9143a44dc45bcd4f9765631a5527c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5795df9dc629de4940f577a2d033178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ab3f307baf2cee8320f40fa4d9c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119bbbaf3b6c84f7403b676eba8888180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cab4b71547c61616235e5614d6f47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba7e7fc2b6003dc16d65660ea67234182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343476cda2a3ab66d22ae1535f432c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705185564f0bf2bc0bfb503734d1e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79a495df9cd16effc0b8e986984e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9bda41f40da7a8b3acee6ecb24a94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d85a17cc54dcbbce0e2d69b1a3bec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484bafc268dd3560326ea049ba8c9a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509771208ee00c05badb01d4f4c6b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd4b41675cd528d60afe93094eec6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14e6e82566e01dfff18260118b9b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7b1c74c69493cf5ccfa1d621cc3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf004016c7aba527f3fe854eb8dd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278ee92c7a3da916c39278095a27db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b9b63350d2be0e0a3b6f7fbd5dbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb10a2a4a35789652408ce3611a627196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0ae9a0eae5d954ce55bcb8a2683b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df4f9ca05e2a35f0a8dc3943962bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e10a9d36ee308a1cd7670478ccfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404e4992fd010324d71b67dea24183200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dfdb8e7e6b329e6e22377b61dc43e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866221dd5970e08808d33626d9cc2c11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a21724a1389d9252104db969a4e9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63f115d0c00ce799a345a6734ee88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8c83a853e2c36823c8ef82d21925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb566948db4621e2c84dfd5a28e7c6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7b084fd4df335ef8e6962c4dbfea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e184a11365297c99a51c568bcb93b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5710f0c78b9d2dd76ab8f64c7501b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7846f52be1745d502fe5b45dfc0f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44218662a3349188ffeab6d9d9115d14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211186f3d2e9a38be7a17fed2188a06b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b9726daa6ecceb6d1e0c1bb32500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9254ace868b3dfdfb326cc30afa4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161250bad2ac7a2b11004b075481c85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28c377b251bb71d19b297764b4a59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf2b86839c4a1b17528e534685252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231fc9e1c9cec8738db20a6dfdb4109218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac7180058e8fd6152de89221f33b72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df382fc3c364e16101f833ff661b6c3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e95948e199c162687ecc3b2a6fb32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df6eca3f295c54671d0c70049f053222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b29f15351c4773bc13d1457323614223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2eb5c9dd94fb9460b45c29c1f7942224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7124c34d1a4c03246e760e3fc19c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f4e0fb6c698d59da11298ee136246226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9820ae5d557e9e3a55ec95ea6dcaef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d75d0ba8b95851b737ed7489f9023228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc0828ab98f756da0949a9b91cdb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454af113859b02ba342aff9def591de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9804900605301b0216bcedef4407b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32063694a1cf87d6e23c08650e75cd1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46607910b4f92152ff03d2c920b1de27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ab01e0158c82f260fe1cb996deca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a099b01f994d6b5bf952abc1fcfe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5491548970321e6fc7a55980fe69d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f2ab94a7d91e3aa54cd56d7f3f3e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8836305b2b3a23efb6f1cf4ba02cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd05cf9747e7bcf4ec2f92ea92e8f0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1778d31e47317f896c0522432a6629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e7f611ae6099cf30513c04f248526241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d61a98a6a390fbcb95138184bfca4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a7ec556b67017af2bf820642a896d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab13b24703435e027904c8154f04972244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc048a4f004c09702f8d18b86caf3b6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42236c489dc4597ebd60fd6e7ddbba9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7afa707e385f66f9d7989f1c7bb29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374caee5dfa3a31b1ece91382cdd339248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebbf5ff5dfec8348d3ed7d2c3b44cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8693ff178b3343bd0a1bea3932a4c24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d1ba99a8600a85cfeab0a94397a58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb4fdff50e02ab498109c5d9a826d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717a340ec0bd6383068f23ac13e5f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd524d60a9d4300094d0593af2b3c1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0a75e4bbdb4595933c7b5f2f1148255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8d3127a845804d5523fb4aff52c44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb1f7bd4e4b3ec9d83c6b80733403257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a08694e665f455e11d664b964a8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4b897c8a34c0ef623d10e8f2b781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2b3c5ef5845d32b11c97b1400232260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba2cb6f4ade84f74de8321fd21485261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79228636e8aaea3bc5fa9b2b42f21961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9430149c05d5afae9ab9d053897a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0bec639165f99e1a6c63e58fbe0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb69cd67c277f64ca1ff5e99f45b5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d0adc392f686e253de510c56db010266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8520f463ad73a52ddda2a0703c26c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a09eb262ed93b2214b0fca2c129d92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284effff061e5b91fb2eb221c364408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99d04ef58502d86d5faf64e2fc7fa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa15909a30a51ec96c54619b6f202271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f15788eacb7dc2384d0af610523a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467efd565a0e5718ea2fe93c6e5d271273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7180f5c917e0e091d87cb06b2b7b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc174d1c7782ea550a2d54c22e91d7d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476eee7b979f5f563f810bdcdfb84d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bfa4a6268e074b711e1b01e125053277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4083495dc144e61c30c459548dc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca48cdbbbd9702f3e790cd1ea3f372279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f22789270fbb38922f172045c62f86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538fc63bce1e9f092bd4ab9674db3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68881162e0ca1bb939798e56d60ea133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4488d3fced10e5d2e08c972778440c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfae47572026d3f6fe8a51067e193f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2e894c6510d0922f7cf0636014fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ffa8f656550d4bbf63a57ff75300286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0112401b28780e6ca221c30eee79c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d63ba17c69cc191fdf42e32ec0ed8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c090b1a42cd7421febf417f5ade9b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa77ababc12a585af0fc91d99a95df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbce6651e530145ee3d7a75be02819c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f135a31a509d1d647f0dde8ec3f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca11a2688de152a06b7f2d514d6818293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edfe430cc1318fa61dac34217a521d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd420f715878a830988033cc8a32f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cfa9b377e1692d8df9685b7ad611e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7537a37ee591acc1a05c4cde3701297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec70d9c291c26a577939252310a62c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536be2e70bdcc64fe4ca7c9358ad5bb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa5b0f9f2cde962745d7cf619a5f85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd31e11c543f5d7b5cafdaf7e9318c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06653f06ee750d652b19cd56d3d1f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b47f2708d5035dbe384805d49e470303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd6ca13b23314b98f8b669b01e5da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a739049cbf58de2bd3ec9e393404391305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894708d9e419963580c1d0132c517df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd2e038d720a20a592b547b03e6bc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ad44eb0d5a455c64522aa0959962308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611f5d22750a8cce87c9a43022fbf4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685eb76e0efc5ffcc26f2eade1dcf9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282326124cfc290cf27c60ece3ce89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c4c047d533094815309fd646ddbab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dad27326586844443e6a9270a895c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ecd15964013468ff020828b1cb4dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4092acd8404089c182a1735584609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155fce521c06a06ad2b07cc9f7884b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50a23760f6be3fc3bdc7fa29d33189317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648210151994e2a848eb37b41ea5550318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fa12e4346114cabf2120e34336f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f59ef1ab95bc63136e8125ff20fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a9ba30c6efc22a4f8917d05ac50aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdc7094de4b2d7752c4134e4a860d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b36069f89b83541f11f5fe415c4c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30c00b3479f22b33776ffc19d211e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f234ac57a0cbfe55764e22ff6daf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be285735b08c6a6e67f2fec600125ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173813183c233c68a38202a7de37ca3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582fbbbe37ac3a639bd171cb1d844ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92a0e3994c5721e0796780a0897cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c646d77ce19e24985cd45adec6450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff031fa18ecc1ab551c9cbd1394ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2965623137d458a4a150ab51aa61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18857cb07a337df4079781ea58385d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f321f13d9b5442cf0197154d68cd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad179815f22dd43835c605cf9dc3622e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0414693dfb4ccfd1532200ca6fc27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3f1b5d1f74f2dd452d83e62533f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86ce3841726be09bf3ca3aefb8f45f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967927ad70a691690543c409f0f4d6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833bd312fc61c797d1b58a4b9c6df8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecadfb859116393ede002be39f356f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179deefe8497027dde126291d516d178342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3a24062a71e8d698e2a5c2711b80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6efd618636b21ae6d21f9ffabdf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530b7a969d3a20ad5831f6e07e0ff58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2b40e1fc8138131eb0a7d3e9f0f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8237d7c766af3c9d85efb90dc4c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfddab112b50d65a4d3f2f15ed858348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3df778368ed89b8cf86e2ac3d617c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d38cbf281327d20e12531c313a99b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672967230b71909ee17a787626cb698c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed979264363d270c09094f42faf9a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434f9bda573d7e9161a8db4caa9a139353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f571106ef9bc9370d249a0c66037354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d607e1a088ef362df835eb7e66dc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ee233a860b0743cfe25a09ee3172356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9a45e244e826f14723e9df92888f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b12dcd7d7a847c86f85c42f4486a58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51159eadb30bd6bd84e5cb742ee36ccf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c6c91690a019be6c0a20fa5dfd0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202dc753da980edfa61a829b275741c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89bb4737ea249a2385c506260f2a59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f2ca8272621da9ab1b20cabb82db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f024a6eb953c5237358bc7f09b1114364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074eb10dfa651079a4d5de96fa66d2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23970508ed3b120f6fde7259005b400366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba350fed003aeb3649bd248287e92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284214df9cbc2a54437f3293b15dd231368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2bede431919fa3321b8d059e85ee3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86fcec7f66d66b452699aa1838f1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87755e5ee72dcdf45a5ee9e6c37257371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad4897c5a10ab524b10f2ec8993b19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706caa6de248a38cff9aae542b5c6a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e6c3383ee56094f690e83264e4fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43edc9d3a2eef4b6c420e3f5d01ce2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa11c21e986b912e6e9fcb2e182c20d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0154d604079b167f00e18c71d3a26b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb019e20539dc3759b2d4a4413bb2662378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4cca7186331797523407f04b3bab5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339342e5bdf2fff37b6edffdd2754a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9515b2efe7681bf716d286d88f13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20594aaa3b6474b369a32dd22f48f7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c8e6b9d1563108cbdc578d0fb05a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f52b52d9fa9df2eae7304b4c294c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009c975a833513e2df9df4f58cfca1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d3182ccab5725accbc06f639167e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f18c1ff039e6a7131ac6a201a765387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947735f0019f1d28b376e1a3848b73d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b55bb319133e1bbc9a98cc7d55ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89017d98e09ae6a17c915b6e47d21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48dccc5d93369d4b4743d6cb45995d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90625f2533d921a993393e158b86f442392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf933f5d3191415e47f2c51d10d62f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eede73a855caf92e12bcf787309ad9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb5b59d569b7c2d57a4ff7756dd751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d8c346d0d46aefc8d04ef4ccf9c94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db16f7291874de31b1ecc236b99bed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2288cdc091968b92f873c62463ad894398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f43a485ce7032a1b5b0e2509803f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480f4ba8f263101dcd2ce6d2cee3f93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85c7e297590c126800c7a1dd3bfb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62981c46fae1694b7d09b9702e1749402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36915059f6c31a8ce6b8675b111c63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169cc3774895b280935b468d40ef833404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63fe006ffef23d0c09acadf7a17eb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de84bccf518171d76bf6ba011ba80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a8e9f564300396d3bd3198369d2ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e430671e6ed7c0149bc154b3c7677d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c359d2886232947798d51f49aee5b50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad12e8ab8baa76896f81ba18fed723410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40b2ffebe5bf2dad680eccad6f680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bc9950bdf40f70f90be2318fc62e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237844925df4172897b02e5b5a9a662f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc9986b7e9cffe8e88420ccf4b33e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca71e599a27028dcb89eea40346d47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d76e55edd6286427b97039e069d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7670462655906cf52c13df507d76a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040226fca7833e3371d6545b294009418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39b7206399c3c236749bf8e66b887419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39130a9e7574f41f7e6e44144106b43c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d5a6a27d52ac85f2a2f176c9f5d4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37d6acddff71f50c8f323890ea724f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f686213530d0b5ea2d8c52072baf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a61d9eb2afbe1ae1db8221e3eee858424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5199a5e911706c7c8c10da880a7c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b8a32db1012424279f8333fc75926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f3d71469ea2f16b6d74a10058a5e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7034500c0e7cf96abfb28120886e18f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db27bf0df503f0e794879b25bc45fab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d23da0af047ffb368da6624f0f8c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00428040ce9bc513e0d8f974d5ea7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70b16d64f3348377b521d25d3ab8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e12ddd364b32f542e270e9349b286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e662ca46fdb68261d6b3707893b8c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09987d816b2a15bfe39e2cbcbfc7287435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0302c00b7f41732b8a1fea3bd43261436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592341b6c38f3fc9e4605c41c66046c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e2951b7e1b650d361b435daefed6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b167f4622080d564913c9de3e1d2e49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13cddd010d5476ab2faf7d2e8dc2d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d538decb1494da1cc85557cd871f2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238a3e29e2ae1cf49e88526395bf6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e61f75a7e92325b56fd131f82329e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea0662f14cbc4b127e1b9afca5cb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a64020e36c21fe5d84639697d3d6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb60e8b6932c40c8469de33de4a788a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d407932055c025aad01635719fa245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71b5a97efa897e402458c68c95b99a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362809e3b7e15b3281d34a8a75e3d602449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d879f9040751b94add92dd3a7d047450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bae78098dc50da133abc52e6b2190451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188a38c7da8aac9d03202271312623452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f7d6e89eb9015ba6d3baa1d1cf6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48118d895e421b163ba5d5df70d736454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4e55b850ce7050340dd2b7748b9e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4553d691264c38c2d343f984b6c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5bf0c8b0e7e6b65ffb9abf8edc3f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb50b9d6ad5dbeb570bbf15ba6afef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac80b1ffd6fc80e24cf128bd053887d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d92a838080d14faeee92ee3e80510460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e86b50d260479c67b19f3de85bf98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87168f84f24483b337199f72cdfad943462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cd4c8edcaf4222b66a5ae42fafcc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ff1f797b1cc53328c7bd9ae3eef8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7538ebe89c9e18f5bb9baa64feea2c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45189cdbed2885f184ec855ca1bb55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441976a67bb52b75cb030422d3a7ccc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce14287a974a0d12c7565e448fefd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fb952917925f4b82468bd8f6dbc0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c380aff149856b20981695b2dc35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3462a633e14cc73da561b86d7f10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bcc236ef23984f7c3621883f4f0cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbc3c930925fef2d1e98f98993f667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cfea819f07a5ebdb10fe9f904bfff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b2ce651db98f4ca4361158e57134d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2b9e7bce316940b27ccea6038c26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb26f7529acaee4b58749950a0e0e38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab6dfde0b08ff9d764d7d1d488767478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238812b19249d8edc2a739de086389c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e187a5746a34bf32009aa21b3feb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321458e361e4c9f95de6a9f1b2b6127481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769020f5bda25ce9c9b8292dbf694d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e947f471bca568b4730cb4d99c49b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11149df1035608add8330a99822e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889c771230e573dcb80e950ea61106b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec604d5bb01212aee33d46bdb1537486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6829a14111ea88f2f608e2ad8b49b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6a3deb2cc7fff3a9096864f87d89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fb98e7176cab9936d28bd00868afd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6cf998c75aecacfc06ee40d077d1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf2e243f293fdd1dc1a78addf8d25f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6cb574edd9c55566199a3ca3d8022492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf58a5fc44917190d3bf996761d4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84ad24a63e361992f8429d11b259e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9045c22776204b0d0b8ce8ee25311a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfee6dfe42c1721ac2d27090543905496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45156ce2bcd0de3b4b30049d82ac9b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b57e5ec703fb50fb7375cd956e1b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51e6964fdbe16c0969d85673f93bb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309313febf4435d4da9fa8ee6a62531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87df7a33842b175289ed6e01b1c59a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f8c3fc70db2ae3cc7bb61dc20075502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def55a5942e744bdce19e89a5b3327503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a588ed07b7c1a9049a2bb86cbcad94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a173841e485a4ca57c42711eb8780b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85d47d1662ef6e9c1c7b3b7cc14c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24fc3cd0c1faea74154c6371405c16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b219334cba9543d8bd20985f956393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d798cdae48aaf38e947287401ba4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6fe79d1433488284263d480c4fea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae981ac47a889546be24815b4f34fcf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ee67d15fb2fdb74b5aa5dc10335d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332108a5ab8f062c02f871af17e8f2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f71c34dc97cd2b71a18dcfd235c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0d57d3add061d057af9b0fecaf6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727d1d69a522b8c25eeec12b92afaec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce99b95022d8b2fe60020d9de752b88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f1791f77cee87a80b92040a40179518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5315f433e38e483c2efbd2242da409519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070434ca782290733b8dbb3e568c0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa3c0159414aac683a63bee02898bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cefa5dcd14e15ed4bdd095b3221837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd1bb3bd1f443a90ea3e3c7c3ed72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd2baac211b095f1ca2be2d35ff16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e87d64582549f4bee90f21a72f1323525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443426fd4cd852e0899f50d2debd63e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366dd9812d8ce5939417e9f80167793527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295b40e650833f8e6fb1c3f0f5e5824528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d1a8aa90a08f407e2bfc9a1e3edd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c287e6fc703d9b2c3ff2816f933c6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa6326e844dbe8042d037c13491ccf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7856f57ffbed1140615e3a96169e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab972135d953d0d4fcb423983e0c492533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008ab63d51248dea3710c44eea8cc0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7886f259b776d5010acd2a2f07441c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d48664346b7ef4bd8046968270583c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17474d8e7857c7005340e1dcf3fa1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8a1baafd205f1460cf6eda1ab452538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c07898adab1dc13725c0685bb5516f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408cae496d9a36bc464d872976d1411540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4e36f749b68199b20fa854cbda1e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ada64ead711fbdb17d6e37ee6fed3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f52453c2f39bf72f88e5a04ec280543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252c7a9f7f758ed6ce6fa9aa3e0cbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b142ac0c7146011cc2dd27a98a4eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f8ec3ffd82e6e795addd920e1458d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d624af37f9da5d6e419fe45a2147089547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124602605723806b388c25ec4bb3bfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7cee023de16fd1734edbca5e01428549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e91437e89eb442961bdc95d18c6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d800c0e90812bece499a126e76d5477551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864297c33ba478fb1c238ded043763ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc77445a414c24d89d405925c1d4983553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc63127bf7b206b199dd2a83898f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04a5d361997c1b5b6e854d25d19b39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cddabfdb7e64c52112d0671eb70764556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ae75eff7d3ed1db1849a61e10bbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373bbfa39d7e9349ec716e36f90fde2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13553a0438b616cdfac1a0f7916813cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c104c26fdd934c5acb902e4afd8ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179df0b28ec5daced51b47a679fd4b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362deaac1350473473b974310745e37a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9bf1f255273afa268e4f047fd0909563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e21f1a9649b926afc5181bf5ef3ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d6e1bc7974d2f88cc348a67a639e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b440e63cd612758c45913f62c0d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e2966b5b1a45ed6f160db6848d98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87228ba778fd45a3a1b037c1e3b642568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be08ca0a6d64831f30f321c94fd3c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c91978e4bcd63851804a43aee5253570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3374cd42d298306d67e898393548d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2251c7869c301605233485734e019572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59576c27b988de5e2babf4fc361d32b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4aefbb32ac0bec99460c05027250a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ecf5bf4aee658736f0709611b8fd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5738888b0b43b10277416fa9bbef112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d1a0da08808d084c23d08e679175577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b5a75fd823c037ef05f824abd8e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e0f16725b310b9be417c13f8390f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d36ebea70e037b1052d70605db378c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ce60139065d462dffcd841eabc998581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4816458d59db6caf69945e2719ce17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732591da98a56bd4823b2b4c907184583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bd094e073823d4e7647c9d9af98d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670571f2069a4984d3b002811d009227585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b09ce86d0dcb83d4021acc81c13db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60613bbe25406d58cd3b1253318fb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367f9a3b01ada70d3c2b50e14173d0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d99aed3336f43941d6704633602ba2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81048ee6222b0d2dea7421c73b97e20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd060bf05dcaaf4daacffedd660459591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20022169f21883ec7915d582c8568592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12a63dd740992111615aa1142a1fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999b546beb4970f3997511392add37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf6780bd1710da3067d7a0e8180db1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74b4a4abf8a774f55a3d6919af331596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590d8fe613414ff065ede85f53c131597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5547e93edd575971a4f35194739c26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1bbfc0a79177e887a90ba384b713599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1fbc0f75a76c538b52d0479299d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a7e7e71cb144dfad28b02ec5c8b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b7c16161031c11244e9a777c36ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e9f57181641cde92537a35394422603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6f096ac31eae4763537f1974eb96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2ac1c678c333bbb9c48d3dff409f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ea5e7c94a68cac986a194417e7ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97ab745f91205f4d47e5607897e82c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53896e802ed805a387488e73ba527c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9a730458e4656012f40725de26ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260fd2a72cd206b8d34bbd184e8b4e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3c95c865acb65ef75cbdf96a83813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c7f52db35fbf44955b8388a68fc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0bda5caa4832a79fce0754f8721f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1609b42f27738f33a642a8b22fab9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415978243cf6b809f5f4233ba57b73aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69275f188dc01f07e4a922563c0d1d90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143adeeb21e8d3239faf89e2645c04a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07afefed9f2ed0a8ad78b8cd0be338618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec30ee0c23213292ecd854f3b4b9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221f9e2c299d5534e19b8468f7f46e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bae48252acc15986d58d60d0601a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e33dc18f4f93014f2a1d6e5710da39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d79fad2cc76dca88b2814f8466573c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c80948d2976b13a97a43b70679b16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf23bf737d59f749f307337f4b7c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f1d46d9faa0dfdfc37679425f5b69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aa4ba4d0f76ca444cb03d6f6b5500627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc6a8b3bf0590ff7e4a37b1c811a66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e1207d624f259200662b2172af39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24266061639ad38176cfb74604c7409b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c836a4f150a16ba6359e626ca84c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47998415dcca2db18e9119b1514972d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ceadd34e282201c3b2a525db2c195633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347233b0d7310223a22b126cc3f75d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c2bbd544ede4e8038122dab251c23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6208f065614442d6547e97ff605bf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3ffb8dc2fc6d57cb890f21371c66e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc0727a8aac64ffde88184c4d875a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6aa44cfb9b9c065abce8c6f3deb07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4d29bde7751af0a15bc063e5cd4d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808851be2a6672c6b578b7bd22ec9de1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da918b6b8c92fc964b0b3a0a053fd592642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ffcf8b19e1246c0a45af36981cee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99cada98beba7159eea32202aed4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a2bacd43fe42479a7e89b81c13e66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31013cc28a27c934ff8017f74e7178d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de51d8fef398742c2c604f036477900647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e216585c5edd36b7bdc3ca8ea76ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509a19e0f8cb2f335f1285c96646f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25056160a5b82e6761b66549a1bc23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d8c3b41ffda8124b6f43ed901441651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018a623f4320b51a8d35338562323b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9bc4f44ebeb47209ceb34cb24193d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b99768120dc6e55d6abc3841ada37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefd4ec50d171ba2f72254e9bbe44cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb558accc226c6bbd0158b488fdfb31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194cd03fb931e6227fd86a1834f5d14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d41090d5a776ac167291da367826658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99938d793b5f92bc5cc36aa5dab7b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507542f7b1b9d758775ace7e6e6a2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e414bf4066f5d7ea5f23e0a1aa994661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071bba25aade3e3de191994620a6471662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa5ccf6a58853ba989cb0df7ad84f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003317b4c9754357edd294a7700683a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a804bc9b12a699cd29c0dc57d27571665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c39ede6b562c8b20d0afa7ead564c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159feb6862cef6cfa1d2ed14b9ae98e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c96e030176af00b89fc31077575cd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9db7fee645f38583c8e3e9c1742eba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373728804eaf2c7fa01f634ee7c757d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787515d5e26c784f4be9a8b34ac34c1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498a08d78fe09db0547f7b7e384796672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc7425d04b057e4a0c766e5329237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c412e47ca028bec4b2234082ca33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2422a6d5afaa279075469bb63e358675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfadacb11b457c22cc127567fca3c49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441556dfb49e8d4da5bd242b9c5df760677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450ef6346a26bb65f8fe34eb74b1667678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81321e0d06812db3231e812a7f96295679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac674dd67bb892ff3cd1ce9c66f5196f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313faaea7195359083ef2ca1e502f32b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6db505dec195e4b0241c4d1ce803682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8cbbca55fe3dd8d2bbe71db26a737683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d92fa1a031dec2c88603e1343f0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251427658172e5a9c3d3aa4988506030685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46d3f94c2e1b01f6abf80322dc6f4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381632581887bbae1211f7923e7671a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e4e92fb198887004dbc24f11735d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878bf99b19a7f755322d084758c30e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dc335513600e7d13463e6c8c52634690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112378ca866b960e237b59d5c809543a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ad5a6ed08767502a52a140a971e0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe1cc5426ae67a65c34de6438dbaa1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7387c454382ed62d64ce82205ca4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80344e798366b792840ab47c845d2ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388abf0551267100ba5ceb33e87fe9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90424c52ba226f9922848ac071d23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf17caffb5176112713510bca39fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122b159f004537b74af84b223310c06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927dff7722982db49b759028b3b515700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eac507ca79d835f42a05731ddb844d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c67c5ac2484a6b268ea8be9f3e493702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa40547b603367162bbed71185dea8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bbb049a4fd120ee8ef26103810236704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5526beb58ca86a257303359749208705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835b508cb3314a1f72ac3fbde6136c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212acac98760c9f77118708c2a1e0a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77aa9b18e73b9ed24ed1ee49578eaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26634c4573321ff1d5505af161d4a311709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674df7e4fd95d1e3c91e0cda147248d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79161e8addcdbb4bc99b481c335ded1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd1c3c9ca23111ce10759abeb01fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb81a2423f7d4351bfaf708835024713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b8ca51286427742a09e248c3ed74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774ad255bac2e14f735210770dd62f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97509011566b17a1a67e3022ef254c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc3362f5f040160337d2c78b1c6473717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dbae7b1a7c7ec8be1957df1ec445b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6945d6bc118907e9321cfcaafcbcc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94bfaedb0c5aa2bc538f6e22cf2854720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc67a87497757a9423229c270a8634721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb11528b1eaeb9720b0548970a8c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54535fa28d376705103b7a83864e95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e98978ae38eebc963541d546be90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803a52cdd44958c8af6d81c83981a69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911e1878c232257042a749f9ed7256726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf05ad08f23fe0b086811157c1be73f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b36bb4c04cf340f0bc3bc4f819a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa711acd623c6e8050520791dda6cb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e971cefeab3990143df15ee5a648e44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d1c30989da867ac32f3997ad7866b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a458472896cba07d7e8dc71837d5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801167714966603a3d626ce427704df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fcdfe9d606b60bf9def40c9cecd53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff336353a747b537b5f21886a93f14fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cedd932746ccb3057ca93d92c4d5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fac284ef0d44beb9fe1461910910f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08509329108077115b20235f25536b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc09a02672f5e641892822d498a812739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27cdebdbe6e37677dfe410f64d1a20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8662e0ce9ffef8e4d134a0e599a4df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52dac70f3bce6077e17549b8688e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820aead3fca9046f419e4ea6b7b930743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44037318d4df1a05597db0bb974c914744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2486d7f6bffea2c913d51c9e580d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb35f12efa52299f5626fabd25115ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66bd71584ee44d9867c87837724fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202297d9a7466a3e82aa3d30d30fd17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d07e81ea2125c91d72bc461198c72f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd59b4f2b56b7969d12d15fd355734750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074e4dc92e5f42b2c30432e01346ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dec49bd2f0fec45111f70d27bcd2fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d0d011f237834ba48939606f59d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f358322adb6fc69fdf6c54e8040a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8301a9475d0592fb03f1cd3ad32c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e48de3f660fc8ef75f96f492ba711756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673701456bfc90f7df0642afa815f88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f18e7eb307155ea9a1cbb68f2ef1c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a1848acefabe4068850eac72c827759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>