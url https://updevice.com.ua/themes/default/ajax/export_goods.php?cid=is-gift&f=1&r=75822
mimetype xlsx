--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97267bafb11a4c02702a61c584190a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16930326e1a60c31bc88d3d3bf20292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e4ff136128bbb08dee27d621aed063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1f38e3320b0913c262b3cff231aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb08264bdc239d3b1fc8f0b4d36c135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f026b93ef83cb2d0fdf5d66a3814406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19c27175140fe6a075071cea01e3657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4aae0bd35c8b184b5ca9b706c331d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dfc382d474973d679ad95c7cd79709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae476ea231b71c34736ce01d16f2ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af040b4cfb926d3fe41de4cad7cc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e26addb1d513e223ef2ae18d8088812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b7f3c85c05f145aa5b2b9131174a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad8bab717333d83988c1c097ea3e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320094f6947a21cb356c1b4dc01679715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596018a64ff3e849e1d2426d403c8d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2b450af50e2ee2dc519321eb807ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74db3a5243e28b67cb9be5629443218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2c7baa7fa295f8178357b3c6bb65319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfbf7c395837e571822e2c1d5187c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a3e509c477effcb9e44ceb4ea6b1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a78cae129a3090c62f0db36d24df522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278551d4da2ccea43f76f299344aa98123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572be1d80dea16896f8ed2be9f48f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09522539b2afa02a6059dbaf0bc3d73925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3bdfcfa9fbd3d58754b42372812c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd525d0d03a86fa72f10b870a87ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5551fcab0b510e15512b88eb5641a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627ed71e3bea8350a7c474c079dec1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022ce0b55453c438828bb10aa3163030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be7553bc89acd64f60188e49833dd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8f7f880f514a265f31c60fd1b018132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9973d5e906f3387d350b0c8f7cda7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6097025caf9d70dc88c4ad37fb51e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af3eedc996a39c0bd390d5e05ce7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4a466bdf8d02fc21496e6f18656c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3cc4500516267d88d5543892be8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4c853efb0bcbbfae189e34d8d76d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834292ca522d51512339a67e70f07ff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760cb7ef18c50f3036a9defb0a213a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4476ec82b7ddab964aae05238b493041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542674642a65424e8300ef278c9d9ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c7b380550b6ed4dff92651216f96043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abc5aceea40b4daa36e901e8440b9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311146888f0f6237d6442986bf7c9e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30389a0860ff09d933e86a7d69cb52146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2706e91b94db697ea455d8fd0e23d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b500b1517b5904438c92d2f8c70b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3aacc9dbe727965070105a982ab9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89111705acc7164b948299b9ae969150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c5f54da79f1f1d05c7bf43be371951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d6c99e6f09fa27f4d8cd108c5bd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4915da9870308959a5039c8c4b81053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1f84a7dde06901f6d92fd63bd02354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b4037f8240110e65cf012292d35a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2bfc335a783859439a119d747097756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f43d390ca6df4177be5d45a12189357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f86aabbbfca1940e17edfef7802bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4ac7f72bb10c3539bd90409103c9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fc1b2f00e8ac7c389c788f56d11a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f5cac3a69e06c7031543220215c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f622b3b784b4f483c119d4592ab7ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8919a357a1e7bc861014df27c475563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a984fd80092355350df0b1b0537c1fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b0019d4394837419464d933459da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6753d13ff9419e5ad294e7cadef175566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b552673a4ebdc146c0afca455ba367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294596f11aa215b065f9d896dc93e7f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e1e83a9e90f661cef1a973fb45ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e794dfd836ea1e8d4750c1cc4d65970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a033070af07b55c2c90c6e8b0e5c33d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36f13ec786b3ba47bb20b0aef5c4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea07a1761a63fcea0dfd9a35f3435f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b69988a4ea5e3da380d874381973574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca6c67cd59f8ebf7ded0765621da875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884126bab4dfae316693d29554fbfea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c448900437ecc7b4bd40eed206d74f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a569f98167b0595e5df4577247a0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf783d1947b224411eb2af1ba1924079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d5855a6a2f436d8592135a64c061780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2e7d457da580bdd67a752436a9eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2250a61c37f9cc70893f57db1f28b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf73427713eb0a239d6eb176dcf7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438274a9393bf9884bd7416159b79a5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519b9422493b5d34240c6387939fb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4549c7f0a041c9bcd4378c506d46286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90995d267e098b59367ce9520e50a4e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a9469cfa9810accee5b4c67d4c9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43a7191ecebeda511e8185c995a9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4877079d2db18d4df0e01392de34790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e780ebe3679e4634931310f6c93eea191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c781a673b1dc9d5638331476bfb1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc75f96949f6e7d937ebad406b564b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60410d36175b61286ae713bf967b2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e624081211e3ddcf6fe9336f9dc1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c89194599aa0971f105bb74a6998e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b4ab0ad9808d1ddea0bc6126520097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e588b39ad1411be5afe0290c84feba998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b2c22a8e4421443dbebe6431dadf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa6e47a3b492e2611d1388974ef940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f956d6fd252c191676985db2c2a7e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5f22a0baa988f17f2582491daf78f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e9c3cbc8c1d97b7f9c8e4deb5ec0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc927e8f1d865ccfa1c998ea0fa4d22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef0da518fd492598f695777bec33b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f5b0ba5bd10f1029d79987d49f3c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a99812054a569f113f32f977017d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc36938e0be8139f3a45ef1e9e84d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48e524f0fd70c22e5bb1f8baa0187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188909ab7080cb0297c7e2d452b20360110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49360d4e0fbfb2bc6af610579c69bd1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec3d6165f50b93fa66c4dae51464f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb6780541c17b0d3b9b2b58684709113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0797283d30c64523fa60e52851fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40393fba29b3e622e4d6c9b4c575af3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f203540c6bc62bf867bc14b32621d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50707decc821eb4429a390f31e6200fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9dd03c5f9af82db9bdda93024070118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb4dbba3131088ca7a2f8bd253b38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5be436c1e1734673c29f193b2546120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bc6b203e69fdf826d374cbc911acb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b27f2257eba2e7c047176f66acb4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeca6c7ffad7dde23eb97637004d93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8109b603520693ba70da6fe372916124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1996c4fe9e409834bf4a6ec83b77e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0d9ebc474c77790359e3b441ab1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87756648bcdc3152dd86b228e4aa130127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ce4ad34afa39ebdae76dcd4f13f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5927ce8772fbc63e77294a3261c0c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235fb266bd2af1fcedd1bcbfeefdc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8363c1be5e6c5a6b9ed90c1691cf23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fea1268ca36a9784152b05f579315132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11034d3d940c84607874793d88fcd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634f1f178a8bc49e8f855059e2f2a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca6795a7eb5b6d941b12e52ddbaa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d5954d236b59face9f346befc6bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5c9d6f41c8aef9e37c748d36af84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08f423d19d3e72b2b2a91fa12b41e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56ed74cce29d12c9371463f5f99eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb9117ceb45ce1ad20e1b9f4221f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e4804b5b3609c5f8213718e00725141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02edafda80fbfd9d365e4f1e64c2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069bee2035ec6273454196371b76486143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0f138120c83cbce2e56595b07858144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1709788773e68ef6126737f4c6116145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01310d817113e308a5b35e13662a80ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb12745624782e39621f375268b138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822dbc5480c6292bc3d26757056f2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd61d8628131fc1999aac999b1a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9deb255818718645452da3612e1b15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c75b7833ab795586a499f599669d19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad85d2bbccaa7beb39b5fb079e926152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f35bda8a5ced7e83a103fae65f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0983e79d5f084368e85fea4891438154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854f6d805639787a0e6648e4e6f149155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696524fbaa91673da99c464c2963c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b38f5df511762934fad97b386deb03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83583b45c14987b7cc6b92a6844b392158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983407109ca38fde7d9bb88272b7536159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de413d1e6f3c7a5ff8e61055c1206160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e3602ad48e0b31c536771298cdd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1da19e2ef1b2983f5aeaf34d7606162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad48a85bb4793205c2c5f3fa49f2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2332b1e4ccd87f14dcb35304092f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f81b71c8d031fba7dd1cc2586acc92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee3ce161bb254d684461beef1fc6a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482811874759dae20881d4b12002728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3526a846495025e7883e1aea7edba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c4b56f391e1941f396a696c40454169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6a82b6f677dd2659bd99c84448e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d173c590fa68cbbeba75b27fbe1aa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702fa3b3c556c94a63ecbfc21ac3da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d1599f67012c61a1ccb870f1b9447173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484d0312f0119119edd818c83a4279174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81382dc7c5b036faa528f847396d36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6cb71ea3d1a849083fb42218fcc29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c641b6f61563cf004f0886e67b782177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f119ce940763218f98b3364e23730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ae2261aa33252be91311af3bcc88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f94538e4c0c8e2a79a3e1ec370cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3fb9d83b98e739c5056ce2dfb8b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c685b1417134183341586b2f573d8b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d05827acb25d271d75b93a8ec9f0f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f71055990407d08deda0a2c3e9ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122080a160ba7c865d2d9300c382eb71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375556d98de8ec44a8325480444acb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14508678b7a3a46f5e2b43097b5c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22849f156f12d52aaab3f124f8ec014188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00773f9d941f939238176292a8030a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7141ed24ecc5fd560cf893d6dc93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875481241dcfa394b0650d353905570a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1c0c83948e853e950f5cf6f7feb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a2a2bb852ab12df1a18b9c6b5e75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd7db5c4e50b6100d44f3ff6c701fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803660a01941323ec6195d63935f5f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf041a5dcdf07d9081fd6f886453d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b929c4ceec018ab9677f038cb5242e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43e19ba43cc69f64a70630ebcb06c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65720572d7d7e56171df6757495cf732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ec6e8df4ff0db946b8d728aed8d16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af9f6190894458e7ddd4028b982cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c1fbdae9d6a9cf29270f6b872872202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28469459f9d90eaa9246c5ff8caffb8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763e94f9fbd157aac659386a75b9095204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473299b89a65fb61f7dcc9ccf9544917205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87086ea433eb08b2281a1bb274c80e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b45ac222c7bd46f9165c9486050f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7230cbbaa1661a5716745ecccf4f96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe0c0d6691e5124ba50e95e770c1f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e8312bef93a1a3832d64b5ecea1d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb8303bc7b176b60804f4cdb01c69a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353357a3484f8bb6350b9946cf89c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca27bf5b308baa92d0f9cd21749de4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea40b6277a9c69116f43e5b052ec7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843cfc6f65dc433108bce79076d48b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525247104e5818944bf3a09ba3f4a6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19249abb1dd4c9b9fb1b808f4f53d3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ff14b3e72193af607bcc255e5fa8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc273043d2e3891862b87b660d35bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafddab09628913105d38a993677f24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b13fe6e23c0f664d1c8bee5925433f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b780a6a944acc6ec0673cdd503711222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df847d7fa28519931f5493cc6809c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd57072e9ac266471e7030fb0a53cea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e685834f26756306be70b81de894371225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ff16b1e2459f06ec17a4ad299c9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa36489e1658c76e61f5b41a8e2745227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fd256196e374d7afa29849236294a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a14b5a88c2ebca794f30fed39291229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f008a84317728fa9108783ff4a96d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074251aed450ee6c33d5f400aa6814c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9577fc410f256dba5194b6e9631a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7aac52ca2bcee7d8a990de231958233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b10cb579d3fad4fc08068b5c0f4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825d79ea76b68cf390e78c37d1c8c68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c13f9e724855a4470dfc7cbdc319c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564520822be8f2ec838770f9a4ac27b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d701df2bb4a904576aee242f19924b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b06fae0f65e04513501f3a4ad5e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ebd147d8ecc3b790c2280088a221240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ccfca1f6849718d2397170767692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9f1127c5b6d10131f37d60958c68d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a1ed65bca99c23c5ce8a9b91604a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49bc97bcd14b38a2786bab4e642436244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeff9f4733293b8d78a486ff146f86a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab96c4abb09aa0d4212681d5e484dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec4d1df208374b5c5a0a7b0ec8107247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a5da5069216fe58a0311b8bddfbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a90324cbc8fae5bffcba289e9396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3ab0b7c0416386346d2e175f535e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8690e08bff87f9495851349e46b80d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342589f2f0bbff2db38b130052f11db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864068763ed0a2ec635698596317dcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c4afb16fa5bd33f37bd19f0a5e5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed28eddb22b07aa24fa938b3449ddf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92602a61e95be9b6ad86f4479f077ca3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d38f9a73412e86dde762c15f649de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc222f011be18d1516490b5a580fca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38001bd279fea28a58fd84897f9a5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622cf1494c714a14a46431250251eda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a8d355d0382b1b28001143eeebb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df454571bb75ec18120064c480cf449262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a993d376dbaaf9fe49499a34222b61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d4126a9dabf1af1a1b9778a4386df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bc09c0a919766578fd058b55b40af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c43dc390cecee97bdada445cfe43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179d6eafa31e76bd76c63ce78e3c2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e11ea638ffdb1673c49db4e62d872268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ea3a5f92494317c91a7b38bd5839b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14169d257812cfcdfa68227412eb55e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f556606f97c9c726dedf9b678ba7b4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c57277bbfa2260aaf022568cbc44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093793b7d1653b2f55c59ada7a3dbc32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0152699002bad536b29f71062cd0a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a62f42c7553a72066fa9bde50327b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e63c575385f2695b82509230774432276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2c80d9802fcc26af367482ec2b17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1eae92fc2be91b9670506bc86aaa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b8e8435b1ee57c3de6c3e318abe46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068859d28c9c84dd3d82ec36cc014572280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674006da1ade95f842d3796a105c98bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675fba9e0a0946c4d8977775cd66988282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc4aa98e4ecb27149e25ec65b940a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d50b7acb600f88af55c49d4e812c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6a0a84c1db6c7b32400c4cac49ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57efc4212f9fb52e73425a3de8f32b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81288196500b457c9c370ac8bb98f73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ed936ca7c125d2708e2f4bb856b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b69a6b140ae7a1a2c8c49dde9a2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141504590d8b5fb979af2a22da9fbc6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d083c85ff32376acab28eea2e479a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b4e4d6c8446c77d52cfc335d3b10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ba12cb7cb7eea866c887e4892387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb00fafc3694e777d4c9dea13d53cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030344e159cf489b0f323ca32f8b234e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8b63415e004545bb6c4275a1e2af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f035e0436a96d9217ff4731400a34fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c3d7297ddeaaaf2b88052216d033c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55263d490fb12c8d2065ff67be1f242299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a770a71c4d0857f12f1da098941c737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43970efffe6611f22b7fd8ca377d09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe90e0020da7e98a009e3492844e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f0efcdbf57c1c9feede3ce57cc75d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d555d3fdb0da246acd2a7be1f2e8387304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db3c5a87fed95fe0e6cb00fa9e163305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae40a14143285baebbf36ba5b76c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1655141c6b047582af9e35f0ee526cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901787d44581c3e730cc2ddb7adc5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43afa9a81fd680f0bf9871564b3e967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91461fd27132054c81db985363e1a70a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0fc4e419739dfc919081097f4edaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e6be7afeb2a96a44c7ba24210bbc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047b29f223f57b34c2d179fca70d5a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95bb0e3e00d3a3ee305edfeb4d5d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093cc5abcace39c5526a626fb40c003315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54c5013177b9873d744ddb30e2043316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e446e9903b88dfa936365cf29ec4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47621e49cf74406ea60553ede3da5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1128e3cf956cd5aea5b2dc0518ea53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0374ef1cd2fbc36fe64216929ad5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118facb342f3f2ee8fdf9259689cc2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42d4463a527524f6d85defb822889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9c8e3b7bf3166077258e99d5a240323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56e9d95e18b5f725bd9302fc2c7cad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f12aae1033eb20cdf988b9a5f082325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45f71590c88a76cb36cfa96c7479d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c659b2b4b9e861fef29549c489962e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b94f69dc790aed1ffe85713b555bd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba796f9febe0ce8419fa9a7cfc9ce89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02758eb51dfc57e9b8af0f525f31ecc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d10108ffc41f6f51fba986a9811d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57855dade2525d18f0b9df55595d0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf12a58bf9f1e7fc1ddeb023563b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177dfccfc4565b2fe6e3f6027f175ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f74819b84ac544a26a773d1d83416b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5d6d4bfb20df3fbb93cae469c473336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aafd5774b09078d20274141b713d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2392e04b0098e3c77444455de4fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd23e2df0120d16b66a3b86ba5676339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35b9c552b03c40a403e92cb472fe1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45168c85218c7379446cdaa6da0bcea5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c0c522ad08e34f484f118a63ed6d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e1e0161c2cffc21166ab40d810af1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0dbb98f49db21dc311ea74aebca93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a2dcb23c1819cd7c549832b290c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20af46970f4460d33643f1b89026cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e61734e889db31fee6bcaa7be31c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28c8dff8f7596704eafb8a85e4d1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18cad46336cb1abf7f0a3624731c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ca0a100c329b7993c18b5114125e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813347931890ebc0bbd44b175bb954351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5f872f7c5c20452056b63abe9c22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f587ded87fb4e0dfbfe1ac9760014a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3573aa3b310b50f1872e71617146660354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ee4f3ad0d1cfe597606131bb9976355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a2390e886a26fdbdd5e51d205b0f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fab2c20de6cda4560599c39d4435357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87e6dbbf0c7c9c7eb4dfdcdb1d25d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38581fc1ef1929b2c5cb1b554600df6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad16554377208ad32528c887305f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379e2ef0bb74879ba750c3667a7909361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619b6bea066c4bb485ca439852e0e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee032359d5061b3923b2e45a13ec9e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5886eae5a96da71f2ff98889ae02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d47720f6c466e9e58ac8f608ee064365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103be27455aa9fcadeda8e9f3cdeac0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e86d1209494524b1bd2432230e564367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb0a1915eb191fbc431574273b5db9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb152dc5551f968479732579d12618a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c512133bf4d57bf2184dfac29e10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed53396a77503fac7aa361f2a7c0bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91a1b64ec39d3ad46022f32bd1b4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd2dc664fa5ee457bd30fa3829e43d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a4d5b57e8c1279b2e41f6354b5836374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e40ed9ad1f6f45177651ddb8baa6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096583cb0f63fd0f9daa186694c35cf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02473da6909e3e8d4752768d3d3e4c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c8d7ec9e388aa61748c9c2225e824378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac75455f86d17c272ca13302a64bb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791596b98cb47a3cfb1052a16cb524f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc94e73d75defffd65d7417cba558be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c8b3b8d23a3165d9706948cd5dde3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9517d1c7b550ba58f62be076507249a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510ab3579e2581257b50c345466e76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a84186fa9668d35aca83adc1b5fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc868fc8798de3f77122457268906c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8265c66cfbb43b0bac7afdd38e8d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb61a379ab40355e9b7358f669a22a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8d9a0f7e8409e7f20334874d9261389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8812283c86238c9798b0ecd7d92ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc45c0756312420fb825c2a1d5e33a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3bbe657ab22643d85eccdb8a0593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ac0e920c89ed9929b397b4d0693a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4778b90aecb82db6b2f034fd8dead3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281e0d3e3910b76565ba46c0a47217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8a7d8240a877838e8583e462224e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257a3ef20613f00db070622e8f0b2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814759e068fa6184d7f1bec80f2168f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452db5606fe042e5e5d706ea214ea93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bbc0c92f41e18439d2a725f5a3123400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffb875ba0d0a2b376d1bc016f99c4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537760b6591f1a1484259b1bbe8231a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e40c932a013176b873727f5dab73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb7b011d4ac250229e0b79b100b62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c8607792a52e84f8a61b973c19263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095d85f40410d8506a4459826525ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf810e2bf1d89ffdf34a2eb53d1619c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf37736228c64dc7ee9178ce1b0b8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3d551dc51cc0e18c37cfb8fc54440409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa425210ef7d864a0f0d1ef1ead4a3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9fc3e7a9b9c9b9ed1141f673ef067411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb426aae7d677b32de2b723f597f2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2761903bf144fe9513a1df640d274e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab474e75e3e1a35661beac2f2b7f38a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801582909cde48f2c8d82f0a19d9b172415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a836983c024ef5915e4fbaffa0487e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272ac5be56c25c5efa06f70e9b9181e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927a2586b83eda3858e7c6ccb2678c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c145d7efd97f2d3233d7582522540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e394f567b6f259c25f969ddbe031420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6abb7ef84c76a8280d43a6d444af38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab18550e81a578ce8cbbafb20617a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4728284baa31f27c0d709a9c8992423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792c95628d7f0cd301f168db697587424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693672971c6dce6791b89e70e651895425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c61060c1aa7597f86e6ad0c53a1977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de7f7267d410ed6d77c1ab6125c01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656496eb853dc9f07883796728eb90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a29b8e931640d110ebb52e9ee3e9e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7706b3c493a324f1aa4d33f9ead1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13255fea75b1f6bcdc322a9f885c39a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7648cf5d1fb60d52924751d3bc0679432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef2052fb6306c15208db3c46930703433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c696873223e4eab21eb5af718788434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf092a8f88278dc5bc37a33ee6e1820435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2481f555be57451d03dfa299195979e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148d6f40112121039e50ddb835a04a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32daf824fb2e9f71ce065cd74bf08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0c70a0fac7546f07deda796304ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068716d8c522eb8cb5937a3cbcf6de0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d176a43ee10904992afbf669ca07cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b2b16560bcd93418c5a8bd0c1669442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05e22428177fdcc49f47e2ec48dc85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c85a5d2ace2a0bfff7e07f9c69ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4591853c156fb10eec1d11ba5d314445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746dea1c9cf99fb5de658115bb380a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e1c59ea783049ffdfa04d9a740d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f13ac487a503c27744618b923b69f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5230f3b573ae3fd94bc7ac054f9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be8b4617ddd291dba459b59145d3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49caa0266c2baf479462dcfdfa343451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d66d9bfdcee41c87210608b483a60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78b9406fc336a21880aab20bcbc07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fd596adab6e957779b2aac867914a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dab43e8f108856cfbc5b6d5b66f2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452b16bb9c22489359ed5f6ca5a0b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187390f8b22b470525212efef030b5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac0e492bcf55e9d5c908fb67fcfe73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee40e635e9237ff4eb69481c9b15e42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a22656c291849f5d408e00cd84f89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b1ca10a4fca85f241a1ec4d9b2604461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c58df4f146e75cabca6ad76af23bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158f99a9cb76526b443ff5657c822d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07ef913fcd320d849a4bb0aba1f11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ecb057bc105bf7bdf4d0fa583b52c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794df99fc9907b36ca0a44248d44cc8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd49876727c555dff90e77cbe0607e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4afc6d97ab8886d3f9d3fc42c374c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08c1fa26d8501eb2228bf27a6a92a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167bed54e99523efcccdb2a302d472470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c31e1a985a80c0bb135003a300f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc508983106c043b1c3e4ae2bb5d7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edaf3772b9fd4b04425cd13357ad65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975900fc539491a63d1e3256c829355e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb9590b517da64d0567b148aa3565475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f044cc76c59204915a5d64926760a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84e39224c5f7b5e248aff4a08fa71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff34df9163c71229a11629d11b98aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa99869bf362da7e172a1a5d7eeec6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde968c703e5b8ecd163074bbf0ffcf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e3e3e10cf594eaa65b9e0b4a61a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7a7d14eac0708c298d15eae8616c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be9206e89fbe63fb551d229a3ef16f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc836c6745f21df15073c2b4e27f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd187c2040d8747e6110f8a139f29cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466dd9531faa906e9e0a27b2fc814ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ac68e3471004e7a9d9109217f8110487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e2b563f656bd475508a75aa82f91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d10ffd0c34634201381183590af8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c2e0c1b591b4a924a2b53038317a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ecdf30e03eed6c66e1e4cbea23e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a43c30326fe0dad2977b7f69f00f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2750d1c50b9f818f322cb3387e5221493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19942ce28ca91f01910d5182f934886b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eab8562610b736352598894b6c676495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e176415952a3f0f11052825fec4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfca517dc68d5ae3e3800204b9621c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5828eedd35b07edd7ac0bc912b6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ff46679f39f8638fc1626dff345e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0cb71ce9c10d53ed38e08911e096e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03d6bccb17ff78d0c859d396cca8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e4b4c539d9640129aed18e712503d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b2ee6a5779179e53ae1c057c1e440503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c45c1875e8a942073136ec3313d86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83347dca59e261db0faf4a84f86991cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c6cd6ca343de9492d931df40fedab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99920c1d0875d3fadb72961639b1563507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab25d05ca39a9655b3c422ba122aa5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49791c2980f9f5c981d5fb8620641509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a70d692336ec2a2e704fa1c21c67bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc681bd3b1f7ff99ef5b954fd72fb39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f8d6a7d8087faee75dbe17a05cfb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05ab89106e2eaa63815ec326bc7021513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d17c20238226e10e670a31b231a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402140bb3e3d713dab17d42eb425a659515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59906a481d74f8db547f2d25c96a99da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e006bf5e4de8b4bfc6c139747419d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968961b662c8aab93e44f884be6121a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27feeff1cd2323569eeb2c23d79e722519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a174d13fb2f3abb15c433b098bdbea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a1172b4cc208c9a75445bec88d4a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b07b728d1823c05567c4412706ee39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c97ee8981983a505aa3ca1823a5786523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40450e4be1944644a15e4342039e45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f1740119a9189910d4582dc3bdde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448ab373043d96300a19b93026af65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562d5f453a169b5a39d37d25b94044527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5fbbd150e9afb1cd4ba8a0d554381528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96abb97c35b4d83169cf2b3ad4e1819529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd8a634650f28bf93bd7217d806bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896be72fe8f9882faea818a999b4195531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00609a8cf8a8edb112500c81c3578e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39820c481babb64874900639ed555823533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceed7a49744203a35a7611642d19a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068bd668905b65ebab6669113d8daa3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ade7bbdd0e2908ae5e0ab884983834536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19845dd99f12a06ac4426d847200f5a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7692d51fb84fc53b35bf19c1d808a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d5432bde5eb1f29a9d0e045f1ef1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0305822c3a1fa98b455dab5f85827c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f641817dd28c0c236c515a2a21ccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8102de70beaf2de99fa44849cec24d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bdee9371d4ef2925c06d4aac0ea93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce529d7c9af79b00b8a30f2ed10f3600544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfda0f4e7cab2cc352cf5c26d5fc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c56ce499029354fe5efaaf33dd02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaece8b34f57d904ec993ee1cc8258547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da12db4c36f5362e7666fc9a5c2e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7705b5a5fc7635d3d93a27a63cf55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b213aefec17460f33511ec10a68d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5731de3e85f9a2a52bc178f6f7475551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba948be19711d3953e5b72632e05b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8f61cbb429d46db7b62d739c387e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed51d118193b615652d5aabcfee731c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eac7adc070e77b2634c6ddac60d6f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf353df4008a14e3de61c61178f57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4bd81354934f8a038d932a09bb8e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848f9895defa4c400a2909357d377c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a88fc2a7ce6858af5a07e62d889f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c858526116a1d402f9ffdb486a7504d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc9bcbea82ae906ce86b869b7b8944561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ef8d33fde4c637be32d1cf470d34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25420344041fc26443dba44478a8ac3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89632367be7ba569b1cfb960b871102564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c2c99b76933fba057a4c42abed3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d3879d2f689e9405d261188ef5fb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8330935c36eb7728859e3d41ffec7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f211f7f3b7b655e684c06c31c3d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557316c92caf44cdaed85a4c9e5badb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350504f579194fd9cd90a62be40dc4a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f89080768cbfbb0ae98a1b709e3cd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb186c11de7cd9fe0a0904d5bb00236b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391020c98acd686f9dbcc6f27126d82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0afbd99ccd12e227d9997dc0f2399574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5089e775eb6e702ca31f5a9fe4967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b2da0eaed614c47a95c57c76612b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f11f819f49c3c1f8ff9bc6b9e9867577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53b78e9767fb5c651cb03e774773f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667486073faf77832c8590f78741e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df3a03c951260d6b1b36e0965be0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192935b9abcd28ea6f400f3769f292581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2e73fb2ce4abd503df4132014cb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb8778287b780c69d6f1333600f13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575905f70fcb2123c9d551bba7eb44fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c26766a9cb69023310a2d73c2069fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a85f3b3db706c28fe051c7011df554586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f8ef92e13bc3caa720d7b93af4f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec330708b7b718ef7566d80001a7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f43737524882ff2c8deda3c899e5ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d63af598f0711bfdcc1a5c589f1cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff557ccf8edd7274fea06a88525652d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2fcb60c618564cd07991a1f4c94c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa692c80327c27f22f3a1c8e29e1c53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf5fada5c02da034e8793f4a578605594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004053375ef6e7724b6c8933c46728bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eef4b314fa11ec91f7db88fb5c82b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da357abde515e2596a6b77a46ec40c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7027420688283010156d63685e22272598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722191348304ba85ae607d89dd422245599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8f072f8a2826a7c6be72bc24c576600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d50ea2479f1803659282378eba573c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d772050f10064b07e00d1c66988665e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25661d501d312181303bd226c0c5e9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa702bd4ffb1e8f02943f58673c37af5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cece3bd9e61e7dabeb07e1f368297f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf9c1bb97efbcde0c9cfee1571107a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda5dcbdfd05a203de4c3922453ddd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503133dad10bebacf2fb7bf29f70928e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b512d8d2a087abafeaa447a5fa3804609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b2422b7c8ef176bf1f348aecfd70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c9c3224c883421e5a9b6e4e439d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4df4be08e2e0be7d173c7bb47347612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3718d6ff969e7a14c0280e5f51f187613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b662ba4874bad178f136a30155879614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3ca362d08fa25feaa358b16cae34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698f5504194f3960c44be9861ed7ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0ce97be0c00ab3b5e25b4242bf22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5639f050226866b50c1bd99f5bdca05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd68cbd7c0348c7d627e60b1365c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d84b1a8420cca11374c7d9e20ea9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce976c5a540a18f71d2eb7e619a788f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3668c33054a0242b120dcb43ffa53f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035cc4baf040eaaf4beb5d2d83c958623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe5b4b5c05ad2b95d987c7ee1eeed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53776921a5d64ac9d6f9ce39fcaa53c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364c132e8e17b67d6984311d3747fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316460a475d8fab920d23c7c8b7aba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59015c1df6f557b9e8d3298d543c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9ddb61d01b78e57edbe6b1b67e6fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ecb8f2077faf81e0dc3ee472fe952630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077af5388052b163984f72c2c3d93ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9ab75b67885d936242f6d7bc85633632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0753b49db23cf0480d0753ffaae9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2be4fc09f928ea9db05ae9c01bf5a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6b993b83a93756bdf40d397ed71b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cb150ffeb4d537b82be03a48bddeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d88c8d4eb2b79c63b3c9cfd0ead42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4cb413722766ad64c66682584910f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b1fa6a8a55078edea1c5a714b72a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2e89724c19163ed5108b3a93d6274640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a955fd098c5c6cb8f1773b64fc1f5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bbd981c1f3df52aee484934e6af1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2a624c12cba851c230596ad4ae3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891a1275069ebfeecd6448d23629c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e6bae2f208a56542373d5a1db6cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090077148eb2dfbb24fb381bb5d3ad2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433a7d41c05f96e1cceb3959c58f74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124adba3e56ee2f8444efb2cdcad1a74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a586dc993ca9fe800db526ea2cfb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd6bbd2e29611c1baf0bdf583c51a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaca462b7c8950c461b4daf98e45b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a04fff088dda72f7460e9266a1156652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153fb819e254f39f84ba88416074e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c168218517c249159cac30af0eeb3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e5818b2e70fd05cf7c3ebd955e0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc96588509b99748a68f9f71c010173656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836316612cc6413ab64a0a3a98ab4adf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce9c91ab2992e08c645aae69cfd48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8104d932bb0147b8fc4938b00ceb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c16943ffc17f4d9751eebe03433ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a5f78d2d1e70441e52d6a8f3e65b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32344953299520c7ab5276737262caec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e10025c2ae4cfffcf50b9f94d74781663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a3134c5db12f183766139aa65de2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2d948209185ec5e7ff243a77cd24d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba3b01efeb241eaabc35f9b5d597b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1046703cee402d3901341268647710667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c5d9651fc6d7265dd168c2eb8312668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21caceaba9bd16214ab8e1c28b6001b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270be197e2d22cd4f3e7422cb402941670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aca888609469454bc0845e6694828671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11140318373feaa4ec91b82adf0af7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522f56170ff5f96bdd42cd3ca3f8d7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1143e5767599fd0b7e079615cda1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ce43ac8c0c5e52de995c7b9b1da2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11f15acf80feadc5770f18276d6a2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d689b7367f98e7fa092f05bfaeec43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d17234505dc4e9d4c714fbe0a97476678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8d7a4c6d6066af266f30ec00b035679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08a2ad6b0a198d03bd5b0387fb08d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e652aef89ff89564abb8192acd208681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1d6b33a843441471c4074680dbd1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1289a39c2fbbc792d8848035565eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c993a6098276e8fcdd2e0a30829f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da79eb140253cdc4622c132bf1d40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542db993298f498457ad1f77be3ce15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b9a7c415e0b220cb6bee9cafba55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df3c6727920bcfdecaccd4f5a698c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dba5cb9da3d27fccdd6ffbaccc526689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0199cf391e60e9f2f87abf09cab787690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce4f60759bb9cf7884b48db58c1c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ac26039679ca7611ae906eb0ea31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206e4dfcf310cd693c4efd4be513c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8fa4992e010790038866af19c4173694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77087987c73cb7a5ed0706edb3ae78a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b3dca7a4a1f6b096fa3970a422f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c33a6b64d68856a75cee032ef7b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d71a81d5abe28065007ce4f41500698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9547b12aacbb90132955b499ca02940699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251bae07b92b209b224227cd69ad3b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db7e59a4ae049e87e979f79c436bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba85bde988f1e1cc10848be5fbc53b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb041f589dfba934cb521adf3837d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123e33b4e3d97b87a805bdc267a53c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9530b9ccac8baf52c0da7c78cc777705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf607a5a4f9b90f637a35aac7be620706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f5512be85f549bd3fe5c83d318480707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b44ff255f619411eaa7984cb40d297708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be1f78cd2d8812858552377b2666c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f77d1f93bc428f2a3b8a05037666f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6523923dad50af74dde50d33891876711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f9435667f9d2a9df822eda881bb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad03f88579e21eea6a2a65d30342a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f67864d28153bb495e5b7cbce0ab46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b65af38c93561e409c55162bc42d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa52f48a3636f7ac278a8862da93dc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679a1f4e8e23fbcdc122fb5c05a88a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebcb60539a5164514bcaa2fd76f48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d7af1717d16f8f076fec836297cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f09ef749205ab9d6c20ae8fb86e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34660b09d2189b9c5b3fb70aea267b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed4bd373b0e8abfc2d79013322daba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4412d716703b0cbbca91a9d4a68d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bec36b88973edd0a9686bfb3fcccf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e820bfbb68fd28b5ebc055fa3c6f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95271cd82ab47374030ff33979c56bb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c03a0909afffbcc3b32b0d3baa42a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a164dd9e8990548e44a2afa3233a48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330812ecad7f7ae5504cbef38d4d8b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8855c03998a5b749a88ed2fd557441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d62d702e6b2cb6e254ef3a79399fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8197848b56f29cbcb5e23361d052b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe1f415ce376af403a7317e2245cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a822067f9324eee7e759fc2ceadf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a02f0283f602d47db09eccc861a583735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483cab010911c9dd1beaa1b9c777521736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b1743a29e9167abcabf833a37ae0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10dd45716cdefcda1b0d75672ac6b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986fb0b7b10639dc260dd0ad2cb1a59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837055cee47bc21de70f92b7a0ef151740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b689bae44be910be93322dfafaf60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e54de0266799c60a2b32cbdd9b034742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f49a3b21598a94fdac572720a54f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ec0b9673475f6e9e71e730d6142c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ab8a3ead748b1d3585f27421cbc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2709824776109bb3a8f11b0aa79fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf85a432b6a6deb62317afa99b2c15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c581d855c5687eb42e49e8461007d48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d2fb2488a9923a1ea19e197063aa7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46107a0304de212112afa487f9a62b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd48af2179b7bf6ed49247e019670f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee96c0289b1d8df8ccc40e216aea30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3811b16daab624c908c43ac946f9d70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939a133d2cbd1ce2cfa992db7be463754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51963d9e67107e136aa96e76721b6ea4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaef2897c350706ae80ceaeb18813a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826eff311288e04fb696b28f6eeb76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971562c8792a56ec3185ee58ad57ec59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637225b94bd926723cf70ad43178ad72759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e26a092f922033584fa1e7fc2fb0a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f3d10f86e9daf367a13588b893f142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7fed4b43b518239f7ba707fd94fe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2f0ac9a1db0cc51f144aec17d6854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d22c1ed1f7209cbe92ac260cc16915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a257c5c67561f275ad9ad72bf036d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8de417d24c6b6964c3fb17480ceb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd0115a0669b51a03d60f121db8678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50e801548ce1da9c213abbf7677959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b33471c980592441f8ed480ac7103510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9972e7e68cf86f738e5535adf8ca2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1644f5effd544a9c0c5bb6a136210d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da870ea0b7d9959ab4d2c310ecc373713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc7a55123056edde89ac2fe64ff4fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543e6ec738d4ddb7e20bf6bc22dcbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b2b98602c9028868cd2381c0f2cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45df816780c92cad560eb916273e7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b7a78d3f8211ff5cbbc25936cd2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a265cdfbb87881e6b99cb3d857b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbaa18e78c81ea9b3883df935811c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189da9884e7f924c59a71d139e7f07a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d39aa933ac80fca6e5342f5f1f61422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33323ae5fc5a1afeb307bb0d46375a1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f50974ccba9f14f3a63a934c083924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0879603c00a1ae3c4a93971323b63f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced149dd6f201ed674b95d9a107a82e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be96910f53f7a48f41e9800b23b5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe313a9fa6531d44779d946685c461b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d838dacb5625a711ec12e9455bab329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587382d77366aa980536835a1c4cd6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2a85dfe2414c60c5cbecd0fd7966031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6cf17ae1907ae254f6187faca4f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99ab2a9e7625d1ad36a932af1c22f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa779270021bae621e3c92aa088affe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5021b44c2a92e51bc4001f2091e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93313c0a408939df1da765c5d7a5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d545386f5e87507c3ca9bcc96dc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285933920f5e6d5abbc6f9aa64641238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5def25b504302b9948864eea9be7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51daeb07ef7d5f9315b33d1fbc91340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2005a356b3c0712454db02648d3e55541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86dac01b7ed888022c881fea3148242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df61af7ac38f10b6819147f083f53a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc52f0500af4847b1ceb14056068ee744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443fa52e6865d12f69110b46c94c1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65553476aefaa6cc93951e0051735146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8fe4e8615a4255c4226352bcac9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5d10d4d075eef2720086e1c877bd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ecacc0057cac2008bedea60f845f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440aafbd65c212119194865c7fd913950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529272b1496adc5c0b4a964f55b5866251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc2a3dddd47acbaefd080d23d8052b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693c93ba46ca29b14cb3098eefa66653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2720156bbb09459394e6566cb0bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e50f5b6f73e002bfcc563537f81755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d1579ea0c57ae90e35bb0296549e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836c2e00c678ff9e978b359fd44ff5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6360f8f61e989680c2a84c0d1a54df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8437cd6cf423a052a8c574388b80d8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adabd0b2469623673f409c98cbd815560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c889618fa928cb95dcee0798a3a89261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4029f165dbcef2e2273374f468166162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf573e39f28ce21e1eeb4068986106b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94efc2b70fe5edc8aff22354c9b33f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c3cb6f78c801248810bf83fb872e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05011ddeca754dfaa1556f7e1161d63666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8f72f3a76f9406d4071e1e5bd16e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c0c269a60f97dd70f2692944566568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd69dde23267ea53364868e6be8bdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e741e18a1ab2134212cea822eec470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c77ba9070696d98dc1d1789f2976071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93599d43d5221d08c05de4f547f61272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047e90eb370a2d0e9208a22c12489873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc228d0c16cc60372c0161d028621e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c6b5643007810723cc352a634495575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562000d3c3ebf654e2799d295337898f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80151ac84077545417c11532da09c38e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb67bffda749fdf6af08eee54110a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92adc49c03d76e05ceee2c76a0dac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8294fb409d5390a2235039c67fecfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba01e6b1606191064d1bfe2189b2c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edce13b7105cc569d42461eb52739382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a1a179395a79f5370b770faeb067683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18c723956df2b61d6e27f8494f116d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc82106bc9d70f4ed1a43af5c399b1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301734c0804784a2b03228508e4ca3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fee7f368e4d0b8eb615942aaa7d3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a977d0252dc82a9617408b67669288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b240e752cacf1585a338c62e8df1ae089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415c6dd5fef5634bc9a47d228206fd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4356aee3727986abde5a907051a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367951c9cb3e43f9881581a3c70c07392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23986d18485fd90eca4300602ef7a2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dcaea1b628cd98337786bca0e7f6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799a1343475afad860c6882fa0d080295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc43a34342f4ec75402c104333395896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d07851c05a6d4199bdf12475519d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b481cf8f5b4e27a8646250ec96302198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff20db8897a5cb59071c58dae41f9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602603002d2a3cbd74a2f2c95dbccaca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ceaeaa02a9f17a5b04ec0647654bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bdf154795a83dd964e31a7a293d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926241d31a03b21c173da480e1b0de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781dc3df21d317619c763ba17ee6ab4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b68bfb838f9bd8187cfc271a71df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b2d6dd55c451815ebe283055e40cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243d47e175c3da7e09f0089cfe8d10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163208b1261002a694c0fba7459bea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f197e38080ce9e32dd595a22fa59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75167b4f3b5cfffe37f09046d2e6e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41929fa80039bcdc233e15da3b599111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116802e0e4e9052b3f5f38940b7d606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e95eda693ab532dc58fa9244f68e23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63350764368f8cadab888a2b6400496114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc30a1a8878e33faf2496d4be601be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371484e911a2c652b42cbbd22350f74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b1aa81ed3d0e626475d31f152064117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7024159b0d249d0ae4c2f48ea03a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174180a8804d668127d04304d2d8370119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3358b55fa33052a5dc63c8c2b7bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2492479f9e3253e24875ba476e39fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef4dc606696aa3166ca350d00bd56f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6550e7d936eec860426e97c2f6e7c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e4241e565bd7cd629352d1ad0f2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c29d792e4e8c53992d8409958fc34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95abfe27c2764323cd4f55b34f2c4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf017358d4ba3ef50a16097b4ec7f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd4a30db32fab260b3ad262903214128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ae902f889dfa2cbc8a455058799d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d527d9fb659c3832ad8a1e76b51d445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b05616e386142625f372f0c267958131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45a943fc2b2b0f9bd121375801dd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aef2f02c4f368becd22253f8eb189133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795b551e07c286dbc9a4fc523866b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd08fdc4b18fe3344c93f6c6d85ee3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c762946620bb2ddc87b7bb4664d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b4619e88454f6fd99e599fa5c0f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e673ec9c0628075b6e4523a737df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2151df23449433929f9c3f169b604139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2402d7748a52353255ea85ee4c443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e81d33e38695cdbdf5c9568e512971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd573d7f6931380437967b957892e4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16be15e1617900d9b8feb2e19eebc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d266f65a09b6e26ee248522b07664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23892e888bf8e6bc4ecc965256f341af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ddb25d807089f32014252bfb8ff22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516ed9a0904d54cbcb540f442ec02c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28bf0eb6c6f90a6dd9d72c2e24d3e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb4de0c9b4369be886953d717365b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390b3b903a2a169281ab0a7d4188106150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620a662e86dbef318d6286c166396b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d2c08deee7caaae39a1c13677d94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32758030075daee681ec5fdb70f37b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd29120b432316cc7644f4780feab59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a6950ce444e023b788fd3f584fde2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fcbcee85d78305a9a40a8ba070527156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44fda938dbc64c53d4c13c1612a8a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d89ad9fcd2be472f1929bc93626f9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60701511b5e41ed98fe296ab40da7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e332b6ca229b6a939c83589880e09ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa65c0d73a1102fded0ef8a6267d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9acce19d108b4aedcce6f36e017827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d02d213d93cd03fc983ffe4e918124163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef057802794c0df158c52653828f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0141b3ac70fa71351a6c54bf8c482165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff9edebadf4e04ca8f5831eac2feda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a23187e121a3f4df09fafd3b2790a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55d570f57c8db16bec1a892735ae3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c471e70237866e9d6194de6db63d1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585410a223b8c666fc73d3b80d484734170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30ad8345b863b81a33e33e2fe4497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e61b8ef9e3860832814c9e652b4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ef1cf49f02942d341b3a1e832808173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca8ba20e1aefa7eb8c9788c2e4d9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07709c12d6cf3a07500cd8c5bf4bf90f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade73e521929181dd7acb9d2c7914fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdc1ed1dd38e8ac1c4bc82bd6e0bfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9c07eaff3d0d4927bd182287d0aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed0bf0a0cf17c488391ef0f03a5d30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccccdd56b991a71601e628ef64802d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698968a918e99d0d0760646550bb2361181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb55acece489764b3140ec570f3e2a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55acad9ef096b01c0dcd18065115cbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216381596ac65ca172c30f9946b9df6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8be9f43b1f572e06d6b484dd4a648185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a1d5063ccd7a9857ff4a7ebe81d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b67c034322ddf21c6430fcc4644c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0151097ccfbb7d4a2921a0a238be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965e2cd616ae088907bcdac80acaaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e987d1e6649f66aeb4bb2073a8d59e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b8a7d1b01ad7a462181847118ce2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccdbcd6178ebc11e08311faa5ccc0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ec7f5ccb8f20e825a4748c2a3a51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6464ffcf994690a7edee13e2ce17a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530587a48c231b01e4f060976bc025195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a9fa2199a9e169e7a277ce3e580a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce188bbaeb1be2933d18b0f5f327f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d58a65c69e6856bdc8b39b7ab27663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b3a1f9b846246959bbe6c8aded7c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244318e13c4a2feac822da6b77fc489a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dd8ee0a885d8d1f9f34efc26bc877201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def454d3c118bd54da3da83d15f8bf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a38a47ed506696e123a389b27811b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ef2928837272c5fa39ca411e694f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062670a4a72f84c93c2cec7751d0ea9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a7c71e18f35510a0d9379d09ad36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152171f5aae92b8b2be1c4653ffe5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08082d256cd214477c64f7994ec2cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444ea31729f27786760f8b703e770a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e511fcc2f78f88b18bd346ff3b7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cced6467329d93b0bc10c65b4152f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6e2831c525b08f900851e8837c77e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8353a0efa5e8c27c14929a3c42b96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac11e0e5425c82bc06e1f25e250f22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f075965a6dd4c4bd481ce6bcbffd1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f16ddee53a2e735958cb5f8b8f78e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7aec9d59ef97bc5c5e0d117e7c2c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88904117a2a3146e0e39992094ba7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1710bdcf6ed483c1b77a4592e96b93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01df0d9486ac74fffb2c4655675c098220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724481191f98f78c0225059405f25b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd29e7e6984c82b6398f6793e3162a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545cd3955611c3a122d5eb0bc6fe71d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ca50f6ad8d75939cfb7f067a13fcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c2d616d4a485fae45291f78b28313225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ab13c4cefacbbbebdb2926378ea05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce8f448b898b7e616b3a6839dc2b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f08771f853ff7b919dccff5a3514228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0de8da7bf46c97c195b42826645b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca470a789f913f3b8cbcc4f0f58bb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c2e571e840e0f61485d358e9a371231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e8bfccb6cc54a35bc60b788a43ffe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112cbdd3d944667eecc1f44fe521468233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53552424169af2109d5ce9d39240969234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd08364bbfc51497bb9d32b1f7a651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee7b0047749f365069b4936d7fec6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af961d742e3129f3bf3716130f68f57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719227321ca5c0200472b83f5554df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c6ddc4c84ffbdcead890f280d40e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d5602b745659661a1edc3d26c84d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff5762b4487f1b2c37c91323a7df1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17df01621343ebb34ec846274b063242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18bd2eda790e7dc8ce3375a650c982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80ca4e910c6acf3eb28ade4511dbf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2abbc3606c82c013b6b39778a477245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba99fcdb0cec27741d2a9b1cc27f176246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62a8f7091638d50f6cd6fe39084b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e83f7f2c19339bb120e5be483c73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b90654a3855820d7f124170be4c86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020541a7f689483d6db69a4bd20ed09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3810ca73437d997dadf9557b3fc79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4d0548d7072096624d336715ed200252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5b3424aeba7572055b1c872e5cdf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb15d5ccb02f562b3b915af9387a578254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11854a07399bde42503346053fe67138255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591eb9956b212ab6655bbab05f68939256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532badb0a3f80e7fa099b3d54dcdb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bf5368b222832fd3c7a0c997fc3b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff703a35bbf56332d197ccc577b942259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1dafc47b55f9ca0617c3d96b923d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00686b85f9f7e24b7b4199386edcfc28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea36cb746c2017bcb1882f4b0664db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e772e52bc4126887da78d3aa6eb8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8850e7851544a15aaead8d170ab98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf31ee64ed065983ba993fc4bf732a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e16e6b4dbb963eac86423f53cd45b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744de16751f845d9000dc1dc9df1ce5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a89e6e42664fc065088216afca200268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b81d8d3ff2c45a981b8fc0a1b8b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed6427a068501283f6539b74af6d2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059cdad6f0649feeda03a88d27b953271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335998bcde567abd8f4b6fe74cba3ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b730413624cba1883c4bb8ff8786ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad2ea459d4a6cb742c683f579d64a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc7b7053f1b6ba2ec2d2afa7f7ceff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b25ba6492108aac766b374600dc92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3931bd64bb58347197ccb1b548feab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e879e76de2aa4b6c0ab6b9e3a2ca7f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a145ca9cdc0b2c76702736cbb2f00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd9e699caf6cbcedd5ae34816a76e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d2dc64e9296f540f823fe740e501281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d16612f464197e873ea0aa0425841282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d207129f347d38e61af24dd087e06c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7d418d8e66ffdbdab3cbf36c2514c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ac2eadca84ef01d02bf54b891c17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d8584ca29104cd209632b450d9f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7872f447577a7a62648356ad117ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b3e482ae5a752da6545696d758b23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7f6a96d1b626e9e3e44d5a7df464289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf348880beeb182d5b5b25e6728a9c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eec703241b8d76e661a404185ec48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da51b10bf3ba19d5abac3e8ec999383292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21695b4c3f74c13b360da908743244b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca308c49cccd137959672a28775c4fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c08fe634bf5057c34db8f82e0a347295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457cb0ef32b88f2f1d5674bcc1e83cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702fdcccc7fcb1a8c5f8794e2415d6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff804049fe4ec126bb277829470587d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232571053017ae09638767ab5300a3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1562ffad80a41234b78833d493fdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a59738658859457b9c8fd64152151a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41078f7321f195658269c75b4f702302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58294226f21155682c35052a194b991a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc853d13ad0bc7ded2f50503d477e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e594307b88f1f4f759ad284e7559305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c67a1c701b2fcb42807cf12a9ac8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f7b15c32d8a76e642c2c58ae99223307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9465938e05c337475300fde06a52c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c752f1c8b03fcacc3087af4d2507ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e19222f26c5bdb8faabba07d5fc2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd4e4b820da9bda7ae5b6a17456c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9b51bfa9d1e4c52f6302014705fe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c892a667fdb50cdc3b2601451741a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deab39b776dc7d618b8d5e344f8e5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add9b9a15e22ee1f5441601bf6be94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eea29c7cd90030a855ae6ce561e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18aa4df0c2129d1cdca7689c52a32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dfd6d8d3233f0ae0e8445efe5d582318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d247f7b84e827fae2a4fe67bdb836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b140216b21b4e524b14a1970f182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c9215caca4ee9217798b130c10ea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf7c1062ca410c4f097377ede17893322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15b3b54fb3fc3ac1e5aa1414275be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe152cf600890754d7ea21f0a38894a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848ccd77724d7c0b332ef602d06788325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c198efd559236c12ad1261edc2727bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade703e992bde9baadde7dced42be248327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbbe4ba2770876089bba152b5caf7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c4d0f61c4eee74b8e8d4de73117b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb107bd0ae7abd0b8ef9ff93bb93f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9f29f6e422999ae970357f101362e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b911f02dcd54898ebcfb40d29daa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f8905e732121f6c735e574dabed60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973e915ac9dd0fe7d9207d9e2e5e14c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ae94272ab8ac876060ee91d0493c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d2b8895a062805754ac1d7cac412e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1c47f51e5f48ed3a301bf63246e1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf38208cafdba71a81c4dbdf3c17c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7245f14f812ac01bb1d8356b760f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34fec929ed2bec9999e434b3280be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af135125cc0b112b832ec019a10de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff543c04e5c6bcca1ab146b73a324f9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fac42f5d6e1879a6741127503dc99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea276b239411cebd8146239115c05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3233bbd89b2cd7d7aa2734ca65b136345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26cc3e675cd18f4cd68c50063e9c42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35da3a8e4bc552ffc6d2f7ad58c09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bfb5168f793cce8c50917ae4f1e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f0469ad66dfebfaa1b5b20f21553a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179e37d9d8a169fc234119b149f1a20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a86c7bc95d899090704be0e05f5a1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003cd0cec2cca6c037e37f9efa7867352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224181da3df83c4d837ae9a3a498e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64abb56540cf4e57f09fb93d1c4a792354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6949823d15dea2a9232f044bf2bbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5357b828588ff799823fccf073029356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af5816324352e71230fcd1a7467393357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e349c1c6ab54eb96a0c3818a2d46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce7692200d78acc65382866256050359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76829e0a412cda8bad2453cb9d5f85c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c46e367ade299812b9d032b527cac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460cc3b2c09e277042cd3732327eb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d72ed6a732b11c374b1a76c73422a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76555c63737545f01eff9c6e41d4537364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895224ba4e9c2ad855ac7c34525f3173365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5512d34ec7794e9944563fd425a1388366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74f9f16b821c43619c4072f2248124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0a64911424ecee6e4339023d3a1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9faf5094c2c103238adda75b302b98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebcab7313e31622569d42bc8ef213370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384f301fa74d9b29da709b0247fd83e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7731daf9c8edc6e82fe0fd73452aa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc807914295ce1782cfbc631a8a3279373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb92a71f8c16e5e33780c1fc636e9f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c232d7ac465db976c711cf2c9b21500375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803cc9a91e693cb3f803fb66890987376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defdbbacd13ff1645e8b68287b9c31a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20552fe4031a897ae0cb50f626614d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067dd69f0405ccd09fcf48ad1ddd187379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d75e63e7bdb4df38c321fd4381cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caa60530d86c2a7c4a924a53046199381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7a775e5154795a056852a6a18257382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce558da1f0a7d08ca6ac163b70ac0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b78263f4d57b28ca72adf554f6dfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d565829a74f8829c7fc0c2c52c6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de2cbddbbd29c0d806abaa643918c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c4a8302d96722341aed1e1c66c80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee78fd06375c57954105174afc6797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472302389171f36d5ee323ce671a069389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822124d93e3f9d2e4bf8ee8a9f40b49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97300a13970f083e8907e8df1ad5f96a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3649a5867637dd0b0d83e241e4de4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848f5d3b8029158eef4156e081e8eea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e177ab4c4905ee9954c60097730662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471fe50a27bb6114093eece9f9a762395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aa67d891e650086c91d3600de0e9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc8af31318e5d9f5ed8a91117f7e1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764747742a768668848b21aae3ea15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f2d79c81c7feaa1333f0537e457b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e2f68421019e9359d988dee37272400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78d0c448c23cad2cc96da4ab783b3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61545e98e4f7c927e05d9d7afef883402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4553466ff41a197c8b6948626f473ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70ce70f15043efa66b93aee63dea2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0da14f0891ba3b8572544bb63d186405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cebadad88515556736a24cd9cb3f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856f9c2ce13db85077d791df16c1dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77776dc929a325d4093f1641a09d256408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9e53a684578aad46cd2cc843aca6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5bad09fc0158e8c809c7253dd149e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60872bf3b9ca0df0c283c500b6548d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a4f9b4647299a847dd43d7ecfa63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbea35fd447d4499da23a4811ebdcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b84691afb7733d190f449326aeb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e094c7e814c0679fbd46459322fc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a95c1ca3598b6924aaad2e3a49b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c9f77867535c9e32d9566001a24d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172a9032c783e2af455e982897a922418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2eac4091b6d244206006b3d56d7eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279b307b75a0fa6c29959d410ae7791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a04d560125edc4a562751751bdd9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e25ef989176eee9285f0c2f05be38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ed52cc23a11d9d77994d7040d4cc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ba29f67648e5cc47d4f3edcf177b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175f4294ffe0ba6d0f917da359759d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7fbe1e9c69ca4066f825f442d37b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b64f7d856750f8d4e52034d7a1e5b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950368174a4549b88a6e46446e7c0b23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f2eb26767e86e3973a9f88b5ece4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eb5d38ddd2e94610cdd9a4353c516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fc89117ed783f8849c804a994ba63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c256dfb96d1337e64ee5b05c3b29ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2232cabd702fb72c6d5a2e20fcc1fd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07f8c4cfd19d01292a051bd16ffdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d4ce31e89fe1006ae264a5526df1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fedff874f09c1e9915a3bf2f7cdc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f17a9cff8a487bbcad2b0be5c34a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d47181ca212527bd93541525fb9e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e14295673112c64d398aa706c4169a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba44584d5e840039665e9a48e9e4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05be7afc85f24ab5d49133e9bb8e7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213945f46874cf8f49a4a2f9a13515442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa2ec0e32d4a97ac21c5382afa3d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6b453ed79fd53c51e0898e8e47fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add3df21fdb08a84939730885168f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec6faf6ce22d3d2c8628d7d5e9f8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99373cdef2e0349bafd4e72d2e7470447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f0dd384a132e91faa2b7c40a3381448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f7a48f740343641016d219886905b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8ab517e80a8330c8e95e36466179450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6447183210862382288491cf284bb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424790e0fee96bf6aa97851795956611452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd7d02f91bd08c778a6825231e4f1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0bb90f8525927865621f9eeffb9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fc512dc058c0e3e26a768bf95c8ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921332cab8a32708e87a6d868a692da1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35552b05918d00679f798f7cf112405c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd08dd7c949fc1e2901de82aa467d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d51e501d315084dbb1fcc2eec772b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c9084dee1c153f8a491216b21a7cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98e97c48e64b33f0a4fa400bff618461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16494180bf2bf391eace2d2eaa39267462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf26b1bfef2870de5f53c42cede040463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd57e9671461d13a92298857dcbb68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa170d252cc6c0dc954db17cb223c770465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bee47133d89622e09f5712aada317466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c65fadbef0aaa8bdea1a0148b6e69f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da586e9c438a530e24992a4fd8dfa9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0d7c068c524c9a8e9d63da0a9462469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4405d45d7e372afe787bbf01ac0c83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f719555604d074ac60c2af383d38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f45181ff1ea787de9163486991b36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b0558da29e63fe2a20431a67b5456473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee293f66f04b10023b33465e17379474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80aa54dead8f5fb70c43f7400e935475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4eaac39932d013eccb7bcbf2e402476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb77efb9a4325b5047577dd0eaa455477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9924d9783d6adc73a5958b5eb3b697478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5f43810608615cc9fa5136bc9e49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e4b975452c986a6e141825bc86187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470fa500fd0443816b8b8f6f9ed3b69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d577a763d9137870587a6b120a083482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7213a306c3c1d66ff727c84fc67b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2145a7a1d9370882df85250dcc71b43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3034b4cb1ce5a6a4a6955371f120485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bd41e7b62ae420c25b2a311e0671486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543b46e50c26db52caf36947dfec1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1442fd2bf13cf7727a025cd62bee3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d9b1401ec6263c4c34b5a0ce03389489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d6daa1bfde258a558337ac7dd122490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e662dde43a5647b650637cf25a4e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0890f0f7a86f993f1d90759b41d68e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dcec45fc56b7c133119ff7ff74503493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571024ffc4ca07f88b7e5b4d084ec12c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0e3704b64ff39acccbc84f39d75bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024da70b293898b01e86fd9b568062b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509004bdc2e98f63891d3d2a34c00bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a527af6f6d7602bddfe66b3495cfc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fde78a1184861f19c9630c8d1fb75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a9e478483f433f455a20cacb5d6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fafea3b817cf11638cc5e26b5152d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae496f11b8fd5a85461b7e7c043b1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52acd5b22f1bcfea0062ac02e96ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d314b28ff4fdaa46205c9dbc386ca3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826550314422520be75af14d8b0f1a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a31b2ecb7831c4cd2c2ad92c109a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bff55745b925b5d303705f9020fc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7afb7201791537d204307ce2bf3fbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8df63c8262c0f025f0f2de7175337509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362fd378fcf9923f457437d5c4b0c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0720864aa77e655443642dfa43fc08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca3139e501322e2b3496e157ccabe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e498df0d4ee653482d2628353042513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452e0005ce4f4de0940fbd192f3647514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f375efdfc5d23b8d9c3aa3365add2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4271d4cddd79942433b6ae47c815bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae51ab7032c7fec0cce9c723a759d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968109d7170b3cbd7cc1e1d62a2c6a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c2ae44e5710f9f81d425647e89fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c5a61ecc4ed8b1983291c1bc658f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c57cd44c139c55b729ba8fc3619300521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66a21c952c212d028108ab687bb4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf743affe67b9c61499f58d1008c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00441252313322bf9960ef99d894687524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918babb4ed1afbcc2c7d56222d9bd2a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5989d38d725b0caa5d646d3b0e92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6980b7691fdfb1c721f0afb6e86b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c119db32bbacbad9d0a69b6c6167e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d8f9c26cb352334a1b22e010deac6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce55fa40a65fb22fb8b35c7e4614a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91b22030ae770b62087b5271f39c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aae4bdab061220b1d86911e0fa02e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504abb1d9eecd0b9784394a15e8a63d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecfc252a7dc3070df209fec818b353534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e1b2a11d4836eb481bc479c71a4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf93c5a762ce61812130d019cfda424536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c11818a0e467415c4d4e3f7ceae17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596db1a624d42745d4bc20969c4e746538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf0696da6350f983524a1d2da8bc15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d559b894bf890916ca0087bc308486540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ceff5c66e3ac0c22d399b33c38ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c47ec6883c1dd89fd6500013fc486542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d2a0a29b901e26fd4fc949f8f778543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada0ee59516c0b12d3933a43d7fef96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c8068493e92d35fac88b0444095d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9b573c606b6ff1184c4a5e6fe27f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadef0f76fc468ef8698498450eb8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56001835cb4464efafd08f838f1cb23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4184a40517b2f1d83d14aff9994df3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c3a148d2db1d4023c3e484bfed7dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9da58a04aa0f7815c30bab4ee5d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39d89ae23bdf27cef965d220f76bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712738a61436272d6626992e067b4d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032759033e6cc1b8fe6096992436cdb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3c1deb3b4f9610b21d514324afe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a135f170b44f0e418c17cc3c9b3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813719683a9731c5ccf9569e3428fb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2663ddd0d2f02d49f8a021501a715ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c2b744905378571b6ecb91d5c6f46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a48f5fbc5da6c0966e03e786ea95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301858d612468b7bcc2acb0286169985561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c288dd2ff4d6b18bd1e1ae3fc95b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b0fc9d7b01711e4447c9b3046721563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31076d97fd2a26506e70031506ce5cc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a07e3d734b5df49b97f42f0b2436565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e790de0708cd7a259367597b1d72a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa61f308aa0cf6922e68b8c09f59fde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee34d3c553d8e24ab16e4992159ad3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7d39b1d0fc6af282e4f6bd5288350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba7a410a4ff88052aa78d2914148b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2060bb0950dd7dec444833f3f176ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1e6f70e5ca2255f1f3d28907c984572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ba8129d8503fd7f5576c9d24189f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefa5145b58c8e1904326420200fd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4b18410b1918e5e39e8558fb7b293575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d97ef3a3e67b9e3eae684b0bbbf2c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfbdda8aa470d1dc705f7bf5be952f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3eff7afb272dddc7335e7f8502f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3d245fe497cef9aa8b3a87668367579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28210685ac83d47ed4120c9408a2fba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027103fa78ee8ca2ba204e62b3c1073e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f8f9ede73c171908c33b19578037582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158571be01d9839887f27610df05aa3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0a4401148c7673ae41791f8088a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680425fc2d6e599651a29c973de377d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f3dfa7e20a88886bc0e1314f5e79a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8db34f341b14eaeb66adfb06d893e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec815926a63e66326d7043c838ea79f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134e649cdae0c2e38a36f163c7dac4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde0c0b1c660e1fcf4dc5fd39bb785590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad60bae84650649d6e9e5c3fa62dd97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af30054fe9f8b9473e3cd36c89414f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c9000ff01c7c45d192b0b4c59d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07907041f9a3018ec60aa21d190ac436594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135e02ede87b2c45c70134cd46bb4fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab7bd6c38f7d11703507bd19a95b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aa0c54abe1f5b32dd83dbaa977652597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63767e5afaac3cb67db3fdd2d5eee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d82a89d5bf3b2e81ecfa43cb51149599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e1680a28c529e521fb86a9eaee4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b9ea50bfb5bd56631e51c159fbd79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7400d506d6f0f5f7914c504854614602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a9a6a77091112d8afe99ffc856fa7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6eb1672cbdb2076664a2997284054604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d4cc045091235ca7223ee148aa0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e664e68b52d3e80db6a33c1efe67bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc2f58827148da12505d70fe228e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7906b71afd3f46b68b4ef72b706316608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602bec52d14bc3360535136b4a4a608609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6286971269f68622c84e82b1d8b98b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc28cd41fd721a92c1b8175d49e5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9921ba17dcc6c97d4f4d459cf6bea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f5ba00c2b2398be606a3fc2c3d92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03008c4d6028ec9598ba0c561e693d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062d4385d31b2c95aef0cad7945e080615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efd48ab7a068be1750ba5883df07d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d72ae983668011d2d1f04b7f5b45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0bce9e2a09be93fb16bb086fc3bd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e637c3bf1b8ed5232caeb421603cba8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27827ae730bad0ea6e81d175556b4ffe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47e015f483b4ad8d3de982b03a233621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ffbc44a5de42ae51281a7504adeb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47bbc928d781fc67a154473a146fd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4958965453b577399d4bd28ebddf2ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69463c7b668c0950063bad3b2e856e9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf410b5e4c4fe554fb2cfae1f4ba4301626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb157e9a95f334b0bc32954e80a67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed749b5932b3f99bcc8e7d8acb30a58d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07747ea5cc2a4cfb7f9c498f3eac187629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d0e88762c662ebe879e6660d3265630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0211c2c123dab65624fe8daf2c195631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750acd64ef1eeea321a0355aa105def1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d3783110af0f0a1f56be09bf274e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99e2f300ef20fef87c00060e46e1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e0fc55e8a3f7460788c85b98dbfa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb76afe99681d45bb63d041d7dde55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b258ebeae5414a614cb08852bbbda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbcc16f89a3ceb2e2b7f8509b3836638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383dfb65b113df2a94d01e120749a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ef2626e4ab088370f625d5b0a82e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ba0deeae4bc8f97c1bd685216a65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ee1a279682417d07ed75443bd98f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d5ced33782c2ec47ee4e70d53d62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b25f5e82873a40f03cfe08483f2848644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98840889589e96ad42a99cda839442645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f2484194c32ad19028d84d85e0a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd986c6fb5f79162b246f6c5765206647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98036d427993130e35637d40472b59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409149581d2d00bf846d9e15b195cee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b019218b67747f05c46ff433ef9df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95067a2bb60911c4386b3f881af0e55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a785aee7764c2b806614b7d83064652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d35d401251b3256a21ce18f4d8c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aacd0beff19437dfce2369bd9e0a8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37ddbcaf717c8285284a0956c7bd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662db257baad60df00e1d65473a1e36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6f9e16703962a0a2ba7a0a4241f1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd846697efc18398901ea0f6bf0633f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4bc2f112d8f86d702db1e0e8010e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90ec68a339d2e6dd4a2f1d651c7360660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9052b114f160782d91c45a5155aba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c605857fbfc244448643c7737e822662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b12c51102d2bff86811d1d3821c43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd439d13b3c29ab1c31eb270862f45e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1efb67ade0711218428e79004247665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc78f9e1eebf55ac99ed6421b9940a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0dd507aa032be85e197affdef4777667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867570b2be9631b9677c5e050917534a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ebdfe4c1ac1340b9d235d836f2d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370e2fa9e5db324761975c43d9964b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83054eae08716ff7fd8945cf7fb31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea69c31e82762fbac1695fbdb38c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803868d66b64008d2d7c73088c6d34b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e518699c8effc7992e6223c8bd3210674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabf58bd54bc2b3924290cec63d0c6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc04ca96657b53af03efcc6b069b77a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87940fe34480e8379fc464bb86ec5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0101d2b4ec0b9a3e212e9beea3768678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157de5b5192c8f01b3199b2a641d81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf97b5f635b468c35ebd278ca3c8a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e452188f11d5b5ddc12b2fdd21c86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc32b931ba6d5afacab2aac8a410b53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef187a5fd7fd84cc09a532633c0c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4a28b9d7e1ef4630ff9f35630696684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72838c3a6d41a4915a7d1beca8238c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18cee5c1b68cd93269349de42ca90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b2a6e1c4f7c6fcc7ab1baa3740d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a047a1a661dea6b8464720ee31f474688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fee84ca7f6af0a1fd5ab9f4af5840689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec1d96fdfe503935f35bcdd33f721690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c4401c3bd78d9136e0a44e47dd205691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cdbe76b965666638ff8777f96f6d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52999760b076610080dc76a5a92738a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54687da0a81ea8b8c2f2553b6b6db0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd18a172ab7b1d0b34b5fc8e049de2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1388f5ba8142d88b18b572d958697696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dab486cdb7a64419a3652988887de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008d718689c59f47f6620e11f6fcf99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf99b4ec59e80f5e74cb803fe9c4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616258eac76e277ba73afdadc0db0c25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26abfc21a622e1c7a84da4226c1929701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74fbde633ccf63a3d2a9411a1332b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94049dc34b775bbcdd1ac7f9489fc80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737363b003d1040385b352fc6410ee0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47f1a1afdb3f1836dcf16e7919666705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf22a1f9beb4588ebdc13c7aa0572706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3346bda091027107a37ca6079f608707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0e7884c2ca98d314a082042d6cae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba0c5640f0d0e5c482f4827b36a4ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df03f55b150d8a9e49fbd0dd4f8df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3504e453c5d855234c05903eb8ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aa88b5b051644929b4a1043c94cef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b67da4bff8696a6e76a12aa3fe9c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f7400ce5eb9383f3aeaa51c69d07f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d0da737e07b74f41e5bddc09def1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a054667d4b5cd37d088975ae3f109716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2ab524536566f5cb5f2a44ddf975717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf9bcf82508d255e938002ef38db7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e4972917aa9ef826bb5e246328f3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc19c2482b0827f358c03667b8342720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e46301ee40f47d5a77a3a5b11da83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110403b89ae9b1a7d7f97abd5088995722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9594dd6892da6f435a9e200f4b8c59c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484b2fc693b3471717fdcb5ceea2ad5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5faff0df9740ceda98a786a5bd7c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f7bef7b344d27534f1986d9c77508726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db5ba8249f0bbad05fe54beb1f4773727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59576f2d761e463147877f328e73bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336b15d85af01f1b38aab4b7f5a1bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663048530b5fb433dd5948d2a7d8f45f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa6af38773d8b7d784127d129785d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5d22ad2ab6b797482b379b47eb116732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828ec042448f9cb94ac2dd165b2144733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146737764f56a5288adde62e41c9d067734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e8d06fee204e4ff5911c70fcda6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb701700763e7b2232faa55171b282e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046437207e78fdf98d379f11f040f38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa821e99e75af1a1d83c2087c399a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac267a6d5a59b133d8b2296424202cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3560cdf92b2dbc40c9add202769ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04776a39cd47c9b40536c2f3c14197741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967de28947452093addd790ef796b935742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3fdafb0fffb7d91dbfc940e2a6e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22590795d3c7157f85bb7c601c77a9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e0ae7b024e164a989295053b12076745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd761d54588d963f861ce0f71c3146746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e9fc80264c7d49a63082cfd7a0376747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726299d53cf46bb5b86a0b04fdf27dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cab98231d8d562f05853b18cda2ab6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e755d8f3d13327e95c9f0e861810750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab19bf623426d95f6b33f1b3b4c2a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20c2f15c7fc991e9e211559236dc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc337f9f65361c6eeb2b5532d0cb3e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f651cfd437447aa24aad73db7d8ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f6241c30ae0797993c34ab3524ed1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1309d0f397df4f1351eb1cc23741f12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08422b554b2810debe9c4af424571f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a50e8a79c272c324deef90a281905758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c76bb9cf2f8e00d8a4f8c5546c976759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>