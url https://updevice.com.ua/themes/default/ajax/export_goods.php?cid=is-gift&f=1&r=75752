--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80d0a53042e36bd680cca8eebcaf281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b14cd996b98dc676e07dfeac680b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffcec659b19ce99ae061e6428b5e3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6168194c5d8e6a1d5e532821e903814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869429f119b83dd737297c9939b79aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3365cd85bec477ba302f40d6b819486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f977001be736af6b2bbece85028d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df23a794d51a2af1331f6529076278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13802298e6b469224cf24ed639bc81c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412571ec5674f242c80c14c69fb3dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f79ff32439a292fd2cedd905550c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6085dbf6a42617c59bb09f83fb42d1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee6633407034c0a229398e1109a5c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e282a35b04d9891888af135bbe2bc7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfed6af20e48267e79e36806e4b35815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f0b09343d7cea6cbd4ffd41b459316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0ad4e5301e42ea3e88c185add2ba317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fc0c6c0bbe6782009edca33447b0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab69ba3bfbf40fefc4419efc60209019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ed0fbb0ac811fe1af961a38f92e3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265e26c600f195742756f85e1337ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8710c466bc70e0fac66372bef44e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352149198bec7a2e54a2b215743e7a3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aaa4efa834ca6cf87bc095fe52aee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f470263afc4943c971edfe69102edb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7af25e2fec87ca552dad9e5c5b6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb189e8cc7dafee99ef7d3f9063aab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d5de4d02409479689f6733b80c0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575bd49005bef60761016709429a73129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb49149c1d71be32ce03417e8e81e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee64e07b252aaded08ea20499907231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7375140d44927ce910ca5be8b819532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf1f26f72763902882a951928b4f8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae3c25930c92eefd8bb18fe194541134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d514ce7427c1082ff50a8d4138a03635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036539aacc9c200bc7e0a3866de01a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5853f97d7b0f9099e7d3a2295fbd15237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28461a2879110474d7a37d8935667738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66665a95831accda83f9cce8be0d153739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e114bf99cba1000d7d60a5e1a7f5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad2a68810865faa2e3f583cecb90a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc65bcc0897b8370444e62281b924242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d39295b47fd41c90f8a0ec60d800843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d79557e1316b239907d6bb73964acf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4845aa0d3d3a67a36526ef97df09145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e0844ae212515cf645d3839a4ad6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a266d7d5cdb522481745ad3b7a7d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678ea0d02b69b281d1a8c9ea30c75c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6bb3d3e3c2640af41b725aed5000e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8f1b87d0750afcd7c29e2e9763fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6a9a72866ce3fc426f84623e1a3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a671fc973ed0238cd9531ab5bcc0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12970f805bb6f1d78079aa252b3620e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e429a2f85d801c4c5a18a43b97c2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f421ea2252c859d960ca46ffce1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62bfbca6328ef1554a0f697e55080d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cacfefea6049b2b42fb59f39095c7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac79cfa0b8981c2b7a8ff7cfdb678f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8f45762245eb16d7a5500dd79c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f9c6d442623545a6f626bf58481060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe4d72a98ba8320f583a5670dae5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58016acf789852116501cdb59ff21562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5534aaf59384e2b7d2c444ff44351963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d53d8d1b2c2b8000a25f4125064d7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c599724e0f2d600aec87d579481d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deff57e4e5520097e472aa8af2942066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8912ba8b6cda79a72e4ccd64d42867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b523c989a7146bb9285359780a47b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dca3537134e5d049861ee9c979f4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16bdc88dc4c7c3fd0b7b3dea8e18dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a65fcda4d6eea8d9d4e53542dc63871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc818ba094e4df3e29e716de48b05a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ffd0c4ed6d595b667cb18dac67c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da633828e45b27fe2149bfc9d075d7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd66d7e3b0a4c7793862dc01460ffc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d7b73d8eb5b820db7793e88b6ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31156cc5dc441d18399cedafb897d7e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302c739f53fc6be2066ce07715f6cd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c419fd8bef563cdbb8da5af7ba5e4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c328d2c115ec943d3e9c8aed537280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595792cfe00fc7dc45897e8fe1b0c1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b1fb1ce95c0c6a24053da71451c3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0673188e25b8697b6a78f6d7764be8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf886fe32c1ca33114cb895b7623184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a97e219559df9c7998402a88181cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d54ecc232d311455cab251041375786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acbdb289fd1673b70d30c3dbb218387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe435390938a5ce0ce8d9010b14a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aaad7a15c2f7f2137e5315495fa1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8ef5c1bbe4897c7e081b62c74f0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac117c797180095dc8e84985192c4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7dac47aca129e56ea5e922aea6df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba15e73e74d1ef2ca7b5357ad1512e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b21549d372991ab5418a50d05f9bce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97536a302b1fdd75c727dd86cbf5bd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe68fe22e58b2eb24a35294a40bfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feaea23cf62ae180da16ba5709ee6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd950b5a6dd9eea71cef5cdf7e471e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411960575150afc76726d51d6e0f13c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe53d693ef988e47fc8371439ce4d09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826d2f53b9e6388563ae4bb903d1882101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c96f4a8b70c5f8d05198db8eff26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f291f243b06c478d5bd6d14b4a8bcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2ca48037fad5db7a7def6b91c2323104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9677c47dc327b68f5436d7a90f65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40752c568219c14407cac6dc238a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619ed9a1422c2ee2de95f2344be110107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14c09d75fab11ffeb976d1fcfc0b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233e5d84eeed4041b556868d4eeecc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1a896d474fb65f2d3e91edb826d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd619bad06d8bcb824a57dc6a165f1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b63a80714a8bd0e4a3ac29f97c9d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d1ef15166f6d61841df5964e18d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c83bc63e9789f5dfc5f20c0655e2c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80d6274b91ec3a3e3ce935c809035115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e607ef71ae19924fb9fa364af910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad7befb7101e09d24c080a8f208aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b65b962b922c68947c38c00191b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88804db8031c462611602ba8242888119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a24213976829c9e09e397bf03a74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790e326fc700641ff40f5ac346f9a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824f924756d4e1f89baebdcb4202e9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03c0aa9c41c58ff658928b1d9109d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79482ca5e39c6b3783d942a93b39fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91434b3bac5db5b44a16277e9687c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab53a3b608bfe321b13eea6531423a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206ce5b4de968e7b1dc8f0e0984c2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd4a24eea25dcc06d26f0b3c83927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9cc21826fc651e9222f6b238ddfa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7ad752d032be0059a3678f5ea2768130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b40613f18bf7ca143bddaa002df6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e91cbafb4a02d488df032254e538132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48338dfb3565662b7092a21aa28e0b2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f494221b3ff6f252d7ff8ed020a1a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7794a6b4b8b115b7a04297c0706bea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402373f1663834d124c12464596b2fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880e9122850c85568745d6d6a56022137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cf16cb770bf7cea9b91f7ea12c62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7606dc491cab85e147e3b4ab04c9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e4d542134860440ac6411119f886140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6587cb694065d6f0321a1526e529998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4dc75e9411bf8ab977ddeb62b1773142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64cbcf8beaddc0e375552b7d016cec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918412b204e0df611ea53bf798853fb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adbf6fd7c8e161cea842305b809bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc2da76b1258bed38be5047254ad27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1cf4ee1330f3e8eede224de7b3546147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f09e1cbdcf9347aebc9c182c621795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268b043fa4ca8f38e2dd78ac4dfa05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c41f2547af26ef6db35251cfe4a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8d9ac34f6ca7f357ef0d79758b380151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192253f69fb21388d91410fb23d748b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb38b4a29d9b44251458503239f424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585034d6a82fbc4a44ffa2a8a41cf18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e66a758c8f9b5dcb2f34df04437db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2820f00b129a2a0de6d30a39b17f16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4e50fb5aaf0353c9db596655a2fb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32d34a357ebed61eb64f59b10d77c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ab879ade22e811ac0009121dc8c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b142f8feea534c8c2a69c57bde31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1444e935c60690f85fbcea89cd733e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe578fe956422279f0a7e6dc0e55b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c218248f796b808f337cc191298661163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607d0de763ab30671d7988df860ce51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6cc122022e4493466d4a29de3cd5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1873d413bf25c69a12fe65117e281166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f93da65b1d26b530761a211f7a557167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f173f451a9cfa302b84c1d276443b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b6926e5ad8826a1d32f93588471e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12db1ba12b455b697f1505efbe43c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3f85b48bb4fe337dc17e74340f68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9fb5bf17b808a6ecfdf891fa1999172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4acf761c7b2bc918138994d5de88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f68d0e6f497d8c28daa6aa1699d088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f50ddf2d8a4f7e231ac80ed5c7c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2335aa8180a9bff2ab7b8d70e90896176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f7d9eacc3740843a85580b9827254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee1e08579b1050c32d932e69a0a5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43fc5343eb03a741c4da807d507d63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96265e0103a6e3e0696b6e047314f9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b8e2d1acd65a7b8cfa36a123189a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a2b23a80e9e7726f42eb7d763ff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae556b5e6cadc1a7642901dde24d65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5442d03dabd6b2ca3b31bcea887eaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc7e14d06a08b31ec6107723303854185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed0e805d1b347c316cccfd18f0e52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7988113a08fc0d3b2cc869bc5d8b93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0622681c61d691c57f6df85ce52d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d12d07045a784faabeed0c6dfb926f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b1206369ae996c07f1ca6e64d43f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb2d48b3b77bcf51f2a4e9138ca078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc0a6545d512378477bae4b0ec8f9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd374ea791d295360a409d9209018d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f53ceff18339c1da7246152539093f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d3938c8e80866394804142fe73d8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbb70dc945b3c9b0e4544c5d076de3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596abbdd004a7255c69b6314c3fab4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914745b3edf17b18572ad5ff5015d88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c71b84375de1cebcdc86f03a0f031199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0fb5641954d0f6c987698f84d287200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0567f975d175940437d21c81e4844201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77889b7df64ca4fa12496f5bf1aa846b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34adae0b0661f66bc1c4a0732ccec77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d98ca768aa0b6f040fcba8dad29357204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b10a435f1b139ebf0a7842581037ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4780b86443f369095ed51d1263af3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc3c8d3d561d1e75dfe02870fc4bc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc8a5f4b3e4e1b4191e2012c9d85c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6b84a072c3e753a79bf3caa62c325209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c547ac20e43726ebe668b3a15137210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535dd866800a321fa4539fe18a9c9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce754c23394569b4380c93228f36ad58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c98501c95613b5896b784018580a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf094223e8a221fb31350181f7aa40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae1257326e57401a653c59c7f7149215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a07a4aaaad743257c002b9b71cc5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7506d8885c511a4b2c41027d1e4ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713249f22ebfcb36c4ec244cda841e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8ae7ce7c142d29378e840af7bf180219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388790bb498aa7b0164fde7b09ca06a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e406ca6cafabe2ac01c6b8735abf0ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f28101a68d4b5de43b41a4a675cc01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91270e9f5205d0aaa8b9222850d15e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b32a6a59f35bbeb6a7833401cb7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e43b4a731b0b9024f731fa0cea35a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81370a080c51d5429fd3c669a58f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767afaf353d7739aeaf81825887fc36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edee21ee99e17a0551ee97729ecebd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6abf98b76713d02300749ef6782b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815cfdef3776ced2d3bffc74a0eb909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ba841648f38cda2c9c18a24273b74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688faf1c8b090a4e76648079ac6c9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f696cf0988f53d8c44ac02e4228d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ddbd44865d433414036f3f9ca24d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baede47b306c47aa51ea42a12507099d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba474b4d5846939d5dc4e2b0b519636236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536729c1158a1868b4dbfc1c36b3b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dac1e5bb38c9461757c218918b2f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc418d3de0c7dd88d6a17f449fc70cd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a814ad2b81d4100115398b2f601d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63820a38cadb231f20541a548ede76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a0bd036668892387f729af0907feb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3da34c7ece378163659804b051e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d4bf0f4be02db55f2b10560131f4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf5fee7fd50af0d3104ece6aaa0b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7e77a2ca051e32c61e1abe713a49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca69b2fda3e829ac2d59b80950b05b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bfe742db4ed60705ee63efce44a8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713af4304ad38c250aae98e5e4baf10e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0852f48d5ac1e9ea94a959b3ae2fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdebe8d44fcb069ff3eccd8f04d352251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040657fc4190228a66ce21ff10876a15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec5d6896087b10ff6e32e93961e84f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3970452e6c1384648f83385a56e7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d5ad35e5fc24ee78477b46e447dd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc8303c075e971f4a4b873e98787fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637d7a5573e129d5876fca06cb44830257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e954c9fd1fc9b33507cfc627a53119258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb6c4c1a96a3ed59a3aac4af327c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2ca6c68d27081f155b775682f379260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfa0c57d35d02f1cf903ee77e12b56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2780fe85ae14872f1cca501e953175262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beac40361dec7454c4f214e73cfe093263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b56251aa800b7ad311edfa013aca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deabb0fd091b0dcde7fa605cd32e524265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1a32fd39b9f18a7a73cafef5706f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573bbad5db2927a68a75ca9cb598393267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff1c00a951460e86208aa698441de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727bf96805f14e7bd59bf92dd73f4b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368872752b4cb9d6414381098dd1fc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83dc28d91518716c245aea227e3d7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b9cea0368310bc8a2413393c07950272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5f8bb917d028eb6150075d7b717b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b8bc165044dfa6ed3b077f1fb385274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c5982d56b9541d28c85ecc9fd601b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a8c2c86e20a012a4880c6de471a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b6b2d2feb067e74506277991585e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbe3bc14c7637a60ee952c65cea1c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd507cf09c808e1faed811383c3229e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b242f2412d2ec5da735fe8dfaea65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7833222f079c6026599b6a159b1d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23682b73a1966a1e982015b6b86bd13e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a92557bbd65de1c2d2f05aa7be422283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0abeb5e4f69e2e63db60bf548de517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8555dd77bc7b553296207495dd8b34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a0b56162ca632e12c7584c1c5b7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4cc0a12e982dd285f1a485a302c00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e99df696297d9f1b5463a52b88126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee9c6cf45342cafa57b832b4b7d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439be4e932babe1ddab331388af803d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c586e8aba331fd107533de4e10e8c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fdec8e2640c75735c33cf0a456a45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e6a9f2e1a20b3fd6e90e541a9c16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f66c3877f7c6c4f2813e64d555c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e519bae5b54a2e63044df88db6a3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcb82adc23e6a12bb567c9fff4269296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4077c812c6021f40d38b88c0eee8c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b9186bfece4088cefa3e70a6e4a3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11655255e2c154dc4fc22e6aa11fb355299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab876f938ce7dad31748c923d98104300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b97673c02d9fd87c801170a47a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356f7ec0d33b0c3c84a664339acd53f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df0a395654d0597648685bb60657d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20423180d9bd4617a7d6726c1f1db42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d5e25300d1856f819d0869210c4c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172664c236cb4d51deef051d4cf1938306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c4203c77ea4fcd475d399923538a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15938d099a20f098fea0701cc3d7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d54d54758e4154ae4d37561fa1ea0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bac8b190b22a46138c46a2e134795310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b60dc5e959ea87760c596628ecc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb445525c2a88a9c0da51b689b4add312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703c58ba20fdfa1dd3ee9cb1e021a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31111d80bbc9f660023a7a2ab1c9e834314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5e7687f47f830c747a1295ebcb95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca0081e3d55caceeffa4146759dfde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a18f3fc913ebbc05086bfb7efc1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada33a44973437a3048b9e0af0129e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da31e4e76c0322ab61f710d4afdd60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4a980ad50d3a3e1d3b5cde76c3dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab22911bd2241ff03341c77a4e0e13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9901fb5b3dbd2792773e68c0f666f54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61dd65f2a2413f30560dcded48f4f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eef882403892471080c83e715e4cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66744202079b979a8b11c15f40a3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151147873790089c4be568523e807c9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979fab5673a1ba932ed35b4c813b455327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315aad796d80b68c5f783ce73c2e59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd302f952c033a4ba630756273322329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e8b136a2ec0823259ca9c6ed0ce8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52a42c155cb1020e83b4e69c405fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d71147082afba91846164bbd7525332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742c3ab69e7f7646d68298816c39a51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242485da9d9d3d557245c2dfada66a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067441e3cabe7772891f775f83febf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b31bc03457754aa7c8feea41059cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc5ffb8a1db119955a61ad605a11ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c68dfc672f0f17b85c4127e700f83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247aaf5f5fa06488381ceb9e942da8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172bedb144926ee107a970049982196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3e0ddb1dcf698e2a34d78f5cb730341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864612720222fbd53099d1172dfba43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b9a92c95bb6d1730a357dda0dfb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c260a8209a2ea857131aaa23d180d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be8e7046b8111cf5c52699170cd3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809bbbcfe711d8431690dc0b1770fa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba69c4b1ca223ca5705c2a888424f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a23f28a5e3350c0696bee444eeef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86d1b740fec1749c76451f4a40d08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994e68a98c1d118bf9a8171d75318e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63442218eec47785e5efd048d506eb05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c776922b9b198bca8c88f61f7b0d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0aec6ea65003794fe95857ef351c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb3d4de9c49462a450e4e265c2e5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e26ad2b78876cb8e403422c3e39a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e817594095ec7106c3ffff45b532b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f446dc91110f609b649b2bd085e36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9301c9da0f6381e47efbda9bfb78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f4fde7583e56f9361e7602a85211359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41ca8632f27457bbc569682478427360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd3285932312a7943f5f8a5348899361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc36be5097b35dd200261acdfd8262362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f26708ee256547ca32f4745fdda9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0011aaca43aa46e49a812315c2a0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a534d49efcd34d7c2e8deb63dbf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ddce2670d46452793a25f376657b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909faac8ae8e07d4304cb5ef03215c09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d79436bcabedcb6ef2a3b5ad73ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487fb98b125c6ce2f0ce641145fd6e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522053ec703180202a7b37f1aac41bfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4be8b067dff02cbbbc33f845619e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167088e3ce4eace3e74f11c9aab82018372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0136707a344a1ec5ab39df8fa4ef245373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41d1aa47215992119cb7ca66154e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d61fed8897504cce18de33ac83977375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13e5c52d238885b31d189e3ca1749376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ebbcd36d79bea74e3c0df3a763d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab0c07f710fdaad27aa853997276e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec06ee691bb86933a1fa2f9205d8d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075792bb5c45c8ed5e0fae533d7f66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd0a77697fc7afe7216d02ccf7356381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75c0f6adf1e986a3295285114f9c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30ba7f058c407b9fe8d5f87f49c3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4ad4d9b455e4bb088ccb32bdad18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf00e700b3f889cb719d88ad160202385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6138b503dc041923401eb0b2912a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02da2c8ea1e2034f62acc867cf9da4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59374c9d1ea2773a3e3847c48f118f49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba156bd047c07bd1405d519bd1f53fa2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230189dea9639397d50396790774f815390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaaff7451fafb80dcecb83fba215a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff066e190524c547081f0f9319e5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575f174e14e362152df27d7dbea72e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be61beccda9fd4898bb758f9358a7e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedce23adce29bb563426ac566da835395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaf2a462cb326cfa351b35d4fd8b76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452c2eb0797e2aaf15f5d9dc78fb4a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78ec4e8d8e40c7d0c02ad2bd391d42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a31ee70134759ea10fd18381ef353399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a64213ad128e787f97fcd9017721d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d8c9e5d6860b418ea8d49bb93a9de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea6cc52b2b5dc21a4616ba94a7233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85be9a487809bdaeffba1308a70ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c64e816348271b14e93205e233104404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa8ba57e34801a17ea62acf316c920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341100d94a05cfb59f77e026da5400c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed1264eaa5ceada6b18b853d21d2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2401a3841f0eb8bb34c533fe17dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d588d26d5670e7b1cd3085aeea33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233d83e08eeb56c6c381c64738e718410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e6712afba31b2fa0be833e78f9d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31b868fe8a0cf579f4c8d7d9272db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07e1d54c2c69a2c0b8db8067035604413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac16ab545969914f1478103e01cdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001ca5f78108832b437173cba75c12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db4221f4ad463c6c4c9411d571d76e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af675a19e4a69dc4e3ac9185f70ef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcbbc21db0c3529dbe2bc782406aca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16777e91ea451af524c5270098dee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12fa9cae9881501aedbc2fd4efc2d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc289e31da0c8a6085722ca6aacd01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb1b4a5e50bfb59206236b04f52aff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eba03d771178c046eed2031cd0c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3752ebe77362e831233f34551bf5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c16389f78f2cb3cbf66a6e1d37779425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97772724447d55396ff908d0d8c7f42c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9390acbee9e5dff8764320573b80dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb832afa8795de2c397b8b0872db17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791874473d38e45c0cd2dfad1cf6952a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548841c9e3d29ca7f0aadc0515483475430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286679e2c88859b58b8b8fe9221e6900431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f5054999483d388c37587531792bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88258d093429f9b26115bac66bed4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee8baeae9ae5232e7f65e948a238c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc357382bcbc3f8ac387aec82eba0ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459af40da1f8df53f66ba2f9b25f7bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab0dace6d9268d720a8178aee81697437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36c04f61b1148574cff914c4360c78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8855278e60f65ada48b1a20219da0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093af5123f6ecb6397329dd062d48a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b944b521b467407773d940a68cabc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b15e7a0ede1bbad9f0bd0ad0d029442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deb0c9dd48d007a8c12552a7326ad6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007891c777a0370118f912182c6eb7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459133a0936681acece11d223639d1ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b832d8a4339c87d24a17a06ccb706b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240c7c7dfba43fab002590c38b7ab7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e083189b90c7c6a3be8f73365c97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc68f9caddd203f9fcae8a4775e08b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d42b0961d413409509e09cae22f8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548630d854af375b177d1faf1714630451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778955e4cfdeaaeeed9ffec48ce6059452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad9406e1f02cda127bb9a0e9a64bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d24b51103ac719fc32efafe39d236454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9f4557dbf1a366c24feddd99d28aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810b18d69a474d898d64e98a1aef372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf599138e661a8e7e7024adaa47a7b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3d04d54f9d36c0c60be10ffeb6aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5a211cb189e8ff918d9de6e656521459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a7994f913148d1937775388157883460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b595cdcde1b1035ae8de9a0df13e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d583dddc900150b679bacee6e0ae94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b6e9aa557c15ff6d9590c2ab3f13c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906346f010ba6962429a3b028798df27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc556cfddd67e2c2f2ae9629757cfd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9d39f979ff61f51cdd978fbeb355c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816bdada3d22ae243ea293e4aa640d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd6f31f7838407139c07cea5cd732468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf9629cb83eb7bbc9ad3919f19341469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232acd4e2d70c2d6419de221c6aa42a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf94c40b47af19c7913646d090b6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3fd0c674b0dbc096a9672f0e52dfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b2ead566201bf6461f9c4a19ebac3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ee8d911444292c532d3d323bd5b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97255a10fdfafc22ad810c795396ebb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac4c82f6a5a2cd83d49bb6683197b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d38725d3fdd543756bab9e8935d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9317ba83d3a0c783bb33086c8aa4f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75347786c562b14980aca81e0c93760479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e94969c48b4584a602170b251052480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95036e66169c135bdd553e118081c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee778726239935e3a109b6f8fce7e10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad6bb6c7894f3e5d2a481a6cd0a8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585aed53b63a0a5bcf7a9431d8f1656484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f2db0e98d9522094ea548aaeac367485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055d84c4601936a83f1a90b82084ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be630d6809b95616c543d72c9b1e367487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0df757862e0bdc277bd979f4a91c94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad3a0ae5ccf764577cc794ed3f7d13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108152e72b46c339288003e0e9b0afc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1ad43b37ab20eefb40399ead4b06a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a8096e5ba3d60c3bca59f1e1b2606492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6ad6114906242de62933100ed9cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b36d43f9289b8c3bc12ec3e02118494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c74a2f1a9d1452d13122d4c6d096495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4bc18374efb981f8de34e2f3a5eae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8be6c64b60ef198006255b81e8f6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93c62bb2f54d6c6dcf4ccdeeca3ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe360a7ccf5c98216f876e4855a747499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c162549a181ef5c78be72ddb68e21a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d21255c2d1ea0b6c8c527fee89039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367dc0d09ba0d11c81729b12ffc457b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671869120f46f5d876b2f4ab879c5149503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d18d587119aa7658127a30b9beadb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274e33a11fe4c3eb60b6af5712908d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634fd70dafd6213e1bc3628d64f9c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88b7daaac542144027a4848986ad8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db97de0920f952f0dc3c099a4a38dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ac6da61c82eb8ab1a69fe5e39988509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85a93907a85a43d8077c1336c9e54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ac99266a52a14e3d9104f676c159511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9bde809b01b74db883b24ea4947ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4ea394cf727ccf5b1c94970d4ac1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f83d1c757bd83a11cb3e11c27eb9fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d8c3cde92ed827c2955100bac835515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b54c1a835d1d7b38e64498a056e4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f69ece6a7f77a7e8aa860c8816fd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825073679b79bc2be1dfa2aaabe1d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2049cf74543f3d7fbec44503da2dc6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231ce31e0c85fd0a828358279efd013520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088021ed2b821062b55f1031459fb0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54158e7a8d16b26fca26b40a7e0582522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ce77e9cd18f710a4315e916ee01c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0206b1419bc2007da0034bd69f4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ecc6a07607f43cbe9a1c38f5769a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e77c3dfb5791aa4209ba25cf37e975526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd88f30aa6ba25e2c11baccf740df6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7a1d3c76f3e06ffd82b4f6e4bb76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f403d8336a1fd22e13bf9496b53d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1345f520a97e4822dea1b3387ecfa3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843abd8eadca04443120ad2c772c046b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6497aaa266a7d59d74d72534655a70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd489e59e1709da44753eab5573966533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754b883055475502e46f3148b382e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf8718bf7e49a03c572a9c4e9e063535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477f0d0b11ba9200ce7d00c279bce3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaadd08d47b9ad1e41062c5ad39863b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716363b102d0fea98273997b07a373538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f62e8b288d8f3ce4de6799d79500539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae03bb09e59236ddd34c6efe81e489540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bae7e5e4a330b36a44342aa554556541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92041d136f93a0ffc7233e69518b4b7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb096332de8a01ad795433c6345475543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4933235ccde4144ed14cef6772bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34284c4df1f346dd20d552eb498c08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1437f1cb3ebb5739082caf19799a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709893dc090f3783c2708b63bedd193547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b78f3ace06d97a888d3f7b5da8cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35fa3fee1b1f024fc3e0a55c3ae71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fad44124f748b0166cba2d8a21b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9d6599d72708cccaa89ed35fa6001551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc652f0164d22d41d04448800593b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c706a74a0f2acb4d521e3cc1c27569b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc16325d8faab6d4c1342818655256554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825ce8ddc3bfda94a300596bc6742e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02d929dfc320814f1a77b2a0aec74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b902d7e65a6554875d1839c0c622557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ecf23716946e8aaa4a9b7e0e4734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551e0399993f431d70b349266f91ba0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2de936647b76ab9c9551e99e4b95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045fd8b22deaa78471e216fb258bc1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22205bf71c11df6a213b6a740c26f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c4f4f433566c7347fca61d879082563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e124ee7feda058b8f1a2bac2fb0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36225947914fd59eddc8b9f5d4ccce0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478b327ada38f0dcc43a93e38434593566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9fae7561dad9e8bf4e3d7221936c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f72b8f19fa0b82e372ce63d1bbb42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7952bebddf2f3e06a4eec08470c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67471ee34e0e675fc7f30bfddcfd0ceb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9cfa47b3c5831d4dd667d0c2ddac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30022bcdae67d652733cafa4987157d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04623208ea4da6060ca27c32b0ccb86e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f83172202c2ea0386dd2bd72f8ab5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17ce0b00a1ad5a1141d9019c989dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859a86f118bf7217b7e5ad99b046906576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997afdf7764fa37752a382e429242c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3d1dbc0d635e5d78b4a1bbfe784c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd324c00f2a5476e686a5b9e4c1476579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04020b6539bcee7bfaad7c24a95480b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5c2d439e4c89d62f47b6e6ac2a14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a8a22500a648cd20123dc1f6eb03c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a76e882d4743b10cafa533ba28d81c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a408bd9126349405648cd23f90c55e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085fd48d76a2819d25894f7ac2fb66e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f95f7ee5ed16ee331767a89607aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1dcce58bae582e759a781eda5621e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bb12c69afcf0eb89088843022a22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157177e46996c901117a37d37a5698c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda77d93dd4bd1c4304a00dbc6d8bb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf231d8e4e6a8ae32a3267eed5a968591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d169741da6bf2bd0f038846abae95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e38279c4d6fd50eecd59a12bcbbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d8040bb7ef5c6848b506c6607f912594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94ab14b7b6735aaf80abefdced1ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803fbafe38b30df687c8f0a6a0b31d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e7090ed70fe8f7a0290e790f73d76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94538f9d3172fa3a34bbad7d1280c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731dfa56fb686e5fb32b3f52ef5d716599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d05720a430d8ffe5a3b841650c1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365096b02845f203d3f8956ddc1ecb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff8d1b3aafc4cb0889904c0325638602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309098638096d5f82ae342cf705335d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704b089e559e9004a9d0cfde97f091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc389a3cee74047d2ef5bb4335e32124605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616c0fc3a651f9d0b1ce2eae44aeea8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d279cecc346e1e4a5eb3dbb654d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c0dda83900cbb8cd87a74db61055608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe4d6ed1cc9276a9b186c4d2c095c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322cc0b75b189d2aee3ba7b7554d79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa893f3fb4c78209f11eda940bfa967611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e44727489d5bfb2fb7e86a417bb2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d003d1a02878f0bb54b7612a059ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8f579bec39013b7d9fac10cab5499614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4064fb752640c781593782f177b980615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd9b5990dedbad42ded008559b726616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e336113b32fa06668cf8ff5b6bba25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4fa4231d8ea8a283d07050e93ce6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe2fd8c95a0485dc3e5b9aaf80f738619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb3e657cb9764b2c5f24fa6d8fc9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9af54dd253e3ad3232c69e8e5b43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62233c2bbb78ba807a0b7457e3669be8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f21a03167be2e020d40f71c9477fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46189dc681f619da2036be21835b334624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a524b3692fc2c158d8d5c83cdb2080625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8336dba3f270053ef832d64d0ffe51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d655f4b125687b367688ea830fe37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618139f47764c597d56104d0ef54b584628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2fc478f66331dd44804811c3590ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb031108092a07f7b7eadea31bed7fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db88b8e8d25855da1073bb55bde2ba4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5e5ce8474252c46f1895780e46c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436cb9ff043464ac1a858793d6d1c9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c960af0833455e922391fd8c35a1f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab788e1a3c86e54a3e250ce564a50c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a761031dec650c369a757d802a19f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80425d34a012285e790b4a8942d5da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bc0eed9385ac0cb76ed93cf90d4e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34853e7f98f0190173e1b6044884a66c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd6f4722f04079c4e7716b7f356b13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f5be3564a5405258453343cd6fc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b9fb4db9b304a7c22530c0a05267642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffeb6e53f0be6e4881c043f958b29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce6ec751ef9af6db1289373a2572db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802d89351210341bfa0a732e72d7ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e2425296fad10a40a38d9a1c3cb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f33b544a0d8190f4d3f87b48c0d212647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77d275af4e6da20f02bb12ca67a75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea2988e6953aef517cdbd3e8d3a81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b077d7a2e361697430d76993f8ab6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e81bbad3a1e2a8b51e882a7e4da1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e29d284239157b31d3df2c81610d9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a43dc07ade7f95920d7ecbe93068653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c02caa6a96c2f9260973ecff04bda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc049366348c548eff238c2a2df3dd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28364f5be9ae2d329c3706ffac0d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e3ac4f8bf3f9339a47891a92dadb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480999424f67c18701b4c898196a388658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf84688c39cb9abfe28d737ed2ed6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea9d7057afba42001b2efda1668dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcded8943e5ef2d85e981d4c600530661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29d53ffb7a97b7e4d0546c7cbf2b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f89d181e903bb458deb5ebb1d82eea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fec8ceffe114d99d05c7af001b2a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ccaebe636cf485a0776c613d61c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b90cd8e3349f99b1c7e8bb62fd5c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4425682c8354e0aadceaffb65ec60d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e426e71513d9f797258dfab8eb29f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b9566d5309d4f32cab5ba12f156e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03c10ef764ba71b490580a945af631670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5735aef1a25a08a09d6293d252a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb654d14679e1b41984b60ea274e9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b42326db8b551ef02b28d0c9b3d06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c093b00a0d586bafda51410360da27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580725fda725b9ad4954d4e9a7577f39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ca3e6e59a284677902f3c34e07d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d377de9f4f15ed1d83a894d2878ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1a8beecf596b2557c335fce50e8b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3272e4a346041e1ed181ad163ccde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738eb2856c6ced51d31e0527adb808680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad103c0ed0f4a7c41f5da17041ef7ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04397559f200311fec460b1eb6399c90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f0e0855e4259cbd7795c946b58da9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa21143776a05b4c0c9b43768fff8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7ede74c8aa135f8536eab5b526cdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac53cb0c2d58a4c9a9b6b7be4c38ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a4e411e8bf2ce682900e010ba3a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf96695f97bac440a3498649077178688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346eaf63914c6866fdb4030c7c08a8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d0490d11015c59b1682e1b63e1de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c74f4bee596da3562eec93f93bff8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde92ee8a4d05e484b415607d0bbfe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9eb20742e40f3be86bdc200eeadf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565f0540b03662cb76d4325a0ca1d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2c58ce7a4c87b8a9fdb5e7d70922695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f99211f4af6565f7d668acc4fd81cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc6ae69e6bc19c5a503ffee2127626697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1c934218b770fed5556f456b7b1f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d912c34518d64f3e18f25ba600926699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f903db6b1e240dc192abb9d79c23e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e52e4a46c8da086af2052bd3b350701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b47461ff7dfcf926579983bc9d0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6789eda0a7e55f2c573cced985b970703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb5d5055a6be79e310a26391771b03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c736b795f44cc71ea807d13528d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac3f367cddb1e73a8070176c84198706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06642cf28d8c0cc8ab33dc8398b0e80e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8dcc930b4933cd1e24bb28e161514708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dda28fcf962e9ed94686fb45480b3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291a7cc5973e8d957b01633cf0ecb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31322d87a6bf49571932084e8d77329711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd650a59b1d15d1310b10ff2a88bcae4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7417869c56f0ee0101c45f924490d2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fc289d40a023be51cae4bfcc217d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0488e711da0572e44d51c6c095433715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4f7cf66b5b17e357abbd65916ad5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd6d88ed754a0f6670d21c490f76a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a342ac0c4ea353fb2cf24c7617e93e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b65a0af9161ca7d458f41232b393e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6888291e0d4f4360c631e0733c4abe5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727b65d3a54691814d25156ccc922b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e33b526b303d35c63f59e5321a24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde056454766723edbcb4ae493ae4b0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a927f6f66a3d939334e77192bdc12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fff31af27e333f0f530d31b112ac2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632717368080870eb032d607df2dbc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e2547a789c1e451b12eaf79092819727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e3cb2d5f0bef47f68ea0cdcefa92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac70007d95a53e7705bc6b2680fe95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360f52ccd1d768e4304a5cca15635a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011bcf92e4333294704518f9622daf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bd899710ba56bc33a9cd20d6a69e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd663649c26e1a63e120eee5469ff97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf1b34448a7cc1f90d09491f3b3b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922dc6bafa2eff6aa4efb85ab2e9053735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb71d66371659c1eb12d0403044c22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b31208748048ac0cf33508a1527e86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf6bbd57c286d3ff6ab0e5c0567b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b731cb09cf7cd21a108123f2867ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bee9ae5b674bbe03a9197fce93fd81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b728907a95ad91eb57eee0fcbb8a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dae2f2c3dc05f335aba5c2e9038db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d0fda7f87de0c91def84c48e3b4cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3da2e818966f7748643e200b52432744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78072cf0e6313a82dc7016a1cbfc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb5d47365e071c741453cdfed935f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4f63613d1f16413df60cf1ddf0b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf82b8919a0f33b18a5ddccd3f685b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c4be7426de57e2a0ebea26a0a623749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac98194f3ee7db61a3b3678a93d778750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981a4be4e79ee0f96ee0067caa26d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248bc8f8d82b6379e871f6e32c84bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3724439e84a32fe0820171056b87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aaf5612dc1f166d0406ae149b4607754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3328fa15bf61a3059b0812caab7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c10fcfa57739e862a9d91ad7ee17c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a7ee18a61e07368a050946f1c080a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976e97d606d36de3f9eed4bcbec5aac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff1c0aee2290bc20602d54231397a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a28cfa78dd6342e737038b348ae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a71c9047fc508fe8b48234f9a173402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556104ccad74efe62c7df9b4c551cd923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb5e09e69fcd5eeb8ca026335bed134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3c020132927659c62f7c41c6655455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872c2ee4ab6f3d108ed28c57f04a2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766dad4fe9e5aea56210299938474b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3749789cea28e2b706ae2095089778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0f6ef2cd40efca8aaa5fa17b968a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89766a2e9812359f21921af61ec1b0bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92643516b65b0c21824dfa1dfdc0669211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0203b600517720011b49de7428e91f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0082a2fb732956cce2cf03c81fa21d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9519f6d5ae8e85f9c20e19d8080c7f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0a78aa64ab1ec5312138a810122ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747923bf344bc1cf631fae8e0e47a38f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb81c0e1042f83ef377390683841f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b1c3da008d4f6892199111533d16218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d24f9e65c3da775767d70129c51d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1bb3ea9e1fd2a549a31b1e9aefb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54451dafb4167c179b3c07792dddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80428acf6abe0fd7b95f8a06162184a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca2ae755a13a9a35e44c7f30315a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770749cf38a348e31d494d6b2cdcf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c02d3652df96db8f05a254aa3414025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1621a4a46ced76b9534b69933b4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f201d5e0bf90abc5ac615b1085b52827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf095aea2d0bcbb4032076beb3262a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502de97025f3638bc4c625ab3842097929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7fc7848e61184e0344654bb61a26030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384413d862e38c2932f778a4870a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef23a7fc8e717c2ddf623625220dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b99ccd0e620633504301ac7f89d1e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840fafd5bee4ad69c02dfdcdc1b6dd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaeb66add9d0a5eab954f8190662fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a3e7ac1f02d8b106f0106b341fb6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bd6780906f35010696e8892c3144a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bfd024c55421e68302ba8c08cb6cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2bcd03df76c37487d748328ea48d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7a5d8dbf3885db41fb922cb4f79b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba554b869a841aa9a85a1f4a346390341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab659205186b0da5d9e76acc3b05b6c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b8d20151ee3b65938fb65ce2138343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f056b8878672b5220f8adc77df1e4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f1801f15f23f78b49dd4eda1b09345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3650660ef8935779a48018d3c88046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12901c7870ba03b77e6f3103acc6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ffdf458143d5f919d3fcd5a8bfb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fb6dc3f60f81069a20e2e28d7549449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c93cebb656db2aa4ffcb123041fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12e292400768f78361aa91bc55ded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9d92252865883710c0d00416960d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5a01c497411b8dd9bb744674d86653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303597304061623c136e9e3a2de0be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a11727eeb104f3b24c4bf9f2679d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8d143aa669ff9c26e005a72841fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704dbedbaef9ab704fb64427c590dad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568c74e8ef2d9b050bb4308f53922cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86337515c06a91758d629cb2daadc4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d4781eee4ba600d2cb91f7fa51fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8cc5bdb8bdb40bc53a34cb694b31761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e0bec3db0a9ea75ba67e36c0b3d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c79f3380cd48117edc535dcd47de963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0d3ec6ce9a7b9c68b81d501cc3f7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aaf90d64697885d5d61fa399df07f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a85fcff469b0f82d32781588a2d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b438af671984c18e800d25e534a5a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bd01975f86b329b935ffda01b728e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b80ae9ba653d2bbce49394301a68e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa989fbd625279f3eef2746b42ce9fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8fed0738caa24818052c0e423479871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54cda2ed1f2dd977f5ea781728ae872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203117112583e24de9095f1ddf7d29a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181e2594db840196ff38f26cdd1fdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e83902b5419c2076c3bb5407cea8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f32f1f401fbff2335a0f71e33b9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429c6b8d273abee56f0e1d567ce62077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b331982b121baa7c2d3ffeb96efad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dc020a1c02794c661c8da95cfcca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a31f7993de6125546a964d299cc5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2ae74fe640fb4f2735941e92808881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a2203e516620e5d3eb794f79e2c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ced1aab5884a7e4d2f0c7d23c04c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946854a2764debc859c9af86ed00c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007f306f23b65bd444ce2a62fafe6e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342971e630dbada4a98b0f3c94781e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980acf238a182fda732f1ac005f3e4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991ab1e12ea9e663d0f61ca7759b5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98febb5fb2492b23184d9d2323af39e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cf54895eda0067b722f626b0cad090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c7a6f6e2b665b378f524b92b6e9cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095af76fb18dd635a89a4f7388cd0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500e6c7f1f7cb0fd5ebdbe75e06f3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2feba8d3cd391994f2b26f265b458f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e48242801a386d7de5dfd17d09b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06ec65c177f06e5cea8c85444874f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976cfcf7ccce7818e9ab718120642e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b616a41fcc97500ce3bd53274bc80a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029932b85e685c0a41638a4ca28a3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c80659c39a7735e0d63d879b91a7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8037cc632c5e24e8449930e4104ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c675c19e9dec6f9d4eafb297014eb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a914f9efdfa1d84dfad73eee413a74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc99ed65ee068f9799dd9c3af6618104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69cf0e0c124e2b36731818870f949105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7256176b8d92ae1e3fec04cd238343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739e7645d4b907ca461ec2e9c27e5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b4807df66faddc2fc71c0027e940b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f35eba23b22d932e4ebf6632bc3e9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59740374707434f2336105d648aeee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61459d9fb184893ae1582671c7f1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc2cb4f7a494b1484dd2b43295e7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc6fd1a0ff3bb4404b89a2b5dc9e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916265f38559b5817d36a14befc0c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fca0686b7d4e7f55973e63e4deb97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426f921542fd3a73403be4f19f45f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732f1d981fca5413956f89e0e96693117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939d58d639f6b40d8af7328f70d843118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b063bbe481081eb78509bb07c6dea7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917bc72ad57cf3bcccf0aaed388bd04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c175bd966f8b55a62e2bc34b5369121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284f2ae51a1361fe011803ac0669591122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3728cfc88d1a5fa6f1dc0b920b4ce2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c7aedd076655448446e4b6370f4a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6498476e94950be3799168cc06fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b3dda2e259e8552da973b5f9c74e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecf55370896e1942da266e1e13900c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14e57bcb57984b5c46c58acac8d55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4a2f23b483607544589b03abc2af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d820a5ee6b18dc520d5f4647a3cc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a773c382904e63e9175441f5806202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a557a826c09c6fa3d0959065eec69d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cbad5e1b10a827329e84f5911f9e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55f8b1883b5ea3ac3c6f5e850d11ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb628caf272d23163f13100cc232835135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816f63b549bc16b1a9a44ab872e6e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac31095f7b48a3cd26d4df5ee5cdd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b97c646dbdf7744861b557944fc9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5417a3856b0a177922b02059eb743139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6c29254290feba24347976b7b35b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0c6666694b69e21b595179469c18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc1dc70af01075cebf74c5d6cbd94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f8e1901b335598250303592ff95bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3354e9b98b900cbe60ece62c2c5e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ecd3a319d10496ca2177e94e8c60a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2b5d32a8f5b47af7ace42ed8ad7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81297fe74bd63aa415328ea44ab10c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cdb7f408b7bde1645ecaa693d5f0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02cb8428201475ba302780886d807b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257189f19e42563230ef3f295f6da68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913702e8a7477f205932b100463a3d88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991035e4e8fbffc15cd441b6f8f45bba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057ac26a5dde2a0ace36d54255224fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f42c76a7ee782309b322c9dcba3f60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635518d97c7a35140fcc9c62688540f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1099014b074fc5f3466a6b7f7863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70589944d6dee2c8cdaf869789070e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c1fffafae1d3818132ed2a8958602158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d02e95fddf7d44b40c46f62e3d60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b7c0e13f84b513e747fbea306de7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ffba0169fbc97b0638dfa26dcce40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51867d2b1f727ca8873ab06860587162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da0b966b0713ac1526d96dcc17316e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ad81c67d85e904ddea9255c07501164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb8698213bc92856d147cdf7f2f52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096d3d24b6905472af7df2122400c43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b923324b964d51c887dd1810a9bc169167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb68a14cf692f4e25ea4fd0dd447e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24f1a3b91fad342caee220d73ac9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180afc74c4dbc8dd3296488d4706b06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0375fded07bee00485c8922a194a89b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea861ef861b7a09fc70248839b6132172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbf5ec03ba35f20a274276bb56bcce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc38cec4cbb1d65ebce0eda9e1be6fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf8205ff89752340b858d7ea0acefe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115370625db4d3dcc127a129cdf4649a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c481fc6ffe5fe16b8a97f2acb7941177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5250f847598bc615bfe16b96462e4d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127f2ac4dc2afa32cb0755e62a2239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d65f676fb5fd7de1a3c203c38f3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a45f895d7b780bc4b2ad4e24becbca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f558aa223001d225e41d039d45e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56429ffa318b8956ee5cb7e929d5826183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51cb7e819447813c47607657ab5f7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b55ba90e5ab8041b639ddfb54edfcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815977c311af02c8a2540f64db7c480186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d9c8360753b928d4d69a4c40185c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d3870ab65b3d958e8b92e9e4393c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da853e7ac8a1c01a459b17d1d31f78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785fb2102270ad64bca012674d1715e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a0b78b6db446794551689ca09ff8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e33e6aa912fd5462c9421fb7122b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1ff1a7b109adcb1f31417ef0b3223193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf3377c6803f7a2d3faa1a429a5f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5de2b3bd0412d9afc63aea53d4809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08091f43a7bc3717db5fb3c28b762d00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da0f1b3ed4c782a7051db84ab8e53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a369bd89bea3ec6e0e4bb5b2874bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ccda3a24c070f71a913b244bad6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d05423b91bda69460d061bc9a5e663200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ba5c119a7df5183ae8765bd71a94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07208d39a7f34e2cf3101f64304e584d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9448a61481d135cccb525c38d1089203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b36604941cc2822be5e509897cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f967716f20508cb2104cd6c97447c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa426334284a2f78e28e975a06a96e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741eb3a03b64d8ed4d15576fd5c17d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bf2fecd122993e03190be412a206208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc6b069036c368002debda23bcc94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189aac9b11c32ef3ecfa2ab8ae1668210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd2d34bf803a7fe8be242aad5f1fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc3a3206782dc3edc16aedaadd5ea2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19e6cac6cd0b567c59c617b15d23f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793969bc54e5f08f46cd80633fe7d1a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790bd812709163ef82384a523100253215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80f01e424c38cae46f05f1fd256c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e096c67c409257193078a60937085b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12125db2303a42817f4eca7933ee586d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d32507927b64bf12874cdb81cba3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b00457264a271d4645261234a3e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeadc719795e592ad863a386730ebf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175aae8a9adb739d528fd17c49ba0a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47bb6f5000966d051ec343c74dc1a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ded2cf3f9075f6052f2f4f00f4f338224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cf833560b1a81fb639e0e7120006225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35412056337d3039f1c403b8e9d53333226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a005200cd9a61fbdd8ab7d069cd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b70d2d5ca1ad1332173bf3f87fde7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd77120c1d439e37f844c7d4baab681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc310b2507d7da2223300ef2f1059230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe3c933ea1c907b379fc0e615a4ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284595fd992173544b96b3a37c5f793232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4253fe77c35f3062e1b7ca93f777233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61175eb57830bc712020133c53591847234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ad197f075b426dd64e6f238c957d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761419b3798af2a6bfc7a31e18d1de7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e404d687ef9ee290b4552e31d899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae890714e1584afe5c539cefd7c64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e50ffb920f8645eb76e7a0eb52883c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d8a79d75226ce45cff2c7c0eb6bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803973a1c1b1279c13ecb6a91af091b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0fa915783cec08b364ef84134806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795df1d6cb2ac43b23f9bb34900c4b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4724cd28b99e5c9f590989482698f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60cb48eb9a61cc33d391669d96f0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a0e86d4d90dd9c81836dc18583c52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9130b4162ff866e9a06173d9b14fba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a5677972730547ec84dfcf897f74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22322164cda037ff2262ff4923f296ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2d8e559b50a3a4b7da5c8e994c095250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840a4957b7c368088f2bb8c1d975b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a8145cc56676e8d9889dc33499b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84bb3307f33d6e9958b5344c81ac23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ec9408d479d04e87451bfb1eb68f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a117fbf96ca5e6e986631bab9eb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07079cbc172c5cc863f075af8c8a81bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d227724ddb063993df0b966078e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932520798bd4460a10ccfd8b0a1bf17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c5dac6379979ee9a06dfc9de7020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d4e06c73d31ec4e570af0679429a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c880e3998cdce0ccefd67c2a9b38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e1d1ca115ca064b34d53243ddcd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d85577e3b1c7e31b35598371a14f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c440f143dae0fbdad94842393edab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edc3db0843238ea7775d893183e461265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58dec164865f3a4aeaa3305c5944de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77629806b1a0e4ac9de0a4679dc69d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab50fb5effd9d510db85646fdaef15d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929805e60a0aec1afa824f5b5d6a32ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c400c23a9ae35a238811a55af2d59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fa6df6c258464b3b28f10e82ae67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454d5e5719172d12d087ff4d6a4ab23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3cbbcf106a2f4607faff3c8ec0867273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad24889ef6c030df37e0d4fd113bc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3ecd6aee4ef1b82e60d39afef41f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601162851123db7232d6fcc833a1cfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e2a8d04c902f93dce42839a25d50e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4884c8dc53266335298044674f18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59a7cfe632114137f5012b65b6377279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416372193726c568bcdcf37153a57c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be9031f0bf1a0911416c11694d85c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2823dfed166114df7599d9ddb4abe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aaf8b7426476bded88aeeb4783ebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e84fee1d091fb3a072cb1239d1227284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269072906ccf0cd9d56a1d2795567209285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c099e82dcbdb8a0540016b1f153a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01b5c483d0bdd5209f78c4c944b00c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e8298ce097e84190673795cf8065288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c36eebeafb1292999e844e1cd7be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ebc47ad00cf206603d3c774798c4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0a0ffe125f4b0c348c015261b9277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ee36aae4a4869ce55d1531f8efe73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebeac6ce62fb4c3c98f91f2b691f28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00eac51af1a928b934a85b6963572294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760ef8ff2a850d6d34a98eab2db780295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905370b40d71e6c57338e06c9e35b1d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07edf09e0f9d95ce9dafef474f1c14c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6170c2bc6a7482d045ba6e3689b33ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c700d9a4cd8b0b6bbd22c56130dba1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073f29cac520f7b235e9cf7f535655300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a2e6bca4f31a31c89b9d06ceb6bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a98750a4c2f4ab58a9be90966c27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196340baf00d7a23aadca2fa985fe463303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cbd8a1c2e1de0bf792aafecc73a3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e3bd387a4dedbea2552513562c96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966df6e599ff6abc365e37ebe043374306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d19a4f1e13b4a6b1c7c3f2d6115ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d7f9637dd2d494b7a8ea9ac04bc2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1474ddf5de970e45d1a924a74022fee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322365ab8a59feae187024e22b909174310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad563878674e69cb8995b76356b19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b96919c545ba0836cd4597355926a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988fefcb627bca5aab2d9ad8a2e4d99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae59772324c69d705c07b1ad0fec8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05b1610b9bd6475e77f1e3f44aa4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd16df1dbfcb21fc744b0a8c7b526f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d7f91522d36fd2978b11fddb0f8f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe4c136a89a5852ce5b02bd9350827318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787258d16d02b8ff6a18277598f6a4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316507abd61e1ce93ee39ff6d8268f62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eff7d6287f39480b45ef7fca8709a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8701e633e92d7b20fdcfbfb1913c11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd654197f000a3d3a191c11121491da3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0a71b2eb7d1bbe25fd6e508fdd70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152681dd9fd05b56e2b95d190a4b1f16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1341fc704928894c14340a7f2b635a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376cedec0540860ec9bd1c9f8bfb84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f538594fd5b1565b2473236a0242a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bcdbd8ce699e5f8e64d6f3b6673f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58277ea1f7da00a34fccae28bbe4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed059210d1c387d319d08139b3f75a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78931cebdf30038926d07307859a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492e97029b79fcf8fc8bdfa4023709a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5592f183e38d829a5c0dc3fc34f8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088fed2591cdcc6505ada350c4a218d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ecb58bb9dc3fc3890ac3a200508c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36cf9a48d53395425a6ff5a3b5437f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fab7c4a68c2c013ffb84a394f64f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b906a577f0713d101e7ba17877f69dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbafbad608b5e33a1fee301c509d2f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f0eba98275d43aafc1f3cdc29d98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298be33b1dbd80f75c622613051644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9691f823adc68d7e7415904a47dcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bdfc4857e7873755d2536aa603f81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec1bf6fff51a31402aabfaba57061345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561339c51ff84a3dc71943cd0754e4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e209ed5522d0cba96fd1f131fbbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f318a8d1a7ff780873dc3a3fcf5666348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adea21696acb55fec232dff8a6d88ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8e9f7e41b1c8d250f9265d5a8c758350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af84b3037f309003a13113bfd6bd08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8a5e59f8298cb512b3d1bfefba144352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f1f079a534514f9525bd10907201f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bd30d73158cfa0cb9cd1a08f84879354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da0317bf039b108f543d114784102355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad921b705d704acda35e791df676c62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0711509691c7bd01eb3d57e78250357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856e7d8df305320ff845f19cc39904f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965db51c3113312117820185850d3aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5e6b4e618d226a23f21a8d31c4ff6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfafe969d5448d31fbb86d6b9d2d742361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687f3247eee767cf9cbef3a0c6357d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c8fc473f72e51b81fb0432d52418a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e917e2274ce022102582a22a8bc43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c51927884bab200accc0d84bf681365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56910ab49e596bd2b52a28025034d4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48009a81c9aa6acda86057f175a6bf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110897535db9b9dcd8e359e43f53695368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8e8609c75e89e5f80a6dc2a68b1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb7359393681c3c5e613af76097e62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e7c10cfa8cf95499fe76a7f65e089371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160fa1f899f62abb117573fb78d471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2824765351362a081786b078d445b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc371ada61bb65df8f34a86867c306c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860df698fa9d2943e42db2323206b53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4c697256a36897516aab08b2f728376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be4021dd135ba33874f9666c2fde5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667fa2468a7041aa18b35d1440e08a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e68beb905a78075800ae54a1100a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80732ee10c76bc7fd83ebaf62970be9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f20345208332d678f8015c64dd4b53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc250f13f4a6365dc16b9c2ead517e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9874e32f6efa72f8787f56687b746383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a21e9d4a745734c58e8069a3f918df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a56fb74d77092f1f67f5da919bb46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8db0e8ad156985f5dfc08c349c5d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12490d57229d0c169edd008f67c3ae6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58ce33d1d47eba53e498d5188d4f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894895795436a0e2e8ee7031bb7e3b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0d25701d56d0e2d26f2f4fa4e354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca73f45e5df6aea4bacd0a96a8500b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721c5d1abe32fdce2504aaf219e496392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb79f1ab2473f7c541fad2e8345d6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd009d9d907375a414e119c5686d762394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe4afdf463a7d6dbac4e92b17e8b66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6970388c78b04b92ca16faedb1bdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2afd28de64357a82e215bbcc8135397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda3f7be48c16b3a718c6c0c5b5565398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237710d1d9f2fcce596c9b6d32530b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a293a3b4e269f200694b32fb7f1096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b614e3457138dfbc8b281de0be581c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf11845c85ec46addc8e9929249c503402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f87e6549944c8503784434fee146403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa2b8854d5c214ba280729e7eeaf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a96a9fd9c9b2b6fb28bce4d681a6a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507385884a8c3ba2957694c3348d5e9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf34c436949ed6d1e005f66dc3ba34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6e3770bdf6bda2d696e1b7e6a0436408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f338cbe38ea4a15b2466fa6006971409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2959d42a641f73a3e1d7ef73546ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459faf9836e57234eda00cfbdf469e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b00b3f1ac92e461311ff6362f4b70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12963104a8e78fc655cd0024155255413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c8265fbe834d9de5f1ff11523d870414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd41229dcc89ca97b637eddf90781415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc5681eba9700608cd2da172dcfa51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3078ee9c582cf84420be1069745c763417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1134e8ddb6dd6dc9ac20c4d560379418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b2b07295404db6c594a9954623de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534f5a786205960228b8bbb9d63366f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273c1640a9562597d6c763b40cc53e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335405c4096f8f2bf0bd65001f550e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d32cf24dc6d0a1831e9389fc21658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1501efa51800ca4db0c16a66702bc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e8437863803b3c9293829a4ba206c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4740859b0830721acd70d54018f7b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f40c19d287140ff5f124fe9c7b67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4f9c44300510f4a5d0f6ac95dc93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9507f37eaaa087d62a872e455b7e201429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc3ce0775cb173b690e6dcd52b8a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661754c55b3d5fb60d20bbf1291682f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939c8eac691052192c3510bc9f9eede432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbdaa172bac7452d26d584c588caa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba47b8fb0401cb993e8111c2fde39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e4a18b3b557d83123a43c1fdace6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfdecaf9564e63c9d44c69371db34c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95a825d5d71ecd19c3d131f423f8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2336c54be2e48c1975313484e1a3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012f23e40f60c3143a2e2a6bc4db47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ec37c9bd75971e3152c556f2d8bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce359d2b29fe08186696a6692b5ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f092343a53ef373f7ad3721cee80b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67901ec8e5763280789f9ede1e8503443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e0b91cfe8768dfcbcde9bd21f556444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04437cd9302011b218054a4cabd045445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c616a781b06bafff3328b43eb4369446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc137b45a2dc39f71d078b37946a83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa02b105592f08b491575638a83dbad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fbd8cef021cc044b5a8726ecdf92b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d287d780831f4bf133e73be0bc699fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee3b0a865f157ad337c78900585679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137081b92aef849896a3549aaa90d4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e63c427a3b7d7ceecf83f3c4dce34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc9e090408083b673f3db437ad0feb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8839220c4daf4a9012f7130e535c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96f822264de6782670e3a06c276f9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4895cc6b7f0bcf1876f36580188325b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda6e2a998158119f6cbecbc8234bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620263b66a58f76c27f533bf496949b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ee952755765d6d2366b650692615460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656afecb12b4513e40fab19905e60d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872519c6ed8cf449cfd988a401f47cc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e991503a9b8289dc96a2a1598cbd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797131df4f1b52dc0798e642fde026c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadaa6ab050fa6dbf371b9501ed1c78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c56afe6f5f80ed5882978698879cd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7780c8487cd4043cf84c9a76f6b8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c284eebfc73aad8a673fb18e788f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe295fcf2e27898550af7110a2f3fe3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629af34dcfd1e31b306debeffb94b85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a8fc4a065dd74c2faf12eaa4a951471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e106d3df04f19ea4cfe4bba05c27e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121021b9f703ee4fa6d82b0f2b26d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f37f50171af6dd9c9d6bba0ba3db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fd2f297e04649dcf8129f04b5894475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e24666fbeab1455d5c30748f429d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb38100669e7c8ae5b8c24f62f934d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56a1d6c6457fab2694b1f69d37c7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4734e4b003707b79eaf9dfa5414f96c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b054d12dff499dad34a25b12c6bdd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d69435ef59bdb275169de3fa2c827481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b8bcefab287f7e739fe72c823a54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02bcd5df36cbca6cf00cb5ff828342483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c523c8542913f9f92debd68125732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbd8b8cc1e88b2fa4d6fc48192cac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea88a5f83978188126384bce5dbfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ff6f68e280e9294d3031c0ebfdc1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e384997e01e7c8ebdc5382701e79d5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cdac3f8e621ff848d1ad3e4a6eb54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec58f19e97bd7c90bd38811b3c4e904490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7752af58b26256a157047b63f717916491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7598aec81c46ac48f57628cbe647f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5398be4af99fcef78cc5dc6243dc54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c095be5bc626091689576367fce333f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9721428d2f046bf45db2dd308e7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5801a3b0ea7c531edb6049f73e9b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a246fc53b2c6002e539cfdcdb9c47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facb8a90f59afcd5b5d2eb7e960cede498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772a441afce744e22b8c5f8db66acf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df390456d0d67b2646c68eed34069500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07608cf1d3014238f209bb76babafda4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56972e2631eff7a2781cfe191f240ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce25300dbcc7590d6b04ecc724276f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6af2d83adde35150b612057752fdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca90346fc1d5b6bb22919344d50c99d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7ef00a4a21577e37fcb09342ff5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce689c4b6425ddcf31e8d5e6020c0845507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ef0ac5bd45c0c321254eff8ff8ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0769874f0da096bade5634502522a84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd50ad9616bdfd6658aea096bc97be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a58eb0299c1751f2f32354c2c1b01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c71310fcefe9aecef967bd4f2e44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89703827baccd0ee07034859e731fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a3b5d6026b4c6d761ba0d2ab117c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778160754532ee65e66bc0c5bc0b1e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa22eaae258f892acd03733061ff24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ffb924f999443c9df6af355d4dcbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297394ebe6756bb3abce22bd36d50ab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0e55981ea8121123a28697ca6c77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa5b555f1c1d215ba1b3f002d0c9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d489c513cb043b0ee50f09c954a3618521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb798b12b79e78e8d54aaa78f1b980522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87740e599d700eafee899383ef5323523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58c5f4cd36f90f7e67e3a3d4a5a3cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5babbcd3661306e459d0b2051c4478525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917d1ac9672d1c37ee03c3853cd503526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e745b20a4c25660ffa0ae9f23379581527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed9460deb27e136b45bb3ced918a07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ea1ebc2fe0069506bc4572d80802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508580fdf96188f62a44456f0499284e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0866abb56dbd8f71b8dbb6c0156bc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c88d0d8a0f1a3914ba3f1875da5a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed94dcd4ae944c17e0bd3027b57ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367126030d02d004dcc24e5134fc3e32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bfc8d7e2e5b2c2d31313c4405341e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b785cb7b1ad477c5ac8c83966f5ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676376a1b8bf3f775a1a9b6b41aa780b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f6635e2c2170e23f2b78f7ae36a40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0576894ff0fb11737f6e0b0f437c8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee15f64346c81e56a0e76f3100eb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aac236463398e96cf3c4ef735ff81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5d1b583ad45e7c34eb8542e49e69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab006086481bfdc05a21a6edd715c14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44e1ff1b2c94c04c5fd8b42208989544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5d0446fa9459c984f0339578c03a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fdad29e6dd23b67835d004a63d8c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad34edc3acfd1e7c73e688b73387e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e964d7491c433cc0674bc3380306548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc533ff57ca2628bff096555874e0425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363dc7b8a49168ab6da24aafa74bb51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e94cd8deb419eabe00bc5dcbf9f435551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a399a6fe355f21bfa4c7765ceb836552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518c1944c56eb8a8f3f6b8c63f6c74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480289e8b757d9cb16b0538c46c74c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ca2020e7b6344994df28a829e6b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa732eb4479b4b35a64deea161fc663556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a83a88d9c9029f7fa9e3d72d016dcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f2510192e2a6c9280d070f664680558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81184c870d431cfd0f9fb33dd4f5a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744d153994cd850910edee255847e19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ca7f7714320b63502ad705f72fe5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968fb5f212cb67889e6935782c81f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaeaef2ffc6884d0796c18e1ff9fbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce5a9ac476a2ffc7c1ef0f5d771d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007ba6a9db9007f09f7b14a405f251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582fa1a82bc6908f583d12e2e4e2a4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195dcf13f46774d41f9ecc814837653567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1827188b0fe705e1081452d500e84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff79ae0d766d04127df2919be186760569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf093dd4cf26807114d4c2f88a349570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c9125950fed8542e9dcfd44fcb5b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b41405e795674ead3373b714abc0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d938e0aa62c3262ffc9a8d9ed92a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494b966b99e4431677284115989441574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb984b46e9d582459f0946ae28526575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7782815ba378ea8000ede654877bc72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e2b4713b6afdace871fbd4d0cc42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94fd48394095e934c07814866f73ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd746d558a31df2d6f9e1f70a8ff2d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a48c7fcbb37faf2fc43e0484720202580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e0166672da4cfb91b6e696bc36fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739c500b1af6bc12ab48e10f413319e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744565ce69916ce8f885239da23a9d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658043ba8495a5e4a717a17aeadec24a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f954219876f8e8209427b6de45140585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c045ce7f43615e290201b79745fceb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8d1c471b6ad26968124a327eba05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53065f75c584fa252699da0505338c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c6b89af39b6dc1e079471e7478b6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f94e7a363ddaab537baa283f7cb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f19d69f88bad513b580827bf98e3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af28cd51a08baee9ee571d0f3ad3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d9204259ef461d324c24064f651c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64757b13e952d632da219510b92ae4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6e56fd175d356847be9d097ebab50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1751bc283995e67681fe7bdbb1bfbfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2f42ff677682dd9d3803580f9e96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c1b83f37a4c65aaec562c18c1193598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778db66a8828bde22cebdeeb60e0adb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a3c200bba7acd95f6f947df6a6b72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db87a368f58e54932b45cbd00da8867601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf0b767afc6fb6f73a8da62d5351e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf7a59ade23b13ea93430a507f5cac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42d23f8babbc7a90cf99ec9c2bd8c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7526a820aeeb7337837ae5c9022d1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbe9921b255772a294f6049446bb66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8a1181001174a9592d9003c508de4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334d3924d35bde8da74d576792783a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d45d86793976579210d49ab8c2cb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b805a1216b2cc840f4186256a91cb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df725c8a6098e1bfe00f55ce9a371a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34457c80b2bc667ed5b27cd71094e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3b763ab8543da5840d658db3d855613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b877f3109e6916953f06cde394964614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ccae3736202f715628ed5aec43722615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab709adebf6524b19cc3dbb63c332d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ce2212018893678820838283ee3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c3a704041e78f7df79a17a9274cdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be54a2862964060fb44d864b43c8f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74197bce62e6b363fd37c5158cfe4344620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d69525e9a2ecdd769788a5fbac776621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928a58fc913894fdc6ec490543c36e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010bd4ee5197282a01446eac5ba5e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40e03502a00c4c076547c428ea3ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76eda21efe81220712a083d584421625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b966e478c6865647d53dcc6761cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab591d186b491603b14e9c12b6b8224627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeeddc926f8e3be40f06bc70cc950b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e76fee51c0ce90400b333cda452f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136a7e0295a623d9133335478c7aab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6955a5aa78df4f75f9532fd67e360631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80266c29d659856b1db69d5c5b279632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add1377068d713a026a2f88b45730c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b99d0e836b3fa2b5d8b5c538c5f94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000e14fd9cb9121ab2326696d3e4566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6831ad121aecdb80e5a5d7d7392448636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fde27da0ff1b052ad23995bb64e19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650409df9b40738efd60e7663d66aa2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1694897d15e296146f324e569f444639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c02e1965b0753b53dacdd7c35507640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1631c828f9fd38b844fca961107b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce8d04e83c99d1727aed681ecbecd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844dd0d69d49ba380268f189ae9caa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb2afba8cae72a5cf3aff4ff1d382644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10915373f61cc7a8e27ed65dd274bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e01542f8a8a94a483a884faa39532646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb393c3f4fe072b096a711d40f2280a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613141133cf22e98d71e728c94eeb292648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9defea7d24801d1e0c2347173974649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c34803c195a54d26a21fabbd60072650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39a350a1cde7c08f40bcc2635aebe5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45a95f6b471988d25958095202ed3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208004c4af0cbeae79c5c0d585e8398653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf441832e772207d28de8b0bfb7e48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059293ac54c9cb6e9215532f8ce8851f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd9a828f6401b8f2acecaa912be231656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc203c63e83d946430dad89ff31ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4eea0e7b54eb40619884c77526e31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56844863ea67defdbb79f6cfcb82a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755977c9ee7fe94dfa731a3b6b33dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b90dd1f3f02c17565f22884433f533661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f14f12e991d684dca659a4d25e1a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de1c9b1b453e11798e610104c2e2a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb62b57cd01c99fbdea7f8f5a931e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790dea8a9e0dfc5d852d05e97662a64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78a488d515745eb0b4d5b834e04aaf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95e7c219df67c7693b0fbbd790cda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55666b29272e2b7a966af43c14edccf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716820482c32b7020e53111069d34b99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2babbf6e7600a841920a11b2cf7c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d7d906a75d6fa84cfa5063a0bc5c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ea7647207ea08e4e220b34dd70ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb4186eafe968aa83511559c3e7c73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba4912394eea1e5b609d21127a3e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbdfc0dae6bdf37a2cd1b6a36f82e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13551165b4dc544069f148f7d57c1a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09539fd23d817468e93cfda9344d73d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0d190c3bbff37a1cb468c7c856c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2789dc3d6dbcbb404ad402702e1adc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ba551679e6b48b71a97e8bdfbd0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e6d7eb7e2f4c961fc728110ae230c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383bdf71ef3bb96278a4cd163be2575682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036ed7bbce72a91f68af0317a93460a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e595c9d9f9b3ce4543255b726ca3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f1510f254e34be9bce019386cd38e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb2a6623b18531509fab2e5a13f5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad22c310233ab3c92f6eb898626b9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41153a39f1c55af3be321e62c630ffe6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76835edbec5184df8e734f3a9e1c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b965073d86b8e874d99a5f5d534822d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7327442e15265a0e3c9070a95d5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5e2b9fe1b948e11531fa1162e5f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0115a559298474bbe6122736a679ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282cf66644035ac766e49254157278694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a163519840fee9c7dbd418c74738a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab875085ce8392e1298d4284fd4b51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb6bd6fdc6ebe40614417e6384736697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf562afcc5781508c39f770ba2520698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e162becd3cd67f1e18544d8d5563b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f1e1ca2385737cb6e511f9794b39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb729c97e4f98101ab5be01f9bb8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aba6dc9cc66acf7acbea57f5beca5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c46e7b2b795500207ed32ce03fad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986853b6dde70b9722e0c17d83ca3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a940016cad317c9a540191f48bce9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ba842123c97c10cabb9e33cc8969706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc471f8985023d9e24f4f6ce88dd3e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868885336ca3edd35d8b90deec68c449708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b017ec197a9f2f41505ca6ea27a669709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c227804d0e6c7f01bd69e2d743ba16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02e753e4184fb887e74cff06322e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53bdc9a62df21318fecb92fbc31b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe08b8d41edd8a66f91e1d3db62c15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f5534b79da83790c7e9bc168cf8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19721f6717ac5160255d61724d650ba0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e3518a82159422d159ee9874ac937716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0126edcf180625f9996c27c214fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f9780ceafa6439c0490166c19698718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d45b8edfbec25ff6c4419467282e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee6cf8700cb7faac3359d15faf94c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe7d90dcf19dc01cba093a191326c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1253d3e8806c2a56dd872e37fc43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadff4b639713292a6955968b4cdb68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9eb962da6df20215df80614ba0bc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f43bc24470731fa70023640ebe03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d9ef760dbc968678455435bc6e1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dafb24d48fde9f8961b45b79435315727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e3bb3667e8d6a78ec49f2594f3e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7003c5fa769895b7e324a9015c9c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb8d1a975f82cd3e2ca5876b5ed476730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984fc4bb389652704bb8ffcc898982b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac8faf8e773f59c36334e11f68784732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eeb96ea4bb00f0f5baa7523607e74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181fd8bd261ffbf2949c82386ef7939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8c5e96f2930069ebc3fec84d97634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c91d472aebc89a8b4106d92d5eea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e43ea410d11480e31d9bc58c6ffa38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382dff7a0a128a4a2fa4132c4f81ca7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fb1370be5c56880d916dac1c1e94e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a017d2341d04c90d872e84b883bb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c863a82ad64cb676109745be261632741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9425fd0e04331a0f384b5b4eb246c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e2dcd1c586985d34df27c333c4e2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd4946c267086b743db0ac3f1fea95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde418f6b93f0a7f9844cd13ade4455745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e1ed92717d87db76c477a64ddee7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a727b1b43bff5b3ccb123d3deb0981747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d1be628b8c10c7bd72f4f2e0ebeb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fad659d2b269bf0ba056516338167749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861e044f8783dc9cb8361644ed7f3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba279ebad68d867544b2925dc38f0d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965a52abee812b9cd0282904a2579bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8cae4672c5deff2ff53dba60aa671753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79c86d96576e4cb4f1354090e55037754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0f28d9b5bf213c338df0c8d1d9651755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e6f27075a45cd3d928f825e6f4fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad682c79ebbc98c7349f2ae8637fada757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfd0246aa8432e5c64bda681e3362758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb9f7a9c61e3873a06dde32f01173759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>