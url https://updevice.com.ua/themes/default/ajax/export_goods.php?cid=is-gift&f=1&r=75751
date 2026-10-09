--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f562c49fecb9967e58c8329763f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02285b6728d936a1cd18d6ca429b532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a62ff4cd4cfaa27a18c708a846f6aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0132f52eec947f0e11de2054c642d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5fdec3f8be962c4c0ab021556c2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e9842ed76b2930cc1107de818a0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1c0d21ba74cd3dce1bd397524fe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e1f6e6bb9f9f48be0d8d8310c79bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9daf1e728b5611d0a9d2d57731b8d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009571620374ebaecea780f02daa9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deab8e21df589371ceb94e92ae1c5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e42ef9071845b49f27deae7042b1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf67419ddc2a8f6f15a3bf13a361b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db673da039b7e885cfd5f71efe045f5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a99782a8564526d307636253d7d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d3f2e5e6b1c49c644119ee886bcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f5dbec4be133f92c1c2268df59df717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8ff57aa94438330c0cbd9b669fd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098137aa7e6c5490ea7985ba3ff591c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724dd36448dc67f2e5a4a00321257e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9f87a505de84bcc4c1b45597a79621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc18f93aacc5b4c15d88396518479e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4a72cb086fbaeaa396c4b62aebf6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d70bb004fcd86d79e03a8bb14f7beb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759cebdba5e22e8bf086ae8ecaa390625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2a2fe3556e3ca9c281db3b5fc5d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4ed19004485fcfbad0c12f52a9e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2002f0bc4d0a10cd95a5fbbf0fad528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc140c2d49889dfbaa62e965d85de429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa1c441677df825c57803d4889fc6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcbd0a240d3eb0c9acf2b67277813e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a5f3a4b160b126ac7ab67b20ea5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6938b47fba08951d2ed32751e1c1b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5b98ba9bb1183ea12a9b92de998134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1165d1b2c8198c640c40325aca565435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9340e4a1179bec65b2556ecfd59db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3acccf51628ea66c94ed5f1f40e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2ebb8d6b0637e9e7e280c54812e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d4fc5819df548a5a302b67fd7c6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34e4b76e06a76dde671aaa018e50a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a335d1b0b02276b351e7022a936bef341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66703832410b07bb9174ca8b157bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7898986a8f52412b8230d81c7f6bd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ebef35c824b415de5c63757ee501144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6637d53a86a9c99cc77c7120abd6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e522331d712d8db403af946229d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b2925f39bdcf5706474dc862f52d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5407f78dcf8ba8a4b1b879c528a8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b904d798c130ea11cee3b02947be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e506df530c5757384f1d87886c28af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d922b9ae8446b5d404f2f021f43a21451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a869a245cdf12a2f5363a0060832b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfdad1e32388cfeca458b9d38c1c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a93be9526012938a740cecb64468e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729b7a66178dfab603de563a99bfb5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e6edec8c9b7b466a6f67aaa1ad96f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d692ad65fd370fef4a510911222ef8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226e0cf9083c2f9499024c430a047058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a811f6673156a18aa9b6e2d609f3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782534b423c93a15ea42b91420b4e42560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c86b6ce8a0062eb9a57eea28516461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb496806cf24036bf87518174387b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c611ee3a7604aa1d9873ffe7cd7b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e372f0b11e23dbc0012f01363fc382764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5553f8994a0efe1c384108ca16f4c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4c075e64d6b8e3adbc086a513d32566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f83085b7bc979d8169179b1485e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac50b7f9132fe13d041c20a8e1a26d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c25dd1182c2314b79bd24d7656901669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e19a85ed7c3232e3af49abd91274b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3e7ea6c089f419b8dd2782806dfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32422c5d3554c01e720e8def6f072d7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec2d39b1a1d0cbd4cae0f59a69d7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b40860e2b28c2aa7432d5e1cad8a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52091e1365e0755c07b3c563bd8ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf4612b0596db7afda9e3eaba16ed776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b369bb614725ec5a96d8dfabcfb58b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040c0e3bb2e102e3af4a69d7ab09df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00067c7a3e524cee294fdfb98d2a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163a5350b216b4844c83abc9ae67c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba611472483f6530493bc1bfa14dff3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e939b9bbe2e8d92942cd77c5d28282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b0ffce7c2993842dab590545643ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153eede5508489d8d3df1ebdaa299f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddc72458cc85f761f81e0ca472f3cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc71f8289cf3b06749e7959c82e2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18c601114b56dc9713d22fd93ec7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4dd688ec789714b937d78a39c58df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eca9d642e33eba98b25f2c7c8cb88989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac99f8092a3d4806fa4573c20a21fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8dfde7c85072ed6441bb8788e6fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be4e0cb5d4a097aca66d762854b41992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201673935e85c6594b02f95803782d9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f512fb1e95a415e17f42bbb1b770b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce606478ac89accdb1114249f1f5b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c27ddc653c5c90e36e733f377f43a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836803c7168a862f2b70ac2bd2f19c5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9ff01b2e508854b051380d1ed6b3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8030b34ad97db16c02f470f8ae6083099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff4f132e5379ef56a57a3e19b5c4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c408b2ae925236ada6f193ac8a1412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a81e0926f9683ce2a4cfe0a44cb8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62abb81d89a0ba45d0d97cd2d8b3e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f55d973f6f445d0b7d290e330f1db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ec143e4bc10631aafaddeaba68fa4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865975697ba96568e94aacd458311f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a375ae4d1bb245f42afaf0b29ec007107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635965482fe2193cfbeb2c802e96f45a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37a4a6efbed8ce9cd4e7373297852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251207d217de1c80d540cdd8cd7d7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7dc7c0a7c1a259e1a43780d3e2611111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132430016c7d4c0293c32a89f7c408c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb719e6bd067f53807458cd8b2c89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d7cfd6935e46106aaaa656c2185a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8de75ae4dd928794a0b7c479f1ad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ea671881cf878b8e99fd0c2cc8af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289549691d4c5d6b0df20a2e151bfa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cc4a45013ee61ec052811fd0d05bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c5438910a080faceed23b0a7bbd7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5011f619acdf3226b422ca29798b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f334e437874497ff5eb1de6707a7b88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1868c9e8acbf23b7284c1050494e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d5ddad8a6ccc9b10373d960042e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8309f809af476f0e1cc02bf415dfcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0add2e2e937c7987f86b017816fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78698134efa3297ff3338724cc77326126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d850d384cba3c7f019fddf62641f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4ad3843fd658682f12fd4d46c102128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f0246924c9e877b93bcdd5283a8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063084af5c54fa17bef59fb48f06e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41ffe09afa4a1fa0c24712e6d3683131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda93c427e015f7446b9ad3e3c97a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e869f40bb4001d3cb9d682c35d7fa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3505ee738d6db754916dcace317c82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c99f5bbd5a1e30f3b45b592ffbf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0455e1f2d33336180d949b673275cfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0fceada58bef52773e0208de0b2eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf20cea27fa293b86c6728377391cf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aca549d4dd4d28fac9b4a283534e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd229c12956d9bba0b3d4ef63e81c509140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19193d10d43c66a3a7d5e4e2234adeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa866730aca6465feb3f440b0c02dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20ca2fd77692ec7654d26db779632143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00a034982655a176034789d2483d22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552be4d15865ca487e66cf6244b6acd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ea2974d18ed17e7a2826f5c6eabd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399c6e2d1b41553324cb523f007027e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64108e03f554f4072783b2fdd3d6cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96628d54b27add8307e1eedb3d829b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0414ab5303187b0e716cbe8f32066150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe841fedc43cf9d7db5ce1ee70bd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6999004c036887bbf9321e3681ec26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1ac765d4c22d69c5b0ac0a45a669153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a2e59eccbdf286438395cd2d939c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6f651ece6ce656130d3ab8f3645a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f4489e475608bab94d96e035bebf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645135d90417ad8b0345559dfd0075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf248b3a9792ff38a677a39df1e3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42376f0de1e3091611d599fb45622159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496049fe6fe848e11b9d657b971281f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef02556ddc6ded1d4da2ebd383f28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3cc20ed546b9e5fbcc5ac10f7b7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1ddac0091cb5682b026d2b8198e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa254307ac44bc0919d709bee24fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e53c0062f5e5083bdd66d90ed7c67d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e21718fcc5e1b06603439de2900b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3e079b4b4273b44cdf49510ace64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb943f2a9072b53b2c034cc2217b54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c6c18eaf852549b93740e53b4a29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806a972b5cce5cd3aa65af5fa83c950170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d634463ae3aafae4ae22260fff737171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a17ae0539b5fc3ec9ecc8b924a341172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5079551cefc8a47dc44dabdf35a039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cec1a93fba2be6601d60d8b3959040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5661c4168ebbcea2eba6c940253b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c64e76fb5157ecebe88dfd9cf37eda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d954ccc65a2ad738f4a8c3361660a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321625e49c440b0384eb52eedef02635178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e46d1aa246f0d196d96b8f83819f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf49d0e4a27a615c8b2858e2dc2ba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4cf1a8b452fa1e9b39862199c3099181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852eeb9ea539f0e33340a6ef49378c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f9591cd66f83039b3b8005ec3bd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca2ea81a5d58bd538ca430ef111e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f0f05e82f52cc73b248a2b47ea1ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c5e65c6578be82622fe5dc510df5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d55f97c3ea6c8e4f08fd7dec16851187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c06069dca72eda6f582b29bdfc92dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e918a73d867a3242978d3d0347a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1b6659b560ea88393dcc8d7c95f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd947df108a67f86a8bef2d151c8f46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9416a5facc9676effce839e312365192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86e9874edd09078565fc30df98510193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204f0b062efaec4093eb7e8a5d0b42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a4a8a47c6f1159b8b486f7d49596195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7aade910ae5719095d93975bcaf4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d172171a245d1137f97b6f82267f893197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7eb518cd0938e8d19783775044148198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017eb91ad7f1adc6f22c4c363044e75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b23846d6d0d64de8d82aa61d1a04e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b154307395da5865f43b50559114c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255eaeff9b28509e4bbfb967bc09a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ceacaa10fe8f7450480e349c0c48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0fcc2939093b7a86fa70d72116ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce01274c2e288c752a27471e31cf2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba48d136cd89444b6c5f616cb64d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e505525050222e32c1ed07ba38949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1800f2c1796eebb90c350b4065d27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43604fd7d0d47fd9e89b1ace60e19f6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326183e47ca172f6104c43e8a5cae4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458cfe259b0b632be77c5eae393c66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270474ac80eaad2b140fe818fa7754d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91028f57e02dd9c283eebd8763fed0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186cdd2a647e5ec28d1feb186bad8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a526a01530f47e0a013c5a055909bd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a04daddda02ad86d036fb7ca2d225216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef2317c6b5a60e6d7d54ff8aaa022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4a72cd2aaaf19a1fd9450fb3bc21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7b4c05f9dc0fc7611be373e37a35f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca45c94748e0024e5d18c5adefbc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1de0edb93c18c7cec58514b8937a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a799b78325dfcd5c834b40a52d730222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec2414aceebbda2123d94bc35a5159223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e4b00538b237ef387be8ae571f268224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639e01c62e32207e46c0147d357d39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcce6e374bdb6c02f5da4101c87f35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c53451f51b3e71c639dbecf537c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a0744d3ef887f181f81be56873a24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026857351acc4fa6aa5584491f4f4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9c753c391468ef63f32a6575bdc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4f71ea5eb54d07718bab5b93bb6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068e6e918f9b52ee3ffd2166f946242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e94dcbe4314db86153d73126b2a1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f9c72c14be6af8d3c1bf95e2793e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b332dc73b999438cf0afe221d29f54d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c4e303b41892ce3b798ebd88bfc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa2dbf906a3a61a1c64b14b70825b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ecb8604546745ff2d330e9930796238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b08dcfe5e26dda5ff685c9d3abedad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23222f9c1680aef0f7a24f6e728615b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e49468402b4b5854b6d0d9b1b8f1fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86677b15096541d88bfb4ab0d13b7fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b815fbf83580d929befc3231a75fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e82208f00a46fcaf90098971796aa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca648d60474609c3243eb656848a984245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380c55de350460220a15ee555a070d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a404310b6867196b239261ce0faa96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c78391eb921e35cf3da9536fbb86d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f3bc499461a23c333716e426487b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d8dde89e4d54b382be5f68940614c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a68b46a2413f5df931189ed9e99d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe43a898cb7b7e992e79012c9b3e3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca06b235c5af133a778d9c82ec33fd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe1aef0e2de985481e6d083025231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac0a5c76efe249a69297dd914cfe1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f374d9149d8beab7e85f4e4d2d05c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd028d8ce734ea25e2d4d11a99074ecf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236feb944ea6569bbd2bfe458ea87c81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e2ec26eca680a5ad7e86f4d2850f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93f9f19966ef7a2052238edcee3ba9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513029c7bbbc8d4a4e5b4fe06e17585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26090b47ce3df314c4488b3e6732b720262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86008037f2f6ed80c18a72d9254b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cd9712c38ce512e8a4d4880c625c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba886fdcbf39588d307a955caeefb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772f9e1297edc0470ccfc5bd15155b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cae1d5970f02a56de301721791195267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fde8045d8e01f4de4ffe68441b4740268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb67ced66b6ec22b8c3c3f237790f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c778777072a5e4d5ce15ccf1115341e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7702607ccbab7df76ccbca3bf1507a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae17fa776173eb72e4300fd853b041e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e156d655d9fefcb5151496fbed1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910646660f0c6c5bec0f1712d848d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98b73648921b296f7f6eaeb7493eac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3e0cfae0c09d27a2e33da49dd6e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22d25ac05b46870dd93c793cf79e63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241e5052778780a28381457197e7b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b393b5eb15e373a6936b2fd372be86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c41dfed8010e21d878c7a1554eb94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c509d475aaa5f604ccef0fa47a41b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d3a94c27861b8dc8225febf9243b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba3b838e2550cfa4fffab1f6c9f29b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cec81e137334b25761d089a393411284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e962866649f2fe3c4bd25af90b00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700cd29522cd3619bb35a8355763b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50915d7e5a8ffeb3ccf862ad955dc59d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3951fb572e5e08503c38412fc08c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad658902cb7b65fc5cb475580dbba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95d8470893c3c8610dd4a2264e0a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3397119dd22484bb1b6e25c19075f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57be9780c1e20233afbbecf51e0dbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7380c13c14ea2e773dcb650baad32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb87b5a68f207902d3206205e87d18d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f70586264eef2d8647a62e161b686295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69175985ef02d6f5f6813a8c2e9fdf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cc4a1b5ec8cd964656e0b21ec049297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a5d5016fde258ea7870b84f9086e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7719f03259023fd5f75671b544511d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02181cf4c6559d7c79537f4e78e9dfaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc0609f85a3003f5d642a3569daec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10878aab74307f6d5284d7050ccf56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c91c32623f6c994a16e2c74a24f3ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a753865886c5121f646c1ca4d04ca2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369422a0738d270c9be5b4d5a89b8ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe713552834e538127500d785626e07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e34e52568ca31efd43a7088648d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece5d5c231f6e981df91f0c00e956e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721a20ad06a43816eab3296cce3e5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d8b5267cb8efef6c4e5dc1953c5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b18293fdad8e5f0c8f0a13013b01a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d140d18b1fdf6eccedc2f414cc41a8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d7892c81eb5d222bd59ec3d6dc96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef3ec17c6ea365de27d4e91b98bfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0f702bbc40da3f771e3804ef21c4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc5a7ea2f57aaf4b5c9082b063872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814274290e278c6d4cd7b625c1b9c635317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e691e50bd754b883d95aa7c46b15ae9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7464db7fb7dff410735948dd02805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7ff53c8c403587a91ec7a5812dad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2469b81349c17b946f4ff7ea79c4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48f30b9293cbefcc21e5dc02997b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083851f40e61ec27c9fac7638c9cce59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be41e8f47212b3722e0fec1c90f3e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1d4c5a44d65211e99f727d7ea1165325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725b8fb8379c8aaed475c0d7be207b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436c4d3b0c45b773f6e220c6ec54ef9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e25695182ddd7094ad024d4bc8f56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972853090829941123a2ee9e0aaebcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b60add3d7267153d017918416fe3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ced8bee74721053f9e5cad31cbbb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d65660263411cb358062c6fa3cfead332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed061723198be7fb0482d52e322fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d497ce0e7b0dc0279c2f59d246be9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc103d1bbfe3bc31a36847462e9181335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd5a69cfd9ce1e7fd8fa0995f8adb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd176a34e1e9f530a28fa81e1350dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f646d7e7415f217fd5044936421031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d1d07bb38865172c96deccb5a354d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc06359a68d5214b31872b3548b8824340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f17d9929b294cd41ffd6df1d08a4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce612958b3e7413c5ab68290d37f7a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91689870caf4dd4db4627737804bbea6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a29996cb4270a3b2e43d2ea1f3c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4580613ce05b7565de41e8e1d41ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b6c680e3267d7648ca5de289f1ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4adada0ec72a2bdf04ddfcec74cf91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57459ac7489ca2e92f66e72a2791c20d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86796389b314b8e38d6854c8b20d05e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1571207e137dbce7d7d46d31eeb5ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fc88d777cfa046691c028ed23104351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b79ee62d1e1181ac6ef227d02628e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac68cfd0f06aae085ac6df8ddb803d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58a8c0886ed4d96e88a0db6aa58bf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc61f5411cbb4a84816dcb9c9ee10c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cdd7a397665be37fb4fb27a7c18f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bbb5ecdbc51b4768e9b443becc54c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161113ea4c223736ad742346fe171fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493720cffd2e2a5743f81067f5e3812359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca2b468dfb362dd8f24fc1ba2ff99b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd17ceeeacdd6e51682a95f33ee7d09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff257660a56f9113dd1a6f355d819362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864cd5338e9a735ca240de4bd0a170d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2268c1c814e7fd44e122d40e078c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e70b1fa947ab14070268ddf4f75563365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a8bec07aa70f97e95552fe37c303a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5239784d75eca8c16a1ec72ca19878367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f152606b219f80681827332728ec2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca8d476916040b0a6172359231fd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017740e5d60d3323a2706a88d572da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b15c6f17291d9aa41eeac975f044371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003f4220b63a08372205e0356b7179372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec685e8bc321d135b0cf5c5b902ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d7389eced30462bf67746941298a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe559abece16f92efccbeb2809118e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee0e59d84871c6416cd0acabe3418376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac327f783636190923716fc35f80003377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0f2bb6f1275469e90868667316f58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e22432bc982723006fed1b26420f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec682aefecc92da9cbc76c62439e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783aa88c2f3c141195cb177cfb6a6d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb1eae89d32ff8272b4847ce465c18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf64f7ca041d62e036388e2da395a3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda235b51c573e8ba6638e34e31374a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f817fb81a8df6e696374a79279dc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5dfee2f9ff48082ce01b1e80c1c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989f662a3c1f922deb00f6d84317d7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9e223647abfe3313175a70cdf50eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455086ad0ff290e957305c1a00acbeee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01d0374d6f2fdbadfbbb771b408745390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac0ba6ffb9711576b125b050a42983391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78354bd6f9df1ccc65f756593d96528392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c436d427265561ce519e7c805c369d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0977ca80d2e2ccf8e90b965d2882f5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb9244cf0a3280e0211c051bbb94b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b23e70e5c6670a7fc5c2afc4eaec29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d05942865e8fa2b825aa07624c9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5933d008633a802fe9afb230559cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e737ca491642ae2ab9e427a127c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db80085f450a488a3f93a0f3a502f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20af49e68626f0d0a7cf4d4c688d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32335c28f7e36241529fbf1f30079ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93aa9ec404b5a095b3f327cf1a519a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e74eee6068fe5bd279c4e143fc88a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623222db6e0cdade4cb7d68601365e5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1662f3baa3c4e74056941a73bba651406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc283c80bdd83484786574bcdad01a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352caa91889ccb483b02f027a4ebf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b62f272ebeabd45c92640a998b81a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc40a6b6bd91d5fe3d0b8df80c15e1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b10f74e94cb2138c4ac810c9b2f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d244fa8f718b06cff6e3528bd9ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277cd59a2683eb957e755a5f4d1c402413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dc791a5dd12f64484f8ad1ca2174c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2c62b18004afb306d3081474e70d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3b4c8bd592d9e1a62757bd89f1e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3da84804073a89175cd9b1c030ff3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371bb329430317795b451e6c7f05407418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a49b73de6cfe949d4c090f85a4979419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a6e65347bc47037b3bcc5abf03a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf3aa7211b36ae60794de5ff76e3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdf4a8cda2800a706e5d6fe3722c11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc660cb6933e674acb018de2a8bdaac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f39d6859bbf48456e584f913522ca0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb55b4fa5a4790d2c04ce0bc4b98f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5e8f2dd88ddd2a3bb87b3ebe6f26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc595d2b30ec33870ec1109c24b9a71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965730e93b51ae19b71980513c910ab1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a0533683f4ac0b2b93e0586e907f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b9acbb403d6b527244ca8fe7c3eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6a471ec916df65e2c3007eb160a8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f74475266f041808c924f7c0f2fbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da4b319eb723afe0c1f146ce0f41c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110df7529fe3de870f303cd1a130a52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579766401ee80da4f3cddd7ec0fa4c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac5fa97d20ef310a5639b2a3d4acb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a058ba5a928c439e320edbf5d24b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10168b7fb7e7cd2040b7511775bc3282438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87fa603028865b4a8427e5df77e1a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b248d180b8289cb376f473857915eb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2635f14e6e3e833f2ce423947181441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def623b64aa92538137ffdab94a886fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa58274242eb4ca3fa26445d6c6bdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6b16a6ce67d4052cf161675768ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb648cf4497a56ff2c974acd622d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac18f3d5659fd8dac9e38152bb4414446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68853a77283bc6b8ee216e7092d4da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e3e5f717616f83e0f441e41b5288448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f9271c7a56f16a4bd2fd0be523fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332390b08189564cd2525394d52a20c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c52b355feee3d9479872433cac751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b32b89186b5aaa33554a40a13a9fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406f08bc8b1e037d381eb0c54cacf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8427510a8be8a9fbbba9dc768d1a46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f562b9f5dbe6ab0444809df66e171455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7f36d632aa14ade5b9979c26c1a86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d0f4083c88e71b68f36c46cb303f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122a7c30a20f1135a3c976ab28a417458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73778bb356eb63131c2675f2e94c32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fab7bd0da9c40963314d4ef462d74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2dfede8de9f913f8660785bec8e27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5399167cbef8a3823d9690aeebe0a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e5286a3f27ec63d493bc7f7217cf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f7dac896bbb8be2f91e1cbcbaecc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79f13d074b3e170125b1e6bd9c1257465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be000a18aca0fae9c3be92dbcf5e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e223cd9c9bab061fad017654eb10b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17f4ce55a6c5b809793efb250c33e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfec3558668b83bfe801ec3cf49b47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb573675fc9e5627f34c80a0f0370d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6db2a61873d87e779fd2afea855454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48478abde59d51cf60d21336703093b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0b47e361dbf70d1a4cd60bc06409f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca76443a2fa9d2010bc0f301f72230474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc6647dea18b826ed92988dab65683475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1848d20b428cd1c1dc8e9156ffa609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff1e510dac9a5d7818a4c846f2686477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329e6a845ac95f67341f36366f7571e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1420dc26b299b3890252d57936a8772479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5161093452908de24aecfb20421e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f67f784e5cd4caa43b9190248f61d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db99e3aba066bb3b2a1d9b789a5011a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d5d1c4edb28ded2c39591eab2eb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb42b62277ff8b3a429c793c49ee5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213efaa1699bbacf624426fb07d4543b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cef2dde8bca4b2bbe16514e912735486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd789ef02ebe7adf56d26478217868487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590264d84eb15ef264c95c63f0994055488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782e4e354cd2378b734b3d1306fe43e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db167ad751270f6ecc82ebc420106d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81587b2abf797795fbe50b3ae33d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb7a46819c7ca38c7689925533c978492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a6bb2b6419d6233ac9ebd5a317946493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7df943be2d0314b00f87eb3f2ba78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9222a1f3e23f7e86f0e3b7f3df21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755f606d4806759f98c01a0b743a95e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50744ff76a250f3fcf77f973924ccf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1921f27763ef340a779503b80d05a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc0ae32f912ea5b58af5d41acd169499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f12b3a111fac34892820ef9988878500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cf046d8e13387f8583f26d58c9ab1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83d75a84cc818073a10e8397ee58c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221cef891baed365120a321d70555ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c24f23c2f3928e00b6fb03b28bfa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b522909914a9b64577449a8d701f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ef983c69c8a04545328f6e538c29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11718c6ab0ed71883dca27cb8513a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc48e97dfae039d65da499eb8028be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37a11cd9a27a1ede7dd36a2cffcf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31047a5e175fc5296fb1069b0a4e1fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a12261c960314966843f97e30434cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a25680235afe5afc294fb603b7967512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c93096b19278aa8d302f1dab181b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbdf33ab1a17507f540abee20af3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e8168f792f3a55608b83623f7c44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bddfbcd7c623fa0d7612eef192160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe221a928c2aa405b214aa8eba8c21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f50c5f2c4a9e10abc1a2e990d6cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0255cebabd915dbbe0e836d84a2ab9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81bffaa1a854bb3a6141827e2cf0c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a7ae404e9fa1545ead38af3f7d8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f198a9b5d4fb164b6ac7e6fd6c8374522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e6122aeed2b12c6c71ac1fcc49dac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e149a7caf12cd1d1b6e741ef6d155524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aeaa0da9a516a0b804ba2e13c8712525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4559cee209a783376670b74d9ea15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2bf83ea4aac99babc527aa4ac78cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02ec9c35c1488b15953d8923bcd21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe0c2274357511be51eab16b5f7b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff5b7e6e0e97dff8994f30286e40e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb3aa0754415f6e240a584aef5798531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c940265f8fdfc5c3942cced129048b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef78dc5cf3fb2e4f2f29e23a83daf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591099ffa814a750b171f876c92ec84c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aed5b9c7c70a8481ee00d5b7f97b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc73466e752fe7d2f5429a6a331a99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9efb60128251378f92f0e3f7f9b441537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407897efd9a9a430f131a92bfc0d69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992029140a6bdb859afeeb69f98216539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b6385ea90f9c4139060df99167343540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be88173f4964281892c1ae590bf0ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50340209e3b52098d9ded65b37c72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eab338ed32e57a12896eebd1ab5ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374c195c577b97594a1e33d104b837544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232d483be789d8f90dd7f0bdf15cbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6e14e86ab925a1f5ca3e8b6ac3a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9b2711014da96e058cfd2cfdd39d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7722cc28c07e86506a2e96cb2ecff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835aed84656afdd0145ea0c5e7ddbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef2104dc7e49b29bfcb48e1aa29ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14575663c8e2e74f3ceb7df836069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c0b481296c79f3d47d99ec21d36f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00284f20ba5a4c68022d841b383a4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3feaadabb5df4040656dd904aae97a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027ae482ffd478fc237923bccde8c9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf38ac8f55f66e510e0a79903073e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1c1c5ec97c7bf2406186f950368d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6593796eb1df1fb409b9766dc84ac3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23de0b8baf062b2b87c5edda5c74baf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd528251f7e200d07bf47c6bd64ad9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f2cea7afdc340343d46ab8ca07d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c65a3ebf74fa6d0f6a62aca23099562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb278d9e0dfab54778d88d0635903827563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5e9211826381cd8251b6b8906924564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9fd07a23256e0ab795e4ccce82b5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e4c5de1151fbb7042832641b55441566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53e96eb76021a84c7244ec038808d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f5862ca0c15817461b2f5b3a9006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa724fd6912161fcd1acbf72634a22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08606b037f2e024ea8a76088947d63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a7723317e29fdf9cb72bca5e6f5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23661668cb499efcc58853debf8cd2b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b55b0f6ee1d2571bd92af62f3b8576573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9512207831acac19ba75fda1a0170c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aa27b09cfdd45d4b2aac87c5f22a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cbaead15f768689ed8901a7c7a086576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ccd949fbe0e0b325eafabcbc9360577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208572a23f136733ad0aa986e3577b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be761f652c10e7d05ca619107b7306579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef69d454f3f1cef619a3973392cb43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76715bde3ed7379b0320935321ef9be9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db2aa5caed730f531ef6e536d2ec15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c74455535f4d7a58c07244f2960a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3916ba5a7071c51f6503e29155612584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752a8a885da41381cdd6cf66fb3fbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f59a8e097bab0b3fd97c2f7f10fb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dd0ecde08ba0126b7c7da03898527587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d4860f9328c9c7b2e8ddc34a26b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d831a9bc5a5609000f4b486a1675d3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9e649a5c6c1fb3c8cbe305882969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b39d1e59c986ef813d17e58911236591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593cd80b597524b2c2aa60cdf4718f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228545f7b636c90831a4de701e0d86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63427c2e274a84b2bfcbb2a61e604f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef7498d36376fb36bc9110c904bff6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4e9787918977994c1f2c6e22e73a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711c35cc061f863847d184a9e77c8d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cc27ecb4b9f9a70746da51d468adb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590532037527155401cbfa54449b0055599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd075a5a191dcfa701014d4fb4676c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8a3cf572bbfb7782adddbf37ce43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aa109a090c95e2e5ee257fadb9eed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3234160a95eea444d2303a0c52ee6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a14238de7eb3f548c3fd61398cadb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a30cc693af90dfb63a4d239429f6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239d6b6c40de90f44cbf0527692ea54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f4204afb4d2e32d1f261dadf70e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9899a0c4536c12ed009457fead2a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b896110b2b16c8bd1fff65c2ed9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d52297ab110fb92349a31b43ba4c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bea47af9a7cd957c39688e3b978552611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036949b2bd79173ac89bec17b40a34c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ccf55c9bba42393ec4fd723db3302613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2589f99a642f5b9a6a0abc46ac5030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479334049aee60fb28321386331f9893615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789479fdbfc16f0b247037698597dfef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cfe946b9d5c7b47499a93c3b47700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332e1b96d0dd3a1581e5d05d44779d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7aab2b03e15178214182f501a61c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5961e9e70c90809603a7ecc30cd8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27ef4fd61ffd37ea3e6b50490988d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e5339369c2e683cc6bfd66f45f046622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40036a7f999e1a78f86143f9e964b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50f6a7ab96f3f4c674de6da41e4f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f39849f3671300f709b0913c19093d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173ee80f50cc4befb12c880666e0b5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784fb122982e1a0af068f192394668627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e47a7b065763297af0d85423a770628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b7006d9c1750e5b6548bd1641cd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9b8ffd56c769aadc3df8b7f37866630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afff62131ff7e47785ac14b985b4a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c965a35f70cffb37474c21200c99c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a891cfca6ca352d91a425d5d0ae6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75ab9cc1019ab0b930240a343aa709634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea24b5143265e0cd02c22aa8792e7f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f182afd29780649d404316e40e5e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccba630535042d549d2ab79dbb72ce7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a55fb4fd20011dee3c7381a7d5d12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e4cd27c56a6e41d28f7fbe082592b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a855f2bb3f2cd14782da03176f1b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963834adcb6899fcdaa3207c8705056c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea261d138f57c0da4af8445b370ab5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4b3dd5ec96552fa833effd36acbdb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6520117914c4eb77e9f80e695315e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebb5ee05a0b31613087cfd69c370ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76f5324dabe8ae1f0514bc9adcecb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fdfdea67cdd6748046680d6af184a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cfe4af3908f5f428a2bec692a44df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab70f7f31b49852876204045e3d03f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d7d63ec93b62cdfcbc9127d63f7bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeea86c9b9ec8ab02f93aa32d7b54e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91153a73121df7cd801b0d50c67021bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a6f31f3d6d01a32acfc4b776d0a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b866bf6da43ecf2746f39662368af8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca1ed0e219c8206d54c19065b7bbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d972b4b13e6759c0bcfee79ac5446f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5bd4e8a1433d0e8921a47aa43ef83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e8912ffd9879c007ec6ae9918a8e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ebb5fe531731c399d474556e9ed1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a973962604ed4f1f6e970fc0f195b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff006a42d723cebcfc7c7d752b9cd233661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04dfc622b674f4d64f6ec790611b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3245884ca956e02853d149994866cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf523477b42bb83e4a0969b5c710756664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519460da19f600351da535824c7cb915665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a68ab4d756cee3f6fafd125bb5c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe239587fb856e08e9c9bbee085cdb9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa9d1af77904a8c8950b1085b85fe4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035011857c0e6b8364e8150e8e4451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5cfd90aa5e763e217d6ecd7dba26a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebc3715352d029e62a27469edf3977671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f30c5d592c11843c55e98e965c2f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ab9b8232625e1610fa5622b411f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab878e48c585b1996cfb0bcbca0b9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e21c726bd65ea0e21dc5408c83e824675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29349e000076b20aabed1cb2ee425676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bdce57c85f339337279a5bdef83d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905e45bd0c8a4783169b8b3692395f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd855af935e7edb7c2eec0cff9a2cebc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b35d6f9cf3416a2d85f7f3582232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff53c4e61c00854f4c4f9d361de898f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e45a9ec175c3f963b5c3851a59764682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37f4ea6c5a199dc02d3508be40932683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ee929e1200d4ee58ca777c20902c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5da1370afc994748a458c16395d18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b536fc7f43869c0113cd4a30cbd98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a300c74c2f2df847010b7cfb997c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1419a82c80987242e6df09545e7401688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3454f0767328c5cbd895248560fa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba25f5e3f1de6acaac24dad9a8793690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b3332a712942b2b03b4407f02c43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1963964cac398a3ce5282c0cc31459692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8cd654f7d03c99c2f975df79adf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e4fb7ea2885ed8149480f0c526d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1a4e7ea953573511f6d15520090be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7e767c0105e9c1df60ac28050ae7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adeba27af34b80928b1c7086dd6c2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0fd52fc3d7c2fb4a3242f6bdaae25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde2d3d095b93c80f574f547bacdf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7f056d8a122b7dc50d627ffe73938700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d34e2214d11fefe5ea2a33a4de201701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ec74cad0bb198ccb0f295304baf9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63da960a5b6f799245181f6f0b3a53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9abeb9516240bd416852f20daf1df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78666875925e543c8f9fb257bd5e6387705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa674de8e0db93cadf45a12da098a83f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5910018cf819b05d2b5a748fc6118a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6f103b21b7fe3bffc204bb416a81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e556d2579d9c25da87936b1daae8bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bcfa321b67e96e1f52c658884e03a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb7eef78282a4cc870e4bbbf7f9979711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f306ace8a0d14d413945da235860712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52dfb0e791f07e11ef5a1b17b2c6f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115165b6f9eee0029356d93de94b010714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891adec8fbec11cc986951702dca40be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb57f18afa11eebb2294f91a300e2ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478e1310133f13d16b0efa121a71ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3863060fd6715087399c58b0a04ee2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3dc8b4a9b6f6660850197c7cd8cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5658b93f5857147b388954d66baff40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603edf32f642e211db31acbb43567d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28beeb07de32972926175426850a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d60e7a31eaff22739fd1f1bc04e0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a869ae62e198c2377e3893408f32bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f182a730603e8c471d13b0fd0df6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c602f6a5087923c72065179898c53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4247a02a40ddfbc0e375917872bf6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b30874dd045f12fea19e6c843717f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8e334cf7848052c5fee4c65742ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f8143de1bf1c28fc3699f22fe2c19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48ba2130bcb6f539ec6bff044bfb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405318674a519695c237255027dd3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7426ae785e943db348b13c21cd30c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8129499677d65bfb20330bd1d8554a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21029773930444b3c56d98251f54d46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e16ba448dc5bc49775187c462163eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13282745cbb28949ead36c7a3846de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3270e313076f068e1746d58d8874e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730419269c11e3d8bf60d2dc16b6832739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac35e0a84b6063ec007660dd4749c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d53d1e4dccaa0f22c898235ea4f10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5ccca0c9794729a4a0b30a8134c04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679031068503928bb5cf5e628708ccc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b57b682334a6b77ea866e6a3b0f0c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef683e25f6eda2094ee935e19a3e6c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c09e98ca6e6baf393398cd0a44678746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3e9cd1bd4070e712a4c4ffeb6770747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00617a64b091e460dc488b7e186c0004748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf8e48dbaaedf9db35a9070df98ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ac9a64b2b07aad87511d24eb17b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078b4c5a82e6681616228c1ce0bd668751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8a6c91bdc6fc6f214583e7210a5d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700fff1b07431d829ff7fc7cc1d9fec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e577d574289a5407fc3b4358ee4b754754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d11cd979438dc27b19673736a73c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eacbe0b492dc2ce15b2eeff256bff1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c080b130262b7d9e284c056999f88d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d515c55876d905ff752dca716fe70d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30013a5124caf3ec3829b9d0f2b75c5a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe318a450d9189711f2b09f1edf8889f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0350dd7a996c16e7a6db0838841bd622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c677117b04823ba6593fae38e8d8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc5f387d5d66c38f02c10af40b9784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f774e7483a6c40a781f3517c58bc93c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd97eb3e6509fc71bfa74d2e60d076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b82d2861dab19c8d70d421284a9c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956af0cd1baceb9f5b4c8e15f0705548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9155a1d6cefd9e6bac2252a839c5cc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2388e7e10ac972e9479b28cc202810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd8d8d3e7b837c527603d910310cd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb487e057bc551b7accfc0a4fb1d75f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d904f2e1ef550bb4fb7d945b0741313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b80c6763318ba21b5dcb2adc525714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5c9e106bea595f13ef69e7850f89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc6dd1e6132fe06ccdbfad250cd4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac167e5ee972c2be29ae0c62cd28917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eef37001927cb2f7455c3045f665118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b4cb7dd117cc812b1b71364b89d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb2c6d581b09a9e864b3809a3ec52f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25529842ced54314b2d1f25ee825d4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be04aaffd9cbbc10408290dad6b6eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b271fd7e0704c751c31eee9f6b69d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3bedd2de94e9cbbaa64bca1f7f51924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e84e38fd5fe2bf2bee27f43dbd336525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac55ec3e584faf97b71a5f5c5670526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678047e03a361b2ce9da397d142133827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6a174c2d6c5d56fe9c312f53f6dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c59f0f4d56b0ade37159436eec1f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b960eb68b2e8e70fa7f816b6774530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39edf4b53df06528f87bd8bc1e1bc0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f281a964afbc226f7449dabbd754bcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2601fb77458daf5018a20f2aa2b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456666446805d1269038530e3663728d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fb3b83961644ca9e99142e4ca11d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213414e5932e24015f086dd3e28e96536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a89270d86c59b9fd5bafbff39ba2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506886914ebe4a9a43ff583d0e80ee838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a711686179034718116240a6557c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99f0d63198b99bf820d68fd83162e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a5a5fdff9c786049f31fc6171119a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0c6bbfc26a70fdb0d24241ad15a2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd86674f93e87c778b7e91ca23da143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2c0ba21cff5a1dd5f7e23b02aecc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16376427999967c87940cf58f415ad445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad8ef032ecfe8d67c44865f81e98546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a6ce2dab7f800caaed6993b5c9d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764378217d00752127957d675cbd05d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668f5130a9115cd09f81283640c56849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d6a77a65057b52df804828d29d7ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004628a372e8dc71e2d804714b6b125f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8764de57f9e20bcf0da8b8786cc3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01881f3f7a1deceb257d9c4c59acc22753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb241ae938294ad90f9742d9b7897754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48166e5443f8127411fc1131b0b1b83b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f15d3e5530039ee9c0b8d6f65c32a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b221c4a7e6249bb0b67439f0ddd77757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e69bacb746efeb72f21c141d3697758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffef907746bd3502d76d2ca6a7420e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251e9022277db03aa4c9813e4e21bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77000d7f1d0e97df2fb1b53de5a97d5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875c26a1ce91c947be07399255ae6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3cc19d12618f4113a390c39a6eb6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a1ce77e2efc4461f94ce7f135752364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b386ff7102fd8c06b1d4280bbdba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7023e96c2cff00cfea9411381cedcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c575760a08b477e75a4f884697df067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e46d9b669f26cc01b4812588e116f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e2f6e1adaf094c07810846cfaa89969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99a7827fc70247b962530d41d438970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a59cd183c0ac2bcef072f80520f96471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203328c715848e67f43ed4c805e8986e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7ccbe600ddbf953f96ce1528868e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5e745c0bca48ac27ef69e531ee94474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138a50cf138f3860f897c9592ad6cd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91859d641b7a4a27bd9fbae5a43c357876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14846741b78a427120ee48dd747f25f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589c7743ee0b5ee9297800f6e8cca378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba7bae938899e76bf3671a98201a1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9275db99346a6945566ec7ed77654080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f3b4ad8379da6a414050cbc3272f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b3f71b1d8678c8a6615be2a3fc2e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832f5bdab3ff41612ec181d822a9fe883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac8478c26a54d99e1388b7fc1749b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db509fe3d3e6da0d81d29b1ea1694485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291542729af549b7ca3eb28cbfbea01a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb5411510e84e43ced57c6c1ac79387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbe2c804d57cd2e0920be627e8bdaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef9ce0f0231e5aa66a9b65d87a2ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0d4a3c487bc2914cb66dfb449af4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a39fcf0932b01f900ede18c81d1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c06ce75be5c0ca8c992dc6f63e75292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf0febd83af7662ef65554ea22261893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4685c7231e4c8d4b27462bb54948be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e178f4e944e4bdf88ed25635f8f08ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404a290a090ebf66f169bf70bcd1e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632993f627325873d183c20c9e447bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8e5d93ad197d0af864ae9e751bd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db4d20cf81c53127a0062d5cc9bec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fb924202aa2acbe7777a4fdd0d9ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea1f4935d6b0fd4cd92d1d1fe1354101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758394a984cd4ca5d8b5d0a105b2ce30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b4576267ace22a7409da09ec98fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9275f0b263ce22d6bdd46aa1f17c0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f667940890899ce7d1884d70680f33e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e1145edbb5bc361b8fbf6b5f038c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642da0c3a0a1eb2022ff83f93521e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798c5bfd5c417b892aeaca3656f373c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fe9bb5d5708fa42e12669e9c3d984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0067ec04ddb925868cbe80b07c8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ae6f19328f0a072c35f51b0c178b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ca854a34d8651f8cf5c03d56e7e90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295241faa419c3316f63caff1dd3dae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d3bd668329cd41879926273b0898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2766e67d9fcc2eb85af0f5616ca583e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c0394fb7fdafe155b25fd27a233fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a75193c87e924940edf37231a00a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221b014b32b2e2c8f32b335580a317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0146f73834d0773d72ae4d4eee344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6919263274ffe3a73633bbb59cb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7740e7d6229bb7eeaea465c1c2c3c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd75598bc562d094c8f5a3617a11fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691be43ad058d909e7b857f38123cf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a7b46a3903341ac1f146569e1cf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881d1f9d864729e0c92ba449314b02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a4312757fed21c4d6febdecfb9f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c97b70174c30dff7684daa1e74225127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd81ec537bb0bbadc6cda22a83f964128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c91c566882b16f3955f6e252d17ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b21fba94213e145b9fa5e50a341e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd875cc8c3dff2f1dc4e6ef1a0c9eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc96a1c0e204071a158f89cbd3b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353fd48d9ce3c71e66e655f85df2ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00e9e7867463bafaa677c498ffae5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5346230662ba4ebc4efaa116f56b006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49350ff52f22e703c3c4857b2203678a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd3a484075f05b1b08377167adf07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b03265320faaa02ed05a0574e583b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56a1e66300bd0f3fc4ed685a128c43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a69e6295b2f1f2591d046c32c21a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed51d7a0fec03d36ba6bc4ebf4fdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f9f2fdfbfe9edcd6a802339c7acc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e4f1d68171b72e3a15f958ffbdd7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb98601710e7c8fca2bad182b9ec54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b86579594db5afcb454fba510c390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5b89d7b7fb5ca8d58895f1aeab3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6e05340d44c7df612817b18ab9811147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad192f032c1def172ad26714e8f01ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f83874e91b6c3f13972cb22876138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa186bb955d1a647c4f780424a805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858df80287305509026baef3e96e66e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57027505a064882ee2fbb4e4de00ebc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6a2851ea767734edecffe517ddea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804678ab76482dd89bd2bb5774bf6a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411da01a96c75394d70bde65506cd05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04efa72ee374d9e3cae426070f9ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1b13b0594ae2cbff283eede99afa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b92e9492dc2dc51a997deff83e6852158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106c34f6d7250b339129f72f5285344159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebce4a0c59ea54564be39e91acd081160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e858f38dfe7c66b57e7c09fa897f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8c20e98edba9005f4bf3c6c35f124162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830924474a9beb688c579859aed5c618163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a18b25ad44cbe1324d6501f0c42ad2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42663be298c49c0c7ae8a17f24f8f204165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46575eeb6ced618dd15b34be1150db9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b945af1990559dded6b06cddbfc33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c737dbe25ad499fe153ed329a48e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1bee73787bb94e4458fde1f94cdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d33e8ec09e3033dba482112eb7257170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a039a41ba267b659eb96b3437908cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8bfdbfe250f2a7ec2613dde102bab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133460c4d1667d70778fd5d1f7b131173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba61a6f6f94ff4074b4431aa55897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964f50c0070e41e7666f874f9bf4f1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a8d7154f05acc970c4099a83437c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1d76839dbef222bb689b866ef27b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce0f69205680ce9ca84790c69c0a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61538e6a054a95c3b6abde8cbdd768c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1646a91e1dd2f2d78773d300962e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1fd4ddd6d8bfde158ac1681a912a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacffa418ce1d1800d772ad83d92a63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd3490c0cda7da6b1a78bb9a48db52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b600be92be3258f67a3c98b035f20ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5b42453c7206f7c0633e117473424185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e7a799bfd3dc5d1753f893f9905f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f85e02d7c1518076a6ba365567f4f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d1ce987e97ece7a6cc236fddc79d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a462bda489601fd8d9f647ac2c2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70549479b25e9184f43437b66eacbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa63817f84ce92eee78d5fa15ab34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b12a63c4fa495798bab58890be7ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c917b8492fa3966b971ea25668828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9145b753cd514d1ac01847ce6274b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ca53497b147ecb66dac252a19dae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ea758215bbe4d3cc3aea11c5558c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836511e071bf7ef715ed4b05e8d3a619197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c86bec39e97ac02c2fd5afb3089db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fd77e7a1d3db4ea3cdd6874420a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f541db16c616e5d14fff576dd6995200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6792040731993a674229b47eb39c4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59482815a86e1585149d7e7d784dde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7abc4e641e1144a37c4d00c32a7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b924069f60dfaa49083314ae534a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf169f5c99f24860296c216ab455828d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747213059e12353fffd96031ec7a0175206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9badb4ca6e99a795ae3dd043dd28a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988fc96f1931f6b701cb56b49d14fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cb8c8bcdf6ab7cdab9f7a2c87a0ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1e9accadad59ccd969b3eb2969fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38288d0c15f1082bc4cabbac2fe55b05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef68cab1197055beb20204ae2766a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb9884d9e56220d87d5ea1d649dd1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683084ec7271a7f561ab71ac4e48e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e79e7bcc51970f73c6d4c2fc9f7fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68751ce0cda13ae2155569f1550619c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06dd04193a7c6d16221db8c85877d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd65b1f7b1ae781138ca9340cfdb18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e65b8eb5992bce4166cdab8597e6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b159f40be8a78195e742fecb4e21f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f248b5f443f49fd2536325cb9ce58b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b61b88e367edc732f968a029a6b330222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cf3c35ea9227a0710b4dc1e4510c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c196e944c7d0367731cc4345f0b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff2a624d8f7ebec84febed8e76bb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48bdb764d26a292927e7b23685228226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb80ade8599fb36226dfb42788fb46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd419b0c0cfd3270fc2e18d28863d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac895f7a3c3ad0555ec340453b497c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdc8f8f5e88c979ecfe97e8cede5c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595fd6cf7290b9a2b96ae4482732699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16094aa1986a8857ec64da387f0adb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66159e295f38c52ba7f0504daf7d7868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7784d28f7b73b66f97febbf6e658e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45b9701ca4a8eab2afdc44952e95d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516490baf76be799f1bc9bbb078db1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd56818b46ef417b93343f032aa92b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3739ba327e014e7caaf8608f1a268238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1422ea83f3132c882e80e49393d4a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8100307989d9495337d127f6d52be7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219cf01388a1301871bc4724e106ccf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd2bb358c5a80bea3645f3cd8d705242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9831569275151f122af2406ee8dff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e6aac27b7ce2d22f745ad949e494244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3f697ff9363c038f74ab537eb5497245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5da3474ab3b45b4194afffeca3b50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4ca21cf1c7879026ab199f7135e37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b9dcf2b41cb4e878da73023760236248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fe2d8d9f75155f147acc765b34e25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870439ff452ea8fc738bf8e9682bafa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf4e26a49053cd69faab78ea0b26da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9311f5abedbc249b3b4d8dd20799ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46165cf327856d9aa1ad0b25b2641e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c4787f5f5536f60a6caef1bb0be10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa5e5dfe44326d4bea18fd7be594e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527036348bf6f4677acf06bd0aa8a025256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122df77b4a10c13db186b5d735b81d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a2d8d516bffed874661b459d52cce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c86d1104a3b87c76ae45b521a7fce8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad83f4584798114f89aa67867b757b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3939bd87d64e3a398040017b60f78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603938a17056963a93901b6fc269b27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4cdbf3544396f5b4e554ac35b8a3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a45127490e6925c2c73f239329f8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf970c27eacf060b3a221f19a0d07c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c4af5036d7dcd9daee253feebd03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098034952e7ef35acdacb86c2a494f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a95756163a8bbf7b20df6eb0f3c3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8017ebe3a8e27907bb6eb48133e09d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f8505c9d80e2b078407f2f3afdbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375b4e0cae6421f8a8ec66e3fbe535271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f82eaf2dc391c439d4ea8dee67d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d1b7b703166935509d47e3626d044273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7149c9b84475cebd37ffe7da4a46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691762e4fc5ff55419c7a8fd1a8486f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7fd80ec596831d5ece84ef4bca01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb585d7ee3dc95c9cb08e45826e15136277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5a59268b1df5ea81f3b080abc71c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46062b4e206224a3dc1abb216958fa89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345024ad69279647bf253249ff22b922280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801957c4ae4a5e9a16229edfa24be4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26d9b0f22e887b6d1e07518bef3b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612de3e13055093936d9e21117951083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4b572f2981f0329923f9c05562121284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085228fda59e1d3ef202a5278f3f2fac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4a8f53e7ba6963bcd6037e7e7f55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5696a51e3e7b695154daf98846bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c6d1faa1aea05d9561c895fd5dbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474cb7464aa22eed7b742434e201be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8143b45e61135227075292dee475d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274304c99e0e16691c2e2c02a909b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a3d2b3f05996cd69ce00496b802d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a247131bec74cd415956b9360de0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212a775fa552b7434666a5e82ca0fff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83d2ea81031ef065755bbd9f40849295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae44fa9183c413529f24b3c86b1e14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7deec64f4e483f3fbe5fc4756fa51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3ed7fdcfb8056ae2219e5230b9ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfb1a2984122e01979a21eb63db8f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a892db4e16a15ce6af65e60f9603bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e87a88c72a49073fa5f1f7198841301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de949bb953afe624296fd4a00e482302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdcaf0a8ea5097d2b167836113dfcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0e299ba57e367c18351f4e99e261304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f31a89957e4c5a88adcd48825848a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a079e65649adb01f23ab3a5827ed1ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b49da24214ea0fe8d1e91701b416ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999c363af6bdb78fe9a798113a5dec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4111924f5051a26bd6ca555cb42cfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f7b4c7968c0040006e4d85ca70ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299dbabe715edced8b5974f759b55a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1c318d7315db0817a14c9047e4043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6f3ad49ca6f3233de3c6689f12c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c809d84c2e7815c77cb0cfa7cb33949314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7006c0b5c4c6b2fd5121b995bf9373315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4c39e9b87d701cc94fb46020cd880316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad02b6f4a43230e0148cfe3551d6fc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebff148f108b8a17a01b7ba34b322a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b060ac2496fcd93d1501905e65e8f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467646114f0325ec81f851e965902d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59567f85155933434ab25d08b43faa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a520e57476979d3d5666fad52db8a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912f498ad17c59937282f253f0830f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4748523d4daaed9f9805f9e48f91ca4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a31cf81cd045817cb7b56c9e6450325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cabcf97e4c20e6e54f90d66ac31f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b5bbc74340112be5189447c96dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97490b581bf1c05ceac45c840dd04f14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01a8a6cf1ca9687ccb83c088b3fb09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa880446d33217b1a14aae1deed0b80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8223828bb0f20230d52051bd2ea98f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e832ea718ad0e6a6aee253ac26b2e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dac1e4c49785c3a7361b13060572f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0429ec9477a4d7103228176b7935334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626c3390a64186cedf6d19bb4512cd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c416f1da6cbb4e740c02d8495f23d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e588f21badcb4c07123a1325317e566337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398505785f7174557ecf9c61f8561525338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e44a781cedb35f219f5999100a1c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21f4a16491d3229a1e9da2631d80e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ceeccce8ca2545d38b0177dd9830341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7cb1a83577f329f2f6fd7e7ddf3d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc397bdb026f05169ce84ac806cbbd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454edd321cfe9e3b4484fd5d755ce2bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6206031589723549f87ff73d1f40b73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02294231847d12c62b2d19f64129b1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d185ba49006b0c68b6c892023f3fcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00fa36459a0d1e3a734ea2ff5834dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1949b9fc107456820eedfcbb858aa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2e93a5803409c5af0ce0c0fe82f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abf3b284cf8685839132a2fc76008351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dfb84e50212cee796281f2c95464c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791998c70086bfe00de828955a635b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa54e0c6202bfe159246f53e3934f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de30ef113fa80f90fc4b89551851e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442bec3da5b6d4625981c44d254cdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804fce859b45ff9173b404d8f890da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d54268344b8b34bc74393ed9d1c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54a0406d38b8e3565a7fa6d7ead28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718be3fe4de6ef4acf2db7653ba7722a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacf1c217c225ae3b31573cd5964bc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ecb0b174a83ef9aeb4620fea0a83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dcc9afbcb9886668c1113cd5801ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc15a14f203326c8b7b732b91d3188c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab7071e240baab1ae8b22259259e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd8a498e9a7fa78f3882f32180a5a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2f06b3249c32b338f299ec4e7f0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb1521d91b501dc0c4032c5822f4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e37962fdf3d09223900942c5ae5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f26c15f3adfca452529c8c1f269d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d99ca7406ac6058c363dea3b66a4ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354ec8c7c3a5adf2b12af595992dd21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00bb9ace618283ea6768cecb8d807373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf6e2da026b9ae65328e08ddcd3e35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f671a1437413ba5a45db3cf235a657375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd62224a88c2ca2e263d232aa4d13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6964ffb02d7fd6738e7094c4c893e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0657e2c7e4b3b76a9ae04829913a17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cdf18b9f7bf29f93db547d890b967379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540e69611df43e06a5536e0cafc2bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56632a41551f462d5d02218601f3bb4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae758da006b82409ae8ec34f6fc89d18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cee2fc1481463f9127a68b3e9a6a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e682b7ed594b12481234b7530a1620384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c698b47495c317aa0557e48b6110638385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cfe0f3d54a39961862f7c6569895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685dc955f01fac9266cf633531d946c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0eec1beceae07c362a9ced5cd774388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe5b325c594a6a20aed74f9aa1ef8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0db82524cbf09a51e8cce63d4da52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f33819e42714a6accbd9990c855f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6afe31bc510cde0202247ee190d6ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410dfb3354fcc53f14770d9a7f63eb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9bb047dbea322cf6d515e7d126922394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea54031dcbdac787784366920b33e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841013f9a19f17add5671c89516f747e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70e0bebbe2770a48ad0a5fa89a92a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b529313dd48c38b67168391b12f489c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dc03fd06ae7d0e590a9f73a462cb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5745a5dc33c05dc2142d161f247d5a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb407ba29d748711670b0d1c0f977e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f638705eb0bae02b4679a85557f55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209c1529a0efe7e3f68469843acf471403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a657a7873fc103d01d4f016bff757c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2044dc77b3db08c9f368c5e5bcadb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a476dd9988803fc473b0c5d4eaa3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29420197099ca8ab4050c419204440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c67d5dca22507fc036d8a90eb6a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7b8ec346521bcd72e8ae7f4b14fff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166a34f5ded4b0610e3958c6a3b7ebc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd45e4012c2c5ec8cd4a41e40144bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58be7c01a8c1a0c401fb065b59f74d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7660e2131fa70eb31df2d93229f231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7647bfbf8181dff45c7395b95848a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3093d65b372d49d71db43ea55a088415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed17c95f653376fe5bb55c5ce7555a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200e39a293f0c6c286da576a26cca07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5ecbd967b3c44e86f00811b7b9762418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20653a80623cb005cfbcc8b30b095089419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03fedc1e843b3eacc13c62cf5d6f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84ec69d7dc3e28de3620b2cb8005d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d0738275d3cb25152f6daf70b3427422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fdc0491373ed819ed5bda38649934423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a7561517f609b928915b55d9ccd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83999b4ccdbbe8ed5eb57c0c17ea01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde52e340cd8e8595eeaecc6c67e5b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e647116ccb5c3e81ab4bc2365f7b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3596c7fc4a539348fbb5f5de083a306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0fffb746ada951fcdf61b3be2d07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019136452279f40bf97dde99237d118a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db820befb2591b037303ebabcf0fb8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4054a6a3910f1dfa115312f421b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb19c9afbc7e7e85783067066ad46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412496b07f2490db6b7ec32342debb21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4644f273bc5e70a0431c14deeebf58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9987e9ac30e2a72325b8340e373e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae3f74fcc356c81f2057afcb2f91a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164192b448db8457b61975da90d11848438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc28f8001e9e5f8f32653919e26a5b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a9ceb33a59feaf3c3fda4ad4d9bef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc3b933d5036d7d5e3c40faf80ffac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7d84f19840d23e29ff34c180d46e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fcceddc1906fb3f515452dc98ea5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895de74357a1cccb415258371dad8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33c5d6bfd9533729ec4f10372e665a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ebd5de11078826daba8bc13a23066446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fbf58fc7859ea81fe91622859f8e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ce57e3047d5ff3190448a3f7c646a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd033bc0fa89277233dc903b66715f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3590588b4a05aad20ec5d69f4de40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c68be7d05f9659aa007eb8b9c48c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc34d528445e841d2bafb4f29748a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b9f1cb02c06ee7c6486ddd5fc8795453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eee2f2e30eba7b5f915fd49451b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce545eaa46e066b9876c07449234736455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475455bf0f575fd85c98f0965d0f3a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df15052adee2b1c63def203e35bd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d497e4bd0b4ee815e42eeb2a096c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecf0711dd77e9cdd38ef769e7eb7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6f13059c39279b17259a23c63d92a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef163a34fd110564be8a01d1b13354e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c077cb2db344d7f82f3d5422b9ce9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54662e3749dd2f1e96f76ef6617fa733463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e233d65a79938d513953ef0f786d2c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021008148c32e53e348d4e589f42b50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0ba33ecde7eb754de84f13573a645466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9edb3f86c5b7b3c0af7c538bb3aac8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8bfc3bc36ada3862eefb132b17536468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da1be62521ca01b0c2f415e8f17a5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4584ed030bf0c2ed6c04f62a626b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490394b8e5442c7db470c1f583efd74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db07d6ed9d05a9ee4882e50c3cf8bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f889fcaf27ac0b4ef331963c07431473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063f077a9d6b5d63b8569822ea655d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be36a871894dc25fc78e96e8741dec2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd0a9606ecfcc5977cb3b5141ed96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181089cb2594518949faa38dfd3726c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e9586a7c8026e91b8e00c7575686e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330fe5b5f6e49b0a64146f314d00a9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f028d9d17c8346c5c4c85fbe2b135480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf391c54306a42a585dd938825747c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121569e3c19dcae4d2ef828b4288080482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaf9da51211ad2de4d85ced852a1a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950b52de085e27599aa628309be9283484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac5c0f006f2b66831b9965421f430485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971a5a524ca41dcb644a1ed38729e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4339aca0ea5840080f02a2270fdb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d8e7f55728aeb6f9de86d5ae4703488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef850bd6db8e8fd88158d877c92f73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa9cdf4a0da94d503b62e7b61d7306490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2c3e3b58fc56e2adb223afded9175491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f5b7d2810164df3e00e9802ba7b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96090a88b318cd7bd1b380712367e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cfa475515c0aee180372d134a59d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b421793b4f619ba29a4ae4c024e48ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376aa1ecaefe3794b5e5b7b750eba65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94842c711ec6edbbae1e2ef1b8088db4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750ce05cd19a2c367229c795acda06e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf081e46628524df8ae736759d5220f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697572bcdcfa8b6dc9cfdc14ee9ada4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52763d81f1cab57f93929ffa1a00c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d275f02f5c5f558f0ae4710a6c81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a745e3ee5ee71b63821fbc837a4d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1acdd70e865cb10c3390050892b94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bd8dc0b5b1b95af230f20a942fe6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d205da3319fee935c73939f388ae4ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dae1fcee0968f14f8fa981e0ea85d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ed6a7a73999e1b6b31fdd50a08fff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce11e3450a4a4b1052c81e2cfc45f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef27c5614e7efb7cd82c64f31a8c06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ff448159de5ee037eefc24c2d1d18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c0f37af4ec33e8b643b0bf8d9383512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc99ee05533cfcc07a975b90fd75b4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14206b361a77d45239aa3f19a75130b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c196423e3f96ed1b2df33332e618c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90cb731e49d1b322cb397089129c1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513dbac36564cc185a7b602fe87befc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ecf8d3796abed9ddbc73fc77f0a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d32df0a3436bf9202f964b07c8aec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333576073c94fac2c0185d71556970520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ea4b41da7565ad960f9d283b2040521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ec09ea70e4195b991c16d05e82b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce61f28dd171d06df30430a4471f92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f38a622481a68e8669f934c01cc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ed70afc72a6a7bb08f2d86010b8fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02358a67a75dc03c76336d2e968ce19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707fd3b4150e02d7b35ff5f13a99c1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba65485c77d85c4f771ea7d2d49708528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce8340bb17264cc1b7a92468c896b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d367c42ae244bbd165ef8e410c78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321fa0635ca5327fe281158379cc876531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85724f6581c915a10c7add0045fd952532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd8d1ee11a6428b21ecf18c74b03d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7996396716efad86868c2d70d260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f1240228b41c920b3b874681d4af6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2e55cbcd45ec026372d81ac1f18c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5443da298b1417a0cc36b8ce2959537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c4f56b546fe66af4ea08ad6bf461d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa953a4c698533519e4f1f7a2e1f00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee07bf8108473099e99cb2f80895b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0fa86e3a53a88fded481d60c14fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6630439544982e4315eb96d9d347542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5128b2a1178da67b17e9df4bd728543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf48815317a3aa641e111d2be16e80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f3dfdd582535b8a4470bf26a1136545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d2e798dc4049d3da69c8f2a5ada92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536701eb4a071b7d852ede6460cd6a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6674704803aff82367e89cd87c43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480cc9afe222c266d4d12deb9ec8c35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cef257bc53213ef3653b2580064fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b79b26f612becd6e433905ad0421551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b5d2b755ad6fc9f740ca4da3cc14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a805237894680f4f97a0db85330f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d92c31da02191d697c1daf1b1bd13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519d372795a44c037c4ad7623ca46bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394f4462eb82d59560b5209fbda33c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e86fa5c5e550dca1c75cdefb22dab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503798a607d557642cc9c4a7794eee1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35e6837d339f8b298bde55f9bc395559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeff51fee650bc338de51585fa22b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875ba2719cef5ba68639ff6b9b5553b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f479cc164c440b80a646c4636635ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93f1f5dcd9f4e77dd511bb155b9fc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918615addc0c9621f3111a5f0f1f3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2100efb95881eacab9486d5fa010f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce56cf754509cc6e79da4d9ab2622566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e313ed57e4b871b413c20f3c0ee67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d5cf0531beecf8f39aa35ce3063d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e274730dcdd8f4cca2b39a2ffa337569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc0a85d2b124702cfdc8197931d38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f7513e6a5907ef38c3fc6221820ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37df084de340a89251450f1d1f7d06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499734ea24687d15a5f11cd423ec0c4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f51f5d0714e2a47a46fb3f3d3370d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86dbb739db8dcb38685b81133923ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe39df46d001e65873ea4a5915caba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ace206cbe4bac19a3f556ee14c96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d38c6650e6a1295d6be2540ba880e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ca98122b928f6666e0c79868e59f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41dd53f158c1bc705fb2e424c27a9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36aa42d585e06552e3b127a72089e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9929a02af5c938db756c50c3a6f879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e601f98b5710f80cdbc035202d41402583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918640d2b69a9bb0fc783dabe71db832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282d582965454817129ff2319655c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b403b12418483b08003122a05f5b25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae9dd662c081d0a2b63ae0f461412587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7c0033b2dba8b5f021092760fa96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0598826eed1cf11297d640aa52b141e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae4b59eb0d3cc17609abbacbb7bf1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96055966cd44281e2c766f2eb6be3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6928285d2bb9d1e9700278a5b059592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0909138b9beb1879397811613640ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf8fcbd3d58d30d990cfa24d8a8ad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a7c496d88671a2751c194f8aedc6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bbcf5fc196f019653db5019a2934b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0406bd7dfcfd8bcecdc5215787170e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de06a98bf8148ddf7c0045620905b05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e7f5744550a3c814bc2aad701961599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df8717b7cae5c7752de6302c7ad5aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78385540ece5acf33f00eb1085ec2fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281411ed686fd37c99e1d247f31f9f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d5c74c30ebe6ac961d53985c320f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f10362db6a12a572824f84b05ee543604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d28213c1d80938f9cdc1753c8a81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d94dc3362ec6f65a96836d73724f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658e78e749a239aa2375b6b6a99b4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577ca0f5e1fba7e7073f9be1824f05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a17490d1a2aa37af50a44f83934dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0c58660c77ca93c0b674538c40f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f04d022b38d9c54a863ec07b608d6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c56fbd860d1616cec09a705999ee7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b98422b54aab50a52c01062a854cfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59811d7bce6cc6473e8b8081b6391ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb303d4cd55f90f2f757907464986fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe2ed4700d1fb41d92442240d0ae7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c80af59107489d5936c4a2d0d0480617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5889b8a5f4da9ef80e03fb1e40fb4f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c33d07993af4d1a7d46d6de61d06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215846efd16014fa1dc00095802604a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7dd5652b3cb91edf4d414ba1ceae0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba2d46a7bdeaa8acdc106bc74bf25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802dab6a924f6e8a98f0a9f02704eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c9c6d11115b7d8f2596d02768835624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b94937bbf53911714d7cc98e9ee2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73858c85576f1b9307bb06e0dc61a4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11d02545018a26b75d1333de2fe34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6c207ad1a49a403d188c15075f58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bd640d5269663abc72e4dbab9b6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d8fbb8f81d15ccff9e20d705f437b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c734db6ec3a7c1b1a9b156d8701ba35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d1c69085683c01f9356a24b1a4f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc671babe60bae7c7e97520d3ae95b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728cdc6bb6b9288348583f6cc78c5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8244b0b5fc6258e4d637206d8ca0b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c02b0e47b1700e324cf6c8c6e0dfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53225336feb7f4536a24c443ecf4cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d14e60b259a7c857369ab84a2d802638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e64d876cd4e4099d435f04318fc75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc438de123bd25641d41fbc3e04cfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828eb03b8bb5b65dcc4ee122d357cb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdbc81250a4ff2b39b791f2f0b0bcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ccbd963284e41bffeacf4368fa75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deef1f54d7f41d9ba3559287dfe41a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32187c02f8db0cdbcc5a30b9d4641c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b765c48110e1d2feaa81867debfeab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b3737b62b353f3557c0afa7c2dd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003574af923f3a424f1c116fcdf34bcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f69df52a9a4a801776d90587c665b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e206b67bd65a1d2997d538aace4e4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1f1e6773c02531a67bb3f33e3aeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac4f809af512071b9d7dd01f6d384652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c8edd70a8a869fafbd27828cd7724653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67e54d5ad46aa88c5f1c8fc19160a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514260c1793c857f31327d6b3c334e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae81a95b42a81f7c1bf5e7bbd3d234656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9474ac34d8b96d2ad13cfc4fde3abf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4ccd6c86cc3277f6877dd016f09c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998aebba176470aff5d08cc1b59a743659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9e32aa2c3dbd3da54ca5df5d7be12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ccb92b1174544f5e40a2ecae0b40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8ec366dbce1b27681c485321f9ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40df24003e81a034d52e5d4a925c33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a447bc6a9c74de1c29e1119e5f5435664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc166f6d6b11a28db023256e5791b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc92d44c63eb53632a61755d84c60c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c405976a835e27b15a445586ccb5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d128d78a1f194cd3f9acd74550476e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d615f75e914ea63caa2bfe78d36bf57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc2f6a11e9535e197652c79eb392b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701dcbf69f98690b869386d6cbdb13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caab69a40d988517157e374b307b12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591c0450702d79997e1d6b30be0f165673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea4cbd917e203fb8d64eb93181bbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564113c4b115852c60d424497cb5832675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402be4c163aab701f87f437d7eeb867676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f6b7676be6e85a8d06faf141e84f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0562835612313e7f168ea9de0a518d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6be8dcda5c85f2a473fd41cc671d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7234310ceed21a5d17157245ac93a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe775a27d3bd5e34d8148fe9a674c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594532c1f7f37d766929cb52055d46a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e32cd1c9d856e6acd718f1b9f470c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b5fc0013a79dff06e13a688fa88db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66542427551299b55b1439354f3f8de0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebeae01254eabf7db78ecdadd79a59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d565f8be8a41aa9094baa9729f33df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a48b2d9cb0eb8d7e8dcafb078680688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99d8647fda0aefc57e323f9a6e165689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69564fb5e56f8ee97b9f3309a9fd2503690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369600b9f78b279b3be7e61f69ab838691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48769aa903da2f67da9df483c5936b5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f5ca1f8b8305d78835f4843ba9b7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68ef49d003ebebb07f16b3f586d03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd6d495c4451c60580f6636632599695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868d483eb97c16ba2ba9205b37e90d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b29deeefb50ef508f2756badfbc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d980a3b84249b409c0465f409485a66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b09837c4dea06f32fd6fa3ebb747699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd59df2769cacf2e8778070af1d63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042ae789139014cd994eeba58c0d94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a19c49d064d7e98e02ea0f787ca8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da353b2169f101c764819fee1059a8d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960b962ca75ed6c64d60efd5fed3b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb11882e16375d3039d1dba669cee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef755d1bace431dddf6d570c9dcd16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d2ec053603781561269e72d21805707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bde6771d55504a151521c9626ba97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50b4323a6a8a8a434cc49f4e07569709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237ed441fb125d24c5c46c119c9cb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fba5d2f749e549c2c42eafe68769e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f6ca547fc16309222824442ce96b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0acdc7f43fcfd3d8bd5f2d620f297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa734f8a30216c4d707414af58c82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616fb2f5b9d5150f75c90f2d2e5ac7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ac666de99cb42a4f73372b758279716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb62f45df6ccbeb1ce89d52fede4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4d0a097fa723c083e0b430ec6a95e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc45c0aab6d8196c6f55d6cab42a35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2719ecbda8fd06a0e33bd1c0ec148720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b095752b0b3cd4071993edace2d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c39c5701e8012c7c11df5246c3d384722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2195411eade4bc4f8fa16ab91375efd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae93bdc8f46b393bb508bba984d1b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608b84b57dbb69bdbb9e88db94ce63c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e315fa01f2b615c16fd4ec3c8a0e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d73ef93d6c13a54dfa89aae0197ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78179c0d456ffb9f14db720a77ec2091728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b95b0c27feb010ed29906ac01141fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d2212fb5251851167c01742b38af8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fbac32232e0345ce2a03014e3236e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483784dda967be0544e1f2b663bb12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92838b2abb0553ab3f15c99c6efb378f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401bd2a50d6867a33cf83cfd1c27812734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce61ddd979510f64da199e20e7b76b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f98e4a3bb3c9234a094d53f29561b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2437e31abb447a60639fca0ad662ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78faad99bbc0c8d261f40e30b391652738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cbfae8d832a4443bda5cef5a0f42c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275de21fedb77a7a1c31fe7820247bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461286eec46024c5458e0edbbd9e171741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66dd6e37051a4e7ff61ed247881b7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a1d631298e44f52a68130cc2b825f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376bc2667da3b0d1d5d2875ca886bb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d16eb8f45d79c0fe431d9215e037b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b5a0d10b5dfd340172c24e3a189b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697651b1f832571e2445207a3bf1b64f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696c767b919c1ecf12f94e4da9d932748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f855aa6e0b905283ffddca060ea5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffba85a69be0ec3bf2f8ab12518626750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599cfc1b9ce585dd3aa1645bf5fdc40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368912691ab3f2554a4e64c074c3ecd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a84e839c2741c5dfbad98544eb3889753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b0738594141629fe159ebd6bcfa5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5470e574aaeb0415e25e762af02bb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d1254e239574fda64d54acfe323d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8940d02f72ee6a19cc6e7e24dd1e9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282daabb968480b35cca16519260aeae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5b7e983f74dab8c1a6c88e3c70bf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>