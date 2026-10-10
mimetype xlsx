--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59cf6fdf82134fd8db5c9d628174b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf01095f94e90dc28be0a233efa0b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a1d147cc29acd532378dbe106a7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0cfb6fe5a34579930b39a5164efe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7966dfa205a589abf61f879999d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57210ee4652462f611ff33dcaebb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff81581283248fc64b49f34ce90757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192570f5e542318f52f988e046bb0c2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b3d7ac059b8e85f619d9f8747e8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09ed2fc4ebb92d52405b7743abfeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa3893062083d4c27ca1c6bf69c85d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885379b0cc0833dd80304ce71b437412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d786d6e0e2632e6f522660ed395013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40af40b7602fc6b3dd6ac9502eab414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a339e4ec9c472c5ac89f29253fe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bc504fdf10db274d7684f2b9f59c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b42ae36347a214f699fbd41fdb32b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaad4c42c153c53b7463e2e751003318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6babb3f859669f34682ede1f7ef4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f6d7ddc2bdac70912805e50e861c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1481b8e5a45a8a3347a2a9e0d85921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430c6cc8b249895e25425f127cc09f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8fc2680d28a5384810999b6b45b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c16378f93e07026dfba079da0df024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73087f53cf8c1e938288c6c2b43068425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eebd0d92974c8bf5ec15719f0a7fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92de76d544ec446adae1cdf8e2aff9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d745718083d851780f0be9c581d00df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312e8a9522e671398051db62d46c7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea759cca27e212c2727fe183764ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3962e4d03b4a5f3d03ff39a538e88be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb755f72dd303b23fbce517d455e9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb51f6ac724885c58f80b35ab3fcd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3ab480b97729a40ff6389a4358cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae434cc2eab2492c34e379336e22d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04aad3a6db3ec688e9e6a8ade4e6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc0d20b411992470cc9cfa2221e4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234b50501e8a926fa5e6a69cd5835c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed06dea63d42de87992a5407439a2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574937dd6ced11803cba4f54bdcfc5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abfe51b4be7199a4c9d93e3c3de01941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b565e3fb79906d02eaac4d206c4c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d05f5c538c8f25431e05980e865843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b17025b362f7a3b8b6026778d2ba844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc6a7e2b63c52582a4250297c227a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df34cb7a6e28f35352eed349edbf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022dd93d4a7cc08efaded8b405b74a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662f20348baff99a0d2f8da0aff16748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aeb1f5ed2a7c3451e8331975478b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e629cc7336af77db313bdfa5016a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ffae5b10650729576ac5125936de851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b4fe7fcf094520220db303d3c5f0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2dde344cc9e54f2afc0bf3674b21153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230185bcd368e12de37b21bee6edd95f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d668067d0b89aa56d0476041593e5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f5305cf523368bc7116b10f06a25b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e00569f1815eb5cd10a56bab0d5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e30991f54568c7b0cc88db217f1fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d27651331035188e0cd5100ccdf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b96b490a7dcebb75289804f40e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e26185541a4520a37fc2a3526940761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932e8386de99416b348c9327d0e77362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d656549177e760caef47f0c9e819b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9a0f600a2c674da590080b3fb33b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d0041fd94025a180081f1746951c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec150eb02631baae0a2a08abd81aaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d14ea91063a7121b1902aa1e6be9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4e5e0e2f5f79d70c8f438bcda44dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74614bcc74dd84bc8b7a83641b007a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c086bd7a8426dd1f72fad4d1d1f2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b3f199368cd2c0f1749f83dae3ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e183227a5bab289b40932e65ee6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27fd868058d3824744ce228777fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56cff1d2310d4cd060b8109e6de1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14a7be19654610aadd4e3fffe8572e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f80ee3668c7217694e99704611caf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff7453929d37011f2bfa13e1c25a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f0075b12ddb5fd2faaf7ba77995278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73a766c9f0e93ad8830d168fcf02c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde4457a300e9b3df2df9febb574e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219bcdc9ecda6b2f391cc24810bc0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c4f5609382e9c51f6fcc2181c723c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03638252aab1225db661cc24f1423a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075fc2452ea5cc8eebbb7475e166e4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ca9d233fec6c1832137b4938ad77d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04c6c22a3164ec1cc822f50c24bf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed845442a22303ce9868c69a34934787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38100896bfe6bc8c24e6806e8f2d0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d698940f008da944f52687c3723cbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2fe541c63e8115989f1ba748aacf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313866ab8f37dcb9bb9d0213c535fa4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86122d5893af83db842307d3dd1c67292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde82117b8fb094af03564008dbe71a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6e84c06c812a4c6d4d9dd83463b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dbe5df39f87ef5c9a3068339c48ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5456489b9c41f0c046e982e79e8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f85a93954f5079838fa9a391c20697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e07009631c7b99b17594c4e229d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e985017f4ece3babdaf4cb7c0ee7fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f09653a743b0cadbcbcf3190a25add100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ee73ec7208516bfd145687e965ffd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5b35b206bb6feebbb0422dd3879f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93800172dfcd5d59f45aab0cb75da003103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a918c07c03385982c0d0da5b82a490104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4e6f0519757dad95a5b70e5233450105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1fdacdc26a156bf6a1b0176ee8b55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e90d50822469dd6d6a7303f4b76e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a764721169955fcfb5cb9f7b132df6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780fa89b75aca467e827419cbac078109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913745678a96addbc002b85841f63a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa44afd2c357bc8ac6536c3a9957065111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803a6f64d27bbc2776dcbc9cc7a25f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5f2a7a4b07cd09d2ed2126a5a20f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1551d38fd24f674bf593956eaa49a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f505a3e5f5f11549fed541546414f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e023898009a468b76fb3703b540a505116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcc8991f77b5b562a0ca5bccdd1193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee80883385dc4a9f22244a5bf4494118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c890d3117ec95c02865daeb361f6a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035dda41e9ded0368d11c097c6226f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd03c57b609574d70f35603cb1194121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b02b7cf57bd36e7bb492fcea73785122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165fab6d42794aaaba4f75bf900966123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22347cdd0e5b8ce9359b2e4598bfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7df3134e68b4d2b4bfe759381479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d193b768f940769c19a94e35b7be66f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b3e577a96b05a384d3cb948d86c33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181a7db0fc9c0a9dda0571bb4304bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861985929f262a858095dcc1a73cd9e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40eed84c5ff1e515521f0c301cba3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9954cbb47d4bd7d98cb04228abcf887131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901247d670dd3d2eaccbb613d5442618132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be84ac847cb4d5932569e6812152f93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb589faf9eb51211803d525dc79f27b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae5b431be53aff12ecf71ddc5573df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a88f1b1ad2efab77cbd23ff1fc52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f7040b3ae03a10fad2edfa59967f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c5edb9e78323409dc12be1767b2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a4dc0955213125559f195e8acf53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e8a1fb319c873d8723d9f62440ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab516a90281113b2c178008be295ade141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262fd7eef975cb85db6570564ee5b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc513a67e4c4681a0f22069b4a94952143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06410fe33f6770673f06e1e915133ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020459232608ab82b07aa622d32aca13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc401944aa751e0815a8cade9464c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5c26bb450db3766c2a33bb8d5f13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fea033591e12ca76a24acfe298311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0345cab353b876a93a036df6d3ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bcd9636cc46d77348ca2723085475150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd85b71cb923b297b6dab00064777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b499e813baf0e24f5f802dd22428152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9903dd3d08afa6a815123c6102786b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c94978c213d701ad5532164487fc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92236d9b522ac97ce0498cab8bf6bfc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533841563e5cedcab1dcdd70d795b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3bd2aa0e864af4a8ac66036fdfab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32dd10d91914789d13b9df6c803138158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21e89584d5910cbc3e2dcae82631b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647824f113583033283828fe10cf5be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96d1ec94dbd42c49dd9f1b71d3041161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe4e267bfd3fbf4b5d9af1cdaf783c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c880c812acd82f9da07d9ec21c2d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53fb4bd307bd75fd808f26f32aea9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602109d6396b7da6aae56a808e1e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8ec18d75d3376f0fb25deff68acea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f899321508a1791697122d5683cef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f058d6f517dcce8d62406a93532f83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868069e30032ca837e3a578af97b7fab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcef2abbb9de3bc5cb8e2a6967ce21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf94d7350d9e72786877f9332c430c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086887a03f6f6ae068a0df5c040df8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791844907cdbeace96023878d59ab801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1c9753b4ec6786d2b3bb32b4b2cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62329443044193df90ab6d13bd49eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fdd98e5cc495c733b05ec7f86fc99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc61c531a94733a7f6d517c366254d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992e98d82dca551396947c5fef15276178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fbdaf2a6660bcab277d3769ee5812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee1aabde745f49f683e6154b31ced180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795dfb0fd082ab9c67c36c1ba732e1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7f2c546f48aeae924c9eeda47c32f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382e7885476bdcf53d033efbf22b56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e960a3e036247fea2d88023483c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec05ac44ebaf54b504121a880d9d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2b0f1520c72b794d314cfe70621b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d518ca751a58fb850058a17c4c580e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63fc4ee9f8662d8886aa5b40eebe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386610ba17f2be2f7f52fe9d2da4d360189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeb438a9f81ebcce69b1d678cc2539190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f823a6a0566aa3bd2f8dbe0d82b4696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e9f46467aa62f026713f25c84f32b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27768c59544ef96bb76a0cc99f21a91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e911bcd143bc0dc58f51a02540df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254de556a432759f9978bd2e2a05c1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ebdacc34ba463ead3f4dd655b7e03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78eaf3e33055f5c7e46cdcc467bc66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93411ce385af5a3854698487acbd9e82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e472cf78ec9b871d621e0401f93440199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce3e8641011359c81105e323802bd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4056c30ac4a0ce93ec69dea2df68f09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8875b5015e41b55c0ad76e7faa07f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b5ae43588899088676d61da1a39b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fbabe89aaf82915e48fa8b946f51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c156db8ce2a4737e66ea5c675a4892205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffde77cb780b3186edf666e7161e08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1ae717f58daad8224e564bfc73074207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd541d355f950f574d55a3c5172ce8b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e28205d8863dbae3b87c67d4b7641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14bb0fc35479823a3721f20ab3cec9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ebdbecee9105ecd990e02611bd36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169605a5f716a2e6ab78704e81b9c95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642c42483b73c3ba3d223a2a38e89cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837430b67e7b592c8955e6623def80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a3db6412be5bab0e10f7ca250dcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163da30af60105da42fedfd62ab9bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619157c591f48ec0ff32251db26f2ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a412275edb8f82eee024b577c8ce7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557407060b7e10d3b1d0ea357a67e72e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df3920df457a6c7b2d5c2b9d179b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f969446b905818f29bb57c44030825221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044867442023af769df7b0a441034d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25020419bafaf725a5f97119f3ec4bc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6733bf065ff5142fb22ecdd65b4b93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61297a61fff6c4569df8d3456177f454225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f261957d65b7b1ed6857e7f3f1f83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83c273161c7787533fc90d7ceccd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739564d485945ee887813d16e340dd31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4ef0a05a78e15fb30bbf0e8e3d83d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf336454934947473b260da584dbdcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d77fa89679b4503f86b90f8075c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc31a05d08e787265e69ef6a131299232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfafa647336a15aa82f4c25d3d661d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f47940d9b177a576bfd1e3a120450234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a618a059cd9ee37d16c41deceea00a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff38bf258115859741462a0999d6aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841b51a7f0f149728d9b312b262a7d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb9aced5480d74396c3527e02020cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2bf5c5526219651ebae816941b667239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f17c0b532a1e3c2a3a1d83ce2988d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac2bd9224c7ecc96221ec697f56ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04156f30738cbba5f68de1c04029548b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade68d7b3e6fcf62c6e98a074aa2464243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccdf1dff360ab7912e7cade4fd4b18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2944f6f4b5364a26b121878f421e41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804061108c62b69aca915ae20d18e189246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dc49638fd3f22e90685fa2190b60a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be22fc18335c83acf21d1a23b525b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e1b7396b6d96ad85b5da54eedb37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74875f9fab5e58245968e638b740adb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86788f442a99eeaecd37e3f34e0c36d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa4cb176e71f0580833ad62dfce545252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e8cf84e2c87bb8812ba50fdab4534253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3177e2adfa7c49bf4548a1dd29b5a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348f979f229a80ef7bb53dff45add6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f85a60bf8c3eea6c073701d558ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784c05d6c91ac008b4d1c51ba7ff92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b55d49474fb32c36775f0f7a711e5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfc0416945c971d4bcbcf0821e3553259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9fb8ebb0699d42780408261a3b01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90bba4e8414cf7c8e56adc9956b05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72f0b6989e58477fa2d163151b75f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014099b5d19304944a86a85a54d2e2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558975b62f5502fc47e52a5291958bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b174014bba5c6642c2aea322bca01a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c8c1bbc2f49d309caeb7bdbebd29b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384783b0bf337d4ea7aa478f49f6088267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307041afa2335ca79fa080b2e63045a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59aeabeb35a11997b09afe49e0a8c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ace873948bc74c145e4fd92f4fd34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f29214ba3c0e60c1ab04cd20090db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ddb603855cbfca10ca6112fb99187272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26377df603398b11f4b270490ea57e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9e982c36814053f65c5d7470fc8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0002a83aebf21fa72f11f1337f1c75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db0cbb10c349a530bb807bbb854b4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5788b3e1081e5750b29d41de9a35c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327356e5fd51b4273b3c17c6e7ff42d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b42b04bd3df8b2a7dcaf50564c932279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02cdf99142754f162e235f76487c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b5d85db56545f4bb8c807f8427d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c8df5f6d79df208c9a019326fd07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55c2bf54e9bf6ced36933ec2da525283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40fa0052c12339022d83d12517dd4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5bfdad03d8d501b7d0e6cfe182601285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04978536be917f3e23c391e299582a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753de508c5653b5668d32f7285c2ea41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0338c6a38e59cb00a10bddda4ea93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8f9d0bd19e66ce63f6ae018307157289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45179030c2f0b159086eb6363f28df1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac0c30aac25397e4415b77bd2f175291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c32f9b4539a70b9f723e0c8c72edb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee5c5e202b2b378116463d5500452293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe0482501c9c13d03c7b50e0e5879294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d6ba6c1ac03a1b996881afc53f07e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc634c98df97f6af3e861f833de307296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0fcc372062c9a143b585fa0cb19a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d121e07c8cc4fae5d4938816cf46b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93b8fe38c3e9dd047eed5d9f1d4ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a88a7c7ed0e7517471e61496b95717300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3485db3d42e6707984ad214f52b13a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d951309de1b540cdbf8e3c011be8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656421e53b52e1c3aa98ac6b16eb76f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097b95d9ad21754fa52f2ca0b09544304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79634da6ffebfb8b10809fc355f9aa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ddb19f3b96d4c9ec07e5dab4a7326306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f5d38655dbad2dd8cd4a59474b0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d3cb4f6571adec4f80098b492db8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71de60210067b7a02a32dac05f5c0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a74fe2ec493253301979362c33eb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac5f6528215875fdf916e6bb5194c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96107d6e4d27b37eb9e598381044a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d674b14887619b31d27061975f3e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860fc9e75d70b9f1b23e896789521d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace7859577edf3ced6cc4e12a1042da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80dd1464d1640ff9201dc2c6f3f01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbfc26d426ce0edd0307e9d89b527b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af9491f62b114a3a1e7fc25825518d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345504275ef754ad5a7d4e74e8021ce8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dacab6d774733012324a8af7ffe48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748465a3a8410f53d8fef0d935740c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022996df8f9790e9dc38d0985d38c0d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa40ae1520b72bbbb2c5ebeb7f1be1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10d827f98256e9dad9f9abf96f81c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f83eb1d113f7fbc48bc651f7f33da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cd37a68827d483d46c6369a1a9d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d78a62189d9f3fa5bbc8c0b7b75b44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5865bffa9be151222e037f432906328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cbd906eb00e20221d31969c5482f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe8ba218e6d4527db6a86264bc47b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e790f1061cdbb86a7ab6049f512986f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38e98f34301914c20d0fb2437d37a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f609330113d184d903c0d36ce345db5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d846a7a813ec26f1960c9cd100679b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37274bf7b699fe0419b5d405492d6b2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19928e45c291215bb2b13e493fd95b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd16276047913cbbf730f643d1f287337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79ed60c0e024843440eec237dec85a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5cd7a1cad47705882ad6bb9e9c22f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b8be2e4e9aec6e0bf2ec14aecaea7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b93a967031b2cc105c8673edcd19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012005f30f2332fd4aeb20b3434814b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc0004cdde2205122dae767bb384a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402b538c3e08582a9ad8e1b13b9fe0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b0741a1bfcde8c17a5b1b5fc56ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a21111fd01a874fd8c8a8ea98757f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc6d15c4f626c538feac7089af2ff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ec989055f77122eb7ce5dbe8951f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a5ecf4285f4f64df84ff7e6f16b88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716803cb20ff602164fcc310229780350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d84811241c2a425c66bd937167a375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953099d3c45c2f1e7b589798e2b1cca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2bf48c21781f30a4be5c4aabf49ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1893cbae79c9efd82fe30908bbf93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07eec2cb0b2fbf17b36aec49e3855c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57514ec8e52c92dcb04ccd604e9a78f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dd800555ba29520859425f9cf7317357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd366154cfae4d3695ab28ed4532e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10a99fc6864a9bb29bfc2d5adf073f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a1e6340975ee88ed939c27df943a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91a37387b7c29056a951dacca5623361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d540d9fd7b0646d778972a8dce46e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9e71126ed4729f6f848f161a88ffd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a1af4bc035106d9f9ea7825b17ad0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac5d48ffe49399a6add3de56f573a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d551a2eadeba7e60e4c2f987737384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0026ff998f631ba1e0c5a0e6944b5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2883ce26b35c095075e534202c39e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edb44122d0806fbd3a34e6640788a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a741e0547c01ef5fb853fb52efa380370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abef1da313bbfa650f5cf2edb6d1fe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc80beaca5fdf5ffbdd5e82798c31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf98f74485d8eb3b46a72b4fe5a12d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8cf705cc86361e2d586fd6491b1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c132daa8054fffb183621158a66fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c49166eae8f4adeb45e97fac10b500376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bc0b1777fba87e2bbf9f5fb640a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1265102f9df8ad4320c92313fda98c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b91b61e86d3313fdbeca1187a7a2bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0521c0212c17fc4c341584d6385924b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711709e6c3f568865e0172ebdffd8af5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ae90e3773f238517001099c535e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc6b4353b73b4370937d720d7c70a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a1aa124dfe6cdae3a9d9324fe61ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82c9e47e4c514f3059fc571c80182c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb975ebdb6d7dd67305663c6b2c7be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62b3e31795ac0b5f2586fdb64e7b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d931f848938ef5ce5f0016ea648f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39edd912844736952b3877e0a21b6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c8d0d32f9305d2e38584346bb5bab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce39a4ef09adbd7b076c3b882e4b41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f4e352b02382906f5f471d39ef068392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657c4743fd2dd5c4525a2a865d8de22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a617f3d862e630f8eae52546eccc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172a3262c0c17cc722837696989476395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad636caefe19a3f1d274b582edfcc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650d47bed8e6409a8a23c409ba815d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0bd62bb07e2edf64d320a263f6adf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7e470f1f87d7b4b72582e7fbbb15c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb54f82da66343bd795e09fea025ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86040d66e12c31488e3ed036314415b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f43d74dbc24df6a94cc8f9d437664402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c1ba16a1311c060a6ef7e63c2d16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827a3af974baa230e3c3f722c5193d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9916a15af5de4b13592385085ea8be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad012c517dea39e8016f9796da84c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0b8b62242b15be00a21e9daede1a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fa42cc3b64ba5b5044f89a08ead7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e460359304015d4005bbfa3f43139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e961968e7fa1845f1553a9d858a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147c9fff36ad7e367dc2ac1082e381411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd5195056088cc25d029377844d89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f791770a96de0d77a5b858342053b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6e402db673d72e85d71385952249414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d9418eb33702a80acdcbdb9737392415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ad93a40cc9833c964d463abc3e7d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478f8ddb241ed5eb8d5dd9535bf128417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc444a9b6aeaac7247fd96aee113eeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a97a0e386fbabf7423ccd5ad28740419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73cd8e15c83db16b4736838d9e7806420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911744e578ead16169356500ea0b5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176489f8baf1202d322bd01eb9c77cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a05d2c5b801ebccb2a8a9b8b9b7ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9c7bf7a2a3b25475e721e056a427424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d63a348f6dcfa3bab3f0e42aaf18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae41654e7979af9806ea31ad119bfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb81d9c4b7f19962e0aa5a9f9446d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914d7a12611433ea1a0f285611fccef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789533b7a8306d80548b90615b25bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832452922041c09a40cfaa70950e700430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0019503bf4812c1d5d6a1e6d2eb2c03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a57c3e8e5c60f221d1fa5e95fb740432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291bd83a9c3d1a84a536e25fdb6afb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b616807045fed945a8ad8a59641da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f730cd9a96309484073c4d0e58c2a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d4c39cdb6cdc986c5e247e5228b90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ff985879e314fbd7f62421a97d88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0fc037b73c53a21f8bca75d547ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc94df0d5461d9124bcbc08ef37ff71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38999044240862343d0e47039a485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac438f80610a1d875ef2c0676759d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdda9f90c513e9c9ac2479d7b11cb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c60866d40b8340e1bdfc72e75457f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef3659cbc4afcf7678b857c50f9aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111cf80178afcedf146ad03db6a6a85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96548bf51d5a7c903c3101e9472f7bad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c6d446c36945823e4ed6af3ae06b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922cd0d00b57af43e6ec9e0dacc67e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14774713549b86addd8ff0d91bd99187449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172452a25298fc64dc91f60e2436a88f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1b2888cc73230e02168c7d76f6bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce20c613d2b5ee1104081a793d00d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7c03d387772d0c6cd9d6806e6ddaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8acba16dfdfc5b67746c78a07d19b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303eb4324fd6b9ebc4a3de0586f6bd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d1ebbc21a229c058beddbce541d91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46346c1521c8b30620852ed73d330904457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ae2d79268d564d8a1e1f40607e4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ade16933a4ae7abff668bc25d43f04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7783626e1882ce346907690949e36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216588eec4ded8fae54f18a8af4dfef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c057f765d59447e91512d3b776ed5a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03771db6a8edf78baf05a8b29e4d686463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904dd34f2a3f942869ba1117eef5676464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd78ab0fdebe059eceaa43ad5a9f277465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ba4bfe479ae9f20c35ef506667b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca62da214e9af7f37147841551e661467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b289c39ffdfa226c7d7d903ce3459468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e9bd22c331a96540e258a2f26e472469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857542586f4c80612623a9899a31ce3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede50a97dec3e7eb8cf3d401de546c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf76f5b4a9d5b4be72e1ef7bf2e7e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892f645f4635b481a88c04715e848e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154e499c7722f45f57d143b7c70042474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece9dc583c24cfd7dd13f57c6614c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5222f936cf12ffe8ae24360a45c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c9f94a9004aa6d252cdddffef4bba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38cd625b572dbf39e2571df6e2ba78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adaade4cc3a044a3aa69a1b65c303b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae28e164caf410a69de8f82571273d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124599142f1ff251ed4bca69f7e8db2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101610910f6acd284d6e178ea3c2834482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700bb6935786e40da461860f92c4d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c52095bd67e8326e0ee7c0a12788484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac63249e689c6cc05441eb814fbe8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7733b0e2c7999517540a5f70bc0de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7b4415bfa9820aaf59fd90fa6e8ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfd3edea71c86c6752a8e0969afa7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce1b10c5b38c8eeb9e771b17b3bb56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667ad5cab9201ee9cf65d5a1a7094f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044ae450154aa1cc4519f3833f82952491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216769467f4b77cdb916d10611c486492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd02042f92c0bb469d2b70a650e3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e079e05631e1b777d74be13256df3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373a7238ea6877b5ce577879e479d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c83f7ec7887d0bf4839d8d7b9fc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d7d3518bb6baf5e0c2bcee91c359497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fdafc63bb0d0231966df4489ba97a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0607638568d2577f56f0182de9712499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f1e87836231323adba80556fd359500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0f510a0f4c262affe4157f63154de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a052abebdd45e07201a1317ba0d573502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62895e50ed256da3feed5c2560bf659d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3228115e00b8d4d9e4bc9f657df8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea03adb0204330882a799dc2b62f41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68139d175d4c204c15aba2704b95d9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fe646a8c23c736d574a425a26b80c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc2ddabec14e01f8a70ca798f974b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca06730b4f033c9d19d39d5c60188509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c5605f248aac10a9881ff30948df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b480923d4146e8ef39b0f5632f860511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2644a61fd74c2e99e4bcfb5a9243d6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381b87605bb4bae485c042a558ab1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a633fd55d22e9a5ba3c1a7c7e079f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc6504caad32ec398afb11440981e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b146df48d2bcd6dfc52f32bf71af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94afce5770ee1d535f3385a8f9db68f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff8bf22f6884f5a69eba52b1940f28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8d0bc07196161e2eb765818156ab4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b8ea282d87d610e2c80f4d64adb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38b662f6587ab8b9bba95ba11d056521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a7a496e3d15f95fe11c78a6618c14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf742953e5d4f66815e28bb7cf71e09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da046cd25435d2887d4b678197fc2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3479410ab66ce876bea48e217d58bac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf537bcdab5576f531e9a5d3f75bdbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf006700a5ae98d2e7e3a0f2bb5cffe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919bd6407e518347b91df45bbd99e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68408d157cc0592b996077c0d9b798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0c1b7069ce4ece53be333160641f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bba7b6bde995aded3e31b6e290196531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a38275728370c0af615219951de54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e57c005687b287ba8883b3b86f1d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae127eb46a2b03a35056dfd25c054e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578d10a15edc51c5e030b7e4a3570cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a938a4050946a66837bbee683458536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d76715e87081718c4ee543294e0f8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700cf89bcc4d6d7598a1cfdadc89b78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447f2d0424b265b7d7cc68f08aa5e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391f4242996cbfc97b084d5decbad6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b303a89b5a7c106cbb3ffdb7189ec8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0509501e049dce4e165579f2b3706a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71f5132231c80b3ef51f464870a5b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5cc4bb0717355056f2ed13312bb6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b4e67ce259f95eda70c4de7821a5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b7c1f50f399cc21096a69e8736ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28337a681820bbbecffc18bcbb0e8c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e061324bfa707e7c9ce9f5186f87dda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977591a764f9ad54b0003a6627115d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6490121b071270ab32841a3f441e0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45782b511876353a107f2909024824f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048f40c597e80bee651621378429d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5f129ffb9f29f8d7e6dbfff76b31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceedcb2862c513b331785489becfbce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a1ac5ed4aa279b230bf9442f6095555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0220c10d660027ef2e8c4620235162556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246746ab7ad1e0fae6c4ac8fc619a1e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cc73efe3e71a35ef4b0b7680c7608558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea12b0f366b9c02a968cc00f92251b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c93b5af39d11252c6ab440b872138560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3dca3a419ecd7871c4c1a06f9d13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7cf95eb67edb2d81184e717bbb05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57eb7d38a357da49d41a9b286e1d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36aa6bd541be9e5546774ffa7ed28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3aeeee803a737c1d99c1d7456d4df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804ccecbcf03aac9572edf3c718c79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff588325f741aa130652a235752fdab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a5cc4b3033c1b6d12b476edc380f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5f39f3a092846d71dcadc5b7dd432569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c025a70b97f75f7059d470149619d09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236183957543a9221e99d165e2d1eb19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0f0bb105adc4411041322595e672572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abc6d6b040885417e72c2f798b85b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbd9032ba7e8f4b661fb740e7171e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba7a951886c7bd88897b7d122f8903575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1366c1e02bf734d8931399bbb8a4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577846e0c9f6c313def44e9522f2f914577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8834fd051af11f94d868298f29e53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f831ddddcc3b9bfd170cc4176869579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917038a0c1b249e05bef86451aa494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae017a9bb601cf91b3e06cf4ea6b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4719093e477ef5997110c3dcfdcf0cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99105dc5eeb2aae6d2e1f46aba35b62f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc6c8e26195ae7c9157565fb8ab42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d0a15db376a6030e7a314d1847d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aeb7e40f974ecfd9bf3331d2dd19c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf25281beda0ed8b168caed26a71c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e883e8431c982f422645d35fb72812588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94eda964016b389d6d8f5a77b6efe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66304fd06e8130e99d83ec435bb9a31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d7c0cb1a3e3bd61baf66fa4da24e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd161d8bd53a82e79e75e30a5076bc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cf3f2a1128108a653ba5258db8a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde4b7db82f301ed13efd886d43188e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbbaa65eb9fca2311a0cde53e98d81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7163fb6e800b6a81dab616400a09ab3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448883ba2f80481e096240659d89c81b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db2494fe0ca0f6c82ee17b856623b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fdfdc613c07715b97085fd1611ed2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5f8030364034bc5ed7402cc170ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204cf21192e0274bfa25b6515cdc02a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42c3073b214d5cebd79e3aae53310602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9528458dd348a65426567b8342d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703b249b7c968cfc61fb8da60c34d95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e81dff8e32828ad50b34936fe8985b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e54f19884fae35f88cee33e87715a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec52ee2a70a686df08e22e3af26cc0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae7c5bcbb216a8010e10bbffa40ef2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28bb80278c51ab426f4c679bc08c2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fff21e20007918e5cad89eaf6e08b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4fa0f8a31a47faf24125af43c884611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f1aa0e456d1010d5e7552b2f9066612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986ffd696d5c0ddf5acbc343ab14bce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e11c01d762130d62c6879a739755614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6d0d59c4a688068d8d8c641362de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b5b30db4acdb13c43fe7b7262ea1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9742f7c70e4d79a38fb2b253f7d65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b7d53893b7617d1e8addce08cc11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aa4f0154b267db27a7af4a7419bd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2a272d0616074c278c24f0743a1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09523e3b78f1ebedc185f64192db70d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8578cf58745683560b7d54f376b42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb97692dc1eb127f274f5358c27d59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71689a1a5276d24df8fdfe4a894b0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd6be419f031e26cceaafa2c4c8ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb0ea731de234a9af5cade8d34be1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b7dceaaf13995ad12ebe2ca5c794627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb54b1742ed13ab8d1d402d14e1e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb92e367d3e908d37e587d6da36594629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1bf9d8e074ba8994e4011edfb0d21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e1405d21f15f702f4d0cb340ad17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2164cf7093db35417b9e51094830a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38701e81def2cd1f026aa48ca21ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d9cdbe66eb9710518746ad9c1c5cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3813cc738570228b646e78baba5ff1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcbd374e37bf71f9267adc933d4c3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e3806df28f11c20b40bd25088c3b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ef444e894ed8310f33268da80925638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47730fc66d0c3e54c2acaa9ee52ef43e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a40d7bbbd3713d69010c7c9f6f37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd88944b559d7598d79d8e0559816c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8bd0984a53d8ede148f80efb3a3ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc99cfebf5e64680d346416ceb7bc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bff7b7ec20df38791c97963fd1885644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5737b75c7ba81f59adfb6df76ee0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c2ff4bc36dd62915085efc4109085646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab23cb96e21daaf3ba7656c7947766647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe3e4b3187e3948a26abb86f48644648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd5d38586ffcbf379b9efef53ff26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db02c659d940c2a057f6110c7efa2e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc921c0ec0be833459e99be8517abe4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17463a7cc57b07952804599f0b216f5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f555e21640d9ab1491f3bea267d52f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a11a9c3959cea3ea96647eec142f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ebac3cbe701aaab11b6da63b84458655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22521d45176c9f9be8cc8e1be5b86268656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756088ae7526f0a2097c0d7e84b214a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc049373154ea618f89c2616c423375658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f12ae0281dbc0f9a462321edc8529659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d455df8159aca6470dcc216d8946ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd26ad9c16c6015fea723c8b32fce6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b780f59d7b5cf4224aa8360af4f96a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5699f4aac102aafc18d31dcb3297a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc222d62738edddbc615abe827247ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c317bc2df1396b8cdc8e3d22d6574e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112caddffb73d58eb78f27417b29f40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d47e951b4404672d547b9baa02fef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1dc8e425aed80f0a6cee37b4b83b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde72fdafe928fee964429991ed9ef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243a21c1a70b77803d228d3a0b031e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bcb44fab8958f700e6f17a67fea90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580d2f3612108e39ccead7a599edf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65704d46b5bce5de59bba2d95f7be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c1c2ae1bae3ae4db034037db78ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f86a2c76e7b13e2513bad0c0446c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927cd0903f6c1cee6b730a31b78ab5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464079e4b029d7748964f4eb0f46f51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae011c487432ea0e53a039092ac528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0ddcb06a07f91a7454c57e8664cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ecca75fdf3daee71f6da4c1347a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1389178587bb39214c2422d1a66aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05506a7e75de285d9305bf5870791682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e86b47fac40f1665f87270d5a1ba7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d65348042b1df347f7414a0781534684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef82cfbea7e14bdd68615f19df3b4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662951c14e6edc203ac84634a25edaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986804e1feb0a23167cb88063310464687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91b714695d7210718e7cf52a81723688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95ff54f7ae5f281028edb3fc47517689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d66be01f57585cc2c6c17a890526b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d70b6dd58951360c4647083dc161b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef326dce18efe08a5b9b5f61145ea7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856bad5f295c10cda8d8936a836cdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dfadeb131c52369c4628ccbc03974694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b19e3c71030dc9cd4ba3f35db364e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a95180a70b79c675b0444c1dce187696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9777db9f863baf271b14d2a59ea00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf682a2ad56811e6330d050e7a899b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41be7edd7923e9a56ba5f35c131775699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2842d52f5a5db05577fd60c6d76e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96591c66981dd380aa80d8144795769c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68993e05e98084fbd1dbceec21babeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5827473aa15be87808aa1d50ed4f6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b83c97c91b7f41fb56047364f140704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa43dc7d62c06fc70db633ac8070306705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597756f22e2bd97096f2f40a8796ce4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5261d5e59c19cd194a439adbc201e9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695788f1d2b302934c8b6879c73a939708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5733c33f41b2944c1a506b055f7543709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a523946f875e16870807a6631953e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf8173444fef132cd8c9cc02927b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1125c9222a85371a684b0890d82d54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f7e67dc189eea56dcf624010ea02e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242ac9e46cb0c3612beac07a390152d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b0a73ff9847acc75857dc9ce4358715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3fe2aec7f81e613d04cfaa4ee789d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16cdc241494fc45bc608bc02612414717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333a628563112dc5e8b2900b8fc989718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d67014704496e42e692a817ef827719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2010d32a7b77f3117964968a3a13aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ab308da41f64a310c65896338d15b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee845920baa05aa964cfdfdd4f6746a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39795f8072295dca9c98ce7b8f142723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d483190da7524f140099566a640d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83385c5c1043a8c1864d36b3b119892725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65bbdba102d5860a0da204b1431794726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e000f62e68043d586962f1410486fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004492aece9b4df258ffb267a4b84374728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed8fcd3650b0d6462b8060bd6f01ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f02903ff36a101a4551da72716ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56851bf579e416b5dac2d7a261e4e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f2adbb2d62b691155922e50489e2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749736bc35c2cb9b78c15cd39e59f92d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513903724359cc9de14bf14c1f7ffd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3cf79b22bd0f30e397269744661d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b8e8deec4f46d39ad0b9d5d42f37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099ba74aafd7ec9c2bccbc9e1a79b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d774564acf6d162b27f735f02eace738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206dd8bef9d94ecae2d6b62a43c6fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2e2d3372eb4e7656badc0fd71f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfbfca8dfa57b313e19eda763f3d71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5f0cf38757b150a4eae493fa586a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d51e31598f871ed14589752d93f4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa71f45cb2e5c150ec68581976be7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e846b7661bb636dd0be92935c5bda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548257244ff0282a1dab99163a64c974746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212299e5f728d909631d1f95f3c5be7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f22041533acfe4e11c52de4fc0335748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970f1fa7f534f2a4469c1cf5db55678749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd6109b9a3dd2558989d75913fc09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea35dbc61db412f65c0889a09bcd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e4f79100af53bf0afad2e92921e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee871ccd7a565011d74512958d706b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2290a839b38d65d394dd0e4330b91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9c5f34a1a49afcc8a6eafd1e4575755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff9b4d684f84ebcb68a063e0cef712756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416c4500fc703f343c7e668c92e6e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757cb69c1326e04b12499120c7c2cea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e14023d6575f7895c189258d7d7e4d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a599601e363fbd0572d5daa9e4163b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa6c1d8564fb34118492765d8e1372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bce101e04fc7d9a597eef9388a0223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325bea971fded065aee175206085e654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d670e10bf4b4757cedd012cd6506be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3829bf48d981560095e3857b92a4db06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88a188b55838ccb9f77926c16621f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3a687dee5b5d15d77c73ecd7ade7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03059b44e21244070d0e1162450ed039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1167fe0323d82881ccc60805453fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887dc872483b7c6e72bc68082c4b7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee470e1cc0df3a86ce7f1ad7b853f4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9f3e92c91983f5254615851cb30513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a52db922ca16a3e06b08983c389414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b05e9acb3388d7ba46e0347f698c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399789909643ec76bdb64b8f130c72816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f5164b74b1e07444b97bdbf5564c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ecce222fc9aad0d8ceba96dcf242b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5cef863feee6a212cf0740414fbbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc355e5c18366c76ee1835cc4a148a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79079140fb40e5ccff858f0dcc9eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c7954802576f3a52891d708c7d3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da201035bed4cfb11b262983b41b1e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45647ade49e999df02f6cd1b38f75d0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c463c2948f076caa910417673cf8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c598687cb05f22cc64ade5b4d57726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba35c554b84f9c10a3f7c8a52209827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16dc5e7f2f364ef579b809411eba928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7876c625d37b1438390bf9b13affb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfd0e46c2679bfb8b25d50af4bfda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af64f717f454e784182a066f40382931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ae63200a24a5827dc044da5f5f5c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ccb195d0ca1962143bf75de20bb2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b240652bdc17aa247da8821ba1b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181684300134e365a211f5c0716efa9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126f7a763ca4550504592921d3434236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1832a20bf8764405ae6ebc69302b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc95308cc53254eb5228d8db739f9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ffd61660c2bbe917d3fd4a80f00039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b7e79b5213b80479aa8054e8c3ec140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb370fb5f1a20e4fe04ccf7a7be2cef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af03c64e3aaf9f5288b39df13158a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895927950bb955aed72631b3396bfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5a193f44d84cad9e0d0b34cf0161f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b13d88e347420a1bbae9103eb6bc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f415c42883721240c401423b4bfa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716ccfa3c8b009ae0ef589f5752350847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb738a59692476b8cc2cb09e341c73ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43cbba18aabdffcb2f6e2cb63f6a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd383f31d9cd4c924a3c9450d55d3ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9380925b28b0158d7351304b18640b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ae16bdd559f38e8d8a88f401b48452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eddde16d780168c8861cf06573383453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4481f3fdf1b5dcce81e2b91b52ec0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf175714aac3ca291d5392b65e13b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218c963fd7ceaf11eb7143bfc73550356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014a2899a5888c7d5713a93053e6fca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bfa04f82f9d7fe4a900607650588d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6741a2bc0745b5e04e59b8c06d08659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a6801450f3f443a4be2ebb49de42d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599de7fdc0e2d5504c149a94aa283d9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ca82497fdb8386c2e6d65d63a72a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da871db64915732731a24dce48961d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912ee2a7a66dabd2d82b7f6be3bf6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5dc929871291dc769e5696359bdcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f607e122a785e3f49e975ff511da4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ecefdc3005b2c1f6ddc168f382e4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeb5c4a9164ea76b7f49388a42ccd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01013b3e63bd28dd84d84736b84bf29669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d842c0016362e1a0175af2cb956d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b998c7ce71bc108c038ee20ec82eb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec93d2a4ead0934c4f4eb811c43585b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b213cf3c5bb1375c1a2031f4152573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a450874a2fa79795260ac87c7ab19074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1261a33673081cfb0a57c881c9637d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23004bbc430cf6433f2be6cb34da549576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b801033b9fb93917674b20cbc1b8d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87eaca9a5981df9290edb7a148b70978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a8029529c8a7f4ea830cc5bc9f29e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ee3f47809a9184831ac57ac15d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70035ed1e6830da864d234eb3038694a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897c898e0523b79f213d1a5cef755982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda0377d6ca857945d31ba385b99ea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa7514be8449d18af98536aa20cee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40718e783f93d3fde019e6a848d9eefc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80812d77af2b9ffbddebe74ec1c974d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceef08449230c254686712fcde32ca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f2dff5dc1a351a2a62be808e780f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aba4b6114caefa7267de9df770657b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060f884bd39972a403f00069131e81d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a5706d307a63b1ad79e5d6ff7f92f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff6166b8032d2363f551be4873d9c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786226dda4c9b8e93e8c48b7c92656793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002326c944a33cd6daf762ef6c5dd81c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efda7dacd5b3f66a35bc71e53769d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5bfccca213e6c0edd4a302fc567e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77633ed1312ffa8acacfad9d815c2d9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96749fd9892fd8943c13ad7a92fdde8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896bd43e7d7c09289570054d4c9a32599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c7513a80dc3649e09bf98f15bd86c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb33b4950d613234406adb0ee54dc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66d5de4f2b2061dfc54f9c0e9cabae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf400327e418b7551d2d7fff644df1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e46be4a6699e0e36063cb42c0a89c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fbb330ec0282ef83d7515d0e7d0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20dce9875c9dbb6c4028b8adc42a68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e96bb963ca21f779fc1568b930c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442b14da11d64f9b48391df38beb87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f55079e5081208214c748710bc367109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef668f08d67ff95a702202c66e3907110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d408478928026d2ccac2494c6f7a24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba16eba2dc1e9dcc7f8b207771bfc6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b2bf89378d33e157fbc48c6a1f989113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b126569edbe619485787c0af225c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926263d9bf0b02f55f7bac04ba9abe09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088ffb96d284bb5bb33f1f6af95cc68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8587b9fc8f18377dc09c5944984458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df8112a7d110d006103464bab7e4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0410ece6840c9b75d57d196dbe3dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec1fcd9fc33ee678d7c4c400455da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb730dc81470c08b70fa4b6038e44f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bce857cfe612ebe7056af258d8c96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766daee05104b09c9e603b536d05e00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9723ee4994d681b1350fcbfa243a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e50eecdb58d67f61b4d63cfb89770125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2f1b57821999fdaabbe7269772892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055ca39b962d880685741a4e6379af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9260a3c6279841faf2c691ef07bdc6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd8deff764e64f3a5651a851bb1ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df936c7728f981a3d04b1de3fd860dfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672534b031daf295157900ef7ac0e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775aeb7f9083ece125e10462b2715bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b202cd5e543d02f14993ff14830397133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc56530381baacbe5bf6b9376a5ba9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a8f71fe66a8bd634d8b2319459f25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cfda1037339b2323edf99b6aaeb84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a039a3d12ef74756733cb2059a60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033680526858d8e33a115e60b5ccc71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5557eabdd3752f2fb7208e7d81370139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5b270b94765999c657c29439c62d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1faa3d4caa8f45e6e986a32af728d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d181a209ecbecb8dee0cf1fe99199142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72348241b5a6edea4597d801bc98802d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488ef20cdb6022e5d9c53e75e7f9122144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262a5794d0cc5f89460d0f923f455d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52941d8aa081fd827582b663174dda0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747625a324c8c72da3a9ef6823cbb432147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe06d10d3b14deae3b7d81a211bc90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba8c61a1e1024182e03330c83ea34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e765d3e0e6f52b0535ec43a41b41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e62662e30b9ab93b1ce997af08c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96c3c60294409592af348f90f8b00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa73f55368d982b0d0d757313d27002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c3cd948a258ff7f99cf767fdc854154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a17930d96f76b2875e6eed68b38b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd71abd1f2ed8a2cf88d1416eb7b7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7cd6f7a8ab42dd1da7f601a1061b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302f86641a33a03cb05719f5de64ed5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6e79945021d21b971822f632b7ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b5f21ea0392089e303a0f2c46a86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ac2c1170baec256f915e5681a848a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d2904e6d62c97d15f962b3839332162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff4de753b3037bb0f1e1c38cd0bfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4339415fff1af59b0db1d1e8f476f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647fa7fa236c53de5646f4132e3c57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48208cdbb83e3589e71d7aaed7d1065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a49cf29a64062a586abbfe5d1ce240167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194827ed7fe6e3b2aabe7edc120ce378168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727845d86969d3c3869b76400348b71a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d692889385306a5da425d1b3234d568170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09eddc43c7f72e7dc19a9bebc8790171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f521bc82bb3615ede64de600c36605e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83bb394d678e8f3429ca582c4a11d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef119871bf196c3b854b1517b730242e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd956bf8e7161ebe7db733d85c9c939175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc6dee461be318a7abeacde50d7dbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737967521af8ea7a8fbb645dafebaaab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd68821d24e0a30feb95068a3886fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bfba8657ea51db4399a7a93376c74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b620c6268cef2866ba02f12b1c1226c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc46892e9ceec2d0aac6491002519b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56cbcec24970141d544715eca61174182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038467b09f659ec0c698cbbbcba79595183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8577546fd78878aa579452898a0fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ef3cf8368ec21cd4852d3df81ec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e94aa7dd3fe54dfab0a84631829b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569364ce9c0ce7554169f007dab225187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15ac64aef8e17246dad7fe3fdbfd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2defb352570b4356e58f9b8faea7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360889918eba9945575ce1b7acda6ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c881f28496a6c0f516240fccc83d0c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016bca00c78d8e99eb2a9d993784c0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f8eee881f8ad3530011dc1916f76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a770712c7cceeb0093ecb7172043b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee54612663c224124d5fd38c89ea9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b552608a43010b9319edcadeed10b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121e05785f253f4d9c6b7248583a7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fe8aaf68d70cd8aeea9579269c46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5aaf4d295a7574b1f6727eb67b74a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5bb058b83c4d6299a7426b2aef2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbc52271b51869b42d7e99ec7809d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dfecc5f2948b32c8fbd33504aaf31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b77d0cc282badaee9fc5f39553991203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e1faacc44361be1c4d1d82debcf87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e24227d853d191e5eab09254be20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13113f60ae38c5f3cee5ec2c3adfd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c150495cc1f17f572c016286eec67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109bf92af984d9a6e15c95970b5c30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304a2a137ea6fe6e580a9c240e9642209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b5a2a6906b40f8c8280599ea8795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364bac8fe7c602ea60360a2b1f4290a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b78e948217ed1676d27053bb79aaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3843b7ca91cb9ae38352fa069d4c792213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eadd1014792d6c597698466f86105a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea997d1c04ed167471a215cad9ebacc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ff4085e5a0b5aa3f8a345b7ffed6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f01b191bf78b6a14d72e37e1618931217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04be0d6fc9bccc7d20afa1693a5b2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1a86a4879f1dcb2fc6ef9ecb8da7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf72cdae53c8d961f5ad3f8a4a0f40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437df4a4b9d6d3b77b5998161ff99b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c0b2fd0b0e2499e99163b73994d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59dee5ce37fbaec1ab3bd0f76ed616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23b37b8bea71b82eeee5a80181ca7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17832fc0aad9f23bffc497b4779a0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de0fb074fb2a593ce9563bcac1037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c9e70ad96402806c395661c186091227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225bba90871f187ae9c272a99ac239228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e95ca79554068248882f77a94b33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c4c2652c89d53e7e55eb553fa3c87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9289468c9ff810c3377bf333c81b39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d33f35e28ff09170174f1a4f6fb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d241264855f004a9dd23ddd255a77a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40c9e500654614422517973ac87d71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f17276041078380fc72041737be10e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794f3c6ed22d68358f91580930322cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b9d13788cae4b7c0553deb20cb29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d24cf63e298aff2d8e9d9f4ebf1a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934bda8990c67076548120ec5b5b88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2c808d40695419511f84b6b17e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cadef98c47cd60d0486a45f2b113241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd029f6bc86ef64d6316ea2f707c77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deffa70574656244bed476b76480a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78759f422d1604cc7d13fd72d4afe2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a917ee9b5a1acb099d3568b36cf72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d3269ad7b1667ad089b6223d23df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098409e971fbf5cb70eae0aa2a57d0ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee5e5c6834d05421fbf7aaaccbdf0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c146b5a36d77fb43dc5b19a80719249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c23f4b9b5b6dd76a94fd2ce8cc67f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c56c5affd097165d67ca163ddc2838251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8496d40a31feb3c6d850f794353842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74034ea5308b5b45fc03f36a40626c84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f6e6860fe254911c476cda0be8c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16af18072abc68028cae7d7a2f7ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d02e4a609e4c7613819f15a56c35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c3ed1139af6008fac65b3060b7404257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8801906097ade13a9b1a7785197023d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94688134cd91f098b41886e0707f0ed0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d901a7fe9582b2745b6f1633ce6da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f06bb62df1faccf339f925bd37c58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0ea5bdeb9a7d2aef21c1041193ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44c02a1cf1619ec0266578e4fdd21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141104e63bb7ab8d65b5eef203c72e57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f1e47215d911b8c963744f8b1728265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac341104185bced6226488879704c9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2f87779e8370e1d48d5f15fcf29d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babafdc4162e5c875d4956f4f1ca2c77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0e3d6dfeceec0a2bbb34fa6fc784269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be101cf81ec624075eae63655219c133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5eb2066d99408853707e22279baa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa901967d85a04a9c51f42b16e0c8959272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8d559fbdf15bcbdd408f779f2216e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590081a436c1312b1d9e7e959fa9c734274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e609d70555790498d367c37da625b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8799101b3986bc94c62689f8394589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa6d66fc7f1b8ded799d6521a9bc00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56a7ca2831ec177563012fa8c591cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72b9aa415dc2977f41127208ba19e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769077180999b60581fe8998ce33909d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d4002bbfc819d6ae2828987f60758281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a77dd9d3bf5a4a36f28d8b2a3c61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418c4c2fdd2655d73390c5291ad7e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4440cc6340ddd69e64ceedfdb3f805284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165bf496b1392d0e9219ec3c77a1e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9e3dff619d288961510fb413731c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebd47fef70b35aaf5ce183777230b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df02ae66534065516c6f5b6a06a8f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f2cf854daa7ba00f3868273a6efa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5959669cc3bf6e49c015a9311b8d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a7260cef75daa2b6d80318e8d7dc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b4d8249f452525b8f38de15d2092a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f84c0c3e3e9c1284b00b31283582293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bb5fade997e77ead0aa9cf1f98858294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430e0940bf72bc71724aeee09962d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a2770f03071f4dd460b75c3ebdc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ed9fc4c5eee3002b60a8b1ab0921f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058bad07ea46706d361e15b7657596f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be76bced83042be107fb5e6fbc1b53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf969131943ea6271569038fd529b58b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc1620540bec1f7b7d660d2ac0c77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d27e4bab91e6b341ffdd251bd0e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903d8b661f341c03428a4306cde3fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b60292e9d9649130aea92f163fb56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d92b9810b694711ae9645ff3c0a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f2c34fed83ad4e296e29a3bdc4f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c51ca7341fd53284b44853678a09e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb326ce2aab4b54d0525e8575a2eca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71c9b4d14cd01da7081eaa211f7d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d2d5094968f3ebbe094b377a88bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc23073518e133fe70bdf08ca1dab0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260edee03ef7d584ca41380333ed677a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc38d4914ba326b2321b6354ea18c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291f048e07d64be948b6f3aec295d01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e57859260ef44b836e1daebd61136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e5e2393c0a45a2bc8918691f5a9f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d06d010ca1245c1cfc7a5b5fc66f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e940ba49ac877e44beb96a5dc91908318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6745e9306a006960224fed65e64d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289328cb982cf847330f7064847d795320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d75b8bd11cd44181703ae5ee65296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653f06cd5f0b22b21447a168e0b008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad87ff1ee90a3a0e82fc2d504c82a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747dc477293bad925bfc8cf4978d914324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b015f1ef4b1020fa755ac4e4a639325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010005bd40eb1db988bb8e6dccfd48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7be48dea4943d03b494ce3597016b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9dd1b2895b631a165e6c635459b6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc61a014bd41d9b6b6ee9fad2931f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4574728a35a7778138548039f2ed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0426b3ae878a6174c9aa9c9352d4891331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013712b4eae221f60a584dcbee202cd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224db6a0667367da1a40a0b190cc9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd31dae5dfc530c3ffd0463ac9dcca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ef00818d5e54df080524a49d4012335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48037007dc4481091220890dcb20ed50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347cb4879938f7b20ac1e4a92d6c84c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5798161d63798cd9303f2c1778934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b1ca8a86db1a540b8b6ce918cdf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4331e5ae05903df3cc3798dfc351340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1270ab78361e2676db56b7a71e793f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d01c11cef1a31d217e7bf52da4b528342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6e0acc2718b60de048de6ed4518b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bbd1567533a3482a2e66820800850344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f3e3aff5b2f8962e4d14b11430ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c29b6fdd97632e2f1101413e0fa6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefbeef90f234e0046243002db09ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954480cbeb52c47e84338d5602b50444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8362743fa996681cda5cd7b557b1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba191723cf49bd58713b16586184f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645997b3f3e3db8252499719db263f5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072090c9b36a333598648b7b4c2e856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da6a5863977aa28d355ecbb1ec85c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2acca11eca66fbc89e0e8813736c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041ccd753c3812225b2fd83696a0970355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617259f58ef71926e6380658a2c1949356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63921d985cca2643006a33af59020c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a96207e05c94a3d50a4d4644b8c58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd49376cbe4815e94fc7a20e295f00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff9913dc5bd0dd85823cb14f92f682360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7705ab6c7d7076ab4904b085cc8760361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9ef7d61386d8e2d2411e2cfe9f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ef35aba271529372fead1556cc69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1f59181dc5d49e6a52c5a93e0036364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8270edd7edd432c66dac4c078f1a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141e43c02cfbe6da7459d5314fa4d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b07a5ee893c583282900911fe41aaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee61bc55ed91adf6ba9e341a805eba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a590be510b9eaf320d58462d146cc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8281f8f9197ad9aa8c4aed97dc5941370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f8229b9a0710aef38f8326e3c7563371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e13d54d4634f7b5ef7289e52cb0fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e214bd876e0019318a9429f5f86f95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc474c46922499afee68bd8a71317374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edcce1cea8fdcaee84e2f83282faef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7b1d03ee3daa389aa8ba37e062bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba95bc1e9fe9b6cf7f17eb304d0c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48340b765b481084da8a63d7a3c3ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7751f48564ddbf343b750bb14f7b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f1665419060042a5304f1e88fce8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c549969b9fc4cdf9310ddc031e8fcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78472f2d2d59475773f35ac3ce63374382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76add8bbd86eda048732afa70a3c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f170798a7049ff1d75d13606c75e6d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd31f9160424f268b1054dddb6da79a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235d0ba3f05f0aa28c5f6b488f1b64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b761e887afabacf5cc7e0776bca775c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cae833c6d2828a081585826bdd6bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783bb2f2373e4e8a1c521e2649a3e9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4c0f25d6012edb7777289663a6d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4760b393dde8041a4b591d5f5a9a4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971da274d5a7c855c522e19b0be47d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c93813495769272eb1e9085fa391393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68fa893601d03b23211fe5d8d00c4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f41b3a27230fa1fd69a9294b0efff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14651b917af054bb15a6000486dd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d3ca268c1486cc6612ae955892299397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988cba4e53b537c15e6658c3c34a2d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dafa6ad67f519a9d6e76b822a605b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d6ebf9dd01d050f5233aff3c24fb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5964977c77db1aedaf3dabe758a339401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c84ff3e4ef27007f026f7b1fec890402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89ec817ae6cc4552887215f5881b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734bf9cb060df6aedd221a0fc436668404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780452231a1cbe385155c9f48dcd45e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb647869fda5270071782efff16da56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153672174df146217af4d3a7e86b733e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a58b67023a8076cc6fe92439a0ab0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df940b1dd8b674c61743aa3228f536409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fdc26c09ab829934881780bb98c3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42e10bcf7982ba8392cdaea057046411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d4c0afef712fa4b3bf4bbb4fb05b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0669253daed9b03983194f12180232413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815999a20ac75eb5cc576e93be1ad58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc3b024a1d2bb6c3a7de0ff7d5fdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c68e2f4dc6dd4d83e0fb3b681391416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae384525ff98d4ade3e6e073b24fd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23adeb67e1118f68bd9829a8b9a97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958242610d0bdccd539cdbeab74dcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ac9553a1ed766e5e3cf810371789420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7597bbb64f4078f6891f10dd5617c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae2734806f0e4df4d7486bac3f8245422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1816b671d1db09aeb0f3034dd593978423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69061de045ff19fad52ce1013fa24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e3dde495daf2f3a198bb57f85d2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357144f9c09c7e0d0a88ab7586c3c63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4c80a4b90837ebdd3cda817e11e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9548557c39613daebd7adfa66cd654428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420247d72704f1fa37079cfddd594fa8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373dd9943cb727b84c89e5e552cd5d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5f1f0efd0c933e6743f1d15b4160431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f505af08e4448bbfd06e7a463dcee6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4dd6f10827560ab090cde176aafea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c952a1ce31b16fb2b49d71f766f89b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11246844e8499c827e54be5fbfcd62b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc1aff5ad7b565b45817eb573e57e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61fb5a83e9c181d418b254979948cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac3965e6fe67fc99856a32e02ae3a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f680be787023f25421db243e322626439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f8b02f36df1b05a2c7811610f29a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225e80aa0ecb96c44daac3240e95c3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a8a35d9b50adeef8f2d4ab36e4463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2b4a7e6ca4b12ba1f788418277270443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce16e3d1fcf34e7332fb9c4ffed20b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68311a32914f2814bd6af450b7a61c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f088bba27a0f0cf7843158c83710c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968772201ae54521becad4cc2e2ab28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b8b33646cde7aaa27913a5f8d5647448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130f7f9fac255d45365531aef84f8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534495d9c1fe1e15f7af1188103a0923450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994b846c98699fcf6571e6da93122fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158250303f565afc782b4614278575452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad4a24e84a676e1ddd527a25ef4c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeac5faa53acc87ef51707ef63bd69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70208c194cce055cde0975ba79605f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010a8ff91984cc0dfdf00797efbe2c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4aff798b1419a6defac088f653703457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc36257e388b47b1a9c233d10a7418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d2a4024e6df48678d19650476300459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cdfcd7af930d58b2942c7fd38904460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebbf77b92456a3f21db3cd6b630155461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327b1a1a541f918e7e38606e7ef0dd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948f92476fb3ed9ed682c3476140b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f61c48e5efe73b9f47b7614063521f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cee51701afc00c0452c43b087aa553465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426512f8bcde0ca699fdde79516ed0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd8488c4e1fbe2b44839425208bb9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c0dabd30a94da4c6a262634af426468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8c8fae62e32dc4277123d6208a9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e89e801ed8943cf3fe4e0a00db6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1760b813b50c836efd83cd0555fc9d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b8aba104aac8bea0d550538bdc569472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a69163a21476b6185f28bcacbcfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba175788b3f55649acc8a55fec5fbfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053438af54940429ee6a416a2a478c51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677400722662eafac5f49a5acfdb6b3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687943d04077687f9064c010bb3f2522477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea233dc6b90e10e448597900a1b5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aac0ce532ad84766b75be0af7e581479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5429057c9b3f3b05145ce971dde24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326a104ebeee798f5ac9c0a223e8280481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643931fbba6e4cd25825bd01c3c819a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08477255fcd9229e874d30020f5836483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642c85aeb86af45d4fe65751363b77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2088bce83e23e37fd5e164aca351ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff916cde33c8ca373a6f25ceaeb9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832372765c13fea33651077812d4eb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c5460e48dd7e133370540f3c3c40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02070e6bc3dbb2da5b5564bbbc0f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98661358c7db7738f5c85ea0cf0ef428490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f9615a5a71c604e378733af31d30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a766d1f649149a9d3cf90ea8ac0c36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5110fd0da126752daa50e1689ec21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b3c928f2f707ef70cebfb068604e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc7c0dbcb0203a0e753e420c9342a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea491a0855a73d1a086de0eb58f93e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a218b3ba8c6d9d8645c5668c5ad06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb37199916b49171779b8046dc5e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4783e58f5f65984b07cb390470e3b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d6c9e7e90f7f6f4982938294a86d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f27397bb448a82d7ee1892ee8956501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb232e35cc99075b1bd61c548ef035502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f49c8888c7a98a12b26784e20dfa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b68f7948da6e8c016fceb9a37d4b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f866edf5dc31c99579cdce5af57fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7367666b50b0c55dc3f1a3a5325e13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f874d65700725ae80b5d52592bfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c08bbe674c2903152289cee15bd89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f025886670d12610c9f44f38b590509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017623e245455d767cb5492ce210f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8928d30a30000f770a5bd3ef8143511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fcd5283a5638292e18a890bdbaa9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e214edc4e8e6b12cd3529792cf81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673116e192250268f93e630f8caa2a7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b094d93d178d688c0f33954594be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5625f19c98ce790b6268eabec10207516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39836fb5e0410e6f4c72552c01ae456517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32ab783bcb09ea96dd3a85c2deb06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957817f1cd9b221ef89453200da8ce5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957eaeb78c8f8670ba71a9053b1271520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87329d7294a2092fcbbc83776c963809521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd295c85bf4d22488dbac5d2e7e2fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b7695d68b64834c6e760aca1f8e5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523d6bc3bf3ee71d5cb12cb87880203524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec09d1975ba4e60f549a6848ed2fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7297c55d0e7cd6b7d7c18921a5888f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14022e4dfe4a5dc282cfdd3a739a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624db097a6bfda97f77d09c50e41c8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd7e484d89fecd1da18f69a807828f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a7c4416ed1c5e0ae322549a447017530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e02f482a7a82ac64fb1289a0ef34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece0fca5940ace70697912d98d93c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5901eb7f127921fa325c1036d0eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e54b24a2fecab9417378a38d209f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462cb6c510188e30cdad801fe9f2652535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760d860b30275a84518efa18c23cb4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d02af2c5b3137660445f5dc2ec40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b421667d79ec2c16c17ed23dae860538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e0065ccc9f5a0087ccb59a59fa55a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e1fe139f1a679d1c7d3809cf3ec39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd284bbe25e7228fa447f6495c29dd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedda5835dc4851058d545a0d3e350a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d75d468ca1cfa88ebc54832b6a85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867584ff6c2759ba8aa2ed3bb3bfd4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a717bb06c4828e01aed64cff60c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4b35632d9ca5fa7d287238b036148546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4128c9a60bff658004cc2166ef03d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131131a4eaa359e78737dfea1fc51a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf712defeda4bbecac59390113aa73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982236a8a63a1cd2accad69d5c96fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d0fefd7c54a810a203fddf280964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb1284e104d501bfc8308752a4cba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705966d04043933e3dafd4abdfab7431553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785f86119125a9f8fcf266cf6cb784e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b14379fe7f01bbc6fca3fc36011b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553bc86ab76a89a619faf865492c77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22452c3859003233aaea0fe04c33ccac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71e52cee068e2813379f7e1bbc44e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad37e5421a98b09d59dab99703d8fdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2152f437899e710c923184a3063aee7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77916095adc492dc17d586296d3dfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd10335dbe4b3ff418a0d31b12b97a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61251578e88b9c990cda0ae7196eccb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe4c3da7fdbeb1a5681634b9e740a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01310251424bb00f764c3f9a2459b06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141cd3be68a97b8de95a5ac5e2f5ca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f6cdc99927393dc97195952bb2724567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907433c213a81caa9ae10b160f82e5b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cfe8b89693da50a7f31432a024493569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461170fe6bf64df5f47af96ebdd0a55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4828958bd6555c5fa9519ce9f3698d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6198ce14a68eed03678c391b64758572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9df6cabf3adf5720bea1551f8108573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e366ef138337ed37e16613f3539f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a60dd3140d1c5131954c426de0ed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3598f5146d4cda8c7b965a471daae32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac42713cc3bb8a8cce91ff6c0fb954577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc42fa79197dafaaf5d28797f467fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c0b97fd9713a14e4532ab35818921579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1610a3f8b1e1c78715dd33dd7390580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1c4348f6cdbd77c419c5299a414e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187047e3029d3a65f811bfa646545b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae285888dcf5a1b349ac8229670eb12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce5a2e61213273e274c35f0f0a5393584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc9f68bce82a72c764812368c466d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116094a6a3589b9396840806a3ece7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c504eb45c3d3698c2b872500d730e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27487a159747d87c8c8df4d81fa56064588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567902435a1965df688e85df76e6ad2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97ec4e8f8d62d2650cadab4fd7965590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da4edf2313433aa3229a311d73263591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839da743f2961e4b0a4473a38bdde89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4313e7bbddae5491991a4ca6ad371fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf820c446c364445b9c0790cf17b5e2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcabdba0fb696ec0a75880e6ef1fac3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ef53be2a0c37ebb2eed913936086596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42073c7be47314c595a85ec4b811e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5976abaf04136e5f225b39dc842be6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941dce05afec363bad6cca9b25e7cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547c2b24405c4b5058ca0cad3ebd0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53b3fdfc058e7850c99d20695515e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8065c55bdbf9f40fb75faa307eff70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c665bf37d6c7f0b8555af69b234f744603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f19a8876485845a6a91d19c0113bbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdba13430f13c8c088d60d6ec6e1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53e50c9d6f041cc3b6738c4330974c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517bc0a96f94d781ff3560de9d6fb48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab65f2f480733ed53066cd5d8179243608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccd5dd569e4b76648fa38f08c7797609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7457e6aba2a681e9786575d185775c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a4aebd61340f1254329ff5175694611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0279749311267e30fc6fd5749d140a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a19c522254684a39af9b4aefe5ca8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9adcd2136bc7461b302404b0665d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e342be4852841e2b3c3f386a06899a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d079933667414126dfd10a8265b6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317d1c124cbdb5903ca9e3fc5010ccd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510211f8f950366ca20ea6818c6a31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0eb4feb23ada7b7b858097d0b843619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998176609c9d02c1e83130ba9a43d18d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be228f58938171ebbeac05d9726e5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e841d47a382ff4019f45ebc90b1b8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a097cf1b1a1bb9d6c11756219b61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958727fb4c79c0c784d9e3bd017a57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae230617cc560222b7f849f92f0c950625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea006fa76ddb6dbe970d6fdf875ede626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a6bef3261219c14d936f6de7d2545627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5edd957090e2d01b9aa8a9a2c44af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2ac29523ec43e5714c7771758ffb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d920ace0b9f997516711d2daf9c524630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d74eaa8cbdf6c937e64a323f45e1cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f5d791c13e753cb767d67fb56fe9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca1ac007d4304db187de547ee7e6ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f08a64953467a435250df19a3534d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359d824ed6d88e4af3cbb0b96b1157635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68eec7c76d4e30ca62c0cb02f918a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67127d0c0498cd87c57bf9274efb3a5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcf050631083c90a12cefd15b212af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bab0d3a4fa5d83794f8df9a32a8639639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27748e95fa1e6d297e41ee3866ab9779640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87678339316a32283418767bc64d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e374d1f329bc1673bac2f0275d53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c970c7a0f1b06cf3296df318118e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e295c0c350e7aea4dc963e1db80ed35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b04b17886dd4f253de2d2c09ef3e41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5591084b7e116cb2e612558d84f274646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c9dd570999b2f242fba52ad8323fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585dff3eb2ff795b89ff94cb0891ddf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199886da5328fc654cf9b787daba6733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f3379ded1cf6c4925fe7030319ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f0ccb1bcaefed114717a0b044670651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87899b5eabfb6a17ec7c48b904aa181652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8f2558030d98847c032fe69819da1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d846d0ba24f6e86d7f5cf1f72d3ed8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6cbf51808ea28b07245c60acf1a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa51a1c8aaf46e36c289df4967371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc65768a3c1a4a4fc9910b2de960b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce722fba55cf35022f04f798503fac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aa5c0aa92f7c1dd76b15ffeb1369c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7f7a4df32f3a90e321af182b371c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eaa2f4046165bcea2996047763912661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa79ed0272d4a08d0077f110962226662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c19fc6dc3e3195705f0b3d583d6cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f827cb43e7159eb271f71985a9545664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f703786317aa335d34e2e0b704de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ff5aab08d16887152208304ed6692666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b94c1a7e9186c317d2901c47f78d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb136c2863a1e28b4672901eb6d9c10c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a572354f5a2952a03d7831774e0a2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06ecd8f6c2938eda7ee5b1166deba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337684792dd43bd33af022e059a6ae91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8f7a832bc32522c246545e2c482bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc29af461fd765f129f42e6ccf55f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c2fdaf8fed6a0cd27a8ee24965445674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf9aa35731921252deaeb9b126a5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5f487fd01edaad7c8bff62a4acde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258572f52519f3f8f1cf53ccc0726a65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8747fbf1b5feaeeede05aa60543ee65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce502d9e0ba90c0ea9baf33ae452b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f575d7865224eaa1b9d83fdb11bd13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6880a57ca0bf0aab288ca9de380a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba33573f0e28bbaac878e6518769c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a66f709d1230a08810478151614c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c977a52589820716059f041c419c2e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce9c955eaad0e9a4e7292ec56c9a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97ba8124f3651a0c13398a653801b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002326114fe4e3e9f506ff1040a2857687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1550cc5d15d16731468f55ded07a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc99b3e93bf56132208cd7de30f582689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703a48ce14dd355c5f184c417c7b1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615816f3e5fcc5fb1e65c62f4209242b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9368812cd9deb377bd4f9a7502b15e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a5e7e8db925f8f50d91d3b377aee9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262869f6dd337f31473853d45c37986694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a17eb59076ae3ed81260309f2f85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a8fc0820d286727302a6072ae5620696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328259205e0d6f0bc2ed8c7ddc2decf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7729658e51e14477310467daf0511698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7abe85d2d808cf86eafd9ba300e8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e582c20ce7054d5bed1acefad226e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3a13155a67b9b740cebb22b34a5c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef847663612b11091767e219c13e3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa778b808b6484a0f00f077f1351c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065688555f3670f7d0a7627fb2b1dca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d945b3889bf40fbd89a8c8e329da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3fdbf41cc5fc7eb3a3c7dbfc99699706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc669870e03ce461aa199a58b5e3bf56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5e828e43b44021da95d0676b07f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c3eb95df45c8a9c236eef1cacc2d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8fa142d98aee80fd097e914751f38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88ed47eddc2cfc8c77ebe3e38da53e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f766b8c8b71946c44f518c9a3457f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f0e30fb7633650e1cf8859196727713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19135126a9d3c44aced52bedb03320c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d05b26dda387f7d55097caa11a873715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab1b2eaac166b7e3f56c5f1bc48448716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb377dabda768716deddf82ed960a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e12b3891469f24a745acb734f048718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c59f704c9e3d414483ade3b692b37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ade773bfee33e0bb0078edbc262605720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4f4a98340c3bc8072fcd9affc1f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85d857cf94d5448f754e0b94028b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f91f934dd387d98d2ba175c237725723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0760fbf77977b32e8f7e6143a4a23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffebe54a8669bfa5559747b0c33a84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d9725c50aebdff8ac91778bb7a5a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80760e9b57340a87ef2c2f3ef9dbb3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643c53b509243ae6a2930ab5b19c0d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0760df6eba2fe4f3d1cedd20eb2f4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ed46c73f206e3200f43fd94b621e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfad32d16cf7a5313c4fd4208ad775731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e5296a57699b3430aef1f04a14341732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857c1d63817581e5fe850dbaa0e4cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1fdf9b4d78e0fd28aa66816eccf59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07a4d12b41026afecd1201dec15e7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52fe0b40ce9f78256b93780bc5d97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f67d59ae9d30c78c65866c8f88d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407064b7fc7a837ae12827d47ed4381b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a8ca7f8fceb83a399248ba733df5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f72d7707e7d79e579988ed447eafa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f88dce21022a56a3cd24b80ac02f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a10e51b30423d308008963d238508742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839ae0e3181db7476d7b395a96f7cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b084c901d1a79e63610f74bc024e931744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a670b4e1cf73ff0fe0069e2b76fac0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516e9a0336d8fc3c2cab638dc55e72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a08c232435c80139b86790f2cbbc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3554a70bc2c159ffce67aec0f741d2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40ef058e583dfeb52a6c40af48c01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb2046e5af0cf262bfa2cf2bd3f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdccd4f6895a44cf622446a5e938a3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e2f1d925a12dd6449617f71d768c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456b3157579002efa95e7c563069e0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888692466d3ebaae79c9812f1eb632754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287c461c691dd1d0b34b513b2ac79c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27200fc26edd63c8f6463585b68fcee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709bd5731fc1c4dcc689863e6d271e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0213037502ba2cda3eaa10be95a05e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2a9bf13314c6b22fb07395fd7bbd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>