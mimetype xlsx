--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aab186f1431daef1520feaf67b5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ccb25415d55e613100a460e58f97e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce008608ebf5538ace3ac7e87eb5dfd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23fd266cfa7c8cedf77af716c214c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc109ff8b737cc44090b0112fc95d1375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df299a2216bf75f88971dd99388026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fea48dadb6bd83ebec2165ed0483d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522f75a26aee9b18e1a07503cece818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbcf1e6ba6c1088e6f382db5da60119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea63c1565ebb693a2cb3aa1a45d618110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f435c6a0566bfb32716a4f619d708211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85684de38b8f31ef8f3f48d408e8a9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93a281a1e4db0efa3859a20c8988413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da89b1dba8d03509d7a76bf95472bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4faa9fe7f9666cb5cb5853a3bc839515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fe18654d265c65a865033bd6d960016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0951604aac8c41d93fd4b364a13e5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa04238ad9388055c8d41e223d80c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40779e653b3003bc2d212141809c874419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1be1e196afc59f3115a78736a58f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa9ffb39489aa8dc93c6db66a2bb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea6b8ed5480a4836e9c38562620c4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7781b2a841b97f2e1ae3298d0c29e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bceb378eb5fbd0f2b833b5eceba2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcaf799796dc0afe4760afcaaf170f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f9ba6817aabb97ac153df6369b9c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d07f9217b32154bce6a6e69ce447627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a7ce66dcf38b7a6223ab96e3d1f1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852d7c551317abc43e5ab6dee016d3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714fb54ed1a16d5233c24f24df1a2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcd6d9fdcacc0b52ff913d46996fb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c567ba9b8b475e71f7cd8cd618f4a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5470c24c1b9a770271964ab986fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c6f6d92bd5d7f3300fcf546223c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644517be2d823dbd0b194c5f7d4043635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0a510abb8a5dad82264e34c11012536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540575d1bc76a9a9833baaa0ca388137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc4a44ed5b3123d5981b64ed329bd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28ba6191a1832333211703ff3f90c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378931db1455af88132125013db1762e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14ec3317948cc9217585c591df894741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf979f89c61c862b60593f9eb7847942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00f5661ede3109f977a7af9a00e3dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9327824f9f3aa093b22de8b384c0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca0f4912925dd4e261d9a859762b5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd254ce4f7a30417f522d797ebc9f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e07a60a0ee7b6887236e6744f2f7cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557400924b734fff9b09c12823f54c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e80c6b7eacb78f8d2dc9ae4cd3a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f46bc9593ba5ba290311eed05a805250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c3e2891684493605c4f7ea605f1cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3581619e5f458d423182e4730632cc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34db7e4f21a1effcc2717e0964914553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8c161bd0c2e7ac40c6591284c97e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b28d998a0e419322c8db26e40396055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc7af69bb67c228442bcb015d574e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a5e7e9b7c31e9b7c6e190c9b980557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1bed35d63987045d39465fa896ac458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983df4a0ed82519a2623c300db4919a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae86182bacccadfd1fc850d222ff2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e577c08ba3ecef434dad02cd94f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb8215720417893a22fd07b8863a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c76ecbf7bb70323006d2a779e95e8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c23e380e8372b89f75a15c68bae3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139a0f7d34f415075ab501a62130fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ea661b9db2737b62a0d07840ed8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ebb311f36874f7a16953664f1563967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45f50a0af08bc9f620eb7006c6340a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c5899e372a1195c46aa9f90c44a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097886578c0a7bd99c6298f97b50a65c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b429c417c1872dc02bd6dc4e925f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea941125d8b03ac033d0ce0762fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6c8eb56eb64512cd86fdf9fead6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f410f1ddf3907acb48982eeb36c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406dff36494fc4f3bf4db1f457d4d0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809f20266c6165f7f2033f142304e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b238afb709d28fb46d848ee06bffc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085589e391e72dd8717a9865847af878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef3eb8aeb0fa580f6e9128c6f298779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973a1413e236dfed97fd7ccfb4253f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dce8e061409ab9642b68ad8f1607281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184aba42fb6b67f5c0d1b07cac4ea8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eecab4d5d7fb06e0cd52c2b287ff5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff6e8e2b07d3d3afbaf6c2bc4fbc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b149478149ac7b982a634cc48819c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9a2d21e2728983b016f087227f8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a84fcee905d1309c8efd9895e3fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b9237bd2954db972144559a060a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74b49bce51ddb88ed6bd034c1770589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847ba3c195c0777ea61f0fa766fa11090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c6b49aad569d434f6c5bd044ab3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd1dc699e64d923b049908c608bee892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb896292a2e53074bf3e9fdf43ab2ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6df4922ed35bd165171aaa7a026a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482eeab58794dfacb201bbac4d414f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb9ecc9a70c73463b4679ce278ceb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6cda15eef0dfca7719b42b96793c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1b97455fb705cd2b223298e68781198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556a743348c0bd2e4cb78c42d4f22e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c29b1325b2a8ddfdca45925ab15a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d39c1bb53e67ea8b24b7023e9878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00116aefe622a60c6a884a220c845b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf2a4beaed5eb3ff1403cb464d7811103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3cc81635a21c1200d378bd52f12d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593206aff98fdd6b187f13c9711cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54335fe783b1c8990616fe8b295f554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afa1484b33f4e4e2bd64b8d9672486107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa15f83c505ce076e44fc7429736d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f59b43a17c7c3d3bddc0c0642875b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be76537912f22dbd90b96d6d29e29b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca603e0fef172d745935ade07b856111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235113fcb42acffd2330fe58c685a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebffd68bc8a3be62ee128a0f24bba88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84972b363647894793cd23bac14e509114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e74ececce45b0b467dd8974a9e70a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576e7fef54c9ad6f8dc4d3de9249b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb93f61cdb0defc03c2c640f1c4550117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344006625846d020f98747ff677396ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275739b2fe4aba56dc35bdda155e16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8772316f3bcc57f0aaf8207b6f4725120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb746d60b8ce648ca97ed56fd307a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db8afc40074486d80a41b755928ea7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066c66381a5d1df9c2a87524554f26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f56d2aa930bc474ecd1de11e83277124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f48b55e51f59f663534f5680d474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09078e9c720d339979225afd66b2cae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929b171968fa6d7a8b12f4b328cddd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b2a8929b690dfca3db22a9ac534b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad69523077058302e8a46c3bb9d465129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f5490d0df548cfe887faac6ef946a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc63b0a50b03679d0d8280d4f2ea6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89990d3a281b070f46e473db40b7ce98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356043cea4921f2c42ff9855a5f3147a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27abb6b1b4f6c69f5515e16e832c676134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d21cbdaa26260eea033380109aad3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a541208d8de834d319ec754b3bf27d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06987d8dcaf92b720d73bfb753e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d33f6ae0161bc59de800fa4d1c6ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc51fd830799136271e093eaa2c11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e123bcb1b89a846bc272d9a80ef6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb497b76b67e1de348344f7af8a86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4d5b36792a31fcd46af5d5fbcb1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f614090e3345ce44349f403811cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924f81a1dc7f62a5b8e4f3b3c34c05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814087b7f98d5323851ead28c11289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372edc15bcbb10ec33464ed914b653ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252bb6824288252b1a3450dda28beb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397201c235756954cb79b359fdf95fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9879a1451e84f3c86e74c30b0bcd41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0105518471d8181e7a78418392a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e91e23be7cf78a37ce5c134d17b6a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0472f61be4c4aa3486328a1f3431e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05511c5d59235677f4deaca3477594f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a377e030f3008902251b7a384c3a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa807b24fcae4290940a928841c6ede155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2652ad5c1e932069fa3d280e38d96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1801d0b3d7c4ea0d014d54c75fbb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23999741cd2dbeff5bbf6e8af500901158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183d19cd89093deabbb771172183957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f6528cd4f2b1edfe01f54c05e872f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cf5670fafbae47858a86290f03dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940328211dbd309f53faa716595cebf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe65699f54f050d268fcd9a23e3fe7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647852c0b5eaf7abdf664a2c1ecca292164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a56fdf098fb21904adeb3a9d82f62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c0dfef0bd97eb16058e26682d50b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006fe825d1ec8ff136bf36cd8b6f9c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede753362532a54e66abdcc94f7e4732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fb4e7a2b5717905b58f2a47b062ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411825d375eb5cc7d2019587e7ba49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a157acebc247d869d7cf81176bac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b53131f576a4299d3bd291b92919172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fa826f1d0ab1834fb4582740d5105173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49829fecb8816c64a1d1b4d1d754f18e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350064e94762555aa2dcfd39a839f574175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af765d6caffb3cdabec0965e6bb5de1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc97f9ddf118a14979dddb4bc33680177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253feb5c2ddb2cbd722f09e114c75f3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5181076b86997dc678ee32ddc6af55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbd030cdc68b4d3e20d4badb0b7264180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747d16f1a0022d23aa3d43a6efc31af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2035f035942828b7f673b65513183aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297abb355418bef0a846f0cb637acc40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112239c0194878fb2da88a52017db72d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33672feceb9d1405112c288f12d659185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba272422958e82dad0d9c015ef2bec9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ba42e850ea987b2f6f3de14988312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba0e54d0acac0341b4b7e7ded55fe6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cfc593937b2e2c1acaabab700c775189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fb08f4f1352e80e287bdb9117184190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbd3a86523f2e2a914b16c800a197191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c91a2cf5964f68f0e374e072ca77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c8fb64b3b2e8b969c625458ad61e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ba78a7d089bbd42f4225887581d32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e912eb4990d094c721367a4c426b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515231b9a0b796e96d2284274bb3ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7580f7965ba66424adf28fa5e0e84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eab745951b2bf918e9b78fb34649c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ccadebe32459a481706339c51f2a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328146944ca1b135bbb8109e2c22414b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72df6de9f47ca2c7492f47a07bd2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da35401afffea4531f42b3c77e35e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3305b22bcf036011cee8ce74cf7b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458361a2d3776d250b2f4edf20e49425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261320c8d9852a8ac64d413605826d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849301e8745a03ce437fa2f62f280f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb588a5633666889ba862a41391f26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda9c65ef8193d515b47d8ebb59f8e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67fa0013ec6b04634567b3c37df8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1cd0dfefbab18fccc45dd78e534ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec5161e7650da71e622fdd63730ab0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c3d5c1ef25ef06410990ab055fc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3078ec4e316f307fe2872cdc9943aeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180829720cc4447078127382ab7c4179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2dbca9cf3a1b20ee1444973eb36fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd0003534d72fbcec50a06cb35e98c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65222585e977eb9713b83d2b1ea1b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dda2feac5a3d9de570696b0503f48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b0584587b13949f683faf3b74520c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ebd6fe3c9d65a3907e71db264b45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990964c5945f01aa6b92a46e400380da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96314a4baf6074987475f82421b1e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0414f98ecf4d4e2708bcd0e101a2b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb537080c128a90d2dda2c49764bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5791f69a5ce81ccb0428c666fb60fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3763b1224c4313342dfd1702d1c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c8fd2f2e9fcac6a681107942517e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc9868a273620d416cc52e4ad4f6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7acbaff46bfa795b1e30eb8fc1d81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df72972a319e689f8702b89cb4caf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d0fcf0f913ed12c5923b4f6917db6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc04be28f4c69397215fda296b5aa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2580aa0b434e75c8cb4338f02f2d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158f49b5b48bb06be44e2af29128c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c20075a828956e9bc270af80d4f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d3d61ff544d1cd9af76d165866bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd7b8a60b4244a746fcec583dd2f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458bba05d636328e7156b7fcec8e997238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd238543c16947f40a21e63eae2ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35d50d20e4b231b96a66927dca95e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86b04481c9fea7575528af65bce11b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c32df375868baf61562b1b67f5751242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9391d17eab5ba33f676dcd04175ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743264e6e19e19c523de6999db948dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1cb4698fbee5918203c517c103590245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313827c65d58e92edd7b1f7f49e385c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d37a136a73da9cf35dc856d4627092247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741712bd1378d9505e50d873ee2c2c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d778e2637b9469356329bb945cf870a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228ec0b51c7672a811aa0cd47b0dd16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d36fbc62617f1c223ad9e6ed82bc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a329b8d3aa0fd801977db5a911968252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd70e1fc53abb7dc9327da6684f213253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f20a8adeefcf93448d1143450d6a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c69b17ed09a54866517026a0362f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15805b85e038e5f78190ba1f9e592a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e196ecfe23bd1c9be812634ec50da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a05682bf6a983244231786c634e1bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44322ad6e9c01f20a8b91e00bc9251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ac655ce416117dc6c53232ce60934260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914ae3106cf0e80ce821f669d56c94a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b0c6b51c7b13fc77fc6049160e015262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f2b384e201d933ff1a347da8d275e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda4665f7bee4e2d79633a63118c83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc726e3b4f8b79eae9832ca2f46bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da8f735db356dc5618ee3b0341174266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6a529652c592023192ab6783d2e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96eb99d4856973758bbb0927b13f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d538da4c039a071e8938783a06ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15023e2c7627c5637b028162d571d57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcf93ad4ccba1be3b7ee4797aec4fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582de9176b06e0d9c61de36b9dad376272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040841c6cf2c94cd1db78ce184556c11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026224f13070b74c14d8974d17bd44e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dcc7d029a743b88db7a8388600cc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02479a4f356fb1ea07b85ce232c79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821913decccca31fa6e1dc43f940ae86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e31638d618a0c880a30949c82e5a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b2e9ba2042aab76104bb86365a62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9d57bd5f5243986d8e37f57426ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618159c808816288a114c1fd75157891281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff1e42a2f86ca1b983d25c37c5529d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0a2364096aa7ac2f63179138345c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e5a95105665a14c2d60b790f04fdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a1e560f4d9aa919f54acbc44aaf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c97c2a00555e366c0b9c313bbbb7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4993994ff988e1d629e60dfe84ca7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f8bc71b8c585103f8964bbb4fd86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f67d242e364f423a9a27024e8e1de7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4b2da116388b29cc16b3af9be4ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb92b3c4063fccd8f890b0efc46ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8ca3c720f80d0fdc5d9f12c9237d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c6474da3d1200a472c00435afdfe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf9aa8ea8d9bf8c2b573a7332483d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cce5eb7bee6405a97cc8719324105295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b61de15f683fcb9725ae341f6f26c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b39dcd153f154b27d0f5c72bc4941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db16e46aba0bf9b212058e6b75e27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a147536590e6c131a8d64006fed51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e35e98f53a40c81332d5d7a7ef920300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c0639e6133008fe3be93d5f33fc60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1d51d3ca515a68815d9e4eb8ef6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c756777b91fcbbc54864032f3e168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227839e442512fdf3b20704c78ca3cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8061209296ab6246b920bafa1fa23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71f4b62c0e5f471fb18aef5e6591b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d18e9981ad209ed888659c8f9a2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae1a147ba854f7768f45011684a8c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83217037a76e309084921a9bd59525309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6df981dbfa8e48917e7a8b765fba1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3559dc958ada381b4829b230df3275311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0cb56b13e198421010071c494d6dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8b86aa8ddffb0e0fb713ff2c8643313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972b7a8c7e632d8a11602b090ea35b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8151e1ed658d15a127698011f51695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707275b8d25fd99f1bf1fdb5aa93d0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead0b0f5970c8c498c0f9906722e1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b4a2d1a2672c449d2b79b2d2ff22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb53958b9ac5f257f7ece29f089398319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb40711912018a84518f20a74077d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c69e6c9f02420fdbb2b7b82930cef8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04104e019462b662ae25b8247318f2be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b9f0e29d5bfeabb022c6643f2c9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f3a151919e686a76ae88bfa663d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b32a64cc104b0adefcceab64a840ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be316977773a85d349f63933d434360326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4e65faa153b1939d8a6971a49cd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8766c80d8d731321e755227bfeb680328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480be00faed935810af085eedd4c817329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a12b3eba7041b312d0fbb17e8bdff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8082603ba894444eb26d7cb4e193c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33763dae894cc34db1c92c9f404ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e3c0309ba6fb6a8bc1666e7cddf8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df21b1431a14b63c276acf0df08ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364450c28bd1076ca88b6c78ec084fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aefb11fe0317fc6bf79dcdca36f9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e23ba6b647a420b30df83fbfc7298337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ad08b61a4f4910636a26a0217954338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c9c87825161cceecba9a528bafaf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f836ececb897d459d80d14b6f697340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e15c01c605efab7181b77a4a93dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb84ce399b337b225133cedb30b176342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99725e3b1bcf356437f5f5ea4427417343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1dd5c77c8374543fb4126c0d9911e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d14444be741763df13a9b858c038345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed79cdf3cc4898f574dbc06e71c0d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da509f3c113d9a00479797792f9aa234347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5553ecc9d35d611d2c09c2e62041f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63250574a4203dabef6bbdf800cb9071349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde2f61fa838a89fd9facca12d2434350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310306dae379b9ff13cb80563a27c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef7e658e2f9af333eb61983f31b1bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7469d5f9b03026837e3e5a67658879353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093e10ecc7e0b24f70da64ec252f6b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522e56e6ddff779622edd57f3f30f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f623352c7c1b05155e0e45bad79b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79f3a7094c03911643af1249f7c76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63f237d352066af6af7748fb141eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbf51d7dcdbd877ca37ec4478bad7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369d65f6a38c7513f6bad1fc20b9ef7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde81985508781af09e32c03db3cdd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ad674e4673eb73d61e1fc4f4b252362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a3523843789192c69aacb07b9a1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f933c8be5b12d4680981705d4084e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd47b73f4e6dc0c2359a4232dc702365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8ca812d3c7107d427f71f81ef7cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450188789736acf8a161786264b634a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8dc062388a5a6107007c12f6431f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9ae743d20a69cc1155ba657341f58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e49ed0af9fa042d87da4578d28e69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce01ada84d90a3c66fac9cb1b0b35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f630efc7dc3b80c3af91a0ece44ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9702702b1545033e625047abe66530373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc440ea1853908f6bcde22e2fcd493374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a61d0ddca5ab066821824278f11b7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ff43c8ac246aeaa2014d47ed446b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a0626cca7bb5f47bc324aa252851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345cad2a4c77740ffab00fa493db00b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bcb74aa0799a4d06641893d0c3ec7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff582957fcf62397c426ee7ee63f725380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e30d4f1e905994a6a3ac0f0bae4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46aa31447634ab30db1745c3d8acd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da457971245700d25312e42a1c507921383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e6264d3cfbba71543ac5369065f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85141467991eb1e716e89a94a32747f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf047aba187203f836d8d512b67f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c819be790cd81518787d8d38f5c902387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e8ae71d63c0e874063d924980614388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc1ea9e5fa16309fe2a5bbfadbbc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f083c7bc7edb03a75f2a20d8c6a93b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c12211e088329ed481aef1e8ee15f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad85d09a9d89af0ad14e3169179eeee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d504c79a507eae560d82d7e0f1d5d9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f545da54581beedc9bfa595977ec0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414133d28f33b637c6e7afd93b7cee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69e5652b8825989bf73e3d4aa4ce9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6421d7a4d13254a653c3389c996aa7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f13d7f0814da5198d0428311f9d28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94d9faed2135e1d918b53a541dbdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab274476ccb12f6c30a82e0bc068ae7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522f4970181bbfe2e4a092085560dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5312a78b8d56284065386a081498c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc930efa2f40701cb4d3cec0ef4411b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ef68365098a8e86a25e3d5181eb18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b85eec2c47ad8e295abe08389ea306405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca0f4c4d3632ba552f038e048838c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e24a0c9f53e44ca32f7cabbcda80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88101b10aa473f00c2a29dd73e4b88c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eea17c73baec4b5f7370a3d2a9bd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b0741d2fccfce1c5474efe39aff7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f6e93a53c69eae0bd0f50aea158aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26f3c7b2bfbbff123bc2aa8cec6ad3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85fe8b9ca14f7445b1094b6dda0000413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c71ff2079ad8b043e1f6cc61ae69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce35aded33b998e88a909c1d21ea60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ab1ecb3647846c0ae191d2c90434416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb93fccc354e99241488e61a2942b3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a0609ee85f8f73da61045926a1e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5857b239cb53ad34674c5d0055da7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6355b9c92b12f0dbc13457a7c712fbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ea1481b85bfa8fc38337e251ac06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028324b95adcbe17a777b19a2866e02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccfe41c7dffc19e4f32089690e7b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809109661a0edfa777dd4d37349b2cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af224e264db87541442b0f5fee225e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d967cc8d5b9e163683833630cc29b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28b1dc4f6db507a55eb38ca5a2d6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ccf24af009791d67c83127297252e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec269f1e8f04ba7c8053cad455ebf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd901e539659c0c6375e69adc08ec0ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f4c06a4b949080f1f594cba6c5bb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94778289cec9e010d827f1c6657c7952432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1b706a85b1ad96a6cb4b31c23ed84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128dabc10e56189248944feaac26d17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5373864b0959be8c75f7baf9918b3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21504aabb646eec595fc56b96d9460ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf09b0188d19c15287e26a829eec525437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e35de70220cf31d3fa9cbac73db3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c630bf7c29c9007f39eb278206305e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2518a288a921b9b9f6dc8c5883f4a46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d21b2e5754002bc11c753f80ca64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d041628ae876e0557fdd6ceb1c148442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94594834613e2d26e6afd5a9000c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb20a26a79121ceca2c38dc01718a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b15dddac56719c818bf28f6fd65c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944535bad29e37f1414dac35f7848251446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a2818b3b8dab005cd6017ce0bbf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963698930a2b26342c5f0d5b064950f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041ee55187656f2020f3a02993d5b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfbc80a04f9c6d65e247b39079edb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59536d4f916c8aa3c6d1d7df55c968451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f784c94fc7d414456e7485347c3bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e28e538fdc61ca86fcc4b953a048b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0914e8180c55cb62fc4e554f262d36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d24c0dc106b52c87e012cdd6c7af4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc2ebc9aded3fb7d641e1accb57736456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2ee7fe385840b3d44c34d171b490457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e8bf820fbe519a7e30545e03ad8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38dadffb85ea0c2653df971afb799d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a8a865adf7b2063df8dbfe6c0d4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c312b49df1f0d2da57b5e62a0bef6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88bbe45a54efbd14408636711243d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05082ac9c1fbc2db3e07f351cf3ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee0c08def2714e0608841256b2171464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76afd8a07068d227b31e39068876750465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8d34e7cdf9d7c2b05e25828d2ad5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a0a0761ad9f7c582d03186e6d38e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af7aa459081ada791758e26f2b8e2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e524fd184cacd7d7577e6e365ecb837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e23e368810c4c74277fe0ed67410c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549850bf741c9328c47535c1154c90bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2da8df3b3f5e0eda7eb679058c716d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be5038272dadedf1bc29ecabd62b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a176f40de12fb37bf0818fdea7fea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730271a4c31b77c44fcc45c117861b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65364c03bf9b80a445445081da0bfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2bfad2eb5626e8e1b88b10c1fc10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20853d2e5f7dfcfd6ca32cdd70669c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c4552bc4594ba0511ac0c32d77e0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557b4351f7edcbc437895a4d210a2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de24d874e0d584cea51c754e57edec4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772426458b38ba1b46d094d4d8614fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0e266c206393444b19910cb3e8a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32931925bfa9508799d05768b6b49374484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a02291ed391bec9ccc5abee09b1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0724946bca92aa50f57944d92bae7a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ffec19ff60419a19e9ded6b92f056487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766a25f1c53d28d832a859d36fc7e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2529c3fd8498c5c830d65c04d15dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a61ae136a509173cca7116badf6dab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b198fe99732834703ad87983e8b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485772f06d664ba7e09e790b0a94e8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6cd526639880f0ae21162cb2fa42d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172de926dd8de08c6bc63aa3f69b657494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e86bb9e3feafcdcaba4741f97732d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfadb1ad94323c81334b6532e35288496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f695447ded61213c4c2a9ca9d27da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b803c8ea912f222bba4cbb594f615498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ad79ea52a3426496757ecd031eec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29fc7f8d72219abdaad79395553258500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda9f2928eee1acfdc71794c850b8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817551d17450167bb992922600211eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334562bc0086e740fc6096d9f12fcd62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab14feae349ade582341a44894f025504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c566573b68c198b72c40e6ecce22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621926da6a5b451b105cde770f9c29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd404df7c646c60e051e82aef85b88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d6b8c2af2038fad11dbe5ea845553508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef6106c6916c75ee1aa5ad6c1b1e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e75d4155c1f383790f74ceac268a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b56328d064f0a6af29c82439869ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a6b02785b7565068461a4d93216f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e9800fb2cf520eb095ac59fd50de2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522fefbf437d04d70fe02115ed28d7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a0092fff178bfb4a04479fae9387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b2029b4c8fe353967f19351c4ea7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf1643e3948f23f7437af2a61ea7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c08674ff5e6102d89cf8cf1642f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a495346305ce3af3b31c0be61a35b29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd839d6de273a83342fa599c244176520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e6122d6db7a6d5d8680f0f9f47b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584c6f8fe017c03ae42c6c1d82880d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6751f19044b2b2ae929139921731c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e0cd497b8f7e735c22a23dc875e4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba696cabe94f5da1aeb858cfe01d35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6014c70d54f312959d3564c4f44b59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1dff175a35db2086065e51aab761527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbbe1d168d5bf47743944618c9f66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2610433f3e6e39af902a6239cb3513529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd626b80dd282e8c66a5bbac0d908e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5e4b431ec9c557fd8cd75a7442954531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b7cd5ba6eed2499431c0f4643b8e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d25d48cd4a714b828c418b1fdc6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182051b6d3c9a908092ceac1710eeb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dec9605819fbb2f404dcb8311a145535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcf9f4bcafc293853db21a672a5160536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3365769f090993e2010e463385db0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dac1c2f9da8b376452580c8c23aa4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f202679c050cded18e950dd4c9509539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a1b42098e2d4fa4bd417ee26385fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70107b9584dd95fad363d963c24cc1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85db6b70b4eda407e89dbbdd498830f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6fdc5b6836f74838386a1c7f7d2c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ed13b13f36532dc4896e6673f630544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b217245d71bcede4d8922b9aecdd672545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae947b4b5bc1a70ee1ffff0f63b7d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23498bb78ab55b221b3479e8c15488547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab87a6e779814780eba4e7ca91704548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3d064560e865fbe92a52f07117f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b696ad0c32b52294eacfabaef53a68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348664e0da927ac25f18156818c4a9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f44b520daa3186dc5724e41ff723552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443a9f47ee86625bc006d055f7a6bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c824ed955222a1410c71e6db8b8967554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b43b4199301cfae9c0513fb3e56c4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d801e471c666244cf7b87778c67441556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45f407925ce99fe50199537147f3ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1852f62a5b1d1192c06ac28ebe43f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe65d40a36afb6dda498267e58ca49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf57e430ae6bfa25d3722ff5b03ac2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba4361f059c93a2b460f8ad1e7274561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731b527b5fa37a5e08edf0942fe23e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24b4aee8314c0d07927b76ea23bf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c36739a27fa641e2aad67ba2eb9b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f64ce2ff6b621c6a885a09e7f075c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497c24d4fdbcf00203d2776adf2d2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369f5351e60e50deb3395f897e53ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9374a4a83c74f0955364f6d741477c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa30e858c19bbce2d1d4fb123b4d57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54e7f828c9bfb8c0c3da389ecdc1e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c031f6ad32dbed05cc7573951cc33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ee2feab1f50c4a32f93c5afcae7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61812dbd727bb2b527d8b3d102fabab9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73457066087480308e4efc4d9a04d182574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ab0e10ba72129355f2f29c9941f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5b6e92b49998ba7cd879f4a687af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a0f44ff7fc2540f96be5c807928b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f887668957f49e69382c4563cee841578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff2649d08726440104ac9dea1e2c47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4dec9dc7dabebfd11822db2579eab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327621bb1ffeeb4b5ccca82cce389be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd448f33f04fea42951f555d40fe19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb882f279ed5c6d0b9902ee229a56d43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725bc19d947ad40723450e87a6933b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ea8a7e6bc4c677068d353128d771585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d52122acfb4d3dae308b255434fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dda7ca0be452729fc4085fbd010ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d58cc1219efd6f4d16f9aa46327d85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47c9fd98895c56abd6fcf89a2f5c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00763c44f7981048eb64a355473ca4e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e32b3bfe2d9b30c1d132880eaeea6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b8da914ba3ed7392e59e87f4b3630592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e096cfe07bc25960e5fe1a786c20e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cd0d74c6d2737aa6ff872177a370b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee7749dd25cc092c1ba6b7eea415fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ab2c3cebb18bbd2043b8a726b04a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff09603d45157c93c353f58769d287597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef16b4a478fde254783879a207c719598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46103bfe98b609cf752c73427e60ae81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd33dcb1e756242c176734fb669c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf80175cf6ac81470e2f9c8153f3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d073f45452dd5cd3f28f2a41f4541602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466054b967bcb5199d15ce2f3816ee62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f453ce1ec23efd839831d62e9ac203604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1edc56598cc1829d20e76f63167d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc368141c6ab29fe18f8c2fb641b274606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25832fb741138f03fc039c3454e68a31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe8f32b1fec31730c243a55736863608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f66224b0252b003e270f3801cb74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb2f0874a1e8b2d7cd03e205b7a87b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ac33f3b8a7a750ef5ba83f0b44d04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea36a5e056aafc64e76e569839d39d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0754ff1db0b0570b6b8c8b7abc0dc93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011463b5b6541f2fe8b26df7f79dca6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e601061524f5ac08e160668f5f98c88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3b243c3988aa1978d909322e345b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2215f316cb07b211429a15235ce0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c91f7afdfcc3bdc310ee7de3963d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78b34032ead3c6bf6c4837f129b7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea978ad758a9f7480f7e64701527d229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ee113604d05b2026a0e6849a8f18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e44c132ec7b9ae9182ab83ae75b667622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c634603a4f9caf7b066d67d4ad71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ddbe260f12343b8e9e89b383ef561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514df3a88cb48cc07a09df3cca4c630625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f645e0635672b71154a9c559f18ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb10376600ff496bf563246d7fc11a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23fb9a62b00bda5ab1eb9911048d27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612888de5e38e2f20869da3f8eea67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf46c768f4a1c1c47c3b032d02846d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0892b69ab3bfb3fcf49ed71181d1b7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a76cc22598a926a93d0d6055892b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3890746f032a9b373e955232efb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3415203fc2fc694dbf2e7a85b44c85d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dfbf4c589f9b67152b49e065b7842635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f01848707ec386801c8af5ecbf7c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95814f88edf21eee4c411791f1ab84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695eaa115a90ccd76133f011298b9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec98d09ff0a4fc78188709ec2346c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73c76c91aad1920e96f3f1f4b5b321640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ba5a0f09f315b5af50686a01a86a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8241597aede23cb03eed213f9c70e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec5ed54906d95689a923c3fb3c763643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909282ac04eed2e337818a5395af6995644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed5520b3c86368e6410cee19bdb0ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a9d3ccdc5c2b1259ec9d71385b18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da25980c7637654d5e6ad93d6bbdac8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ab1dac797573c35a483eefa9874d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cc465bef312f94b0d01947def259f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950712bb8749024fc0dd2016cc6a30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039e8e2a94ada1598bf414c78ec3bb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2e453a3bc63aaf591c343dea12ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed89b2d33d46f0aa5f87dd3c8c771653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927b8318b50769dcef288e51c2023ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaed175592cd757c347656e0635bd76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813e6b145610f88f317d152ca45073c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0ceff8489dadf5af56d45fbc5cfa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9320de41593c9bdc553a68037346c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999526724ad1b6932730eab86c1385a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55cc052515e4e76ba876ec5667b709660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b188627ee69644fba5c4b58fbecee6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683881e7e8b803045b633a694e89b2e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b41d410f2a4869cd8eed206e148d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a106810df80a54b61ce61b9e696ddc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae11ccde008d9a28c21a901e91b031665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5882efc0c472033cad30e3ffec6b12c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca1cda6c3172e3747abc765a4bd23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2f56648524869031ae40c10b567f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43557d43775a0389d4198d8375ef62ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab92501c540c5a20d9e61fa0675bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b3ac158f312a15c7849d83c42d07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7be4db0f1278df0031bfbe2f9f53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b99c23bf3149e1f276ee6a919217a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a937f58cde4bd5bad93f52c422f6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bff6d76cf2e04569d915c778c2b63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5a066512ee1c77848d1e7dfe9a99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c64f6c2de8278b4ce4075e2a5b40d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54092ef21163d184b7402977114030678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd470ab007c29f05f0c5237190b644679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b48fa3b99b3b90bc2127e693891d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c72f60dd9297e342a46635297f1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d14aec7b89facb5e391da31f146aa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32f92f6ef0d7b2b450ce515a38aa99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caccece684638ae80436fcc7f0d7fb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca254fe04dcc2eaffb9aaa3cfdb84c48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1f0921eb90ff03da69dbde166af02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633459403db67958c700c16bdb0c0945687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7662db5c7ac29960caa27a4772e1c7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447199e13300e3c53a681bdc340cb02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085aaadb762de34402ad98729b8ecab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24213234a3ee9435ff3dfe74577617691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078fdec4cc5fb2a4b7de1cbba400d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be540cbe3997e592cc041f30dc97e44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8a7de0b0c863eb5c8f825eecd8121694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba4219cf6a7e4ef501780f9b183805695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b8785576dabf789dbc990881c8da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb938fcc3e0181f564bb9af632b1a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f116fc8f053e059e5602dd9a92ea4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421478b719c0cd9abf360d1ea456d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c053916d01f9a30270423b72e7afc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0834864137e58819f8e4560902f8820701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c6e5e5f14632550eadd3d983f202e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078ae6cfa1dc4be7cb8bb85aec29046703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a94f05cea5f6ae1714f7bc28b342704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9de72bc7a213c5f80d1ba4457a48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21abc88b51cfafa06f5ad4b043ed3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785b848514942b1adeee7bdb92163b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024aaa46b81b31c5c0e56c809349a74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b37dab7bd97d9b490001a4bb6c828709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3c69972c92ff60ede3ce182632b6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48b8f871f62d23b13c21e018f9763711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228d7dbfb695525328a3a8ba0c74df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e06ab0115e8fafb8fe5bfa3a9d3d34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1abf5586f868e372245c48b0119e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6644bc2fe32657b92fb90cc0d93858e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e240932fb9786112fbc65fa950e3646716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca5c3814f17590743d5da1dac182e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa863a13221cb644cb2f20ccf70b562718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f7084344a1eb834a9f4dd7f27ee2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1ea7c8018f6cd348bb4c0df14717720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882461e75812476d9b0dcf4d5955825e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb2e36ed167aced2b1a6c6ade8348722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e1374808da0c2e64a66a4473347a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8f97bc7de87e149d20e0ed4152d0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08128623ecb38589ef57f41970ae69d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd597b3c7ce0d891f8032414e6acd29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46623f278c9437d4ee09e68b20cbaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521758a571e83d315f9ccda4a0fa9fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1fe9f53759685fe1a00ee26e55d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe53f6bdcc7394e716484fbe2b53c45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b0d933bf5bf270f51ef31a26f608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937bfc66eb2014ef2e70c6ddfea3427732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a4e49f66153376d22bce6450a482733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b28e2081dfceccb3668a1e1e0471b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bedfbe9df241cefd8743c10ce9e5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331909a1cf4d071912d192d9e73e456736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2b9a40b21093e1975e5ec721deea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf82fcfcdd685e63264be35b39d31f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a98610f1675148d45190ac8226c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd4f2dd2eb8786d2e9eccf88872bac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a621661788f573b5be90d8cbdfb38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58784ea272b1e987202475e6f176d2c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b01d733484c1335ca0aad5d0c9db0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb839152345f44f162738898fa029413744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b6c185b5691e2267298d5f3e3673745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e0f99e6f3ba1f54fdc6174eaca87a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172ec8c355df70a2ea554853451c70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92596ea70c41f7d92834250d28d58b94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be7ea8977b22b4bf47293916b0c86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de2692310b5947f8f438a5a4ac810d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261b80c9be7aef6869c34b481e6bf96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea29073672fc8746f4badcbb0d81a11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034f35f692704333e3b8450efbecb0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac622f0c648bcf29b27ab7db60fd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c799d226d26ce4c509e0549b02741ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42120f82a7d854d88603e463ee14a36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d13a0f0242d6f4b2c3ae645aec6f67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c2d2742be2671bed008abff2eb3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506efb133f3157fefd4a499f864ee55759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c586eee049473f79e368887381dfb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b157661003a4827bb60979d59cc7a8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5955a7e952320072396e2db15e2623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a051919a9b53e1affc3c0012c5cd644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18cb7bcf50ee6d7e8088793aad86305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d297db17467be956a4fde104d30c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c354f9a5d78a036706f28fb0ea15687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee619e1ac59a6e7ea3986b07e758448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629842abd144f354e00c1f02f4192619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d45830d5e8ba026aa00fbb61e52a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4facf6471abc1a0eb5207f52ecb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aab81700c9469458923a2b192fdd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0793df9e795df5206b2be38a9ff3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc0d895683b36320a7520496d6cc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146eac48dc8765eaa27de8f66eeadd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01b15846420ae76f0e98c87602242f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6dafd5011d43f27c46fe04a214a6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc7baa6a372162d24f1176b60350b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd9478f5e5e0023cc65cac90292d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb0448d9f0e8a717fc09b0966dae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc022f1898b740fc26cd83f2dd34321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20fbe5ef8638340edc18f599307d6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b11d3d48d0e21282e4c75cad4875523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f304d21e5bc3f72b8f5dfd78d5ecc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e59284e4ca05a1da9b074beb76f7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37036692a6d22840544c2e67c8975f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d979f299dc719bd6a8dd0ba6397ac6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188db72cbf78fbafd228d63151abb56828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f4818edee040b1d5d0a9884b9f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1c6cc582b7d167a277922ebaa40430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ccdf9715a9a4e1f8c8b7b6b4018f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbb8c2e9dfbda7585674a60f7392132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6dfa278a65b3362d5dba0dbaf072a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e32e69d413ec2f01f97d0d5b787d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4248bc623888855f5fc608817ab3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765917edc3c2c69447a2c65c22b0a3fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568b79c3ac3239952dbafb6864114737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f37243653e6d9eab9557a0ccd6d0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac62988f51c56310eedc52be442b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852855a1ba8a317e02ddf329cd8c33540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f53cd2d4884a7d64f2035f4f78934241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b192194800cafdced6435a5eab4fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86609edbf491d7d639b91bf5b060d65e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cf3d2d7f78504f37a191568aa034f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949676f80ee3054de19b62fe6938b0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdaac5b4b6e275b56a3a6f0f45325f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404692f8c0e8599add2ba4ae7ec5793947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd08d91df47b960db0c2f5b13ecd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bb2527efd136139c3ce741fa626bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498f15a6e2096166aeff20ce21fc1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86585e23cbf1d422e0eaa253149bbed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a858db5e3af03f6ec13007ca5eb5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520864d92339706de1f9261a62a54053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b0c1fd5502f36406c2126a7f3d0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92da83768ac1e9b13d1b668264ff6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaff08c8ce933a66ade183a966a4dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52609d4185204fef136f117b8d8f43a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd52e45f195c729f964260432e68b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a973983ebdd79af2daccdb0eaa7f8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477c84aad8b20bac78a1c8492afabd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd49f5ec7fcbebed6882764ad4711d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ff1e9d7754d71760e4ceeee0469862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466cb0db8ca21ff798f4da6741030763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc20edf912400e208ff114bd904a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00503c9687609fdcd5541ec9be2e4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff44c70e7f8ada48be83d0e4c6d6aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28e208fc5914a59103b1115b6927067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac481a1e3d3d7a7c233679027a8e7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a55d604a3227b29728d05a729192569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6700b629f5d03cd72e818a3522c8c4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89596e4ddd100122943a7cc4b1666b6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc8a216f108e1243826542630dbc4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5fe1574fe0bc402b4c2ceb72e7ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b5c89fc7a3cc362058134054a80f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f46c860d28b514f744e4ead6ac1a8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5eee0784b259658c7459a48e43de776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0bf07db76078739925abdd0dd392477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c1a3100453953ae54fa6688cf7c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e707cf53cb015f3ddb1ea44f6248979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461ea81db203e66be7c93ddb51554580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdc0ecb818ea821ad89637e33367ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb010249a0b7f07c8369970a45daf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc964f3e6ad150236dfa3852850d121983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5dc9a322cdcd6abb19bf7e17dcb4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a536cb78d64918b73ccd342d6e998585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1534ef5354acda172fb6b4382b81086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660767f21a91ecf13f6cd2032e51b8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d24d2db386ff1943deec8aa2d7e2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f40703027ffec3e85f7b14a46e7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198109daaa2e3f071632aaae74fae8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987567ebaf11bedb03ddcf20160811591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1779f07ae4aca7f44b851aab8e92b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9064b0bbf95989225bf264c0a8c9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d5cba35570fd78cf78f316b3eff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b5fb395d2d69b7df9b6e80b35eee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a81e95ace4aeab1a627e60a6a4b5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81561024610ca7a9ed27d9436491c3bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815770d389f418367ae8d14a2e97de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9ff9ccefa5f14aa93ab8d53a92f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3bc3fd0089831f63f5ab6fa24d4fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6de468506e811807410a50d852bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e501f69ac37eb598fe4bb8a841f174102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02024b856e96dfce58610e784c25bb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16329680bd59123b4323684c9086896104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728ff709420d6901cc35068e30065a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab839d888473822f46b5a001cfe320d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6288fabe1dd23da60d11b2d29e764d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148323ba3e5604fe344ae8d4033da8fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113bf21ff87ac1a3c36f7a97a15361e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e058113372f327d4772fc3a67e2fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c07e064a0bfea5a2d69adb95c91d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47c11f702a1984b69ee55631ea93c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102d449eec526f9c23365335d8555f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6768894f34a1f3832c0b03ecbc042b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058c038912a776c5640242e60550714115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b5af5b190437995e2b5da1e517b24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548883eb6c5cc01bb03fbe398afaca97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6600d46882615b138cc16553b66aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d490c08737f0e20be1bac793c380119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca2e05770e0bd412f9d146a768a072120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c5a74b9fd5e04bdb3e35f4c69e8f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe188126b418f827560102f36a8a43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9831ff2c4ec61e23cf5a1ff5e8b45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604d002832dda64666831375641767124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31647c09c1afee1c5ea3dad65fbfc5b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a410039b237c0903c9424fc61562658126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b545711ae126a4e19a88ba86a20242127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832975c54b4af2c816f044f6bde9e926128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b7685e96af9883b87ab98cf54b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a3f3f799772ad6534712fc60e562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561eec8f5245a9cea966e0f219ef4a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851840243471ab5112d92f8c1da0e18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20600f0db2494d327bf9c73edff27218133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904749ca4cf8ccc982b5c16bb1ba1e45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f013cd7f5018e6bb2cb01ab3e1d510135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5e2659ba67cecfdeb115d9f3d1c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469e43396f50fe2dcf4e0a28c97e16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840476121d31678351d7bdb2471d0a98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97443deb9ee0432c69fafc2eca1e29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1804d2c34d0b2be9e0066f4f2b704140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528c2727e2e292672b202055e36f7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3020b53744efa8a363cdbe5a2767c10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8ec1cec66cb3e6f45b31e836a4b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f396feffd073f1db5155a80ec4a9ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744aeece121d606eb100309348a288f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59334c57992ef2bfb2a012dffa8b724b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634788d28d7367e245c7747b8ad983147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df7be9e520ee73d05068d89180ade148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4cae0e413d2dfb4d02350a4d7b3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ffe4c579a7c8ce5edbe88e6abf41e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184207e088a4687348e28bd966843db7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87915c45e160e6757d1505c8bba467b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293cdd9a046d651c6dc6d086609b49a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726b777faaed8ae26a3be0089bee93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147a700a4d2392bdbd712ebc5d8ad3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8eaa7e356b76664d91d957e71867d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bfd9caf2f1a0b28a25aaa8348147157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d893d8d21fb65acb60c284788f055158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b510463260880186e929654f22ead75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34322c8880f05276734bfd3e40b615160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cddc35d1b55ade83ae8c049ac7c148161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6ac83ded8ae8a1c8193c0d689808162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba2d3d12d2dab1fe174ef3238666e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536697a835c68a5a47526bf0133163f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847166db9baaf1c369c3f5902f0fb28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f359088d4f23a9bda2bcaef454abf7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcb7956a3237674db2a808261423d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8e4c0ee6b844f3195e045ac96369168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f19348009a9b335e3d8ba87044dcd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcadbdc30dfdfb223e10efc2bb179f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6117ac5be902339e3630f1cfc6729b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e14d0604acacb3c9b0ce01a3469c87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c2bc983fa3ae49ec16d79027f132173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aa9f7e7e841e2d6e86292b791a8f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20364893dac3f14f0612a0f5f550e37a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14da0d396523af663109cd593593b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc13f7307a6697a2c8ea5cf2b217d32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707c0671e383efca688bb9b8fbaf42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5b0622ad7b92f4d443d082697b42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a1ca02674af93f02d97e4a442814180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24d5a9cdba302932e3c07c4695ff79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe509ccf88b9e1dfd51ddcda65b00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd58374a9aa50021484d605ebe24dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa15060bd9063e4389511cd091d1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752063e4526582d810088ffe17934a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf2f2075189cc95c33ac16c2e1d6ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df85bdaae58308693c6fc160ffef7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f644cd1d8775ce3597aba1eef97544188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b54c9394babcdb7a2dba9265043cb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d512421cbade146ecaf8e9f2309f58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f71ad5dbeac172e80bf8eeb515182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cf52f15e892bdd6d5ed9d03cc4af6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88d565d31afa96f73029b46e12679193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ee888cf14d2b635f4389405a3e3ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af468ee7e76194a32c48a0534f2c60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7c82c8465be5b5f931a1623f77390196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c7b96c4de27236c9b9ce3f76b5368197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3826b6f70166cd0673c299ce7e3394198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c1088236683741fd4c436afe6179199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2795a101f1e9726d0ba847e1e3cf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae4d68d745cfda880823e5bafd52f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca34587e46d2e40db8e346306a9f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f973a019d2c90d1899fb3866f970da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849d69c94aa1bf2decd3b7d0aa3c3bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493759e322c36bd57e830f99dff0fe17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb1513218f75680fe32f16364452d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62f0504ce28e62637f392b884c53b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af14d15bb2f79a408e014ef5a8a5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef516e9deb6bd033dbd4976520a5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bcd4f76ccbfcc02b647ef42b04129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b39c742b31d8a6aa3d5c385d6085211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4521c3b49df1f6c5f672d7f88115bdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ccd38720004f138f9e7932aa15380213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295c1f30866156fc70a10d00f1d1ca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d32e2c43528e9f4a5d03fe756d6fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183e359d1b59ce17554b08852b17df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d0f58c313b29caab8ebca4c2a6db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aabdca7186045b9d91d92c7f1ba501218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a54e3665a2b9981ae1dab2327ca7cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1cad62cd7007b296a940ca3a2c83f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d72c21e913762358b6a48ce9dff8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb3ab90355767f2051c8407126afa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152b8f98f58903be601b2c8736687e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e13c0dbab868f263bcfed1004e768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241524eeb98359594bd3d3b303173b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40d01143b4bee96d8312e42ad16623226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f30e6daf7440f9f5f18d1aeffc589227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eaf1ddd67753095c15fdb163eb6b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80fc147ca199cf696ec37c13f3b605229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435685446177dfca24947312aab389d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f303f1689e36805b693b2fc0fd6fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000097181f594b6b1571a74dac84f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba62f97ee55d194b0b66e88042795d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6bcb6e2867dd8f857fe0ad1bef60a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a398aa26ae490fdb31f4f6687f4f43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781f659958d440c941007958357b3fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e2968af82327197dfc6b7beb9064237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5260545c498db2d5a1e73925a3bb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f2dbf201231ff57947cd7b32eda14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0789f4845d663ec8d72b03a6626af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47efd992a82d1fafce087a9340c404241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e13714a04245beb4fe36123c4013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4e663b12d7eba32ed424ad88771f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53b03b02c198f76110992dad20fdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322a6ec4ea482e1a8ba507fdb6849a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f63b4a5045f3127090122f1232029246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef6af7ab3a8b472a90475470ce6fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af992f9a20ad39e1799eb6a5a039b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255593540ff78eddc74cfe8700b869ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c2dc720b270e5debcb7645a8f21c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a91cbf619020172c08ab914b98dba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e768ed47b9f9fb80ecf9abe30b761cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f6868dd4b076be3c5a3e10e3dae6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b080b0a28f16a260d73fd9df89ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a4c3396c8f99b017d19bb8c30df12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb510a361630de7d686307d0232f76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463d9bb8b304baf525543dd9c46fd88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097fa71628e577d74f343b33c66defd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca65f97de27554b7b298189b819e49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197900ae9da61563f0554d82190da1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c0599206bdc8d80766a30a1159ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cfa0c90e048e629eb6c4a43427656262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d97779dd5af9d081c56571c1bc78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf2fa43d8f01811618d5026c8c5bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b0907730563d5cd275fe62721833265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d92cacf3d080fe7dcbd1cc2032f62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784dc896172f7ac7bc7bb9bd8c669ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af94e625b6c2a82c56c73aaea2e7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae321e083f859fb1d86caeb3fa86a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dca6f86e73d0c0b80a8be2a65cdc4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea7e0b218ca67c4cfd5b924f017b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d990868d5f842d4f0edbf72512b892272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0cb8204066a56ec2422d45d0b67b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9ee5ecdc4657b48ba419fdc6e4ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e99bd5efc24272534e06e09ed843275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0f38fd117354b9d5153f1ef46dd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66620641d11e3cf1ac1d8953723aef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36295fc9eb0c1da5fe11a7589ae88f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4f82ea5d44760b135e0da96c0f816279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ebb48222f05a5da7b3d29bb72a13d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79badc395782158d63487d34578c7d61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b2f29f6a44c39bcb3f92a90c0eb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570001b73316786481b98dad6c9c5043283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef4f650ee84759c19a9a622fc50989284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3733795b0d8c6d419f39421c57f766285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68eddebb47649cb8debd8520724ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b375b94e22c66d4f5528fecac8876287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58172c8a2d86262f5e6905f2a1cdb245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8ac492263039e0333ff11a81928a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c57985ab3c29cc6cc3a2ea03ca38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43984b3004a79c8f0009c3a8372eded291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4273c09df1beec079d6eac5bb5cb15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af567d314b5353879d6b70583f09de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36d2da515e36ef37f3cf3a97356ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f430c1609bd77eb502c5e390b29b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f12c16e061cf4a9bbdac1f54e633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4af9f4bf60f7dd499f417c48481c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f87788ef16c7be83da8d66f8d537cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d8141d7977e16ae27685cc7842ba3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7e528f72461c9a1197c1a4d22ef54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514577b5b4f2f1f52146cc40575bb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc253a5cb87e9fa6ea0008f89f16616302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51366d2091b48b046492faf62f508fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c3152827f34ee2593978382b1c0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e05b7b4c184fe947888f4eba0a66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb79de9328eb998f2cff07ae91400306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b8e74e5a6d2389801121334bd140f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2fc0d4003b7e2abf8f00bd04ad069308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58d0ae3d310641ea5a50dff4cd4e76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f117135294cee10c4e4f4529739b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa95151f1aed13ea40aa62cfb2f91e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1249c7d87177698f618ffbd7da163c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8375a417878224b84eee504e0579cdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3efa64ed55ff916d68e1d03a5aac9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945dcfee56732acad63f802be1d5491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a1f417ea007340a0db06c6ff6ae8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951880f714d841ff007db2426401346317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9604eb67442328694967436df60e61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5db133ce5b3400e71f39725e14d2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607924258c0cecfe2986745f728eae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f83b1e1ae72ce4777ea17f25697fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0adc8982b8892c4e697ba74f3666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f18d33eb8fd04d9d3c8e14d20df9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056abbd9db4e5b6c4f7d84d62f715ca5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268de0b4451a356c9b15ae2e407c7ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23efd546b1c88df0763254ac74a0ea5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f70c682c47f24ada6c01706aab213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d42c92bc011903a2dc2c645e06c64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0627118c6f4956a3df4780b3bad7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f437741676a484e2560a1387118679330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a10dcdf630ffc2eac92210c421814331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c049c6c9ab78eb57f8666af6a226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef681980000716d5f7ec095748be7105333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611aaa4ad8dddcef0266d37e1ffd15d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704fffd757a84d217f840d310215cd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5362b190396d46031532b0563aab008336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba4e453f3ba56933689d1f93a6527337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f640dbdfba36700cf27e4388ec80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8645ce6f3bcaf21f0535c63c5b77c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7d8f040c4b9e913c10ca318635ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b373ccd1e93265db670c08020e01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b0982f880e9e9a31610581933ad06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1d3f9e5dd4a395a44f1b9914b5dfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e01d8c7aff29291c39b39e2fa50a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b70dfd1575f1a6c0294593975ca88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2cf93d0b0f0e163a1bf86abc85ae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c0f8c96d4edcac828f4f58ca937fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a91a5440559fd0bd784f39c58bdc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec93b4844877fd3a391a6356f42a02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208fb21070b566f55b8bc26b69919d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad7fbd34ec101ef844041efddf987a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb2910a01b757cfc3d8be8b76d3c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42c57ad22a163b2523e6c7d6a17d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b24967c05d618586078cd808fff594354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8507f03aefd529f7876561df8f8aee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89b1b151dd4e5e746c82755ec9df3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2e1cf6acf2fcaee5e11e6ca36be6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7f4f3b397cf3c407fc0a9d3e98d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47c8b0a2d395fab31efcc5a4c81f62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff040b3cab5205368cb0f489542e3af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a70272fd2d8034654c563a39b410fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c737d49c0beb5a75f23f93de4b11e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d5d6de451432062e2d00ffb39574363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd5c6fbe8f4226c52c6b266b31a85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff468361ac6141c7a210e5fcd9ec7887365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed3483f5f6cdbbebc855447cae4f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93504234f253dfa9f669e5d422b8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a2c858d91c81d8e1af1b10decdde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c5fe2bfd28615975a0236e42adfa3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463abe9c856da350923b276d4a0aaec9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbcae794ffc54079c246aa5ea5ad9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8abf520a6473b8f4f360aa34d6f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc952ada3c522c8a6885be11ee6f0e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7cd06ac321e245683973b68a67425374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bf0e0771bfb48ca7fc8232b933f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d84cd54ffb1bf96e5940713de04b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda907d50ddcb90e01628e95cc7308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501f024ae794e373b8d96dc2f6fac44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8968eb16a4c07e0684e781f1636c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534e9bef6b8c7a7d5f3abea521bb87e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90622ca5d630f37619081ccefd243381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8116978b290062e295cba781ad1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d239819e5af910412ac7cd638deb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd8e3a632e6a1e035fddbf9a2b5c79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419f2ecdd376eed8d1de0ecdbd9120385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43679c2d4b1c9e7d735ad1e175930a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6ea65d49c5dab4f686e1e95af6aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae2ef05c25727a574659b44d081ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf63bce58df1d33d38cbc5b4d32135389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4690e2c03bad88ee8a02344d2783fe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501006c477056e2eed7ba1208f75d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da884f5b21e56c6111be5d7abf28bcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65540a846143ee6161ec64405e9eaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd1311e4c2dbc5fe0dc477c662f83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a59ad093cf90003bfdd85e15f0bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e0599a22d25d487b4977542f931a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd767756826d9531faabaea5f54b23d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2e23f387b9914f780f658bd9e6314398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c13ea2db37d99b0cf089d464e72f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d3022e78757c9b757659801f15d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11054b5e21b09be53cf852425dbefa85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930daacc182bb35c07cf5cf857865d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0e722ebf852375741cf8be0a02ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f6bb51f3fc4cf4d5a9eefc407c1e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c22bca498daeefe031b12e99f732d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943d584166cd048eadb5d216ba4f01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007a729dc442e485a18de062bfaaa51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23c668e17f0379145e678dd65efbd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1fcb677e8e2fc4882ab112cb86a61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d940ef5f9b8df77a1d5244963c29b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d94a44cacddc9b302c1db9a826559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc51634ac2997c6197e96be55446450412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601f64ac2cc1a7707e0ea91cc5a4eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b50610c4bf7d86273426fa33463ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949178217a7bca7513b68f742fa5125415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac86236e165075a67eddc74e66e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2ed2b6d0c9147ed5f383d9d694e98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d9e4d34602ae923d88866a6d9db0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16cd9268c77a343f86b48812fb525c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a3f4453d0f8a10b20e1933def1ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f52f8f74f66b272d9152ddcc3bce7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9b8edb5246796cf15515e2cdea7c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66606bacb2bdd38f8abb2fc790a5368423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454414b0ceb6f0e23acd7a88f7b9df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f5dfa0352f21db7dfc19c38e63f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c657b1cf5aeab14f179e9966f5d6f26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc67013f6b087c3ccd2957763cba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf054e34af5dd42a47952c387e41af7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4861b82194218d5157cce9a6602a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbee8fb20bdf43b93ef500e5ff99a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a96bc4e8267f2f9802edbd25897f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcf206b56624ce90aaf6bab47680f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461209235459fadd8bf29cb9f47ab66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c2e21364f95c3adef9e0079c532de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93cc92c17afa9e375d0935d998edc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca3b2139d0688ddd63c9ce23be7a5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a4b0205589f296f536374c691dc1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf166309a5b542898e4657a122ce5b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f21e7e9c4d3bcd2f3d0c219c184a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8bf7926dbc533f750a1dd0fdc668440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dc45a9e683fe3de805e6fc165b09a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18424b769dc8dbc224f6b06204332f11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899afd7efcf85ceb964a3f8de4418411443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323fd93919d8801dd05b9095e08bd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa714500cd0c8bd2eb40746999f685d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e96a19da6532a760288bb3cdf8d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02cb1abb47638809c68fa249a487a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b53a3214bf1929b5d43c832c92dab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3239b42d2a7a9ead1bf64526f704484449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb488a629450c87234c28808b1c49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a2d63dd3e1d6620762da94d803cae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e2995da4d5b8b81452522d633ef6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d09815ac9647124e456019a775c61b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f134543aa3e2d5ced4640419781967454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ed83a97293711ed252e6d79a4f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e44f267f30f78b6a4e5dcde9066a4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fcdebd7c8e8f17938773cfe0370f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a7256af4d66c66a09d958ed99c2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90281b47088a4a6a07ebf4ed8fa9179459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba88a4dc5ce1a3d5efe366441998efb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00991127cc0b373a5ede45ec29522dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca01bd65a09abda9c9dfbd36f546fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9dd979616961336e072d53b3dd87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73464ed357ada8ccc6e47c598c796464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa24363defc44a57c6effa5034b99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61185f16b0cf6ee1bd6d676798dbf0e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ce2ca50e640bdaac99a75b7c5e90b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24daa7cf0cfea9552bf0ecaec79546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7dc68e42bae8dd550ee8d929aa033469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813df74f18656c13bc2a3a6ea3f04d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd2017e21bfedd3b210def0ba81847471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226faeb9f9c2ca9c2b810f7671fc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781b148d66fc24acb1b97081086e50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae91b3726b720838e93cf6f3d89de0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913ed55c508f0fb085ef9893a87552475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfeba1bc6b90f4804eb19d69c7fab9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc927a3785715eae9bb62fefbc52eb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2051d1b7d854f54fb6a87d97ae803478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30c6cc6da48dd9bbd03b6dd8e341e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e346445f82f60681b39dc4490452dd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ff11b954e7a7dc34384404ae32f91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd97e585fb83fccabe30e8099b559c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd59b6a365c2a72b5af0b16ba93433483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997f00787467003232f9e46b3932d9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edc4dce81b2be97bd1d7492971a82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7232d263f13837e1638549ee2fddcb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c83ac7ff0e7a343fe4ab30ae5bbc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb631daf10eb316720414940aa2a79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e475bd322c1c9b023e2256b28529316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cd813af3353a822a3c9d545b6b70b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644c75913542c2ca885fa86760d04d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746012c0c0d5ade93a0777f64411f0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2898e7b0a4512a0ca847b066ee1cc42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b781b5228c67d81b259b80d0d6ae04e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36137c9ff58aa28856949d7800ef3650495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6f59e89b8b0e5b63da269d193ffc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7aea4a86ec5dec49e20499a1b9189497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f4685071f10e70d4536b073f30c7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e2c83fb90ddb9e15a4152e797e5c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932e8bb80b8d9b1bd5bb1b717ca2c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77ea2badf60a0b1758af1b365d371501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679dc51566ef3a46c60c134fa6cd41b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ea7fbd5fcf48c8e9c0c822198aa7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f388e5d06b4e02b31696eb94e948504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03488b9efdd96f4d38ec63c6bad1bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097d89be115330341e0da0657c91c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437afe9c2627d88a1d81b87918bfd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2627ec05e5e5428776372e026f088f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc59466920d34dc8b5ce9c261b47bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3df6887b3163d8796431c4af567cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1ea1689806c1aa2aa4ba706276f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fa757dab6f24368a2fe45be32a529512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3bf15f0f611df9f40ad1f85f2b5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ccad6c2f34e7e40e43d50eb7519a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e7fc27040242de4a1f3bfa4908891515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a65d2a9c7ba5844ebdf027ed3e53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2f7f47f7ced072b5c3bb90a6bff0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572261fb289458cef0382881069382518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83e573e8b212278b78f46f0c84770d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b1a40739334d49e169c7f76e03dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ecbecf3fa50d59b30be0dda0fced521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120a38208d4da02a00992b29e968c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde832244c826e3973a0fca5445f52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08709f842c216aa48335cb91f8f2bda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a3e14a2d10fe383a2d8455c29f8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d68209381dca4ac19a8d1dc7e5d2e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b21da58c5bee0d2e002ac9b8331923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617f10fe92e6f8455efa50037160dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32abe5681f8b4e718f275375830b843529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f11bc59119e0e5f3bfb7180d7484530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef185b63f1c9685845e1bee3a0c6044531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe513f4fc51560ca2eef848e126254b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fcc780f5c0d09bc6f9596625f295533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb3005ec04999cba394896bf805961534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909691b31e8f5f30251cfc768ce33a19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd08049573c2f9dda5eb66d80203cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b83c5c0a3faa27feea11500245b13e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9011d7aa3e916db3e745da07c0b4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e612de79a2bc38d1d8c0cc44accaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e1cae760650f0e5351a1ff8be6f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eb1116e4ecfd3d5bb39be4fdcf1d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018479878b5c5cadfd99fd0d43ddcbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1ce154b59ae22a9c346039250c549543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c884906dea91d394fe296d9fb4712e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842fb5fbc9baca24540ea69d8c41bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b39102b3790729483c1294ec4786fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35082fef8263cf5bacf2f72028e321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c3673ad9f9d10631e48604ff331d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070aedc48dccc3269ed048f18be9362549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467f5475a55376f7d1700b05d5ea894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0f343b4b426ef7ff5d2488ac88478551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc912f6771f2cfa5f9626190144ecd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0519d71bc153694c79ab1ecf2be6dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fca80eaf6c58d11ac143ecfa9bf44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a57a76486022022023dd164193cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638ec488a8111499f9e3259bd4e7e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb70e4c7c0a5f585f0d1881f0fd55c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57beabf71a5bf8049e4e72b1b205a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616802b7f0ec6c2f0f8f2e4274dcd53f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e928c5b904b8f3c4002dd64a872508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084a83f6fd8f2f9d92f06a9b510b0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818b9264b378a93d82ccbfbcf5dbf97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda4a963aad2815730c724c2ca3197c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27389e771b710dc9332aad93c2c8c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53f037cd32848b4c6be92e4c61e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b83e900dc098b36dc86d6db52f545566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b1876f64c90e01b2cda9eb58a200567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d1f0af8bbc82a8ab8bd5f52f530d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676212394f0df21e7ffa9f5b2c6b8d69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce00a343536037541a5c2126e1aee3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2b8ac84324ae616d22e18c5ca33e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a779e0865cfd5b806a32331d1de03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3c1385c2f5a62e0a0da801bd87f64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce014d60fe264936ace612453180e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75262ca15332d4d342e857fb9d3429575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805463aeb4f43e22aadf180553022c16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d59d2b1b38dc750dc075e255b0227577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa371a5ab7019847e1ba9e72810b66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b80891c417f060f7df37e09d08796579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849701978ac0c30ac42a4d4dc63e4c25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6926539e33431eab5f9547cd9fb274581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f123206a51b527f45e18865513aa38b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02d406559fd8107467ec2821a12574583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454efb0eaeaee6e0e575cef0b6511f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca23f348634a91ab1f1e5856ce3b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22453d8248cd3b31d5e8c0ded59e3d1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0857b347df943affbe3eec1da100587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccee89918edfcdc742673ff980ce44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477effc215fecbb58736503db2dfdc99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf25784d712885d8330906c90e3a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4de8a7fc7b137c15f5eb76f7bb664591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549e2b74a851f55166a2635002827a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde93257ab1ea88070b73daf995e75b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b0bbd1fec904406e8f7905b4e6df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9535fe1662e37550a80f7c0df7335e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8aad3507513c8463d3898cb2fe2b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1ba1eeb8564c1c71af39a9342c50f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e684b6d459f21f8eb1ffa209251aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ca4ab072b2358ef726bb7546c6ada599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d5b864141d295aaed837218ecb88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eb023012fb9d415224c69d7a183aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092413c87dbb4177672b13ac55d1446602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b554fcee4a1b3a9cb7a45a8c14412603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b9ad3edc840413bfac7d3f2b6520604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647536b5783d03c0feceefaadcdd7133605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8cb1419606b02396b0fe3c6205ad9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029720a853b466fd21f0b9b01ad89c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772690cf9aa6bdeb5d7f3a08ac9779608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0da07721b1eeefa23a41a7e553cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409715c540f26437403347a78aeaa36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a9ee438b27d8ba3f20042bab1978611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c62037122035b10cf332eb0839531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5744c1eec222ed8f2b4faac04523c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f6d182fe16660f0925eb6373178bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae03b641671b03b51f384f3c4e01b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a51b80c5382f8d3a217d7fd67d1ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb46c8ea5c621aa63484394b2710f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a422fde7d40cd38c08963b5848cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a4ca8e2dc5c28c03015b288504bcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc049c42fe8272a5e573a2abf7c35c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a445fb6bca50361dfc557ed5d723f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17b554df0ec3d9289d77ee3fde00b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0576a603d0d4427777ca586c0993623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765d148bc6f5603baa6f9593ee23f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f11f74ee95624d1b707a02b9f4d07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b05558faa040aad124427701e9551626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba65da95e54ceead2746c60bcf81f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c454e434d389fc4153d023d718a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9698a99698d09bf9670173d96eaa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f415fe3c38f98e8d8ab4a5bc8a35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97893e7610d1333fcf4870e33cf57a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475af7780f414d09413947c8e45b0d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beda8414efc22f533c6f95c91abe37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578acac4ff93a8f992cc32fa21ef5683634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a6e16ba5ba7af7193afd6c9766c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ffde0f6baa615f458f64abfcdaed9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64fa7ca9c72d9713c225dcecced93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84ef05c80a393f7b238b7ee6c3279638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c3e9a89bf5d7787762bb55c1fcb5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e541cf71ea06f4f94f782d18831b42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e63dea8472723e02705c10079a530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187130c30d884883936028def148714642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960f278b9527d92e4ebeecb46f6148643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59201455518d5440c6b5ff9a9db9be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c07ed789bbaf0e2f3ac36d152ddb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69ca60e24b8a7cb816ced43034b479646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d93091cf16cccfa28b5f0eb9273fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4018045e6a7de68c6303f0368a0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0470f5a7995ba92485a4ed235a0f5e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb99490e99b91bc15f2b9ba4ebca06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd5b7f34fe6a91af3628acc4ca7d01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e7b67757ab02bdd4d68ae4c503d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469067512215ea32d8e9170a8df37968653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc397f7f5afc23bea961aa6bc81d75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f39860bc3b862359c6a67e6af4a1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab84a88f508b1bc4be187570be1d15b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc407bd741da88ffa83cc9ea58c8337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f1ae639c5d6c03242125e668e81b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6da50e7c968d83c08da953d1584d92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244333ad574eea25dc81016edbe34b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f62b6081ec9bdecb6346bf6e555e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0346053d716c82e2801ad4a1d27ca14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0c6fe7f2802e6bafc433a76bcfab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a5d46a9b2b7a39e9f311a289f835d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef21579f10dbee3ab51a694aa29b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ca8a23cc43af130c687e8ebdad5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafcd466af762fc1f2deb850020096a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b8f92a14b60309b405ed394580a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e5ef75808bc83aba29af2cef9f7b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ac8262547d565d79a4887db32686670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5d2e0e5afffc7953407b17c5bede8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9112e5e210a0ddf63a2946624b446672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13736dfb11ef6ae2ab72f3f14fef7af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5339f1cf78309d6aa05ce967be0668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79718b00e7225c7b1ba18be76f06b080675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c1773be6cbb25a6594a66ba0b69a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bf09a5903b65d2f0dd6717f8171a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7045e15cb22133bb17e7522b7e9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9800e4420247d7a7799874d4dee102679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4099eb36797e0a0802ba5c47c74af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558ba42351f3d54939ad6f56fef54c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306502aa7bf9cdd594ae4ec289de3127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79693ccc965fa2607cd63b8e1cdaf649683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117bc5843a2c23c383f8904bb5c27e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eb942e8623a35de97c95404c730e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb75179cc85aa3c096adb60a2bebe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fddadbdc2520775468444285d291c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada66815b502c979df24f4f6a17e2c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e934d1cfe345008bed75a86f73269689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fc92f97a195fd50db26e4cdf8583e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66c0e19f384b565a43dac1b215c6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6830efc16a18c24f0d37d9cb57550692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311d034f187de78d8ed678856e9e32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27588bd35225a6e8285eff149c5c1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7403d306aa5c08b0b83f44e022bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa1ff3db50b2f60dde0c3688e5633696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848ef43e3f5aa37e3fce1176da5a29c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f14e738d56afba74d6d6a0cd6b27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b899d8eb6181a3674ad79f2d8c1c9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0630fae0c554fb7bf289285edf1965700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361179d3252b29e5c0e776efe621342701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ffd1e1a8d874c49bd8fa4ffb6721c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d267e091309aa830d086bf23834d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616890cbd34c8ac5a8b246216014eaa8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54146aa94634941d2144e4a4634582b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a55d6b09e9fb258905b754f1db9904706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f9023eb67d638ff791d7d646b086707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb302480aab1179f83e1d7e0dbc442a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3be0a7d7f1bf4edd3930e204b9fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337f4fd8055155ace3a75f2ed6f93d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8a1a0e2b7992fc12d3ff2e891dc08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6614b170161382462d0e11a2139cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf138921486589df96fc7dd034371713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c40e48ddccec86ef3f93a267ae36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a06794cc1893b63595982edd6dbaf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a9bea31f5b9e1556edfc79f73308a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71c265fda0539ab78847d10ef6b46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949fbcf4adef95d5d2026cd6311ca92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14b886fcb30b37022ed1d40d27058719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f5a918a334cc9feaabb6726da650720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d91671abf6c9c88b22b6763857e348721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb31c768e9864dd2e967ec7dbeb02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb7260c0404524a1c15fc0030ce3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9680aa604c8fd001a5ec37753366d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af011750327a9a3fd4cfc567daa937725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a3239a22e2b5859e450565cd10c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3e759dd4fd4b74ccade74b9b7d2ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f6a4cfa731e8861002ea008cc0e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea9f584b2846467177962ac5ecb74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4a36c57c16bee35f730985db0cbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20b3bb82b8a5fbc63a812100076ffc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a78ba81b38345eef27dc3d8978d6ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8b5847baf3c60c39a0c11e837790733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17b9f9f2d12fd49a32d2a166f66a11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f897a3ca6bd4a231ee0a90dbab6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b78097e8fdc3addbfbb2210467c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f4bd545c3c4b78eeb8a18f733f68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0058a58ccccec18c61006a558f51161738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef34365267f87d4fbd43ec3afdfe3b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162656c7c2f3c28ed3ea8021989c2ded740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b6341ed5382eba90b30beef80f1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db44878a7248554fe259ab196b2995742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888ab8eaa61c292a3bedcac086bf73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304920ad51452f64de79b556dd55099744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0d893ed78f2990e6d6ce31ff02502745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c79cf0bce408d92667e2702f9c16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49658a76b21e0817a4c38d1d45fbdd18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4ac04f66197d40826c291b18ca50b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31fb399e07dbebce82f5ed50f48d72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0e1e6720253141e60c38f2da6bd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1e35ca3f5fd1c3aa04fbcda05b5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087774cebc6041329870fb6b39922788752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bac8381eafc97c4b3d43a620948b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd3aeb5bd2130733946c2c56940165754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a776b4096e9aa11e24a61ff63dd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e126f1ca2eaf8b903f7be2eef981ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec34da960cd5fe53c6bd416a7234e78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1480c81f0725dc786b062b504664758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db134c61fc755a52e04bdc5834923a57759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>