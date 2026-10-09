--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e90f88bb6a533cac9dd64e3579c4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f42061b85c7ba997f18dffc70a8982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9861f3fbed12701c1ec0d69b2e31203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b830ef1414d993d0f39ee056e556c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68e39d7ed15c434ec3368f24b811c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60334d2b2267698f99d679839ae737346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ff8f82da47d555c9023be3ffc99e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14312e9eaaaa7b2c69eec63c6c5396d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230a166257d0d954ac1b71ea7c6a659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcb39ae024d777b36432c6e4b3a65310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df567db4f5b075921207adbcc6fa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840f21f81f1952d0357e145adde6ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e4f0fbd306b44645f510b5c6558fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01ae3961ee3adad30bfaa8b4880e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baff8dbfde538846b7eb4a7b2cd97815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847c6921e3403ae80c5f346ca8e34416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd17d59a6954d8d8757e3d8aeeff8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7ba1fc6598655e326d0a499d924818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8608b77f43d5cdbc065fbc180dc6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c48b2cc9259ad871332e2ccaf45a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ffecb4db757df3d80993bf702eac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce1705741572a04b2dcd85f9b95a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b9cacc622dc6bca6f8ed9b1662e9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67717989cc44d6a294293673951f4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4567268e290098ca0574cf4724e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d8bfd9536267a4da63b3cb63e39c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b33251033249a6abb286c71ec062927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd1bf6611bb09a949e6db5e4fd668828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c57df7f025fd33111d2c543c8bdc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3577592081d8991405b5506e3e1d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d893dec24898e940f03f4c50b0cf1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b0df71e2967372db05ccdf54d988e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab21ff95237413acc70c4a9c3be78b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa568c8450a63120ed77d028bfc9e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cfe8e23a4119889ffcad04c2e6f1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af0a75d520530878bab5f6eb2d71636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161baa1c86081d9e8811662df8a954a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c62755ecba5570d301da95a3e71db138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792d154e2b785210331cd9bd027c5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a451d0df28795e40e9bac64c014bf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5e2753930fd621e504dfe87b620ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113264635951b3e3b8d3d68e41011ac842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c46c8ba76bd1260ee558e0c3ea3d6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f668d5b44ae25c939e05294c528be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3e9fe5204a83fff0ada0e973c49e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb874824138a80a61c77eb0799996646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08664f33d4f276864f6c67a257c96fe447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445375f9963cc7c94ddf8fc16ec80e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46937a1d92732c5485c7b9b578f4d58749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bbb3ad9613498308bed10c7086c8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a85aab0548e221aad8f1e0dcc84f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509e70d134ca1ca83bf0d69876b69452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a7db8b97bf33e245131d4b037ba153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c4ddbedf590538d92271461b049c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477259b7c1b0ee2c10db0e385e3590c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c83578c13058d954794c093cee159556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba38bda4ae0d4cd30cba56f8aacba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065641bd1625164739b149103de08058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee2f89b6fa3ee2df734aafad5b4cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05031a2458249ea510c79020516dc0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598e96cf30bbb6253828e1f5203368161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8459ea1ef0529fdc2f4611b7c2062762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72191ad72c546a22062e607d7165a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ebfcd75ead529c343059c008e2a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f86526234521b65c84b28ec7e599a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd5bd7d84139e56ba1bacd3754660966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f173365dfaa981da1d3a2abed6f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649976c319a73e04519b391ba0b520c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999702fd8036362dc511dcdd21233ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45bb9145cd8abe3900a67f20450c5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f3326b6a76327efa2a6dd5266e6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede25e1ed8df9637181f9ed3e55ccb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24057c30adeedc232341ac994ebb3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cceb6a6a2df03cd796af974c83ab5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b825a156ecaf585b3acfae561c09575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea62b31fefb6e4f4386c157c5c6fc5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485121496d376dfeda5bc0e7a73ab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a70c18dbb523482e2f49ab57f7b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f921213c114ca45c24ace7fc4253b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7937007d2d84058b8fafee0af60380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af6269581d47aa7f2b553a8d49dfb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7873bd6135a83d446147e7f5f388eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aedd501c5bca5112b4a0c003a886dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa510aff443d0c216d006cff7bc7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcc24bdf34dde8debab2276432e99285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec26a4eaf1c006f9bfb85b4d8b220286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb84b345886603d45214e8fbf000cd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17d61ddbb93cc126e1f5f9c55774388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdda4639a98ea6d9e6478c90c4ee5e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084c9c72a512f0e27b27653aac55f0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f4353f888594d459e937171ab13eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c126a1332895c3606a37e4df6c61d1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc08b5d15cc4fa51db80cdc6763c6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165e6d5e2818b76303fd2028a7856994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf810fde5dd541bb32b3ad7f9044ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42e219963020056d2c05f0d0ae1eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b82a39eeb2ac66ef0dd37c59f740f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e1bfea92b19ddfc589660b06235298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6711d9636810117480039647a28f2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c37b997bdf002d56da5e24e6d676100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33706a9e373fb82087aca958215de8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13f7f59727bad2d2b57523c5269b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e436054181b2e5acc1d8dda6260957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745448fc6de1df1976d2ec359efbe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47270def3e2cb6c2f6b650a8693d14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf835d79a1a1c43a89b18377d5011cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b6c01f43ff0fa3b56e2025bc3c10e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc9e85fc1da6837713a55e436d4ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c5890397a05bb2c8ce3b142583d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5230c99e7e1573a22bb728cfa8e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac58fc15eaf0936e7687ebc66747f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461d782839b66dab655e66d5ed7a33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a7c8acc9acbc0bf9ed7277fc95f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ad7b710301c3d271dbeb8024cb33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163147d6b3eabbec142600c94055a3c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b47f7ebadfea5ff3f0de4b406f3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9d5f3fc819dc4f6e6194ca8aaeda1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afb4fc0d717d978519899ac81ecd2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac503d81921ce9b20896b240dea5684e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63308cb7bc03c5532b1f7bccd11466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ce2cb090a6fa483b570c2d1fa536121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0847aa7a9cfb331a875263b9ce00d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ebec1118325b830c6d9a2ca96e787123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567b43f42ef75f36a1154e0e304e3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a0e8e99fede17bf0fc60a5f3d5846125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58031a31840574d8b299bbfccffe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8510a68eca8bdf1c337ecf32a270f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78c88516e2a706b6ce0bb590fed9e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be773f64e442a4f5a4516d5b56cb5442129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cbc3143f51e02e615c415c19bbd77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226725402b5ba780a95e42a67771a39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c88c77be5adc5d5a97c0d2d844c45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63106e9178002200d9036dbd243170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e7e03cf14a36cb93a6a29a031aa18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f368c3a8efd27e6368286146cca0121135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab2f700968880379f17a439eeb11ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c019aa520c1a07391e1a5ceb6028ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cc32a51990db141fd78a2aaf2115b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb12cb73e54cb4462a46841345d90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f3c5aec230a3c77c34c68eabc13f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e529b63efc9f2f4a38ada5d73824141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c741b571c4d4f36ee49c9164c2a602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7ddd677e0fbdde392661c9891d106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd95d5d40f7e6dbda47ea25bfaa8ef2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f56f8b6a74e72df0560a1df6545fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9186c73a3a9b13242ee36a393ab9ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b3ba1b95628ec713534b0e9841a66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbac7452577f7179264421b6c68215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef497dfcb52f4c2e10122263f8c1c4c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da84234158df651b3b84e5ee14a1bc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a03926dbe4e100fa3e9b414798b8be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d441012946bca11f8ee5fe76aa73f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0137972197a048e05c81f8a4788e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd0e088c15364b2eee42fdbd17f2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172a722bb1595bb9cba60278248cbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e904f83c3c3cca1c18be9658e0489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba4fa063af1c462af411ec9660b66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81da7af680e0773f4f55b974f027ee2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abeb14bd21a2e9dcaa4136cbf79a06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39770bbfdc97c7fffc543e81be0fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffe9f3cf6f8044903760b05eea7191161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7fd4de577e26f847544280ba144c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b8bcfc9884aa534b0af895593b18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e77eee90384cfcedf48c5ea630e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73dba05a517f98e973ee2739a8976a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc7fb5d90e56b159e24bfc9e3b248166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f87fb7f1c299ad655559019ee4f79e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b305217fc3b030371445d93d58081f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503419e6ae2f90c8dc9a3907dc62950169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c396c8f6a0f340158fe1ef5f7fbb546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e79a12b5c68603d793aa674e8eb29e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072bbd534bac97f2cd061805e073e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8648d3cef3094268ee5e9f33cf48362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b643e880fee90547c94e1cd0fa4067c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d09a64bb178a6df121b3898048e7f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf51490500977b3dc7035748dd97aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ba9658c9063aa7cff481a90de403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18b3911a3b4898024d4752e41daa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840a0d430f2b95e9471af8d97b3e924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25fd765d258e5652435ed78a15bfdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c163be956feff8bf7666deee6d2643181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d04be0829fcadaab08aa347a681c9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840da09d0f8d228d7ceffcf0d8786e36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c0d0cf8fe53a27f8d209a23aac46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a067d223b3cac07488dac35e7a526185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9236d4594cf2f695c0ac6bffa4ae1ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214b09f1c90000211ee127372120e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b36ecb6e33b9cc762bbac0941174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659eb48fe74709d780ff2ce28e72927189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d1460ec7ea555f1d469715e0e75c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c9d9f6045598a226c57ee721940ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb8ef63b65d7d138799ec910663e80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e65c490cb045b3fe1c38778d42d64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f127668589003fa547f5d2facfeec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dfc32d027be2f26d50f966ffed899195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f7f3a7ab6999046070c598ab052f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060c1262fc7cde19d56905380d4420d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc2b107189aa55bb484de42b13e71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b581cc1889afbb224a17be26db43e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4b32123139248c7b125c7c64475e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bab7e2352a520d1fffea9b378f511201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01536c10bc731b7d8a30ae15f65fda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105f24e2f500f6cac9dfe7413c6ae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e8c3e542333f3222d73ca636df492204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e8495eacc30b04f57080cbb9958a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d44141b3e06ee0525ac06dfa8c3496206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07887c2cd98a6f7c2f20df9609adeda2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ed62e1c588db4c6368d00cd8d1c29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48d3a5ad64b767352c21e094a0c65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690ff80415ba4c4b9f626b4ddc0ac74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa889bfeeebca42f7d9fd243dc0c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f3f3cdacdb93f9a4f1176983483b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564afc706da0016b98ca1cefe7ea29f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9039be9f235de18d10ad0992581de80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13312c5d69dd8f5036fdecc8fbf19f16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7852a9b113b27d81d09cb6c49f5a45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba8f29a24e2242b4f871cb19bae27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cdd0f8350097974389e9af513f559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed3fe62beb46484d10f6b1d57e4b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a5a8f43c99d56748f00264010ef3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12dc490f95ff644d68883308b37f27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042cd36514c549e3528d830715f367222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4fb53f8bf4fbcd9ebdd328d2876ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff7e210c1886e10bacbe892929277224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e0f9c1290e01d68ac206539a97db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf0a421709d1d1b6e558e2f776645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6bb960a2ef4026ffcc086e4447fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d32f2682f8f1d326bb1fd9d9c826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c345f36e3b8c6cf50298836d2830ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6382a94ba80e6e1f5208ac0d88de45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f15da7d73d37aad884377b65e95d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc030261ae481104b4bea408abfd11a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6804afa6278ec28ffe4557ec9958c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb903f0be355ce51a1ee69913dbbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea225ae460d394a1b9bb3ec00d7129e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1a5c7cfd70eb1261a7e778c3279d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d4a839ab05224d46b67e8dc3cae1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba22049e8549ec1ecc5565e3fe5930238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154401c6195f8904fa4255dd38cc2a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0095d3dad5f56645e053c9130eedc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3ef0543c48057cca31ef9be0729a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf81a5bd171a2b7361d05a26f7f4a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225379a5ad6ac47bdb660692e55df2e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a5d0ae4a52b59af7c2cc88756235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e28a058602b19f64a0c413a6a501245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eedcfd526d26adf3031a08e0c9bba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8606efa5516e07646130e8c23cc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd0e94314267444a5fa21e75c3d1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400122c177f07ba77f0d3d2f29a6e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadacfea16b45393d807d03428bc98f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc189e88ae179a0bd5f0d33c4c6fd21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87167017d90ed682e10c57d68228a1bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399be6f3247f1c0264a8ac940d06503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1acc7441d9ccecd17c4fc184b051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc62135310ce8842e4cf78998384e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a647eca6332277c5b776afc4a80f22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313228099202cc06160ba364af856de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602c21508107e5c4596cf27d1e99eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa19593a2db75551f2f622795525e57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15ec86b988d2e8473141b3ac82c5a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa562a36130a2407d3ae9332892a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f469317ed1f3278558885eaebc7f5a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de3b4b3bb59e8bbab60fb7730c82a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ec2a9ffb61386a5a4209662784b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647cf82e48b56394e6420e0b7f0378265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd128f7a2126adfc5ed00a4655fd76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d83b317d7799230cc121b6fa6956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855198e0f47b4008d1885a7457b2d2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b4452ff3d0964c22f7f6fc93362ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5513463253a65db0e24a9ff95b52fed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21399c8a086219b370e418eeafc2a190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba301bc6c3901fb626aae34e203f63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca5ba7488bbf84a24742cebf9b416273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bb4fdcc76bde3f9564ba59d9a4aa8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd19161b4b2151465ac0fcaf4add8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311aa4b5e2e554b2f0538d0e133d2a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbffa52f57fe4033293f0ab0146c519277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c75baac09063a60768fc41245966278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0f7ddf244f5cef7cae7e2d666473279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b4431878370be656c43944e0d1cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94422a5cde6dd3392f60a78366e93b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8636cb9991236977e64ee726d9070b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd164d8b28a72a999b884eb95d5b7eb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749195756da07b1b80ff70b184b218284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515467bc7d017ba05c8f2cee281e895285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351346c538e3f1083d7b67e7d9cb82f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954abf9aaf1a2a2c0d70b0463ae8b674287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89cd0d714867c61b4b716a2c549eb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a37bb2e978d5501b805f8bfa210d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc2ea4ba948fa23b30ff36050c644290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b42b792a9d112ea95e3a4336dbd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd6ea5e8da98f02d8ca65cdba66ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ef52317ce5245ce15f25934c107d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cc34f87e7e0ef0e02ab666e9404f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b73eb1aa38985b9e59995b3664e942295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177abc3035b25370a42080648230c0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6664a04d41c512fa9dc919c50ed5ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f83ff4ae7ce74ee70ff91e974bee55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9fe7e61355dc14f87ccae3cd4101299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffff4bb83ee3df8db3ad52bb11d3fe7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46fa9fc8d75d71cf8dc6ec514c9bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ac10d57c8f0fb61f5844660a4682302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6895209a1dec969a4d1cbb78421c06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661e335e85d6c3c22badc4c1020f9bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460016132cd35e58f03fa09da9be08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16110538e2b1267c90f48ffee6c4a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1afcbf5483a6032dae09ef76186eb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e09e256b4e1ec3c2271e7e792f197308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32336ffc8a6f045a8bf4f9607c977c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58274d7538bf92c8c1b06daddfda063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1e29ab772687f6801442ce340a39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db8ec68eec8d81478d7cc2338af63c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca29740849ef84df280cfeaf0b36e88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424945332b5eb09e5159f1a0de4d4dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466682a3ed81e8486a92a99ae32ca509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce88d184ce8112b3ece7ed41df6e91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171cc978c195df4c5cd5d4e652e5e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d8abe0b1d8423bf6af58a35a1a978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba5770cb06df0730804f6084a00e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b1f3c4e38d4d8e98a728850346e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d408105480e6fe55d90adf504f6bb82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be320a268df23e0b2ec9434b9f14c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31237a6b5b808e1990586fdf376db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813fd1249102852df6729b1c5be2a0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56c3eba83672eacaf2caabd96a28e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a82c151070c26be4d7340761c85d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4facb813f0ee822709a6cab70ad39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe6b73ffbdc671b538fcbad31f359328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ffe14b05bbfabaf3eda82d5b538e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467a685ef7489bc25241ab3871652e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc28b95ee752d23c7ef240964fc9b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b89f36842c8e63a2ed601ad82f325332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e418f90c76553e3e087fe22d77a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc21d933021fb7c0de7e7d842d2686334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc946fa5e79e3ad6e8dba2b8925c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d01c10f272c1aeeae07ae0d5476017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb30dcfb84cd2de53d7a81b1f45e87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086aeae57e7d002aa68ec4a0caab4ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c36504f88443d45fb7621e6b4cf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0f441ed5e6c6145e04ddf148224e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957b1a4bc64de09dde556aac915c356341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34eb48b49d610426fb35fb959a4da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8da5ec65db3331641ea5c149a7ce7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f91a7077d70bd643d2bfa6cb08937344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ff6f6cbdc3d877788a0c9177f9d51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e499967ec605256d02439b8992ca9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f4150689f016681068a8f509d7b63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ae7c6e075f5830b943c6bb3120b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea15a397ca09a58e3b84dc58126bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b69412c370694dc962b9b19db5706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271f78d49e8b16b9db91107f0fe56f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f7c9791e6b53ef7158592f400fe69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895754979abff3c66ac8e61390bf6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd73475e59b765b5eb7aef5ab13812354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db1daaf3aef6939082d6ac0224d34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb50ff8ef595d1cf51efc311e8d2e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ae6b8473a06697bc4b00b79a2937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8773633e5dfad27262ea5ee401ae7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea412a8bfea8ba6c306125cdb31e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a262dd3cfc15c85ace3eedfae77ae6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd92ebf2073537873f0b7ae1602e91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fec0d37e123850ace7cffadf5362c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfbfdea82f104e2259165235ebcdae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588229e900fa11d2622a260625b7c2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b01bbe5edd8e5951862536d2a154d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dc176d288c11928f4b9fa77f87765366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88720afeae522c6a25f380be0066d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0194b778d3ec41840c0f51d619902cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051840bc24a5639120f974083309b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c44e2f158965b9fb2842db8aa03de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339bfc09bb248693d33d9598df8397371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeef5d1d9d0e4ea5ab18f71706d33ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46336084c90d5b6546cac43118af800373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb0739f4396d0cc24eef5f2fe2d796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94aacdb166d53b702f8918a4b2373375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f88b05789c96480b978eb6999a327376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7237787bbd40348ff62f559a70d0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06544c0790a2f2eeea99447d10ebadc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73579825572959f4cf43ee4f4271d4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8fc6de5c1581645dfcddbee9c86ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cd3ec16eaecd7d543318218903b7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e0ee976bcc1f9875d142ee229bf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca15510271419ee7707e97bf6fbd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5d0c24db4b03f600d10d3d0bc318384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376565d23abe6badf0ba53a1ebbfc2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86a305b04c5913fe2849bf8777f20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d801380fa89b958c1bd45b69942ab2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c4ad61fe6b2d6fe9f075ed56c8ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f695c194630d29c014ec03c09652389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a712acb52b9bbfd0d7f2f2e23f338b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ec1d3c278a5e906e5525d37c57cdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769466b52c8c7240d0ab019d5097398392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336696bac227cf9d10d80f58a02728393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93520e5e5a725e936d1357695da66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e49b7d30cf8b0794f403ea7d3967e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64625b63562be372f0a3e535ea9452bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba9e9ea74cf85c281b9384d021dfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243930ea929637dbe13ca7953a5ec5ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64e710c7cc263e64d1da3550f0fc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c525d9baab3ba9255d043cf6e77cdf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519654ac949ed917dc5bc47f98d3ba6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f99503d10c3a1956ad4102e404ed5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f6545d254f0fd28c7d7fff3f53b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe0cfc8a69bd7446ba525052a12cde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1684c57a0e8a6707ae763d06ff5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a5fdb503bcf21d6956747aec45fce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861de37bb00dd9e885b1d23dfc6fcad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b619f3825759ae62e30269787a8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e081f19cc7dc9f8f9d34185b9537c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8576b166a016b41389f4134e2d72a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908202a158f8332366e615273f59e0f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b473334cc52ed93fda7b9dbf01d0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e39208171732b8a05f5ad142acfef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737dfd45f719db52d66aaabe14c0055414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942db56ad79e455c28e3d32d8442e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e45d12f0bdca9bdf5be7e14d8ba8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56184c38b561fa39d7465391236b79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b1f393324fa2a0aa42e2ab4a6f8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420bcefce09e0a4e35ea89fb67ccecd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175048a9da6a3ba906c977c6389cb926420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379b01c75876013b0190b259edf46a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99477ef2a174bd13d75e27612ced3370422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b50cd837d2c3967a7cbae635c693c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220fb6cdfa371cf1de7d6775a541bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7bad05c118bd5b540d508f9b71dcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019402bf32e40dc822e8052b56097b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de122414dd26098d505bfb3e55b3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3684e5f104bd7f98b7923f0184ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ce33e39ebf2522f6bb65e41627f1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13865c0ec355f53b8bfd1fe4c99200430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c753af2943369175435557cfd0e3ba1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ef31c5854c3d8d53a08670353e68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5a763a1806cac26ee96b22f506237433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b784a31b375f0ccfa547ef53d5ae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5fd5bbe2e472a64a1b1486a2817c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b8975f30388e34c15718d00f6bca2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc174c8c147ef994cbcc371c8fbdc87f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4c8e878cf018c23f32ee428b0cba2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f623385ae286b552601ba4464e0a38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1d98e875b637a057408e519fd31e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c78335633a1f6c3bdb019477171c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb5fd9b0ab8c7c59dd5d4f9bc52280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc2be770bb4ba899cd04a3eb450ac7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d5a45b50dedfd6ada7ec7c4c8a74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26ca9db14847392d3bed09045a658445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa55fcc5421f6124410931aa53e07c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3188f74b7400db2ca0608ce63c73e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba1929877b8164f2080921528fad3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda15db0bf0fb2dc11a35564ac6b605449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ffbc2fd8afe8a8a5e3bebd14c1da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bd480aaeb37760839e8cfa0808138451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ddee9167d53abc71a85c0dac8595d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a4a619c1d494d70e9e83aacdc11e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f5a0147cb12c41ff963a51e63fe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd9aa83a1059759e04582ba994ea2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c84dbc81da88618172505c5ced3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb691c2cde0f176876097bbcc4e327457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df468f5e8fc0e76c1360693d053a23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9fc6f808b3b0727e70936ad42b439459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3a4e9bdb2ed50db4e29f710069d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b448c705cc0131955384831904de665461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61eafdec8eb88ac181974abe3a04ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a3522bc7c93de50fc24f69685c97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158bc396f2c4d689e6c7e1073f9397d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4832a0d32a348712abf4c63694a36ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79033f31091128fb06aa0e29b7c4ec24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1957b319a8eedd14aae454c80e09601467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c5ce9999897ff02b31cdcf767932468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c02f2cdf69789b31b4f778a48b1a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99360a483367e82fc027a30b4b77f5ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab589e8dc61abffbdfb3f6b6a44eee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4c2bb1feee453493932535642d31e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff362b6fc8857eada2c4cc2da6c6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a8917d19331ad5f85ed643b653dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2600f66cfef028509df2695bad1d6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdfbd79b8f4d3c79a49503b1a4f2ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006f99eb0fa207ee8fe15c4b38bb58b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a27fcdbad0cefe431ea58caaeec969478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e989dff63d77fc73ad7c2e48b6024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335c9f43e9c5e5319cd1ed770559a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea99196f547fbc3a7445d09f8cccbd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015867ffbfbc3d8bde1abe0901986a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ddd9d6f87f24c6efbb34fc2db9937483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0a12f1e2b21fc4b1f22d64a71dfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc7bce5209dbd85a16bc89ef3180f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13817e2c80449bd7d4b8cafe2144d2ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e2610626ce79c2a65137d0612e05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be87548531ba42643c95d8ac84cf244488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81fafa32bc41205bae020bd2e3b48b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636509a0cd8c021f977e1c33230bd71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903670e5919058a1b68cda697e0dbf74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397f6c845507914dffce7bceddd23d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d310080fd39a257470053468fca0c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aef192c7b0a951cd3bd28d3ae5069494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb59ef8e88b17f9a2b18315e9ae4f9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c788fc7843d09356baf869d7c80fb37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2d1f980c51e8e6404a53fb308e66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776feaa885350bf631114ee3721950cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4cebf87404c64fe1c67851f0f646e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b87e32c985d9bd94cd893b7f595d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205329acbd6ba47c91d2cf09c6dfdaef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef393527b1dc02fb243e5e3f8e6cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d077ba95b4ae2352eae68749fc27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575d35bc5e726d185458e026ed3f57e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d55c92c751aa6c8ec4a67d253812505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076d2b43fe76854c51329e5b1431ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5582cd970ee5a4e5c98f061c1d742507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e023e2ceeab55a3841838e90bb7784508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c232951be651fa8c7bfb6a6953a618509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11c9a0369545b6bbd1d01a7d80c32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ec1685ea7892c3a09cf3cedfdd1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e78c19eee626d1dbbd2ba110e3c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db34c3531f77f43b9b4b18e880b27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b5330c84bdfefbd3ba8ec674d7a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632effa7e23406fb2fcbe891d42c0d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cde8e370454fd63910d347916a0f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f6639aa770fa996f5a95a1b55909e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761f5215c98cffd8cd3b12a4c4c2869518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccd5871da8d1ae127253fdea1061a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36730d5c63cb4607b71249858cd3df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca4371a097346e72a7d55d5e7b2d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ff98833761c000871969f155086e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da04fa2d38ade7deb1cd7e9c414d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e42a6a94df3de2389fc98f67c4d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f6ebade67b40947c52c6b99292d5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a12ef8116c64ed6d909b88d129148526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df6a07d1f983fb22f1a2f5b980bda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20817b478a8e7490df18a89345d650d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7352c6f0eb41ec4a4ccaf805d8c0c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd43d1283bd84e06ef9cb3aba78bfee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147405342a3995a4a9ce53030e7a4e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9b4cac0836ab63a92dd35a6ea1192532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d89a38dd2cc98827af46ef0d9cf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49022353fb3e1e20398ead8599a753534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056139d59cd73f94cad92b82351b6b34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110384be30c3dd94ba8aacb65c3498a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44cd8a2da0aef14ba1120db2cc11a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8374a8673afe013ad0d93640202f4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039cc76ccb6f032c1cb7fb56133473539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b58cdae387e570600332fc35265155540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14199d2012579108e636d7f9cc84686541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6277b576849eff57f876749b1998cbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd484e5e7fce742adc7f46263a1909543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b85c91b603777dc21fd462391cb451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7138aa442f23ab7fa38126164c1d2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d5b2887bb817cc2a75e955b7c187546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc5b82ca7b0f4d6c269ac05bdbebcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd8d11bc0ac44df2d469d2a3e7087548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d8092055454e60f0b0200eaa09ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793d9d695833af1d615677310bcc79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789969110478548f824b76db45854f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2580f88c0678628194200e302dfa3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fddd16dbf072a53e119209a5c1ed70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2566262d0adc5454ac01c7639d4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c025e048def69d398140ec3e3f06ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198b3cec5f0576970163e35eb4d7791556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40727a3eb3b2fa896076970b9231b1e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4c3a11dd6c763e1e8315f2381d51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d43a5978cf5003b277bcd5be11071559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f6f4d1212564c7acf56f47e919af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4488e9e0715d714b24c4d53fb2a45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73257316b463515afd2b9810fdeb2df1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ed055a8e368976fc1f727697501d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92df77b47add9660fe59e401f824e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b753cdc4d93f217098db3aa0128c2ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8fa45304b5513256dfae63852def566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c542dd6b589c59128a9407a48909567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687ebffc237c1861714fe85ef6fa02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79acb1c7e3ca25d6afa9f87eac576a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf009f455367aa98be4c2cd6304c9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef64e541a6332417685f3a902a71af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4a397bfb342c2386e1119fa7e03a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec033bc4e52951b39e3f397cea6ab7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d07e31b8720d93fda2c86204dbd019574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66d7ac8ca51744fa6a44be1bb6cf45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1802ef8c28b1c23334a638baa7035576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038bf73e831deaa775326e9660c4de1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc21ed25fdc1e82bf9299c9b88407578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49d3e7f83450a27cc88df0d5b7d31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1d998652279210ae4647c3fb157ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f13befcb806b0b1739a5957d0fb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467757a6117d17095509151edfdd62b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e287fa982a770b38ed59840964ff69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa301b4ac12a62dfe3138ff0f57a40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97eadab884ed1aeb2700893092b7af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d59175d0867cba2f5013b7033403586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd183cf3eee9b9adf9b2ac07ca8c2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071c18fe17181eb6dacfa47c058a83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140c2ea5bf0b29ffa790a1af2deedda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e25076f5415fb2307af49205d98c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc675413771bc0f972bf15c7511363591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af57a364b589f426d722d8cfd8e9dc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1e6d5c5b994876afc624c5402a53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd4bb69ed37aabda529fa24557f27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2afe4bbdab85d422b08dd0f59012d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18bbfdb9c28af38c5487a39bf18cbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa631ddc057f4125e0f549c04cdb4d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b1a2f8ed4faaa6a5a9a8161c1db7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2cbd9b6d90e9b57085b68badcd780599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaf9284fbc4984680f332133cea688600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b828415518da24b38cc1115069fbbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27eeda518a550c8683d5d9e704141602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10070cfb52265ed6a1e6f1c8d2f4b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a091239c4b10fa938093c127a8636604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789a7250fefb23d404d200e99a2eee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5a5383ad23fc26846b366b1a92b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bbf6b479bd7fe121ec4ed0414a9fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75b88af7b0e0d9b5605125314f3c0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370e1fa3428b49b120d8138163f3e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc4cd9f55d6a1a03deb9236e8c5d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11a50ccaf4e68e8e271b8f4db3a1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6711ee8740a67e47e1eb5ec9c76866e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaae883f8f12146080e1abe28451c73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad241823b573094c039cb8f1b26ccea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd97e6847b410ed9427e1d3bb33de6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d00dec68defc88738f527897fd1c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24057a95c0ceb1ea8045cbbe059303d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a00a6d223c4d23a96233ac8ff22bdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e271aa369fe9e75c7f11ba40af58a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120a1023c5c121e1d81e78b74052b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a04f8a492deedae9ba7d7bfe3cbc0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3ea00aeb403a16f92c1a5dfdf7f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a958784b892ab760e41bd99931cbe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41941e28dacc5d90d02fbd6f92fc9cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409d640c6d6d780cc342bbe34839705625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9f69e138edc01322fc0fe91b0b98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb8e7fd33a3de2e6b194077dfa6bd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b1d2bf96ab425f22ac50db3cba7fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db875a20da99f5a86d8e06cbb8c39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bc538d1a5900a9f86804d6ee7c490630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c846f82dfd307dafbf93cd5f3fcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5bcac8cbeac36cc33bb81cb1a092632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8358d7830fd15e9bd822e34b7b5d9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f03495766334a5d0e124e7f4bd31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b98754f531ba6f6b41c8d296b2293635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499be7164fae343f19ffb1c29f3d2d4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c45cd121aaac7de29428f744f6c60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07b21d1bb5d53a67da2d2a1c3f5faf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d720f0f8bf21b9a33538c390da598e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626adaca0037f534efd76b05d86ec716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494baedae0a7d98b9f278b47b0b6792a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf9d8b8bb54c409afbc3fccebaf21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992955073685438eb1b5c4c80f2ffc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dbf0aca284557b9a15dd8de46c1ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5da331a85e1546a1a2ee4c6578098645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576275faac359d426fc27a03411430f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da06a1127996792efbf8f2b12437c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc3a1d589ff02f9f50a440ebc64d4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e468dd32fdff3f566fe22e40145a55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd6562ec0417b5a622ac89afe5f4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d22ae7749bcf665f80147519c54d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717fe3819651d647b8ce90b8b0748e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cb33d661ec224fe5c90b3734bf2cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5533342a443edc3f1129af7fe9bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6919a1575be3c6316f0ba41eca5724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060ab064de5fc5981065201a6ec6ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc029f0cb85c4022a211b6007c18260657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c7feefd28eaeaa88e9335b279bff7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf647e0fbba064239d7853519ef7e09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa295067e031c9b239a3d6c1d3f978660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937720633816d8a20b0393be52eeda7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac74f78e699c834d354a5092eb44d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81ee8d66de4fb043a09c976498ceb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39efe4a2bf16d3cc78d7501b637a7f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8570cfb994e02a8b5106fb67aadd61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfab4ec5b9d40d24fff4e09c3d5b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af004ef801f80cac4204d9502d233be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fbc712bb7332acf1254337ec8a240668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9ae73fe58b0e7d8068d7de8378eeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b140a1e9fcbbf13cee4ccb46e1360e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c388700655cc587ed82f4d06f8c42d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba9e42c5087f6971b28d1b3970d6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8d38c465d704c52ffd0bdbfca8b89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f17a0c6531aba854a74e0ed1f19bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29cf0fdf708746bb489665dbfb185675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a17f7c540bb84039c09509e74d8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed4807c82b294d9d79c5a0d38898c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10d4d88ef98a6a91e4df2c1a60a9b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac0ef9c739a33750c93d86a6b21ef4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149515daf2e1b6c8cd32ffd3df1f741f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0e5b7ab82aa898a6c0a38f59a61d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f49309812ef0c6b8b2e5899d43320682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05596f7e9ea655ee9c5ef0774cbaffe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4605a55b18d782d951ff99639955652684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3cf377a28a357331ab825e598d307685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f411c00fb2d11f390d41fd7bd8bd6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42228c3863c7ac6abbd1d7ac563dd07b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6c4c8c70c8a94f39951924a23c639688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6dd9302bb5516f88b10ffabe7c2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed892a4307e88506fa74e654091ff692690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aa681e0e1f1df65a215072da45801691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1515a1304a194f0bc70f3740c3069692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa757da01e3b82b3d6b331248db9c180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482dd988e380bb649a3450f596fdab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e1204eaceaad621326a85d0bbf67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97e95d8dd36cd7b43b09ec54a86e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cc58db61d47cdac236eddca434ea9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af01d708575bb9f44e48494301731698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b1ec9808168cb8a7008ded389c159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b445ad4d239eec54f5e78d9b6ac3929700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7991f353b3bd845a728cbb6c4af73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523388723c8bd3a8c364c25b241c7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e1a4b22db75a55e4e62a210cd8bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061db724383833fe4a161efc99238fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b805c8a32d1bc527017b4201d461f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bf32d47ac3cefaaf36c7410b98d38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d5287c40198e4f6a06d1d0ca3313707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ab8cb14b108d7e203ac5783abe596708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b66f44c70025aa70c9644e593f72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0db551b794a971b51b42029b0457710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3a1e67f03901599092f4fcbfb7821711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b61b015e3ac559904b8dfbd202c7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fb4f77914eb98643fe3431f1a146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218f209806512ac8badc333d46960f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84f99ddf7495baa1444195e85f965715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df148765034f144c1ffdb24b262d7f9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477924cde28514366a098f86fa5f370717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec1d4874520ef1a039739418b480a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a288fdf5cf4a77ecc3d69433801fe3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b20e0c322bbcf2c6570f5b5f17ad3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691234bacacbf41769da9291f6026a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88194ab64d8accd8caa275e63a5e43c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cccbc7bd79fd7eebd754c1d41e135723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77590e2828be65a8f0d8a575563dbdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb906192b26f4ea98010f7fd24cfd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0e1dddbfa28f856bf00461d141423726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff47c0247f92962a7cea70cd254c03d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2feeaaa49c16cfe5dcb2e05ef1598c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c9b5e6427b272765e3a3a57ae884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821f565c85d7a6db0aa94eedab3341730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61354b1a6e248099dd313334d78cdc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c4394f9ceadbaa769cc08b23b3b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6add50d4044bdf7e0146594d19275c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f7f5500e5072830af0a0bc05f3745734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb25b784f84db8a260e45a3e7e9e01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f8b46ce17e5f70d995b161e48b30d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0c4ad6b6c2237fa4f0f587dbd1af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f1b4ae1f523655d44fcaddff17273738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b752fe739878eb5a6df948c547a0a24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de630ec8855cf1812b927d2fcca3373740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432272a590ee76dc9cfb1aa2cc2b58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6bba75f2d396c1f68a76f122d508742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489688aa60b490db4315521da2b87232743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50295175ae25296da3152b40a8eb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1521fbfee6a7168dc362d06141baf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc5c8e30cb0d58cad3693bc5c1449746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8fff116eb7ead67704e06bde0a25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4ebb867adede848e040919a73a4f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c19443cd3b886ae189eb03c85ebb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bd43914a777e60979343581affab6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f259e369f9ceb435d1990a6e96656f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2820c8bb2045ce477cc7cd0a89f7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794d8caea7ebe4296e83272f8bdea2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989aefe518fd95af5f0d7d27ebc3447754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763395de15f66bca4636ddcc1a1eae0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30460b304d26a7c8366e4f0515acd56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d6ad20a76a7362ccf688c72321953757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a525177f150faf7cec8a4524673d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add08a32b48130fe4e049de15ce7e68759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946986f4115970ece96aaebf375630381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ebe357f6d095120efb7a69a75bc5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aae2c882e76fb06c150757961f7683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a47110735f89c41f9311a71ffcf3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef63b1e860bc9255fafb1df1b47b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addc4919f80c272a22d0c5f1bb8030a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1727df05b9221ef02689a633dc537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05b6c718e75b01c7312b1255db5488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfee058238943d582236945c5a6eca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa697d08351a63d1ddda56378ffd6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da51f98876ea9ed776404ce82ccab8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdacc4ce173b3f47653abdf269422412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cbd6a6f49325f2744adaa3ee2c4a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba442da02bee4a27d9099baa9e8485e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308834d779599565d4bc1c6cc9e136615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342448f5151460612d9841427f76521616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab89a2725ff999f61a4f3c4394185917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df08b03433dd78994b5f72efb410c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1d90a287d1de3eeb9bf9a83a6f8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd77ec327d107fca81b448ab818a57320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b9f37e58583c1f8b074171b9161c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a10bb34d0c4903ac8e7824d8a5fc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b27c97353d1446bda10c5ee35fcbc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a4f178686e5c46d61120f927f20e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb662e17ee51af7e2fbb07a793a00225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423a851a4c474fe21953938710063426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0ef7cb86d583a10bbfcdad7a7f82027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32438858ae3099ba99e810cddb683bd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a9e7c42d52ea1147d89fd7a70f5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9650a84b00e3125b19f6c8956e880230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918a9c62539d633aa366684db19d4e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47067016a4f5659fe1029140d032e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cfecf9e29d008f6dd920c31e4004133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277c7a489786da39916c53a146b91e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d836e3fa559d8d702bf07825b4640d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9b87b606201c108d7ba9bc34bd9ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca63f914efcd6e7bec6507725db2b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca665a298ecc1a6f7ee1375e8f4c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b212e80ee9422d293cefe1a805fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3276ff945477f6fd95c3ffe2f26140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb81a595fef1ca0115c4750b22630841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ea8b4f6283813532d5084c8895f5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fedcc272b1389de257a251eaa57e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430aa9c149c137884ef9eca140c3c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac648b0c2867612b0e31902ad72ff8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a1455e6a283e8d30fbdba700c26f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3de4d9441de96723dea2e032c661447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d04d5fd623573fe5ba36c3c63a64448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b6040bb067c0a7564da4c58caad1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098bb68d64d15d33813332f5ea34c1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e510c8ecf5b792b123b9b3f626a37651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf97ab64c8e585d576c2afb6a05a7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e22a682003e2a6c571add5ef2342753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c3bcd993903622e05bf691af5b1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c662b2df3d5dfea905bd7f27452355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927e24720435a700f48d0f34015fea356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f337c5168d95c437773ef0044a47957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786261f220ba8b7b977f142e053ce63258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6cd6d4251996436676c62e86d71d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754eb48450df468be4188387ca0cf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009138edf651b6b9582bccdf671ba1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221ca8850e7d18fda090e835ecbab2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d65e229feb996ed7681a2deed540f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e00efffd5934e3673c1924fc83a03f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010a27a136d0d75192a0d6c31f222365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c934c1c9b7a1e4d302946c54a511df166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e8fe332537d2685b4b3e309b16da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427932fe4bf4cfbeff017773971fa5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc886eb2b840c33f87cf1678f35943169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da055ff8ab8499a16272fb5cd483b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871cb5a444e2cdc2e5ad75a82057d7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd59ad708da83584be3d30a2d6971ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef25974799714278b16eabeb41a3df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c28f0d1d660a39f589cd9880783874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d54696d19a9dde31f8a41b71cbb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f54d12b95c80b6e48132701a8bffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba1eeac5ea7f7c8c730a93d6bc50e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2f54bb30f914b51ae6a83eabacabe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f98255bdf6c647c589d8b9adce1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b9cd501d921b35f3227ddbce486880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ae0676fc0461e507be45bfa1fb2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc8b8d6a4a65358050136662a8555282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f6b77759ea3d7389e661c0273f2e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557861f390e02126bc81037b18e983784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd6135706c180ab88ad25262fc13f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3fbbab37dca7271dfd465f8da4e7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d3edb315c9b07372a9026076d0bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a081e9564314398b40f4339a0047a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b402367b18810e9e50e812f82232d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c73df5a1787c885bffd949b2f87c1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb41136fb42b78e2eb99de3737ee2fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d84ff3aa0df84ece7788449440228d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19669b86495d7f2c11b4322ac54274d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302877a1f9e9b87bf64547537b4305594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175b8cb9f8e9d9e15ac39877e9ecf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e15405bbcc77d33e71542d551d7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151d38b08ad0976db66498624253feb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126d1ec97efff4f5d2148edd511d0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf7b146927a8a3ddbab6e8480c306f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0eb3bde953f769036bd4856536a86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7021c29d3ece8297cc6ca93832983a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4fce7aa8c492446b9f7b61798f9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af938eb08f1edfb49a0ebf8cc3782ff1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01400a8c011b83c877335dfbedddc35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e993ad365cb4ba64957d8d50791df6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff00bdf8890a5178e0b348eb57ad2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326532298255dbb0e808c790cc6a17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76356d7b2934518521665b30719472108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d095fc4ab77850ce21f6fd84bdf10f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ebbfcd6e78b3e376d25009fadb83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4711eec929bbca6b283c555af42b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4d984f5d786d6e8ee97decb8dfa76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6224d06ba95169347b3a2b05c4c5f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f45b6d4ffdd48258709afeb7aa01e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3107d173d46127d1d2393930274ce3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86965e2400ddb26a8388ead286f90b1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e740b435ad81309fb5103ebce72c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cfed39505f40d43519b7d7f0a5d36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb4bbbd7125b6ae65681d0b897d084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e8049c1e4811c244af0157385c28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a956cb1840b737c6d02f72b27a3c59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f150ed09129414c1955570d6f5d86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34927cf4af749465ac59c4761319b76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef09877cdf75dd8634cf3ad04252e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df58ca5d6ed46970a44b0651443abec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78015bb754c97699fa62bcb20c6c9c8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb127f7636352a9ecb918123aa219f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6936a560b4b2d139c77ab8bed938bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581f90d746f219fd75dc6e64ce422f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f90f9d2414c200e4e93b6fa4610b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926aa472a90ffb6e28e6ff8917212ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0716399c52038eb536897e73dc47f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e4b7be10d6095598c53b1e6ed0cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9db048b7552bc6e6e737a67110fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb33e0cadab53d786adf315d2f9d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4338860d62fa638f43b86bb9f33248136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030462bf2f2ac3f31c1cca72aadff3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320be47c3bbf88713f5bb2b4a6b2a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a6d3b9118ef18007b00538d4e614139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a20ef7f4ba8fe07167306b0ae938140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1a211e246eac12e761dfee9b5a73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046dda45a99ebd522b6e7c792b66430142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed390e57741d93cac6035fe2d5a940143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caadecf730e640437f6a8a752ffd7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a3d0b3ed4a273bbe0ead5d5ff79a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6713ca0bb10f706f15ee857ac392146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55680674e8826c3c0c953f2db9e561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77639a0722f70a8e47a04c5db4eb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e6f6028f80a1a4e4de8a2db1dcbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d58b8142829637b6e3ad8e3df338150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0dba75c63651babb3c240e0b8e6dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722d33462451ac87a83025577c36af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c671efc4b37f5af439362928be9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753a59fb31f4443d7be78a6e461b8c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477117135f12be4a9238e6eb1f61988155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca30b04cb66189ce00e21e393fd620b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557103943e01c3db42909bce0ee86641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded16904b1a3a765053f87fac304bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73661e451b81c7e275909a3183f519bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e7811dfeaf60d031d8f11a3eb367160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c202a116c54f87e1eeab88f5d1a91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479f63eabeab2ee487989600a40cb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725ee967a1751429b29ecba88d5109163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc5d7ee34ad59549376612ce88015164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589117e6d43dec9b3ab25765ee1be5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed31692557c66f651a0238dbd8a14a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591cee71bd04dd200a412c76e387eeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146187fe89130f9cf90fb8d6da5fd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba3e62dfc068583debb8491f6e7d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763beac8f5c69381568d23e64c9557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d40f28ca849cc13a700cf32a6d27a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08034fce3b76cbf72fc6946531ba7a7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cb94c551d8682dcc1a901ed508ce9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce6a5ed9238c476b7ea2973d26891174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930e2272d05ec3737aa2b0840450986175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36650d3be6e6f1d09f4087310a24fa6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388a802be04f83a34a6c0668cbf2ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8691778e01c64597fd68f405fd6d82f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4600f2f685ff04c74f016016600d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8087fa8e781b294bc802ec71b57fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f15a78e16f954b17ae71e7e2f7da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55917aa82c2039ff81d723f913f5e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e43738531be9ef5483d64c3c8e865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d5b430ab9766b0320dc60ce10b33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3400ed456648b2764121255294efd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4198c88ef706290583b3a5a47ac25e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67598ac130a157f892daa1586b4eee26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895996b2a52f525b34b005bd54f893188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8d281c0cb022548a987a4fd59f0e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f5d52e26bf1148c2ba47965a6d569190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd863cda9a5e5ebf14629bde173ea2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73058735203893f8a05ef28a5d905401192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1b41da30ea6b9fdf7b560c912056193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca986f94bc90ab66681605e271782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153575fa1a57de708da2b1643e35b98e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c99b8faa40154299408020adb7059b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d5f5ca1d519627f735f87c303c05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42bd5444bae673c68163000e7b3755198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a728a46e6b29382e4dd8711072c73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa379b83b06a16de89abe8897562d5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91372e86c7538efef29514e11af7ec93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a67b82b4a3419903f05e397b00659202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2448264081b94c4fb15c0c136ac1559203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603d064c412511221c32cfc4a8147a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ccdfed0e1423a3da2c1cce6b89e8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c1b0ecb75a21e085da3c88da964ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5624aaf300492a1d484e0e98b30d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c984afd32199654f47cb5b755970ff4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8f327e8afe1294d3a3e85c439f1a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532488bd62485c9471945a84090a1a49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe5b42169e70f544ce70f931b45687211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc4c1d5a7d22ea8d9ba3555fcadb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fb18b43e8d4078581e2550939296d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317139ea1cce4a8d7c2177ac4d3ac6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522777dbce01f932b97674c37c8a3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc50aa018dcd498ae7c6f33a1f319e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a56740d2f2bd4d75e6c6576f77325217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20855555f934f8c47c51df68d6e8d6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86721e6d090fd98ae9130c0117aeba7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91939b2c9ec59e8aedca04cc2447b22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab8901e5ac5b29303ac062004bdeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed1c202088e3fff30b610429e2a204222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a081d158c9539a772857c313ab5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605babcc27a6c1c5b86cd53d8d5d043224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabfb86d801047e1b2a9a5b6c59758f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e13694448da790c00c9913a92c141226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df6118fac3037f1ec269bcdddc4b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5fe518337fe36970767b687c4a46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75c241b5a3509809b381ebc784e5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcdb8a278592f7a84b24bae3b1a6ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742b8de7764d35d7c88a1a820be9794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8b9c68ddeefecf35614cde2bbeb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf28e7c14f1cce6c0f7ca1236d5252233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fc65e481a57f19071c8ca73e909a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7b3c4a8915582af367491ce760d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c7ddced0ad6d8fb91f5e3e57f146236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8730cc141885b8dbc57da478bf3cb8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1493274cf1b3687d2bf0f09fe3d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927718dfa9dd0ff41518f1a8265ab27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54afbbedd35f6708cc7885ab63b8a2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0fe661749598df2c1e77d2025cb7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959b8e1d9a80cf5e2cf3c9de946cac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840c25a9d32f26bc65913e3dc583c54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163afc5e9bc912dd2702f168df93c94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ef6282804035b0ce274a9ed93796245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23f228deffd875714ed326afb9bfdc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d64fa433c16b70e9f496adf0bc9eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6e50d9fd75c8d1d065b702928901d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2336256c9eff31c96b073e41b4c6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3485a03f1f0b57725745e2d18569250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68095b8d5f7cd3833a34ee82282f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee577d1de5b7cba07e38e27a1c563252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a460c239184e4eb1efbd7cbb3ff4cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1421e785154cabb7382b332cc41d3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f99447a462b10eff8e2dcc6a540fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3cea3c87671226ebee46c5facffbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57572bae1d3204b014fc258200b7029c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cfa3b616165e051223520b2f20d4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0681a96141cfb8b054adb2a7073581259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec32592cb6995e7bc00c0b36d0e3aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41236bced477effe7bf6de7df628676261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852beefa6b0441138f3f54ad2b3d9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf339afbd3e966a05585ede43a61af90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11e98046d7af4f2fa2080292cf203264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057927e82539b67b9605ad389ea8516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77120ec0a9aedf61a8cbc01705e8452266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d1024b8a686cfb588a238cda267a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6a921077c6d7cae9c0b638c7aecc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ed2ffe2047d3cadb765d09a9c2e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdecc6696bc23696a29007f52eb1332270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c437e9590b2045208893e50b52a08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd870b8bb0be6741421234c79571c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58393aea5cca8db790fcd39b583ca0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b612e506f53ca1fe479e0585f27c1cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d66dedbb37e62b377fb3e612ae086275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedecc26089b8ffd463669a61a1393b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0aa5cd1869df5f5f93431ee4f8cae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfa19f37ab96e639e56741642b0f64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4198f34a48232be88b275f03b1fe8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40563155ae66f81edec9490c5fb1dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25cc40c2cb56a979b53a66b714aa01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0adf7d66de68fe9545360350eb636282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a636942d595bb8e823781ad780be3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f7506c404d6618a719e4f222b6c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d96c9016104806c802f7d24f2b4ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517c41220ddf9586e86b5072401edc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a273e3aecb27e7b579b463285ae2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a80a70a19f7add2c4775f19fc01ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ede2e668f234e93251c4aca87960289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fb0c66df266f80e280a9a23263d0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c9f120c3b8b8c1479ad65d03e07bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecebc1e842d5d524bf9136ba63d5b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465772d9b9dca8919429a7759ad423293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4a959e5f3ea2885e2554ce8e8f8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c007fabd1b0bc6aa38510ec72309295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76c6bab6bd9572fc69af85bb99ba3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911d63f22b6a81104f9edca0594960297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919033ad7ceab667c58f1f34f92f0e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8dbd035fe700d59a8f693bca9c6b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a471b7d0ec7114b332d7f06bfd92e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161825aeddf770d8f3edcbf4ce681a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c4a21d95b53fc6450f4b8f39c3ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29826ed97ef0379cfa02f3531f0c5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbed16788688c8fbd0de1d87d7b2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6627e25b450b0ad6e47b3fec7340e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fae05020cf7e5e2d7f96902b5058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d9a5579fb165fcb1a6df2d833cc3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55173f92dfd7883b2225105c73a647308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca01b78c834c4f9adf93396124fc4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed964f6a83d9e26fe776365c254d42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141fb47a299d30028c47176b83c682f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38b2c9fc73f28e3a0b810bc6517ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e357d18068c629ff133be2b2c4d60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a095cdb52a283493101bdccc85dda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78fb78d12e3254d87dac43a46e326f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75517a8863cf3227369b97cbb9a4d111316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af680e774170706c4b18fa289dbd99b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44350ea58762e007ea523142ed2ce5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f81b75e178557095a2ff877f26876319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f96ce30756fafd530ac0099bde03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21d1650d30f54d735111c48e74a74f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e9cee198b7704fee70be9a6da7f0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eeedde333bd951865cba7ff72815a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cadf09a2d4c14013909f182d0cccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2873393dfacee1656608675af124325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1431125f59b113550380729ddc704b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243976f3106ba96585ddbd75ec4ea411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2f1107663e456bcee324d249f1bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0513e0c822843d75befaf3688323d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd27ec5192d566ee1f4ee990709b6be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e2ebd06f20290e3f85b47816a9728331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05febf2d4912686c38bddf763a0ca2e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b695462d9ee8fb771b5f81d6951d68d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e799bb46d373f7b3a4bb4d06f2f5c8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e905087badcb7bf93075a25cbcc5d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70b8d8a4ec08107aad3058bd2df98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18fa797c7e250be8eeba20d0610f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54527818911ce25e3cd018a81721c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ef06a8793952e009e654b8eeec96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3561418df46c617983a5c66c7cbf9d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb6b4212d46a9b0aaa2035e74cdc7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f73a8ee072cd6224448cab243cc931342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5164733fdc3ab892130b2eb5a4c17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef56682043ff2a062f07df3229c788344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c87a50ffcb0fa4fca3d010cd283ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701938320f302aadb82eb1a4d63a36d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3871556732a1527756607778ec85d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ce7c638443855d5814c22df23c5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090674a5aad1e2d5564b22c3ae76422349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170c77c06eb1decc7470fdbea9b1d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd70cab965e40b13c31c9479e1e82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02703b74fa96331559d31b85b124a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca4874e7894a991cf3ddb2aea69393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf156113efa5618e53f7971820b547354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dbd002c3572b4c79ea01753e76b86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac34dbd866b9408aa7f8b669d3f38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587211b1cca3fcf3250db8424ff33dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2998fc9e1c28b4813bba936e9c39a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db021c0b92f07c217df9ed57c14fb0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ff161db1a157805571ce84c32b98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f1bc4a4c650c7c35b1f34823879a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6743f2a25163305cd87c7b0e25345362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4678d48352c2a0b0d4a132a8f390363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886906ed94d41c53b78d560a700ff88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0417a0a8032d21768f5d05a3cb23c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cd17134f5dd900479f141e16a222f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a3491dde730119701f0b1cde13cb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459aaf4755d9db72c0e6b6803679092368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1681ff50b2c7890cf9782fffbb40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b331b1ca8a652f63e9031fe1a64ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff69015db0087919419a8c1cec65a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed75b69784df25a6ddd03acfff4ed1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da7273a2e5d4f57964a0999bb6a59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65477108e42a0e46c811e7565805f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c7927363fb5f2d0069a831939b546375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcde57dded18c2d87fbc41829b7ef6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83e240aeaac1210e73d8918e99d599377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bb670c57726c7338e275bc819e95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3f5906ca3f39238f4ca8f553e2e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd5f538031bbf932f940112f8ea7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df708cb9487a459fe91ffd3290e28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d845e05057885287b9b2f3dc61965382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f9aa54db1928dfad9431b9e9d8014383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702fa714563ee06edebe5368b32c9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f6a281263cfa9bf6a3ea18c243a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6f20bbaf312bbc6467306f1e57754386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb47dcc6bdf1016e55ef077567a66e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3a68564385f4df3511e98c41f4499388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e979e66e36f36d057e552ff78e0bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8674222e00de6648a00a228f7e095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0921d60884da0a823e8d30f4316ea65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6b0823fc73a7c336f3bb83f999e63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923b29fdd160b01a0429ad7bcdbd13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad98213c6364e68683d81a6cd3ea8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8ed69937993e67a6edff59695e40b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97125d73a5109d4ba697940063f31e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d915c684d525468c0c84f9a1c252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd626620d55149ce283318e28eface10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36f45e9167d75c2e5cacc252b75d66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427aa6e597b7871df171e1ffeab3157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe94dd03c38e0a7a30ca4169362aae4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c3875c8cd96a8df50c39472803ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356146f2534a8ec48cbdbbbc252f103403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f3cd741d35edd59f9147cb36f122e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6c76670764658e87936592ea9b71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e9a2e73bbd624046c199d1a8dd26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f6bc269d46ebdf4a3ad5f61e9028407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e6d00961b8ef8a73f0e76108c315408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6ea74f41776dad4202c1be192b262409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f8bb5811b8d04e44983ccbd9ba59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942681fe5de61654a7c5bff860eb118a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac8e9e3c2d7abe1b27f8988bcb129412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b3c527ccbbaacdbcf8ec6507b2eab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776534e56c3a9ef38ec3aff65f5b80d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41ffa67999f2b3f588ffeb67dfc32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b872a3472ef5bae9314a902f311e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4951dd24b04cd0d096e530aa360cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5cbb8f34eca996200d651b5e0c65b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50edd2e51bb20bc9bd7531036acc377419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3470df954b8693235402efed0f91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68ac88bfa2c7282a9dcea1bd10645421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f49ce803e3c6440a31f336ead4d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ffa850a27432510474f1d5a14d6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6646ea7c3990bb30e5abb9ea4111424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9671a8a294cd4b29e33a4575d7d57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155cc56c07f04934bf1741002404bed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950487485259af47451b0504940c782427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd1a644dd63e6cbf33150cf3bdbfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaaf6043e4bba3dc2c643f4bee3269429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b475020cf5f5d5400ad60fc3bb32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dce8d3123f9ec715be4fd722427e93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc9f41dfcf1b95d00b07511b327870432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2602b4b6367f64674ad88e747e5a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe4677eb1e661fa4a0d352eceb35e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a08c14b3d04d1784762d1f80e356c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6707e86d4ac4170722559f440e975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff791d6578b2fcf61a088ca8f8e0c8b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ea58911bc1ad20d69f5ac4bb6ee0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5343a15d68f19ef3690022ca4416efc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93529614927ede3e061ac1f5f0b5d19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1b8abf7fb8149f8f9f0a456d788d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d04007a578c340c42520699f53ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc1c43ec483bc4a11affa24ceefc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69247b8240ca7a153ded889c3e90a7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87499a89d18fdd2290f8fd97024e71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e13df31517a99f083faaf107209d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de07d11761475afb86a6316356cf872447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f23688fffd31b4f9b52804365f6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f64a7454767678943397364035fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869f6e6f84575d1b84181d7f856a21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62f8393308f28580b54101d2e85477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bc04f552efe08103735bd8e7296f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ebe3c7671eccc79c0a6c2bfff461d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584898e03078ec60fe474c7fde1e35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b642aee971b7480d29701cad60441455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba07c416c43026d33f595f478fb406456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6abc474bbe63fa506a22d99eee57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff3714d09d9a5019f2107188c33887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8e4fb7c7b189b5e67c43f37a78ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9320b1d1065a552ad87af6e6084ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9204f9eab79b375e14678cbde1ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f0bd6cce5894826d4b16eb1249103462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43284fb721d19804084ad6da6f201463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed38e6fbda5174a83dcbbf6084f96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009874ed89aae162c651578c008ce9fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2021a8904896691174e1cf46e409e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddd554c52ab6ffbaec687acc9a0a30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7cd320aa9d60bc756b3ab3a0a3df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde33b51f320321c256cfef24625303469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd01a6cc23c9fa44ce6a0db0f53dd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d26bc35f65d3fc4469a6afc019b05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b42d6de095f40051f31e0623f079a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e279e1c27b9ec7754021afe7ce3ab3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d780385878e11b2986f866475e9d7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830346b892fd1a9a4a51c3381735f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a139bf1f75a60bc38473923ffd03b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32fbde605718a5e44caa6d059e7a05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c75e896efe25dda97d8107d8b6fba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4688b5d81c82cf01ef9c7a533d37668479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aedc1157d9472de9fbb6cbec566fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f337538a0a06f849ddc28659214252481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7560162a968168c66a2ba6b5ec49ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ddc692a1941e2a23a5d52d9612c53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae011eac4593930f3b315bfd81bf46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768750289cf223b3c067969e7d791cce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23559db6d2e0271f23bd57755c67c1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7536977bd7fd8d16cf89ef8cb9100487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c227b871fbfedebfe4455a4e3980b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231df941fa4f0e23854866957d1417489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca52f731a7fa8dbdc5a1f9842889f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ad6efbb0b00271916e04fff91d8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e8129064390a9058532f78d8d8267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f620b735db5a25caaf2b4f87f6c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f56b92c1f68bdbf5ee8b8fd31a13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969669d142b393ce283d7d7b6ba725a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52a5b7302f995a825ae12be780ca1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8267ab829745165c494323b13610b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99360a790335fef9dd8a28ec44c81e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754bf6e0825441078152cd8f89d7db5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a010a649f9bd66413657ccac15f2d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae039cfddc9b671f5d58df3fb5ad88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4455570922ebc08f35293a2e3989502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e357a1bea81a01a3d74e41966eb9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968388f7e4018b2673061a7e61aeb092504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c9cd54b022341d068d1f0a4ba4ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec25b0a1ee4183da7f7b829a41c2cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d66bbc39fc1cd1c1f63100cc2f89b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834659ca1e14d4b037d7c1ab128b82d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18f6cece814a4cfe1a0456afeb5b3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b048d132cd1991f8ef82cb15c3c3519510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302efc30907499342e5882d09f8501bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf32c9ab60e58dfbb7caba158a78e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73922295c6a3213c9e993aee19163197513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c90c5564ff4f46d503b202dc3e8b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38728aedb45609d077335f432a6d73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318c7ce47ee93824406e5fd2af5b7c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7a670178c41a07a9283530848cd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c054ab62f3e7ee97294bd5a72d93cfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f76ee5d637e8e3cae4bd606362492519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c40dff6f93940cb966dfed21a8fe8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54b11aa5d106409fb87a6195093731521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165c44c9a3d2b6a6b0a172f2a65935522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50739a8b8afaf1a69e36083ba89e89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03cd964d03fc1ee8abfdb65a051aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21f0d5444f49b86e6ca8420aeabd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c39d1b334d346bc7c2636be7e00515526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3619de0ccb82e737b8d8a6a83ce523527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce335d23b83483657b2529c7d1fdebc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b11f09e0fcc522ca270fc1c229422a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7caadef98b405f25047852e145c29f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b16aed2147d287d15af3172e0a045531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f308daf8d9a9016cf389d2e04e2d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d44b6d6e2c838ccc7e078e73c1f01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c9a307851f6ae3371b4005f3b60e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f590bfe49fc28159f97fb1fa88b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f214b23ff0d9196d4045daba593a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ecefba7be4a2de8ca3e45e082ac8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09b187affe8deee6bb54e86642bce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b436f6000cd67083a8b3819728f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b7dd217a2cd2f8235df06598ea3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7654323b3628f0e615be2e3df121a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c3b1b17a73587c01225b0fae8549542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421baf56ff8aa66b34241f994e4802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ba6dbfdd20f380c8885e3ba00e16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c9d5df35aff72d8aabb61e407a6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551754d79e8f69e88e4c9ddd99d9746546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86327cf393e68c6266a3a4d4eef64ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c76137d5adb5f53911fc22cf5857c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846477109b54d1cb10b866eac385dc13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2531db004bc55656142f7f88ed0400550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4798effa994d6db0f981518473f55bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d320ed94ae2a4b73f07fdae72821e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7168824a3ff46c88108bb9961fb506553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819757e3a9c42f1887c992cf5ec5d5fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055be854266ca392f9c7a62cea527e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76f940051b57e20499dfcda36ffef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd5686efbaae133dd7eb516330498557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddb302e635ee181a1102d472ee0bdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f063c875c2688a701dd199facab3d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c9d88f8e22da9a850abb64c1dae4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e04f098e10c13eb45d8af0b814aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0eff5cbba74c53a1dcddb9c0f9ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd40b129e4d8e017ceaf50c80120bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb6796c55637ccc75bd1c675e4e4e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75d5cec1d313ddc9e5a17410573ff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e8df1e6a9b98aac4b3f12bc1774ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b7a5bcdcf3d1f16e048c199fac888567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92361478dee4115f4160302f8789596e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52c6a782a3e40ef8dc51e3d46072e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299b826d05eb2502622e8e5cc003b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fb63b56fd5963ead7ee36fcde0511571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab28acfc5df8b2a049a214a48f43e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941f6f7393eea365003bfc4c81e5ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705bc6e59b9b9006ed6216e6d9226f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2213a4b3029a83d7b6f1f9ba28f2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275689552ad7f3cec6d3a23f2abb3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942911098f780bea1be6f837da58ca6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc2f297f81d5c7ee1b432bc5aa00f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae3a417f57ae529f1ddfbe156028a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a182d99d5b745eedd7665df3f5910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee54cf102b64b75c618b7ade52b9e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a140cc2b8964ecdafe0c44f0acfa236582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf462e4e189339f220a8507daeb5df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b67e0ed51d3003d38f17aa268d9e44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb122180252f88be83e0c1a0ce92033585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e25d0e2432dc54a622c07b22ac5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628959d91bb714dc289e7b54eaf31b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7924ac215386f0a6a47bb9fdf7476d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a4bcca63aa22c9e0d64932803209589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481962d754769b74f618e30e38b6f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9a801382b4edee2708a78412d5fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffb2554f0156c72f622a7eade6824c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed75062dd9b4053ffa21813d9f57c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868be4f52a0e611c99bf5bcbf69e48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e681fe8cf6d7600bfaa5e54b9eaa7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf2b3eaa337e0152bed17543646ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cd4ceb96aa2234b5b476333daf2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f37d622c1e5d403c5089f6d09a41b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dc2cd3b8ce0ce8fe03a66cbc257f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9a8fc76e7c651fdae511e402ea03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465c23bb1815d2fe6e0cc00fcfdeed0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1033046f4e3065208f9749cdea85a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0f52edfd72addf55a8a5096f8b9e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcefc09407c4bf1dc3e1c8ac8afa52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7ea794e63203182a5e70a92ba267f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0842d9a5eb6fc0507395e04d9a6a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12677f55dc593b7682c835b3f58a821a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d2ef55f4ec7402c4bbd630ff6535608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e958e9975aaba4228c835233fdb07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c16c93bf12e7e3aadde01b9cc23fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244746b6dd23950ef3d9df0482ff698611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e555434933b88bec6332fbcc62e2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11304c1366b5319e66e4b3b9ef2e50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682063c2597d7cc3b66b1b37ccfef1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d1ebfe0e18e8fce9af65b90e33574615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951933eb4666f3b886500725355481c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf6466f920443e256827a2e7e7f4ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c60bb7ba1ab7439bdbfa0013c4adb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2b28b2792a1168218814fc35167ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b54e4c0d3f4a117a9a526e36b934620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdb7ac09c6c092a6a7ee5d45d6e79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc050d3b2e1817468497b151614587622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2f23cbcb82021ec5727594e326a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f22dde1101170ee2ba8fb182fa655624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73946f8d28cb773982f4c2902c50191625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dfaa7b3975a096214fe2f0ff4c584626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb73ba7926c1cfde9df766cd66c5a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f67f76c9414dac6047950f4cf0d00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b81f5f019765458a0c6ac827e3f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c455d8849d6f81608c007e3b22e3b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9f6b5efb3281419a86ad37ada009631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1872dc7562bbac878aa2930fa33d11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee72c8f0d48664de195e97b2e326d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9def46d9efda9941c0b6596d092e10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087695106be6db6f8ded8cc360675a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19ae62fccfc492c47a9d259801fb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f219156d69687852af688b20840f7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6599c76ac74aa8ab25b38a0f9b784638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b866a6967324a932d64845ee9918c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b77b21fe375d7ed19586b3d214a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ba839990f09e9c351669dfe0902b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c0593695bc48be13b352034fea07b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3397f724d89ee16aa0192ff246af51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1bc26e152495166bed04956b3cc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331952741d0f2eacb3813da2df4e9840645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412cce8084be7eaa68d738700387b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267159a14c7693b7c8c2a487c526534647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958811547554630cc32718d1b8f4ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafd5b12f08d322a64fe7a7954dc47e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23426ad347f7673663bc04c4fd90f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd3298c80e642af92dd2e05b8897a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc37e20e0d02b60fd4c3a3b7c4d48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce13de5d2a5c77d52b0a0c96ad7234653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f84e063ed6c1916753d04c359a06d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beecc7c76106b5a8c404251ce580d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff662342b1a495240dcc9111be5424656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91ca6b6ec134d0c2b10f3df088e336657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3bad0a4d3c0a02191cc724434606658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f65a138f2ecba9c3f3346114ad077659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e73cf5a253e59c83b55452824d71e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312efb85e2541d083018e42bde32da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4fe05ebc420617a84536a9ca6b7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd507e59c8c283192b4ac125e35afacd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b5f7b20c15667d73f6f385eafb69d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e16d1f0d9891adf43faafea91a2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eb687de1f6fdda42722193e5e1304666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c290a8e70bcc31fd19a88103aa79d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58069600a0999196a5d48310708843e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c37dd666296a0b5d53a06195fdd8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df067ac4e82fbdbbd51ea41ac02b36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eacd061621060c5ab1c8afb9aeaa1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bf3c8e3ba3015635d79cdec3840c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313df2b2ee5e3d68328d1ccfc9d69a2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07795b542956de1568a9a263f49af1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62bec2ca5a0da4cb3fdaeed1632651675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e34cf4f8b6120fa1a2825e022534676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380d1c559f87bfa0c9dac4fd4a9b68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f34f8efd3768ec1d93902eb847ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a504b5c79710b39c219e5561c80d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acabae5b49d2b806b645b0b9a4890e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36513797fa6aede785ad03f30e03f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bebcf65dd80e0ce589a341eb1d6567682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e01e680cf2b3f0abed74012bcd6d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53253ad65a31f128354e0469318dac4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d494594472b5801947dffd123c87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b1b1941076dab2ec783e2e76ef65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01267885a154dcadf0423a833da87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c022ff6a2c5cce01194a70b083601688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d41a661ec33ba792bd12ebe50c532689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c409f7d02f95330df7837076435605b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08def9a33dba704ac6e44d3e9d68f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac1afa139e1d4524901c377c688b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb037a30eb406f6230d9d2e8c351c0a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae01db9d82b8499a0c88dc0e035c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7b16fb9d72a06005c5b46400e7f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6641f8ae872427356bb2a114ab8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1a6a749f026b37ec4052cd9acfe8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace183886052c50b9402ded618a35d19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d764f3d02abb11566913b87554eea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a04ef9296b3a16211787e3a26596700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fdc1ac6390ea7672740ad0d295ad5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef73130eaeca7f53cc2b62f23ff617702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce77475a3df999a50d71a2ac4f0a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a88c3d8437a5f7d951cc6a0ea7223c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4193929b596731bfcb716bae411b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed2a4b30a015807ef8c9cf51ae6a34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b9a2e2c43f72fcb89c7082ae9399707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce1f84ea8e0b4872bc07760f2910b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835718a52c2e6ddf32ce99fc5c0a8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d2054de799d6f904a4c3847d5306710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273645fa353bfd34aa7bbf0c5bcef257711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488db68fb551918c9db63b7534e35e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ecb2e4cc5e83c5cb862dd1952b22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc58a4ffb0de400c8aa0ae02aafa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b89c6c46bc415367b4d4e7d309f6d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eed85907e235474fcb110b4dd7079716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3279f70213a239edd31e7045b0241717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68b035d7a11e26eb67a41492aebed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b9f380e342d9b9e7f5e4d99a396dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9adae25ff873f5881ba6fca236efe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa30c15d844e63e9d9a54e8f63774f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ef952d512b760d2e402d2a888dc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458e72751cb0efb93af62a68b450f03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a99230ca106bd6546619655539520724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd19e0c16200a40f674eb566e85e87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c071d91ffb5c64006895e380ab8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf678d6b790928c85f57418d4319de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31c8cce382824a4a62150a81e65b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe064f8a1db62388157d4d21a2536729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01560c969bcca7cf5c99b9877a248a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7781378303707f14eccb35cbae61dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f855312ff4e6a71adb093112aceb3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7f84d737e89e9d7c06182d45e69e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962723dbc00d2a9198774dbde5b8b7a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05159a9b187a48acedeb110acea3231735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa47965046b08fe3e2171895f9d517736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4b2ab6cce173c2fcb736d09ff6b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c231489871f344f554b137201715ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd9c6fc96fa6283254db65ba779ce4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be973f86d7b7da2a1f41b161bdcfc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df0e4a90545f7c3bc17e0de63037f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47389baa9e39bd73f2f0bf4f5605b4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eecdb1eac4cc3833d3688855d2cdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa995414bce2ac28a72656d614644744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049dc2eb601b941e28a560790ba81a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40614e31852587f2b8197d42c8c0ae0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47ff13dfa115aeef4d6a3babeb512747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ac1cb1a49a97e3f333f56a386d440748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386f10c88af7d47370c896b7d21693749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a828dee20dadcda3b9ee6cabd018750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5f55ed97492918faa0b93770c6b97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d86aecacea96d2aea79e6ff475bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76f0e26b666ac3cf47babf0a8ac25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6702194f372438657897bfcacc13b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f144a8169821e0b5b9409cc3da0defa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa0b213ffb1412f6da1878f09bcc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879b71b68da1e7066e699bcd5397882757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10fed6ffaf5a7540f66c7780ef9c6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8948951dd55fb35738003d26614b8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>