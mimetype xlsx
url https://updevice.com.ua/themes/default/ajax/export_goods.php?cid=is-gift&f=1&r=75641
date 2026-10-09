--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553b99c312c911a3271b374121e816d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ec406e6814abe130c75140a764c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8345ec4466b5efc617a8e780f2ced93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f411ddff436ff0246f25c4491df1bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476046036535df3f1a47b7e5cac2a605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585965816a78cd36724a4f703fb9a556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307bdd32e50c0f36f70480447b9e8bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d27768538bf0faa9380f825e2c8d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78492319f9db5d2058302cad48ef839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b0dc677ac27d048e86edde13a4ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670ffff1674f6fb4120cc569a25dc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de1cf3ed699e3784ffe67e2e3ea2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a315ba4e42b2b6725bcaf51923c92d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073cf37c7d13c4f462154ea01715a6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6a4983d7bc9452bc50f09daf176915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17919436e48ab7afa6ba3a5dd8d534216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445e5263ef6a224a421b4539facfe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776b65b4a9b85daec60c51b5f979cbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62443b867919c199fe4b1519de5c8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008e906a2bf6cfc8c09ef16f35915ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa6603ac2e21b6f9ba7ede86f1b32f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4272b6c81d5af5dec09e089248601c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ffa34d889455a46d38d6ecf7ea5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4075b743c7cb246ec6e56b9a65eb8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5cb9ea890f9db1c743f76951d917b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcdd22bcd6e9eab0dc7e13499651cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff4239c8e71cbe0b973a2c4ed163a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac7a930e34c70e3dfc6ea8de1f9c6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8841c89d2f8cddf926e481e8a7ea5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35177e82ee950584633e8926465b3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165951ce5586e2bfe69c419807975a1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa9827e3c678b80396deb5b39e3c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d33c736bab03253084b02dc012a2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfaae33838046cac0b08e14c0e231834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0597ea638c5d024237d16caafd865735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab6520d7dbeb71c9bb7701b760ffd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a32d5eb6c2cb365d204a405f9bb9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dca46980a69a1d4ec010d4ae05d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e52776f0199731c3fd943be8886339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf609278950d961cd17603d9fcc0c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28e664bf410d5f3ae043d6e80f98341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dfee594a3dbe67488a821f37c09aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1b921f0f42f79381b10fbbd24f6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ddede246ccee35bdbea86a20f1fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b21cfbe8bc3f91d6f349c2f4359ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37906b24ef276055e75f1fb405ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d1a43c5194502859a4aecb46da6fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6b64b64ae7717d95328ab613c76748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb7369523feb10b4f752598e6201e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f074ed0090a9f0ac0cf016fd15b3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3846f54f79871e1c0d7b9889128a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ab85110e895f9e14b5c5913e3802552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a323dfbb0ab391f9c84ffa178dd2d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2146edf44ae9f64baf6b8504f4bc0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d77ef9345560b96669d699a3151df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f2ebd3003f144c360f194b52843356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db0994fdf6f4b7e37d1b14c15a32457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad951a0dd0bcc6b1312f95096e9fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6321f1de2b33ee92512a44613367c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4fdb4849ceb65e163e2a3cd80bec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f73de7b8bfcde440afd1aeab7ab061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c090ce4ef71ffe7c3810fe6c7a5bdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c3d0d756408895528ddce4793aaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf36597030fd04c5ad009fa06f2289264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d8e3f59a7bd810dce606a376098f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbadfdf6a95610cd5b6ccdcc5e18eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504828cd78484e5ef3fc9a8b9ce5be1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cf76423fe749c422b0c0f0e746b1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd684209e029692dafc4319f810b38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc59c5dec63d8108787a76ae8dd7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb55425295955c8102bbb41d2af31f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8992793477deb6051b0b0b348e292c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ab7eba1601c64fffa35cff9ab463973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12de44c331cb0c76753df0c776643f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c9f4325de72d966ac98ab97b399475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cefaf89de7bd85e94a84a3d8d95f3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0359146b5fe72e203185d7242bcb8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb29405667042f2dea93c207af18c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e723edb183eb8c591bba327a8186b0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a8168cfdff8ffb4c92432190d61bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2551e4d87a0d1c97815c769d480b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826a3c72cc4004b3e3a2f6bd96d675382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa78388c174aa71cf6610eb8b9cc6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea848fb1e4eef09fba489a353f4442e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2e81ced503f738cc1181b029deba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4ef9e7539e9aba85e88682efade8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc848aeb48df132fc213d9fd83d789ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d11d9c615c7468ba781091a01afca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738c7b05da34cdccc8a404812ea7d4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa55c170c3f0f842078bb451f5ba090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db4640cf6013004d2e8935959795691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220592464067225df13b49728e660c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d59f8949519ac4821e99f9e12b681793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60ac1c677df285905a94bf862c58a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1e7d8c6b7ab965bdc0054d04976995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb388c1eb5acd7f1f0822d031a1d94d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d0847edb544d0775924aebe87c87597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f9633c7c45a3623bf635f79b4028198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a69221f06e4ccfa94badc2500dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98130ab7c3c3c5c19347a2d8991d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0b8a089620142ae89e0f61572e771101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa239c53c38d93b269e12b9745b9dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599354fd92fc57720de26fe68ae9af7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275b2573ae29f448a9240a7f015cbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532423609d0c4d25d9ff8991253d0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3b55fac33f3adeb44c6d36f496ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25107ff7850c0038c13f018c1aa85d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810269ca9c1f259a2d11f62a1429ad69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e9f12f550a0da3527286f5f47a09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233b8ec8ef99ed411c31d30533acf3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066f7a16bb70210ac770b62c7543a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec822c67290ef322e58ffcccba28bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e49923b38331aa3b309b647eb0992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bda6538977caba3bfa6650cfb1cc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe874b656f6b685b4e608ad8c8ca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83e9c70b6ba5422516e5ee1f118b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e01c83aa0332b4430b9fce39e3579117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5744162020b0526a4ce7c5c3f8dd76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe34e05f643d993ada81b865cbc457119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a0d4743d72b22962ef3eae2000bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a797412e964a7c6c3ffcc4171fe0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe18e2bfe0a43bedaf72ff54619d98c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1595fcaea1859a4b4951d5620932a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d26c5c3d59ed13a0570fcdf097aa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19cf14626ab2df5a4af1271a1e1fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e997b3f971a359d99d57e4fd144ab8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8683c3d461e742c02257bee7374b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce88a720d9f023ac6e1a68c04e908e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba534d8369f8b95da8fe4005da5b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e26e34c4a0a3f176d0b3199f060f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60640c2ad0e389a63e9e0d2477d4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8048c2c3c4badec1cc4183a8337944132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b198e8b6511d865f49a2f566260e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f69ee7fbe2d4ca87990b7dd8a66b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d5cd15786b86db8df7daf12d79eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c165562c7e775ff154afe61e6fc88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48fc2bf566349dc7846197ea8eea1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d40abb58f14ef77a2eeb24293c0a30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba7d563eb1470b62270323061755e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56382eaa84d8e4efc11bf3486aaa47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e523ef52f191977de03316098630b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9cbd9824f8f8bc6ae7e7611a58312142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bccbd44083ce03a0a9eca2afce177143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc4fe425d84c2d0b637e306544939d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85f45ae042e63c78926b0cb69d961145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb76cdb9a553353e5297cfe4ea43c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed23bae70c2b9a294e659c78d3dce8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6428ede66fbea8321957ffcf689c69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e56d16a1ebcc5975f14a73ce155639149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c2377a28b2183e4104c3c5a4ef8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aff3efe9a1ce59359f71bbc48126d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb2ba61938212ade58f153a3d55aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f9f5f08644928c6cffeabb6c1d28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff427385e5278cc8edbefebee00f9b81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4e178709df4a49d00106c5bc8369155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924d971c036ac4fa51cf226bab633dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f3782a9ec4a8f835546ab28df61d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76530de984f2dcf33df33dea561d34ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03382c650d96563afaa0968612b45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45765028671d6962d18a1a607a14107160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5422fa8235e7d14f02428024b907d9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227867157ff3ceeb05f68a6b940cf06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5f89636ddc04f4935c8b1d5522804163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc829baf1d8ae00f90851e0f1251cbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeed92e8e1028584d3b285f1e2ec27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32494224c8500bdcdee98580fba5e8d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a635d7ee142f44d3d3c9594c13e102d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ea9758b9b62bacbe106170678defb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db833a768a4610a69ce49a31bbc1dfee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c673eecf2f415d83b7b77e788bdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de311c9f04c927cf89e029ceda585171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799741de71f0c9c1a9823d846aebcc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ebf46d9639a58ddcb6c5a76619ac1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf5fbeb5f7c2ba1307cea08a949d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c014eec04aede58b6cca6946c02d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f20113886a3f43d709584bc0dc08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b644e82e6d74743760602392a837f4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df66f18aab9bdc68a8d752d6a0dfc7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed963ff59a16175e1bec2aed84ffa82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efca1b0f15f2e70a0d55db9771a7e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb843b2724515372b4cf619f651ce9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cae9fabb9909a7b845e2f0d198660f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86942899b75386fc12b827083a616b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb675a69d24a4098130dc903da2f9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28add527f612886a260d7d46157e36f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7edc922e95ad2732c92c3e72c0da5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0625ee9677a3fc81a8b2e85b039307187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9bbe036e37a4e3c820ce6448745c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb1e81f71711ab04f6f7535172bb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff4eeccb7f266860cf89cf63f3e1f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a42bf96500b681b11219bd8d4f8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24068a68288e844089ed2d823d660c2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90839a8deea2a7f3c3c2967564b5b32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a3b393c903e0a18e9cd6dd07e09b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8e81d70ca093c372b92f6d883ccb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac880f4f1f503d7544e81159671503b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c51aaacfaf09b76039a2c005cbdb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba6baecd575941225600425d72a95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6d2b5c607c4a89d356829f9680e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730016e0fcc52c140cb136ff8583cac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce00d04d509e5332a54d977c8f48396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118be53018a1563db6d157fd925fd68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391853baf1f2da8c90f61d2c7b5c9c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4bbfc9c96b5a577fd2a2bf29789d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda422916505e07627de501289c5679205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763b3f740d00451d8d8dac34236d6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4507d344aad7c65bf9692275a87b2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1480b85f9aeec908b8080fbe8704cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078dfe97066ff63aa4a35f4802e99eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e7e6495d9774a5f8b19d648b38d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207c57559401d22e749cefc222dd1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037d6d4b4b795afa58577d0d9ea81bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc661f71fe1f93b6ac21a4c92140b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7274e3f5ceb094f100b6a180a7abf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744373aeb47e36ab6efa4d6c985f8dff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432a022a7200f76c0eaeaefa58b2dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3654d1e6e9abc5cb578e64ec1473b2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f193dce6b1c76efc18bf5ddddfd0f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58c43b0325c77e7b86bc9c1d494429219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952d3a8be42076fe922e83aaa47629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840d84373967f6ab574a4942fa8287221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f66847b9f2becf6715b52c4441c3c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cea7c3cf9cdb4f7c8449cb98d2b9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7aaee38983656824b78a5a2810964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd711193c8d0ad3ea5bb917f68bfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee005e232b5dce9e8c3d659a9b5c02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4aeedc69e84e83742fd33a552008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420188b74cd831db8cbc110d0c81c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315620948e9e90fc41c7a5862875b68f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197af9d37d698194cafba8eff0200069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade082e7ba51d17cfbc9140540a69eca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077a70f6c837881d6458d097ee2870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a4bc585196881b9b6acc220a8274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9fb08b22780828ae8ddb63c4e242a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1121beeddcb7494bd84d0f750a2044235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e8d1e8b15b9131cbc92ab8abd8495236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821760396f0fd987111b876bde81d900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72570a82435d27afdc67ebb91dddf5c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aae4b7012e697dc0728656e6153b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43745c88a6af1afa18142f512dc177240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4b6c513cc223c9b1b6d0b75d185e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3223f79b5c9d3be16c7a06ad0234931242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb20472d758c871230fb09911d854243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bffc67c1dfda3f67e0b66e925eb43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d54916ff5a4919ae64855a4ab4ba3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f76abead511ab0e668ca995748642246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44331daa4cb4de6dc4ed20d4678307ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeedcf5ddc78a84b542c62c34e68d29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7ed7407932ce92361a6edb4c8b419249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce81ba05a95e7ee2eaa6c473c4e32c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf97a96ab11ef3f96c4b85d2f4fc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52808b902263184ccccb18b8d46efa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51563a6a810090ddd61f731d9879ec5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aaf8272508c1df8b84f7042a804f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278f438c2f06655692d27debae4cabc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7dc278ab389d3d951f54b1be74315256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b1c3c0e5c8b4d63ea442a9d2a78b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1495b5b61395a3ed4b33da452c01cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2064921c3d602f55dbaf9fe28d941259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611469057c6ceab8ec3a24259c13d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62c3caaa3fcda94b0a562350864090261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de358fd57f97218c8e947dddc4cb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996491b497130bc19cbcfc1da6781e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a373518b7f9da825fc885d90fcd1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f434a151b9353a5da7951c7005b29ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2b66344caa3c6310ca20a4f430200266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e96f4a3804a597d102e51cf3e897a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e292ae1305b18b7739c5b081c072cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca7af8bdb9c55b4b9744e2354c7a27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd7cd106cc4954c9a8e508825ed366270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620e0f2e1115589329b9527eb7ae61a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ede2a5d9ca6806e3de0c64ab47d51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba8fcac62f92d88cf3b3d8221ed4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c466ffee46d53ec011991822bb171274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305998dbb0373d60c10ee9f54285e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aca1865e44d41bdeb302821bc050b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7046c59cfc88071a0364ade31d6c385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db23f8ee977b1bdb72d61134bf69879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f56e1906a374ab2d16f5a20d331ced279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f01789b85232953353552eed5c022280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ec7e9ebf6d8a7960b051e3807de6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5fa584fecd35124a6562b132ce03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3bd529fadb7b418b39713e71b2a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d21ae55f43eea3bc52a1ac5df8ae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a4dad82d890c857f32b4e1b14b5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f52d57a888416a41d29e44f28a8ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe2aebe91b5efd2031b53e401a2b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579483fed17849c9b892c50f32333be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46816987875daccd60eced976a40e8e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff04e05574a205b38641447ca0bce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2872b44b79f29018e19705a156ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc336b97d74a35c5b58a815076d162292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968344e2160620fcc0ded4d4ec05776293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c372fb60f9ef80bf1a67b2fa3f4f9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fdb4f649dc2af7e6543d207911a99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e7cf4472da0ca3ea8975efc5fb1ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6196fdadacc838755443ee5468ab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bcf7e387d3621bf0e70eabbd60bcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee89282a4e967439706c31ab02e8ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c6b389df4ee6417382d8493e449a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325624d2281b92cb6d29fadf08d7fda9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95656fc8c329b1be5b554cc4064fc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10630912c6e0b9b53e9d03c5886db63f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8da13c36b163dfa2ab6e7277f5124304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25022bb1aee2fb88d1e6b42693f37ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b87507f56e1048a52717f7d307712306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a585f855dfcaa5ae2f9b412ccefb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f01c000e81b2bad01fa24bcce24ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe574f54d2da0d96186d7667e6a2f27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700885220ab66e97cd34b797706d64d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca86d17e6606fe89108a0216c4e8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529457e32b6ca1767de04610f6a515312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab042c49ea10e41dded72b8f02005c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451107fe79522dd41d198153be3fedd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26558c8a21f6b9b58c881dc383732315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8419e91dcb3e8310f91111e7a39a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d3bfbf28f008a741bd1af732307b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9bda04cd9cb890c6732e68172c29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241295f1c5d4ed14e5e01f931e6bb911319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f183502eb22a754f0c19489a9c2ab0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188f8e162807b5b14824a5053c417b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14dfea3e3581f3fb65bb84d0178ae2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18fd3ba829a850a64a90aa9445777f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fdc01a54e9931adf1215870102afa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772b18ee0e0cfd591c8f41bdc4db09e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ec0377984d2517f0657d8c89b4c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa32e79b2e21f1ba0e165df7003de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf643b668ff3d83fe1921009dba55d7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1df1e625259997c7b5f87cc368bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8142ad7568d44f03ccf99def8087af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133222aef0b2be551991401451a47bbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb540ae89abab1fe9e3a653a321819332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b7a2704aa491c9ee565014d579aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265500aa5f23797f75f58616ad31a4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c68065781e1e4986fb53db1eeac0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5524297772cbd37bbaa57062c1a877336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190197c5b38b98ac350a6d53acc1e6eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d417dbd364e9b5ea27ab9d039aca3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a02c1140a575a58f251810d3df85b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21834feba6209262fc6167a6236dcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509129b3b265473db2bd7dfda722f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849e10eddc8e78fe2c0c1ae0a3d6aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d341f24abc9a4eeda1923392e5a54b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d612c5a7547968bbd18bf2849b11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc2cf684f615486003d0ad811d4d26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634a256c1c7738096710e0db53c972346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087d72e2e893cf6eb391f6dedfd3b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828049e74de8fdd40edfe3ecd0bee9de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eb97a87cbf2e59ebdc0556e64d1a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01809c62ea8d7067a59260e1f7ce64b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b147f2955a3b77c3de666561dfa5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff0f8f1e339d364a22beff79064b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ec7eca2fdeeaee14cdeeefb83bce3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201758ae39e26ed520816a063093166354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57fc3861a327f405441c9bcc71eb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf635f687725d50d89d78cdce7ccb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fcdc2ea618d6f9412b260d7453ded357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095a0071fbc4878d7c81948543d7c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e712481e87511a6f8e58de3f525bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c0bf0280ebc239076baa4ff3e22d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651a4de8567156370df9b7133ca5a78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db49ac25e2d0402d543b913cf496b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f2d2317c7c276aa4d8d19f4c93f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6cf8bbb084a2ce17f4c27d232db89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff60c7233b9a9b8a74a8b9a7efdb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d2805ca70784f7ccd7d258563e6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c01eaaf360534e5d5df45233320139367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff349400e640e03a9f4abb156c3c8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804314ba100b40249ffb7b98832ca8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd640baa84857ae8801f6f8464dab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6f1fa8e8772c92634f2ba474c3f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36ce2552c47c5d5fdc6b27d42f3f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf54abc2f5f605a06fd4e577ee605373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59c8f197966b3bd784ba8bdd1a0ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201cfa40e02ba06a0cc85f89bdfbd82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4960b0826a73ab48b4c299a0b44c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297008f6750af7296b270b321f0eafe9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef9d809b72caa898514701e547313b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de62b35a86a927a4a3ce90edbb7593a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ce2b23fb7c0908fcf1cfbc7834cd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7e24368a3ab505aa473dd4f334880381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b1c7541a4234cbefb33b485c379f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5368cdc227755124b144d6d1d8b31a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6e975a48fedd499b67031c18fc89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5476a2262d0e35fc5327363680af63b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed06408194574d5d689cf37e8629f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb1e1d6c34e18261ab2649b93b18d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666ceb93e0cd56a707230db37c3c975388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3e6be421d7f604730aa5911ee04b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917dbfadda4db96ce9a3129ba287188390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adc3956dff22c0ceb9f1e834263f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e70e281be4077d0322efedbc4f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e95135a293e8d4de43f84af4ff3224393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd984e0b9393828f36014e6dd33217394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1660f2617d9413f6b9ac42b1e407395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f06dc60cbbae520b7cfedcf12842f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d328ba3d2172b420f1a78cd1b16f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892f3c70594ef8658efbe13b6644a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18633dfafa38f4c1765a5e9b7b445399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6874b080d81a2a86014ff207b293a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928bef8966698dad4d00fd71b8e0af6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c63c0191af3828094227ba49707736402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f8c135962f03bd7559f6000cf01c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432e17e777f3d09e1ae1117c1aaea0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee620e356315a5d5af50e431d0e926d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64250545c4beb5803fbbb07b734383406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82ad5702c82f70deb4f8ffd682caa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e823a5c8680c80575cc592306293e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b073f7febc0688f0b19a915f2529409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8fcd607cd15e653db679cca41c89d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa7cc010f51746c06a497d51a01ef1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8a2d0b293c7b76cdf92b5cd7b5670412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09f33bfe53516657a53c1cffa8bb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3700ca34cb1e8df54e75b8289bb9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86213659b7a111f286bb2ad026c9ff69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c668040571ccf12d7d0d8c0aca060c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ba3bfbd3b8258ac72393c20690c06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3b56320bb67cf75ffaa145bc732f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15249471c421b54fc3ac4775253dc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d18172c2d56479cb3632bf358b19c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc8b508c219836bfb91be4ffe8bf54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be09c26cf1e0276290c0a5b4efc826422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c5eeb5da5b353d660557059c2865c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4cbeeeb2f3c6492df74a8520ee1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483d20f4cbf6dd802840c89ba5cc25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e58d81678b0822a42b2c356d293041426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852407a2a370d443f3a7490158f707e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd756d10973a4348740ca489745842f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bbc2fd04b86175bd2430ce3ed6c42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dff4554944b595263a7422de0bc8b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73d60af863720d0388c2255e7a702e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84e668fa6b1ae560a3f329b2c3044432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ad2b22ea6a047f42b8e7f11944f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189c66a0eae5ee76b7352033b1fcc9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef2c63097ffcc0d2c105af9a946f92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccedf1af8ce98b6df6e6650505358c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59de4e2b040ac899c4da3d2c90313b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ed034d95ece23aab1b3e31b453f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c086594295cf7be5510ed000965899f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec1877f1e01aef2facd41e0ed005a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae825ba371ef57169eab76da5fe4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f698a6a18cb144173f2b299afd097e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da41733850b43a53d6a8d7343439a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a4cea2607e17a57b25b89fbb0f482444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1b79bf97b0546917b9ad406b7cba8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535fb04806b77b8ff866910827b152c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3d7b334bedb47d38d5dc67fd23d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5eef643df4114a798690a73949df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec4e1a150abfc7bee56f027dda8487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af69e1a3bda9a9e976c488381cc5ea9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a524f7a7ca6674000dd04b87e7633451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a595657ebe81001d53438d63a72e61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abae05377b6a46c1ee61cc3356cd40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92f06284aa7a3ef2b2c20e37827989454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d7a9d111dc1dba6bd92f4fdc40e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2f6bdd36d0e9dbfa70a6aa9d7710e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16871480e3db2e20bc3408e5e8cffd7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108eb5fbf38cb82534089b4c2249bc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba73aef85b2ba40e65f11c91704d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3150b2207b0d413fd1fe0b52ad12a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a1e92980a952f89e854690a70973e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5576dd0be21ea85853e03d572cd70f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0a6ac6ae181fe248e6193f46064ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccd482e3b8b9edaa66337508b117c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a997ec6bcfc7b56c7edc77a0dafbd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dd395746c017d41f5dc89c4a40e46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0faa1c4636c4891c6f10f9198caf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d009388eec0e3a140347b9d80836667468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98687f071a7dd3dbbbd840fc077d4441469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461470f546cb9d3decfcf0bbf1b26188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb553c0df42eb7a3a422babd25217a1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c94345d2efcb7e7e7fbea65575ec1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ea6ff80f067564892a96dfdf452f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395f5054e26f3924cf7cb34def85617474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d7d194c5f336bfaba7e51dab0569475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27e4a6e33d4363a42b82c0543cfe2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d6fb4eb27c9a88cd77844c910ac21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b3dc35ae413c4cafcd5a3e8aba48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13278bd3a69e3597a84a764190baea2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128e8b16b62e0e5278e64c4559855c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed5a9d9ed1431eae28d62e17469583481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074da51273e7d274ba2b65f6310966482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444df3d7c786568e89c236c423baa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1fd23da2c3c1d3b6e3e28235e4b8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8662be09e43cc5a67f2a1a3e88fef3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b087f8addc7cff1e7e2fe4c077a2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16b61e80629260128812fc9b86bf60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e52294c985cfa1006c4b3b7865408f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e780a54560e79e9e5763eef634653db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96d9840718f6897e51c485908944ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e4082bec825b7f70ff693a0b67352491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9cc874fdb672aedddaa9f20636b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29badf17923b1f7c6405c76a42c60237493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24721c731dae11bfe822408db7f87d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9631df7355af9af3b4c5f3164c11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0abd3b2e744a867ac189d58c1a71e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf59cca4858d48636d54f8f6b80d285497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d953ab826fa43a893b50b7156780c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be78d57412658d94de3657cc972465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f0f75c23e4a0889fa17307f8a03d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9337a322aa0c6a8c2064ca894d73ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675dd67968a1e4d6c99189d601e3f5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820938f61b7578501a5d778a6782225503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d4cb20e64087bdc1be27355262e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6762503dbc251bd6e3ee0c4c4a4535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c525201c79bed771a886e855d40d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233be13ef6f79a09afacb46578705ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364938a3f9f43cd22b943f65d0ecc1b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc80ed6042cb7508bb6d0c156a4752509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25bb042e6e50dbc8ba0b5422c32c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44543b0558da1fec2437bcf717e1df8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145db5bc7d0bb3eb70467648ca2a174512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8bfdbe309243e1789a7dd28f7b3b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac5376d9294db15f8c507eae088fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb133bf20cb136556b7deb4dbb6cffcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108e05ede3a424e333c658f73693cb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82109021d2610e67c162542bba31b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020292ebd65fdf1fee52792ecc43331d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e293ba8a558fcfefe20102a72bad3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e0797675bd9fc065751a06877fd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee845cb5b641e9a117ba997b9c39a21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb980e6f64996a5fb96d226a25e05f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c45da00796e1956608a8de5e30822523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ba993117690a90b7304a61a37b5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9108b293b8c36691eb9f4862d49519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cda59258398aa518ce9eb9876a85d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4dc59fa4fbe32d9f2fbcfab5c31f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde8c5e44799b9de670a02ded69136e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14091774ddf43b21c2d83cb252583de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d536916ebc8315754caa5eef330f22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9e044e98c9892bc68c9a83fc6497531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c243da60d2cddbbfcd0cadcf5148532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661d65d40e3a9239372dce511191b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204caa7edc7d37362a8372996fc9026a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2f10cd9d52d2c64f9f4c6e841b75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfc0461111a7c99d319281fcddcba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2f4c77d26bf8982cedf033b0e8233537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de826e4fe0adea9b11c8cb7a70147538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fdeb8b1bbb7ea130bfdfcacd1aad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7edc4834aff7d5aeb36453e00ec6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a6ad1c8282c2776036de2c38d9ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c44dbea48cb49ca2c1e695144a29ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c340e81c53dc27de2191a4af602c4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9de54703bd1a07a47d071c37df89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0641f75b96f7983c4888aaeaea3ff7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415eb6f339c37cfad95eab642aa7969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9e39676a3d5d6d1d8bde01a85e78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7612cfd18ffb728ad1eefe5688db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504e6b62cad2ea60dd74e70e545e83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eaa394b297ed6ad443db1c760829c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8877af87aa02367b8d71229664d2de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b0c44d30fbc501604e9aa7728b8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6b87f0b545672ee266286b5a24d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f6ff4fdbd3dd0692a749223d8f6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9e4fbedf3c4f508ed82dfd5e312c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5564308c5f89aebf6b3ca9307e24f04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cecb04a07e891838bf75ecace9ce8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e50cb8b94728e1feb3292c2010baa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e7e8049eb3d1e2d466ca8f9f022dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb10b2c02a43abce482b87438651225560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148dbdac3acbe3dedadf909168854cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf8fe4703777c43be236ce07ccf1ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a2ed74b1d7ee177d0f83250f8723d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe8f55c183205edbf146436c5416b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0dd8bb7b32b47dd17dae77326d4c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c39cf758308babcd08bd2ffdc5e4b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee367738d1117a72d1ababf5d48298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5943623cc142a5219b9a9ef24335ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701512cd23f94e77ed591818b711b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d6ab7fd81ca5d2305f039759edbe1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae2fea29369abba1f69b83df4fb6c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a428f9a80b1401bf2c6d60bb9d262572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcceef844a330f7d5973964d862633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8929a81837f273dee4bc599a73ba9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579238dbe090a3a70b3a054ccf9ebef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148e45171c8226e8f2b989def556c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef2615f81a98d62367beac398a8456577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615568ddf6526bcb8066e7bfe32d2fe9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff937f543d0370b601117ab47961a57d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb61978bdc5f134dcc4de35c7f29dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ac4bcea176b5af8926399d79aa5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8e365c42eff279a59f2a324bdf1ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f5b061cb4c5eaffde7c2f2deea41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537897dc1ffc567d640671c122c3890584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab6b781eaf6cc319a724e26de2c4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7069690fadba59668da6cb2571c66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58c7a69ab843629a499381a0771c71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b0c7c4b85a6869214ddd3de33d56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b305544bdce0ef192dba547ad3cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718bcbe7eb5d77e6377758c04fa58d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0f025413c53d43916b2c6c6620c05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbaa1777f69c5760c6f382b207e0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac3c8d69bcb79e3068168a99e447ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab804abdb330491b99694cfbda51de6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0b8f871580bc474451eddc5d0492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c1fddf0793a4dd9d6abc40f833d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e363d76a720487a7f2293d438d6c14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0b56dda790adbe3ac5b6cc41e2e6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a399dd4fe43a1b215ba46d329a5f4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374d38449e8196d676cab1b98437d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a1e80d02cd7fcde0f54cf852d086601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22295754d3dfdeebd20336eb4a90927602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72379d51ba729e3b3e876669603865f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af58b5ac650a675caf0e0c21b8f36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855b3ff492585b22cc7e7e437bbf9e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9901dee904227403aeaed7521431de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380d9375a79b96812f79b023c4df760607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a119d76835ab75d11cf67baa2ffc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c05c295d0c35c1d891b1c2eb01ed5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfdb62e138b77afd0ca114984fae06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f554303a9143207a98634d1f8d0b07d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644b29126e47b1a47c954d6c42aa12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22f33e2609b270ec88d75ae808a1bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd15f4fabd166d639fd977250c3dd85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eb6ce328120d408c2200d41aba014615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c91374fcfd3b1d59eaf9470300eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4819e2cef4ccaf9699b7c8a06a479617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411961d19f086b712544b939dfd19e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf95ebc2c4a12660ff597a28fcbbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b8cc0fd0089506d467890b0e381e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5883dd62c1fb716c270464ad8977621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c75773b5946a0d9d098ebd4ae156f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07889695cef0dd1053e86a9e894e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f8d27b19bcecfadd2429b340192c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1108c2032b6af09a2ad3766fc6d1fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641c62fa953c9b23f7e75d3f28cce9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8897d57dff43de1e9f519660b43303627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221284732cd968ceadeba08d37d178628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a5f086a75c6f43a0b8324fc32c93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2be24667640067441c980306da52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f55ba1602049d6bbec42fb5e3759c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a86106f8be03d650b0735c03dd443632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dcbe5b103b8733baf2957a723ca9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3cf9e4f7ae8dff0ea5c745b55416634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f082a5c135495c64c8dc3cfbf790635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6787ce5901f7d24b44ca20c5520e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79271d72a5829f40b642199cfc56846637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369242c27b04bff2db4a22c91ab984638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff071335f6700281716c36ab8675e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a1f32851d0a9346fce6802a1261b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52bcfba3366488c808e60e32a706a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e0742adb63309c3ff8f63732310c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aec382ff3f4a54078bb42a0640cf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d1645fd99da738307c33e904a791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562818cce24e4b14de975bde18e2fdd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440cd7521c7c644b2e0e8a6cda4038646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c219061f796b34c98e42a004beef13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65013e34066c1a62672852bcb386b2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355eb901a959e2823b77ed8ad02048649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5cdbcf6d6fb3f85e14ece1bbd5864650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e3efda77e3093234fd95177a3d130651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37123541c42f1a689201c45b42b06065652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc823016f1b65e5c9d89cda62897cd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c224fe7105fe32760a7e3df31685cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea976cc2e254f8295d38c685cce5a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7315cd89f057b3894ecc1111f06fdfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa6d86ede1a93a22231a7b7dcc40b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d16b35ac25a57f4b87b52bef0aa13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c06fcf7cc578cc2f416e8fc6eda8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907eabb738b98aff2c775c7886be8bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9232d4860e6a91417e18c1c7ba082661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883f331deaad86d21b105e979a641b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe28e2096e2886d5dd99677947686663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1aa1226dbf336c68e26c6ff65bba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5cb774a469aac8496f3154d60dc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf2e1d2aec56a10673ccd5690a13fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd0f89e5967b115d157ac7eef733e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254f43d9794ca5e64bea11362bbd6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423ceb164dcd53ba97cb6b1965deb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af875db10a99491d06ceefcc7b4a4bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6e74419f53fc26898bfb5174bb92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4738af1d424b874b77374a2b28d0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb606896ee73b41a8fac73c971dacd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b06f4f72937dd16cf193ac5254225c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff851aeebe3e700c60f823a19d6637f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a336a2560a13a6d5c66bda2a41034676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bfa031f75b7bdf2c79fc40bb72fd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc283c251c77fe40e14a8cc6edb4a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95819f42e88fb1ceb1e125a66037640679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d220c93ac10541aba7fa9e2143d78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ff2dfdb23fb4c6675392d73a31ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02492f9bb73df2d6d402338251376f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a138b8d4b9bba0ca65294cdd3b302f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c78277ed47bb44322acf75f9825c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f78004d656900e2e99224b41eae8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653065cb227df5782b60b3a2707f6bb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d28c7a630abbbb9b71e0e25db415687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3634c77ed13ee2b0b80c71c29f9839b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc8e41b91d1572fd60ea34b0161af4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c99d3df0f62add948e50ba49e922d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3975f40b3ef100407e2866a773f81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d77a75b07d2d1ad237d7d3b0edf37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f4b13f331ae715102468fcadc1cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b911d2f476ae2b993a625b8d627481694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c943b4095e0acf7ae4848ae7f521b82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602bc1e583980d9e7f09d72fbf0990e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64789dd958cc5ce3307c1db3fd87666697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60feedbe32985de9814a1b4138247a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b44737c1d8b02b367aea854c0403699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1985cf8bebd63e0de99f930bc387a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c115858fd6a5b11fa642fa04847394701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc2096877c7abe4a3b0f69843e121702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16136dd0294198a0ecc3f1ec809c8b8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde935c0a2728ac14e03051f1c5f0873704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e872178b4998d9ad8323b087f31c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841fb04e434a41a55244705d8aec60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd4235c156f0eb6810096675d4184e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10272d69ea6cd17afd9f077aa11d915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c7b07dd27698c53c5aaaff932276709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e8dbc85b7deba2b82cff6cd019b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588c20e2c91148185467bb0e75f40ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc5ab90bc22d58c0bae9a7754cdc74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ebe944c4da62ddfbb3caf9d404bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4fa6db07fb24bb98736f2c7bd5a4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111bf895175113a3220921549f0fc52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d424f599ac629ee51474c012f7cb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb080335da7f40ee16acb847c5ae73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4a8c223f78360fd4c17ef7ca81657718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e7ba7053d7965d70e1e2e7e21829719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c76384111134d1393dab36341162720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b63142af548f0409f915c39233b45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec727931e8d4abeea759c3f585a5de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd796b13a9bdd10780bdaaed5c4e21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8aa88a54d99c0e92fc8562df4edd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573363d7747c583d8d5a86c43356968725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909147e25679d8994aeda539127c7e3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a668e1583e6bda55350218f49bfd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498080a9c5b448b828a2740484b3b12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67c742a5394a384c0c224a898cfe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a8e150e943c1637b94a4742ead00e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74cbcc3738dad9ef0b956a3bba5d9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d84e9ddc5bbb0db92d6980d61a7390732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55708495d6296c776a322c2795f4ddb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85a2356edf5365c10f0adfdfe45659734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c91e76a19f695e13d069ef5ca9df3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37629078a9b2ad73f9cb3d77b153a90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f92c5051fc8173b62b78a851ff536737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442145f0bc24ad1d2050ba9a53c81a2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0bd375b041ebe356aa8dd82a36e95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86551305602be1733ac5ece3f0a8143c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fa2d61aa33f42443e4227aa6c7d0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc23a191cb7c97693580a0f262c984742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691b8c81acd46548dbf00401f39b675743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e52a1b8099ba95c00d2cd05ad3c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6cc5ee1fb2da13b88f22f75d82879745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5b45b39027f951a32575bfb5ac0bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec39ae849850f23b3073d7c53122000747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280788f84fccec0e14a62103044c62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5bc8af6089565905eda2c9f9d59e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebc664eedf00a12ac9a74ec278242750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ea381dd91bec1fa7d1d2cdf26e106751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def457721c1bb63022ff12e9b0c725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98210a57011ab331ca46a0c975847753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c0676c2676a7f0ac17f1eacf6f160754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b51706e34da17c215ee6c760faf05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4de616ee1e9bbec5b8437145dddf4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85319e309038cc2e017b8ca58874f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853775ba596599d37959650c11ffcaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175401921f7869310a1e2a34add3fb8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315f38828271a39660bd981527367d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efda3220b82512a492aa4200bbdbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66d4072db23be2918278f9e17b3a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aaec2401d0fee64679b32bd5c61334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151acf269fed2943e76a45fbffc8acaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef45265df43da0bf6ee3d578fef566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5d7eeba9a6df37a1b3d197f43b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e727a8304cb9f194c99ea7ad2d49438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b581a50b9739dd33237a0bcebec3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6f96c7eea704dff47285d414772c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd5ba9a7745e01ff2825b37512a87711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25a2dc1dd40263f4ad060574bc65012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7041dd39a9e41b8f9377caa0e58e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1211fd17580eb6060e5d004d914c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77e1223005a7115424745207ca1ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5684640b7e0376405ef92ebc0e2d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9cfa2129d61faad797c40408719e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd083331f00a08c21cf6715b0d538d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb6b48bc251149855a89e485e0aae719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87b580a9663c8e129413bdac18014320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498124ed8bfcda029f4079eb5e79405821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53000ddb84da973c9762f69aa1d48c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b532a7acd51ec98d73127fd98fd3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a75f49a594ae25061cd24bf0a656f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb071b29d1392995e2269076998b47525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b34323941c853a8460d55f65c1a9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831773d625288cd6bc094b50cd3acfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece276b8aa8f6d7410778fad09700528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e943fd611a8b3524b2dd1094f0508129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76de8e383a319149f68ceb67518674e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d80ab768d521d3cd1d046794941531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a008146c01647b74b98b5b430386c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8806522bcee65958a9acabb8b4fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ade6c3c171eb993aaf26c0f8afb1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9575335dac7c3c2a15a5d502f8eaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282795b9870db335cbde23edcdfb3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793aa52800809faca50891ecc9c6e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8940135bc1b5bdee6ca1ad209f11c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308e6f51afcbfc39af8f8ebf90b6df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610600368064dd6bc5fb3acfdffa2fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e179adb774319b5e932e12f8eec28ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8efe5390e28741b05f5320a221d88a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0016789392c23caac081f1b6268143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31425bf7578cb02e01cde36a75a2cbf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c0cd8fc95302a79f42814f37555f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae86e19b21f5ba7cb2cc672a610e02346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944ff02ae7b0ce88d6690f3615825547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffeba0df05196fd0e683b853953d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42771c0de16142c5f15919b5733a5b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641392f760d2cd8a21e7d7a01d9c49e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690305e75921cae7140d083717cbf90651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051357cb8b9f1f807a5180cecbdaed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054228620ce17b753af04fcff860d5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0a76267a7d0fd83172a0de8c848d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf18b46bb54ffcaf400d582352ab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36c943795fc8b3fb219e97ae98e4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea91eeca9fdb38f70c8994336b3f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb02016861e356b4e5b6f4c89e786058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549aab4d998a272d4beaf18889917af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a15045c30b223d0e74aa9bf0168160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f24ae8d1f54a5df4d3c461c8a52cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3fce169f61bbf75a11e1d92ea2b2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056dfa5326f57cb1e8ccf0262ab939963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f640db274d1528959401c4aa30f4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e0fbe647e73c30526faa8a472a8ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ef423d3f370b109e180eea142eed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72d7bb2d7004ba9273f7a1a8db45c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2727cafd77da56e39b9b7f365534a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534b6dadd6bfe49df26ca598dfc900369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01f78c8652baa071c49a435767f30e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66dcc73c71806a554b0a57ef52ad1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee67fef23544b18d4e7e68a0215c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4363f326f9ce296e69c4a0d4e7b3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b5db6499f1c7366122a82288fc08974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c04382101412a724fc59f07440cd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03afb2d6a09fef6763ff7416aa0bca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e106b29bb74b80a52a74e062cddcd0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d179b245a219b07566ee7c069f2118578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc84307b130b712073db644fb5faf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166822aba65423f9b6fe491cb3ad47d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34fa4f6454a3364907530a2f7c64e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df66d3f660e0eee3b90aaf0589bf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e75852e45bb52d104e75f8628aa3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932fc0f71d7f1ced0aa6d50cb26f6bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2729191ba633a03de2d3e34fd3a21c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28642b05288bd1cb65d5343ef2ea957286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f18132d391596cdfad6df501b8373c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec5d49ab0ce901c64f0d2eb0cf2c3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c6d4339dc046627b349e81dba106b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4bcc3e7d2ecc040e2f14ec3bde22590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5e7545dba017873978a527bad96391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2340f8aefa0651f2883f75bbab9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a53fd4cf9eaf45002d7231855ceb8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df1ab4f70bc2c0d8a825204cba0d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864d73487a95f7166dc53eef5c3f5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56909c9fde2cc179a01b6f2e5cc727a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dc453dc5c7f73f7a71812019c161a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8538530a3dc86ec4df012e6b93c7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfcdb013524d0fbee1ef970c50eb4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9611f2591442c93cfe05fff63d170100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb6b417f56963caef2a4b43f3bd4c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f86b3e17c9e6131bbc7a44dc72f581102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0319836800b758cd5dd45023dd93797103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee555bdd5d0b4a1fe225388f3fc394a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f7ed03dd30a3ac2e0a213ad7102e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ffdc4964cb693278e77f375cfd67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc373bf67876130ae2949d8b56d557107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4fb946d4de901484beb6b3a316747108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a874aa6e9efb8f787766923ebb047109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9998e3b19bfb1c0b2790dcf9202353110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e8a4e244bab9bb2b7885242cc5fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f8e78a65ddf9bc9f6bad0c2f60fb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509ca2c995e670989086085ad81d190113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ba5e27d86bea8b69545448c9420d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358d7f0f2f8d8ac1031716f60c2d04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5743d2026ea4263771f872326bafe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3faa2566b686a51bee1fd036cf01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae11b2dc60755427bc9074012b7215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405321784f1c1e1f1d5252a46796a62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65202156a30127c46206713d67a88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5bcca3ac23833d30be807c9d111f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1afecb709ac368dd9e977668a4d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d465018c56f441d52dc099949d280123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a39abd695650f8897ed8848d5713d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b64bc01b38e6e2a3e9f11e16599649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91b4634cbe71bfa7134236055ff1a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed75f7dba27bd6c14fa54a609d64d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df0462fe2af85aef2cdac9364c938128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82302a650d9bb16981ad5dfae535918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e48cb93ddd71f0bec9d0a818130c77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634a3b8df749f8edc8d392b5a436034131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689a1f3f56e93dd6c96bc3d7e9dec4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad129a87b0734d7e82dfb861cf5ec4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463df9164acc51f9908b7580036ecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd59529077b36dc6bc294e0e67b1b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1efe44c538360c2abca63eb76e769136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7a04c613957285e241fa9810bc577137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca6a1f95c4f893058ad7abe54585c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b82c0ab4b89e89445bf29cae06bd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0338d597ed0760c5d982ac3d092c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123649b3bd7b3814b7e23a94cca19e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602c53b555abb90b74e9e6bddaf2dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02827053cc3fa8fad988257a49e8cf1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aafbb6ab1750c983b3b149621078c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b37e2ec3ebda7c53f72adc99dfdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0e50be323a970b86c10608ec88fda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecab80439253b862745b4f21d4233147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4eeb43f03da38a4258c02e60541fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff4409777c7c773b2a89f0ce3ade8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac962b9bb3a76964f59dd7f677e4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc63dc7ccb6292eba9e25b2250ca51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce4d8de0730fe5b8573f2b5ad4612152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f1ebebdcae80adbb48c8cce74304153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b4d6fb7e5600148bdd92838002d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ecf4f24a2424705eaa8230126fbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3799f28dff86461d577db11b13187156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670c79ceccbf4414c0dc51cc7de20fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d467260023ef65854668a93e6e7cb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f11b3e313753599055dd2e55821c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952895b151223bbc02e00bd936abba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2573a8f336d583e9c38db18896f3eff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b255667f3f93dd065d3d6ccac3ad9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e07ce19643f6b1452de39ee16966163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d16161f2e9217ef9cf2f9f43793ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac3de5f95b83de9484eb12dd4c036f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823daad87f207130e95f5e3360aa7de8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa662c84bd883988c8a1c45d396d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e44af8324e75cd5bc4a4b92749f2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84161e7f0092f284a41f08a9c755b53b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8742b4f5482c722fd6f637bbbc08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af41555c09e606667527fec556ac9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb40c230c69edf9d5fdc6d7565097b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca74516dbfd4c01133af36acfa07c34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8658fdf469eefd5569dbfdea8225174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a652157766b47835ac63476b7b4637175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb169408d321b560d1a25cdb38c8c91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b39ff34affee23be1b500d0d036bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9bbc05c8e57949372176dc00a279d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51974a03340dfe6d85eb20f6aba8e529179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af8882e11bd87cfa4caa8dbbdb6ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296188fa84aad8e5b59bdaf615602a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b7f2a270146202c72797cb85da10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4f32b3b1d52ad2f7eb08280a83cd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922223329962c7642e8837558b095d1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8c8af5df2a5eba6ccd50d203b85cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ced9c3e64edeabae8df7f117320f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853610217ff805a7fab3c901dcf82958187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be62c72220ea451b77d7c8ee29228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b4c412d302e1045102b036462888189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc74e9be1ac07f074b5c66255b690e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784534f074dd64e8871c71c81a3f816191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7318500315366f9b967e3a59be9838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f3f0e1e575069afc3a4cfbcb3e79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992022a3eabca1ec9103799c6f2ba178194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394bb485d3351bfbdc886057e729a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72721c7e0632578d742a1faa8cf6046b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ffacd537332bcfca0f30d58103a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728b8d5eb3bf53c219158142d25ac4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01751288ef58a4c076b25c0155038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813aa0b6a5e5a87d87f2b6ca1965c52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa22d2ca86678e8e8c3c08cb9e85a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b6a1e438eb8a6684025d02fcc394202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17f771cb18915d141c779cc785a1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6977860d707e0d1444d831a2fbc188204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06602e8f41c865adea481abaf61486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c46e1f53f04f9e1e636dad214755b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95599d80640fbdbcc7d9a528b3294640207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef28a8dcf80391a3044d1c6adf35c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869ee64062489e2fc35f2e6db4e544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebe5d4b96a3d1459706994d7986433210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873461118fe51d583f779f5efe33b26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f60ff4ae324ddbd32d8c4bf9838f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f60c94228a71ebe6b0729c4e6948213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bebb3ee28daf5abea768208b46249214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef79056515f02b366236ae1d7a87d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29129211d8a60ea35367e024ebf38e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5e66da5e5d84558d85308ee1c916217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f279b918a6aac483a5eb81f16552218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc03fd1aae0e4e65775d3e5a81faa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e53c304284ddf58ac8921f1d8e3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129112052ecf16be09f5ad4468d9d10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f7793f766820be781e8a69e108a1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a55caf392457c79c19aef271f4bfe9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5146819765f6f028a7c533cb84939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d1df9b82222f102ce45e6726c981b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ba4d091be5a7261f1722c052d971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cabdef380f95d4dc4f1022f8a4177227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348134a5f04360e4d9709dbbf6a07c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02aabb1c17e6f566aec85c7062554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efeb06ff594c429fffd4b639bb9390230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a796711be782f15187db0b48f99f99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9d853bba220e002976b06d2d2401232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62c24a4df092feadb764712300353233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6370023123870752036df4196274fa2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9771faac8b1b44ddda0ac760dfd19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584d041c59ffd781c3cc742a75f9a84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2afb4eda3183f360945dd0e2826c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4f661f893ac2fe03dfaffdda3b6a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792518b8e6b514321529052ebcecd9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b716c1042167594904d66e3601846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab55b81295a79c292b2cbce559d577241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc3d71821773932e5a549022e4e19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cdcdbabcb80b6d209617ac43b2467243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711576aa8ad4beacb784a9541663465244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3603315dc33a99288ebdd31f738c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54743d4408f769bd7425e27cbf883246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7ce84ee464bcfef237099ee282141247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6025feb9a911e69384279ba37e8ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e959499f170b3a06229b47306ff9d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74c1f0d4ce6ea499acb5cad67e37f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901bde454d1a8551dbbd320eae24ccd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430321c32f372d4ebb2a67ae1221ed64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6812c7f7d3c82804235325eeac617a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43884fb310bb38edd8643e218590e863254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3785ec0e84f6f2e59abe7e42e089bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c46b2a5dce1e90f8f5755b23f5b30a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc49584930d3516c64e142bac2844ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5383e37a474b54f2fed0213a48380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959663aa10c18fa0ac41616964eea4f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3f661a63f856ebc484a4c2da473d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3267bdf63c894fe3eaae80e636803b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6ef4f27fff9f79e05ada9030247d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab46ca2a10ae3e0bbcbc8a1fb0a833263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b241bdf308f8baa8dd2d815a36717264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d84063aa9fe81e41ea2172e3cd08a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652964eb18dd78335ff24b7ba256c4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e03432badf1663edae49f668de6a27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8c5c2d279b853cb451b859f186d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6746457e4a96ca79c6849fb52dec7bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e664c1be6e9b65ee1945d29365be4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb52cb9b393ae0536d76d7d64da8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5efd474382aa7a707836fcd781485272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13a5fadc20a12a7a2003f64049c3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e52b7072b89569ad45623cce91794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b123c4670b6256a6f640439d9acc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfa443c36ae63c3329a16956fc9b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85fc462aa63c27b015b661020208d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe4d376d09a97d7f5a251fc953a419278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24854c633612994b3d82a7192e28f9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51aa2e22dd23d745cd5a358d52a6a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e25e7280110046933949eaa8f99ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdd7407d16d4f036081aa244e53ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d745d859a902532a00995c3515ba6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3823b8fd9c184458e33dea2e4956567284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58f44093773b277810f89a1797aa6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca4ddaaa57e0824b54c5a41aa1753b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1eb50fdc534dff7b8e9014895e71f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812b8b0bb3a328de137d7dc366dc7bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed40bd9a01802e2b49c1a904b24592289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e87ad9af546667b3aa8499f32bbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d1e781209d210cfe5b40db179848291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaea9b0da773f1e73948783b398887292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabec103dbea2df036906048c6596ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e081844341fbb8511a540e7023cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2baff92b12ad3ac6b46e925338e4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7f57e3de9dfa76f6746f1d4c7f4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a75f7677ff380fc3ee5d2eb3a0931297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb772367228f4c0b23cf424965402df4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff668f1f73dc45c7a703a9ca9637f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b5b649464c2b8d6fa33cc658ed21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185e85a6411bab5c9f38f49bbe8ced301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fea9b64f75d90efbddfffee369da3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b980a1b3330f00439226c1a04b2a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ee9ea761797230491a2033b915dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae834bb0b013e8e56e7cb9ac045179e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dac99668e3a3c3a194c0ccd27eef8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea1439d919d074c7cd734cf7e453a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7023fc6bbd10df0a6f3a2de64333ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add672cdd0f3f1061d112915b10f09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d892555526720225b207be67bac5df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548a96095fb33efb4fa1192450ee11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e790fb86efda9b055832fdc9e7cee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13143bed0ce1bd617613cb8e8dd78713313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57b584c8f269c7a64edfb64e0075bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aa4e2e8c78d46d97f8688fa6fc541315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8f412db52783931f858e170e4d876316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270124139f0d1467e1c0f180a1d684ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c256bdd2e975e92843ec1f57d7cb69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676546f77d694dc44a00b1b3238001ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce664363de2b6fb0077d61bcf9b87f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce38b055e6babed565fa850c2323d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d0dcbebb8a005434d299b12ac3ea9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3659a1da42d07e95601d9239ee3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a297c10fba9bfcbc42b3001f4797737324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b808819e24f8b3b7a59751c10b4461325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd56819e36a8b71d32ef525cabf859326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fad34a5edcae0249b2b587a8c5a8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7b9e0639b6cb9f04d923a825e08c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ea49f9b70b02e51e0e8bcfcbd9c2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0160b769623b7c057aa6a7071ff54b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e1432c7c67ec1829584baa7e37a86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed38221a6ed1df26bebf185bf8f14c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d30e89100f9cbdc7e803c41988c947333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca52307d9cbc6ecfef3783a2af3b09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ef0aff713fde3d4ba3e57a6b9873335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226ff798c2b31b38160046bc3ff7d44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e1657b7994164a6b70920517f23d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ffdcbede9470fb07edb17e93a481338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ffd5c5c265415b183c0bc39de47a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca8dbb574549c81457c4ff4a31b18c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc2bd21404c1295b8f68ddb55da904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f12fc638d820bca7ead490b5c8016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d90740179ab377b95b7d597e50b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cba4e816fb05f5617dd509b705637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcdb80d97f31be1d08300e09de408345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4eecc1dfe37f6e49093813310fc41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e0e158e9c2eb6a1ce1196aac6362347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaa47d2a19a5c174b24a4262eeae20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d967dd851df895400e74f86c916f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30303b743d38a3e68acb6537234174350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c45ae7ea3327d57175a48fc11f50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9b14f3a4e1b25d7f39909302e788352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d60857b53767b3f086d23385fbbf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5109f1699d6b15d29d8ddcb5b2f2f42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43967213bd944a58732f647407b527355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e1de6f983bf9711b76bf29c99596c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d3d63e3da11965755f84a9aa09f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee29cbc708e9297ad949e9d90bbf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498f3683b15358abb17a46039fba9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3ca01bb009954437f16dda8b723b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f138ddc35a593a07c848c7beb488f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f660828888055089ab085eb6ffdc19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd38fc901dfd306a8300188c5aebfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b27c776995811be4ae284d704d5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da3ed1e42d94c4e7120ceff01e3d66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bcaed7eac4c9b733df9075365a230366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b529ea63588b75897f800be56876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4c68f878d17d47517a8edef4fda4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b4291d27bc56f05f598b084b2583369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2e7c4aec2fa2d267d0f3dd47feaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e7bc6900a4cf497015633b24e7441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030dbcc3b73e6df2bab25dbf1b12a95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b29df3b3aee48e8a1d0e726e6ee1ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9e0eb7c8aa92972db82509ab81f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a8ee85d6c38aeae2500d9bd4a3dcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e0ae5b49c214171103fe42ce8ad8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4dfbb71d2bfeb9c9b38d3f0ad8332377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9a19ce1052bd5049baff0ea33433378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b2110443b11a5e9461c2fa80f4e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd7cd94137427da329b4926f4587f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e0dc40c9fb75a300542906c65011381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b18259eb8f15407caef0ab27a107b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be112c6150d2fd1adc6134a0e2635a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a1f797917ffb5da16aa8ca4b8da1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5cbd4412e4fcdfd8723ac93033ebd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafeaf9ac6517b386c8da1112b0555c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571b1c64907e3e5f4234cf41efbc6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b54c6d0fe16439ca817b467d7b5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f633ee318ac1e1d013af8da3a3bde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf7efc48d0473e23fd179eeb5843a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5ba077d76806d87bd460de457446391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691948453002525e1d21d056868e5fbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee619796606a6fdaba1d8681d834c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee610a922e12b7af1bbcbef11cc9a7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3b36f5f4ae9190c9d9d1bf53f9ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc59565156cd3a97ff44f2c3c7f92c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f579c31af084601743e97109f774397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242354605144bb1a816b38d49f8b64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd34e89f114041f8828ab322aa270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e415f4a3e670702e99db0dbe053a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c688805a55d7301d9da30fd037ece95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629dfc2d8dd16a470d9d7bcbe754f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab06f259d80eb229822eee4992b7a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd176f9c36b40c8e92fa08ac7a03d4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16810b2216f4f43787b457baa55e0d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3530531c3124fe6be16e78f3bde00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462bdf7c8318ebba6aff83d4d551733407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91e4b6a040fc9eee1a06b5453548c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ee90389244a5d261668297cab26a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f53456c6a1bd73e65562dc8fc141410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c746506eaad088b4b2e8d65b2958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a1b3f06ae2ef9470379bcb3984466412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838479286790ca21ae66cb89b52b85b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284102d668921aa17938a456c4df90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44020370962d647b09cd0a2b6deb4bf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e419bf78a4577b116ed22f89e8c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c8b1395a16d305c0c0286a35cdf6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ec32a5d76e1427087adf3e049ea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b0bed50c4637077a0902d64aa4b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a441f25eabac1358e65a5e56559b04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1912cefd3cf06faaf96a48cdfc3ea9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d31910d7733b63f0e9cd885f55623f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50593b27cedc47636366222d8689bd45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da7ad444ea589723786a068f5722da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bb2792cf5c44b41e65f268ba16602425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79618b26054c3fee213d616fc059ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57279626679c73a1bce2225f1ea09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b604953c1004e7fbcdee85fa3aec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcedcc6d75bef948fdd6bfecb8bec1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca651d4dcefbd9a5bea0d6677fab62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1bd5b3d3ff909d72c23dd158e9274431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3aa26541724c5bfdecfbede22c010432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575ee76c4bf3a07c9db55f5c1907d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78485d9b5ba80ed0c9ddb1b67a27c41a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7397dcb48a7ee1418ea4ca7daec994435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbcf542073c91303b8efef7ebbc044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e225b1bb7aceaedc7962691c32afcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711fb54af5461cf8c7d9def919a6a49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037de8ab61a701c80028c3285df83008439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d9cafee74ff64716c7586cd97e5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08588bf10dc608bb25706c20e0dc04d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c5361802ca6acf984b32bccf8c103442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7bf29b7d939dc68fb1c9ea6785191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fab16f53581d46f7aa5deff50e5b71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10fcde78e92a81dcd7c13d5ddf4f5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6cc5c3637ae9eccb036ce3d9c18f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82752cc4bfac4c3456c3c8cdfc35d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592e75d5b0f0e6a8a0b80ea7fed9c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca8004dd0985527ee428764de57fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe5881927e6a852aa430872f0f70c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1550b5716b1b07e0b3174faf181bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df08fc1340c92fe5e0f06055ede360452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d1f5fa43d2e13b1ada04b4264f51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59b280f9509b9851f1147511166c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dc9f578a4091253f09d6ec542bb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a03b8a3ab41567fc5e5b31cd1b63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7bd22cd80c8170fe65cf3671e93f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca66fc70b7140d49a512f9652df50de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcacfe89d97f7feb07d4be1d27a80e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcce627b2492151f542b06584947a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce9e2731d2f36f8c10fbc3186d925b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10802340e11662a6b83c10fc0529c67a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcab9237ab4dc4353b1c0d8dffe9b64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee89bc0e3489a813804d498c283b62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a0ba3d3f1d8054510acf153c84516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a314d5c14b60f44c99d44f433bde43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df12cc77d4b8852524fdb77644e28d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799631e69e16653c91c1b3c245f8c70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec6e5800b2cf60200bd0a762095fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53be22ac6d179ae87c92e9da011b07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3fbae3611366f5a7826987d75767b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205882e4338857aef8ecaef07d3b3d03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2f3eba3d1bcbcf12877733621a3d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9dc6b213e2df2bcd4264b4cd5f5ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fbad9e93608f83d8e4f8eebf97e77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa630fd4bfdcefa4346f0c4d1681eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e2a3691c405c55b3d668a9f70ead0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa87bf5c69d2979f99c56c82bf99e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00067c630fb32b1b0c6655b1eadd034479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba10fe4257c4886645257f88dc2d6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989145ca6ace392b80f8b327f4f5d69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832fe02eb29bdfe9305982383c1f82b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b688fff9cf6946e2af117084f456c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447017facd2dd3f7b73d2b781974aa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812afbd1b57b55f9245803bb60fcfd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e1779d64bf4d4eccd6a6169593b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4368da91124486c272c2c68d825d2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4944be460fe2a8d225848abe423b44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12cc770bd45e7074b19b026272e037489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e2e94d9e39fb2dd2e6f2802e45e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6584df2f4aff5446e280c49f316000d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01372db7b40a48266de7944d1b62a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e10661353724659edf22d9a0791c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29b853238defbff545f868c120c763494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f8be4f8a2ac91a457c8346c436ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f7899f37f3b9f4b1ed75054fc5f98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11165a2fd8a85f7c05d6895149a72c39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23fd3a6b1af981a0b714e29f45bedf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96386e861c51b0653c2f924058231466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5f35eb4786800cfdcc26a99f8419500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3906cc41e9eacdcf76ee34246b5fb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9b1a72bb90a27a9856e0f1a26d66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d68b12678ef76693e99f696ba7f99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adf9b423ac0f4e307caa01ae91d269504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb6dd457bfadbd02d1867cabec714505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de56c2ca71c8c389dbfa3e978c8a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e48dd21319acfa3b7c4bb67a9517bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c39bf757bd28546b4e632a4f8a15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822c058cdb2a8a93ce0e973a671041509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a1ffd2488fc776367438f075943e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3695fa3fd2f8d21800a9b8469167935511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47985640fe5a17edc62c0c3ecd489512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d84866eede018cf70b8d4519b4941513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca0e9490aff3fbabe6fe880ed959e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352950dc32d139d594a54f4b38a40df9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b8f4bd1f9c9f4bd42cb7f6c93f401516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84603e2ef7424c82ad46b59a7219e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d8c4e68d95c0170ed778340c21b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b8b5d13b9b780b1217b152538681519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2aa0b426859c6f1ad764e7cdd6e79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d816ea4602a76820d2239fe53da644b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e0484b9d7d03a061dd1499479f13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3a2c21ffa78b07d6f26d02253959523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a17b385f8afc0e25180848d7992bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f22057df256e97e27077f97a6a19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cb115efc68923c29eda661e619171526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4239dcd575da8bc09d5f4b23ad5bf06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b61cf10ff947aaf5e8d5c8102a24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf5993a1fc8436e4dbe6a94b4c621529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d2d7a949cbbfc4af91f306fd9bf4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21fea844561c6638cc81823df6a22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535223ee0a6b90e6cd46ef7007ea78e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc8292df46be257eadf30f4bfceb81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe0684716f712acc6c0b59d693831534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107977b3594396dafb590c54e29c05b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee0b12f5aa6fec5bc8e798ffff721536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235711f978c2424f85910e9b612478537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab144be7b142efe1468c476c54d565538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41174a29b98fa15e1d0fa794256a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144492c5a11b0d75511f3eb0b1ce67f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af39cb56050ea950f67649ac2d7fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0733db776908d122b1d5dfc652f6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc7580d2174e1409c74aef3d47e14b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef1b00229e7521cb0c8d05303f7d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851f9638b265473de05584d6b9a6a56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fa61fb4a035d1becd5f865628fdcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a494997d4e1d376367364f7132998547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff6312b41ab042b6d1b202a3cbe0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c5000e605c802b5f588da109f13a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce71583794b66eaf99573db749fb16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4a42d8983c5b04a962d850adc814551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a9fcb198807f964477a56ea157d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493700ed3dc95c3c4f9aa108a4d59c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a62e279b449b1d05c731a9711cdb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d53c96fd9dbdfe65e58b09d502ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1234b5a2f29f0b28975afc891d5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae2fba854ebf68f33612cca5467e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98312cf3297e6699aa66de1af0515143558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb258042b5db0ed26dc763ddf98e9730559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78d2faa4caa43ad00c637dd891bcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa03b98e305a24c14d195614e39dca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba2cbcfd367c24eeabdbffec88a8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dacae6d520e1b4b83855faf12ca64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c37b8e5801ff806f27df709f08900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcbe916f9cbcb7e31cc3f5b4311a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa92b70b5ca5e46002414545a41e35c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90add3d9bf3dd86f0b67054399dd2f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b068ae36836435d44f1bf013ea14b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e64fb80c7bbd0735f5c8b976f1ebc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90bcb53becf3dfdf0fd5c202161cba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f731ed8201c10950023868ce0b61c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b6bbd7a80a3d638804b0ec0a59d60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f10a4a234eee6abadaf0942f5580573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c95075b001c93dea1ecc2e6dc15b39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af16d16b9024101e7abf3449cc6fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348628ac9c4df60562efd633fdafaff7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d1d27e92fa5247d7bf76393fec96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b69cc728ad1f5e2b8c3d30489bca1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d400fb910a52c437f2f9795fde52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1e11216ade93a21b72f0939a42155580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4d8440439d82e18b496f3ab619f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f76cad2bf8aae71e8f64ca365534582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e55355065782c94258bca57d0445583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ed7b075d5080076abf5e1752e781584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876076c370278c9dd08f5c51aab64d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2914c0beccbc3ddb441f3a67c116a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e915e17038dda85b4844f19ba76a10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356968918fd60001cc1dd7aa93f37e5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c089411374757ba0359233c5f428589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8ab2b7cabf1d86213f7e1fa2ba00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791028d7391eb435227700c11e5e1c80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fea0860cb0114b835fd8a279d5273592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75426c1960809c50f0c6cb293cb0e247593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802adcde85242cc4910a546ba2a2202594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5643b14cca792d82cb214a1244fa0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fbb6b13ee3bbeeba0cf518ceec4ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea28b534668c7a82877cca238c46f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa0ae637497747d00b8c35289307db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab4c60d33527bbf6ccfa34f397ad1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed23a88e0bfc7f6c38473053b8cecc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d08f5a7dc944976e50359aa0fcb596601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52468df183355751638b6cd33e4c0f53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14a2b8fbb8480861c952e6dc84d0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1c4111f1d2488e86d2b6ad18736c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dba87146caa567ca9d5bea1dc1f1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb35ab8bac14ca52a8c88d9a61e3cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42680cfc8f5dffa8e9064f0c5d14d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57acf4a2de6de8b83bb0bb2dc58506608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313824821a2f8cabb1168a730345d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1faacb3035516ccad4747d408c550610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b424b15d2ef89a10fc8ecf1170a215611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d0d7113016e3ee13231c0cdde471612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96edc3a5f46200a6f333de7af464a98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6c4b368724d200a2e29f1799ee5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fbfe5250bc0aa92c4162b51b4ab96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf77cf2b65299a80a5f8d7759a9e5f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb36e31d99600a543cdc6b0d596836617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a3fc7ee3c0679fccdaf2d0f8bdeea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b130e6e9e9f276bf2e22863033da71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7917280190566fd04cbd0eece91e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897647373ff55d40d6193c9a33f506621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbc2be0bed1db0d41fbacb6d048549622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe517ff0ca21d4c0c9f29a9ff8dab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1772c7b5230a76bfc5b37638f139448624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae177c46204eea0ccd1af3ec6367ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250273bacd57722345adf0601f900a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5f1b10cbba3368d42318d8c324ca4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf7df692831a2bdd78ac17af534dd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2db89bd79de47ae0fb06a63595c86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd717aa96e034fd44fba8d91e7f136f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3b2d91144a4346b7af96e1962f3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3fcbef611f1821a46efb843279b25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751c3d691b8c821b614c5f6539c7534633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5e68a91317199a4cdc6ea368d283634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1157ff42362e8a15ab81f9a430277b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f8b8d7ea59af1ecc83585a51b0acc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363ae49f3c60825237fdb9fc465b94f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a89f26e2d1ecf549a2d98dd939ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868faa7a46ded7081eb9e1ddf729004a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1852c201926000bed4d1f2513a570640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f4a3d80e316e3ff1430ddc4d8af4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa780a2585f16deba2eeda80cf729e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf40255cacf0b66a1a878e2c2cf0a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f6787122a392aa346fd921b5b7b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8681c5cc24a0f1079a885dd481d1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32d47f8bb8ab5521200435cb358ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8979215afcee9aeb9efc37fe10f2eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0590d0f6ea352a245942b701f298c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692e037c20e9539b02789dffbe753a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b9f59f7217c72fb4e235263f38411650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e18d0e2b0380b965cfb7945c0641651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd157a29ab918f851249578a5acd03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f64e854fed27b892e54b31f2425d57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b04ca1b62b0ee0f28892ca8d1d554654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e6e470f0b602938e8b7f9cf36dcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9346b6c53b47d14924e5bdbfb37fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaad23b124120e5132de54278a96ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4b4ebc245ead663ab4dd0c4ab234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e254b30b96171d1a51990ece0ca96be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a3de775b0e7b5bea00f656948ff2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79a09b162daa32154796e33f70cbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193253a072cc941f4b4fdfc51bbdea6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251670e93380fa3291960aaba4338e9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628a311c6d7ca74d54e6aae3ee0bf5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473cabb629ce585780d0c69c3219ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a9f98c8de4126141753fc7bae7a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1d73bc26781ad7ca277e02d8ba09f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476121da4f64dc035651efbc51ec4746668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc7f2a01d7316781c8cc3f34b91839669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044d9449239cf62f72eb12258141013670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae22884e4c1a19afd9ed1c1ff8b6c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ce34bb95a4f28907561818663c801672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd099d8060d277c7373be0ce478a435673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab133eece13becf02cddeed14d733e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be1495998da90af6fe41740d75f7d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11b426c5926c47f486f9ca9427e4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb77aae74328444c28ea80abd59be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ed197b8f134544a9eed3590adec9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922974edb85aa8ff48323e1d36a9161679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99188f9e64665aa246cf981849ede99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53d4003b46c927c343b2d8bccacac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bef7f32c89e4413cd4b8e844d5ded682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50d64a505bb88482b5b2dc26699e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa278e8191d858f7851fce5586ebefe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdc9afdd7b362aa8c6a06592f06b2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d24be11892d789d3949781abd169686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee40363a914a0fe021194993d861dc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016d5b423b73f882f7b180890b63d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39779664d2f15011af85a0260ec202dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcbfd19fd342040b6aa1297ef2c4e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58aec0a49a4a09ea3cc9fdaccb136691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f668d92bff0692b60486cb7b6bd1e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350dafe7b138bd508779bb36a5fb95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be905f680816ba92afe79f9d4e20fa0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cdb93b820165bdfe0f956b9e2014f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8489a25a32b47e066b1e5a1fd28b42e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216fd91d071b88daf771317a62f4d82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03d827547c008021313cd39ba4bcd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e274b76b52de227ba2653cfb42be9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53aab284d16fc335d6d5abea288aae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d02c114ee0c715a1c05caf84823491701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb99179038d02f239ffe8036624e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe5ad1e1211543452157abfa81443b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e643cbb68d77f22cf748aa785649704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20525e8103de6a606acfbaa11f690353705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733df4ab1cf96ff675efccd44c58b76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da43c3f46a227f0e26c6974c27fa7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1f43883d02c00976a7b77fdae07ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f619fcf41f8ca1d57a7e74d39a0fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb27295cbaaaa04a2ce84a27aa5e2aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bee454d8c0a6f34a366c371bb5f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82738587944ccaf5fa91163c767fbac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf755d8083dcba2965a5c49b06db389713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda8137480e75c106afbe6b324a7e32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a37ecde2ea58fe7e78576b7af20d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5929ec49c06346c20a5fec507e9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01484d9c03f07200e90f378eb6fbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46270c26b77461c70c03f169f19454718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19294e4f0b1dfce34fb91458db812b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6820c3efa7646305cb4a471b3b1ea5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e3c575d18cf5e915ba7d139ee4161721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34304121903f24b8342d5ecc194341e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae452eec645cbf9cf990e4dd019fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2744a67b150ed479004fb264511488724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d294489b8326d4853c4681d35c27d70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d9aa7a9dbc54473ad16f8a217415726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d34d0acbf3d6448aff56924403abc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa64aee489e282123809b55e40f7f13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf1edf74be71e2672e368c6969d3d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5486863a70e1642262cd11739a30b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697be588a6b48078781758a25f1c5ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb4c2e59a3b6f0621f2ef53dcb1236732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc90d5471ba26c99cf939aac5db63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2575e0e701566eb4efc6dd65f1837734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26311a1b3667c5420e8931ea02889e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dfc7c1375404b73b07d53bcd54868736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc4517fd674cf687e9e9ce9c4e279a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dfba72c58ffa87bd99d397f560ff0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a51f78469a938f19672aa50f7ff77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c8b679fd3b9bc8caf20601b75da07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07431f679102e10506b09aa5507044d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24522f2981326d16aaf984735c9b9335742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6b0c7b8e64b0c1a73768092bd05b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff86abd3146bfab9b4d3778c43d35b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10ee1800dbcf147076de30f05a30eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3a7bbc0d53464d6852fb8e3bf24c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2d37497e428f5a87eb4bdd5d7c70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc3059e741f0c954dfaa44e28f46e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2adf04cc232a72a2d27a35daa271c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b9d73eab349c98a0518aa3b21097750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323f460d9259652e87cc69dd2bb0069751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bac71103be6ba22e27a1048a70822a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2842488a73056f510239c8cad8e43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b916b200d89253744cf16b12fdcd80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e269e35131d3124e64485e5eb8e5fc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e897f6171b839d59d6a7cda245d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d04a33121c399a578716e9f27268e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdc4a2527d8009ce6d938bd352f72e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8239903b2ee5ce39a2674b4a38f41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>