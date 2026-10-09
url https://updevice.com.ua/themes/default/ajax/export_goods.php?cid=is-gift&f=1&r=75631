--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb303ab22a01c8d6fb5bb232c7e295a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae27b17f0c4c71c3115ed3fba38eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7906f698ea505f26527992c634937f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a085cd5b80e9647eb33358815917b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64215891dbc98849c1b0d4471ca41c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b656ac9aafac1b8595ff1d033f35d216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc6ec417bd741db065a4d7d29fae47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fcb7c307b8015a1c716065b0c26ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80cc6fef296293dd119f54bf0d65479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ece399767341bc6017f51070210c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf8f5d543443fa6ba9b1a3f83d0f3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc201161d188e06cb86e767dcdb0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0762b1e06dced33bae86024e8100b9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94534ea9931b358839e2119247dd0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5ad6ff79c0ebcc67b5d5617288b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7f62733e5c36c4bc2bcdbff9e57316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457533ec48f56237826099b19f0cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9485fa45e6a5e075a55739b513d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ff959edc4df089458efc396627e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019278a56a989aeb04e8182745b41f0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f16f7bbad2867d4c44d9fcfa843c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b4d5234f7bd834096af0df439f0eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ca3e1c3edcbbf4a31f430e24c0b6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b49abad3d37ca5b31956585624bca424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9ce81342dc2f895bec5bf08ebe20a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e36f20941d061442d7defcfbcc3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc719cfc6050c95100c820abb90f31227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad404414bfe76a974de3c2581c2910228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b90f1e9d0e4668acabf29e86bbd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fbffe756dea865e985e703de3a97a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf9061e6e98070957481b224a649a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640cee84d6aeb45ed0f6a342a227cc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe273d4273203175e9c9ad5610037f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601218ab2de856ca9c08589afebfc66b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca21e0f7f6a85c1572944a7f52e33235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bc395d4a10c81a2f282370be6f35136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735ec587c64bfc4c614c0333afcbb0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0667b3e7ae9a9b4fffc56cf0d88f1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86119f80904f2b32d8b74ffb686c7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37454a1956fc6c8152f6922ce2edcbb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777486ab5499a2029a5206bc2573d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b24a41d0a5adbe59b5bd1993071042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175153fd3c7d126dc67b51f5ba7b03d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c27c25b76f9be70042fcd8f1ce4a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe641d862f167cf203da14e5ad8170445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079149027dd32adae064a6f01457c9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ea2b971e78b1c66f4a58cff4ba7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5cff6942a961e04a02e7f1328d4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5efeb3811bee7a48eb3c1aa18d6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501a69869b793f9fd974c54b53773550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3670afe899220a168bfb4a4af60e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627597a9c26be940e0c6fb23aee316a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a3f14c74e27ae9f6757c944f5c9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b222d75230d463bb528cd9b9e517bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08e5d57a890a50db51d001d592a32d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856744c7ecd0b121d6874eeca73e1b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81145fc870e82491f346e94712d3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96706283dd06722b3be34ef8ba591e8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688cae04c50352f90146581c8f7578759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5800b1a3929472dd977c1980b7333260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c4afaf5a1153bd3212a0609b8342361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8974b7c65fa438fa90ca73596c143362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7598c31ea245f98e7dc705a8b244f4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68393a3c2fa63f0b37febfbe40abb58064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c38995f7220af3d7789bd38ca6f5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4715ade048b4d4ce63cd33c09a0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fd205c9a5c1c6f1e3f30606f2a35967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac11858d920373bc53c6cc3c936507b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31ef2e9a3eec56489bae7fd5a607969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e156e69a09fc6d482dd7b407cde33170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c28a916e75f6ad997f28aedefb517171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760d446d9f58820d87c69797cb328372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e21a47da5462aefd3cb6df2f653573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e9e3e24f8c814e1526f03385f67f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6dd1a3d48c52c567f329b8f7be42375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64095c1f92dae554cbd2d0b2a95db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d680fe7be7011c759efe92861e7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af494af695591dddb52294af87f7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190be8f6fa8d901775ef4809d26ca7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0564d3febeaabbec5699442045c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc62a883f23553592ea1696ddc22c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397c2c2a91c4ac0ccc42dedf01d419b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a7e79dd753ba436639c4c77225ded83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6988218000b90a098c275b58c9e1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac2e8e8e919ef5b4247b9500dea0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6767d4dec95f177841815de99d049086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d28e3c88e429e3c6b37361e7e832b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a638cc02ee2b3147931d0556149cb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3117d7409f9c314888647223f5e04889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1d2161915ecb7e8afa1c710c0009a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04198bf36f1a3c1c49446fa179e9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74212559d04d736c722a3935172fdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce6a26c7de6addf9e96deb685f138c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce753fc79d654f07a0ba1b39ee148294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abded6efc98165d36d2bf5b60ba80d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c37982db387aedd38f8ceddb460efb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b17093efcd3f02c8797d4d7ca48b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c2a4b58f6d8824f33bee3e3fb99998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c4cae4d90d486c773d7abc959fa099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085438230b6427d89719fad8b29b5d44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d209bb466a1d8f2a64e552743905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e407fe8a7c4fefcb54aeb0ef3d5b52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd63826a6af84eb7336e64c7b07ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e83c5dabe4ab091568fb5ed61fff4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eecbb318a899d2e35456078ebaaeb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd1eb2ed64f95977829e8367d8231c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4c55d29b991365fb6d063d5fe707a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf481479eb9a62642129cd79a9825d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989728de34a6ee87c8f9efee45682d14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7343551534d1232c07e77b98428fc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18e7707fea4567f41b784bf5e1734111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ddcffb54e102b701cc9db8fe16a52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9d8d6bcf814348e8e72e411e6863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ef092ee19d7540cad097642e91cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d5ef8543d5f5de33f3def04fb685115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20976c19d3ae2a383aadd296797c07e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac300e6fcc1fb06d61813e822b3d66b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f738f8622d7903fcc9c190a6fe8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e52910d68d0350558e1842bac6ee5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9347e988b351d6f37098fd8dcc79e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb752c5a5b9a53d2acc11e730340a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a701687ed82cd3e7f97556e603be27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d39b347e4a95836dbfb2c332bcaff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9db114c5272d848e98ba190e631fe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce011b0b9196b026fd7b99162ff09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73aa0471f8d2a71de20d0647299d22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101270c5a93cf01a34b4a7d2364d8fa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e582c58d1dc5fd5e836e6eab77f623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe06bff164f26ee3fa61896b799687129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dabf3d406ddb7dbe2bfb1a8e3bd04f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b168dbad5723332e3ec81a2b4de342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc351697a1c03754bf6112bf84476118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed3718b9a2964716f2041e9ad9fc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53749bad4cadc162624067f0a0f918134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa1af8dcb8a0c3b0ede0011c824fbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf390a79dbbbc6fcecb4ee6178284136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e17e05601ad2f5d04f3c83cc71844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac053a7183ea058594a540ca11f5c12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fabe4ce0103af20922d45a5ac1fec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472ca96e2ed81bb4e6142d278c908e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb26422f52757cb6a89f5e642ab9e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe716f14a917569b67671b3bbcb06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34a260859f9b47d80dc9676100be32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af1f1a34d82f00e7a76c3bbc805871144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7972d47ce7ee58bdfe7fec65db1bbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1253b7fd60167658360d960178005146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8cd7676371efb985b07b804980faa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d530533ffd8dd65545e40d123c9a31e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462992af77dc8729e21b93658df4aee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91905d5d9fcf740fad1c8bfc2565a5f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a384de99e8c9afd6dfcd2c0af5d5e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be687288876594a6906090ea57736152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05f19826063ddd0bc2af8e7d9170b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8518a3277a62d9e4d963c19f49c350a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7ad2ca9b8d61d3ad992b4b9130e83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c0e35a377ca663d5539ddf87b073a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0749a12a0ed86c3c0b3ed9cf3342b09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adcd9c0551d6bc61ef8c92264d29e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdb67138262ed44a62e08ff5f5f1b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca068b1faa8aef62522ee176e1416e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36c7a2a5bf66dfbd899d0536ef01fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02157fd26c3dde1e5c8f7ba541ca3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01794785df20eb9de925381a2d69f71c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c314f4fbeccc648d15c3bc2a40e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9306c1cdb10d62f957af25ecdfe8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6c59c8bf262f46b91314dbafa932b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f391ed4fb16ceaaed5f2d164bfc55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d84cb7623fadd98c97380afda44a9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5a54d90295c351a189ebb37ae3b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f53b52d1024b35639d4d502aab68f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a945cfa934e544efe47e8ccd066737171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a24257d57ec26e4fe6b4772e6eee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890966fbfb2e1ee31779c696e39755b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fce23fe06616a9050fcb202ec83e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a203e86c497854d4489c4b85350f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37597d95da29fac55455909f4c9fb9e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337450e9f8bfe312facad0296996b47a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335cea44e31ea611dd9f03411d2a975178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85df21e974b6d34290e65d5b357908179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311a9633e86fb78be5c2ab7f719249180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d7e1c33ae569bdb8a7c30eacb526d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe518a5e0a990c9909b1a12a1fd3d38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1cf392f969836ca4e4f08f2f0c5fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602bebe206b588fdde5811b173b1a6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44304940f58395a4b895b73575fd119185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65363943b024c946de749677a48b7a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7acb792896732ac03e4c8c224ad3c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da8b2ef651c082365eb76280c978c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc987713cd38398f26b64a1e36e32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a77a5bcaf21958bf70a3f76114b7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fbed863ab8592554c0ef3b0517c56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a3b713711a61e2850c508a34d240192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1f6347489432c0c92e3da41b9b82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a7ec0d39c70eb9a5aa2d4634510a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599026eed7d9dc596d7f39ca17509091195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c773d27f9cd0e2e2ee1c293a4ef61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5503248941aec2f7bf081b226ce27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df3abb61451fb1058ee4859d8481ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae367d5ba85a478710cc229def833a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0eb14781d25b1345f85fdfbe8759200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be136076401501071d6f7b62013a2c4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a6fc211037f89e7e6ae30d2cf93d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4986cbcc67f657bdde65c33a7ba567203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f4428b9d6f055b8d635842807316204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15398d4b899b7491e24860f1f7df7135205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2f5da2a3191f47e24697e1967c01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bd6996f009c717c360ea92c1b80c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c8131573eaf4d8588f8182538e1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14728c490f3cccfd806850a5fddecf66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad2db656ea652c2fed710fde04e49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282a4f980f0a23b1142e62981b0973d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315541b2c80a3d7e848ada7735608da7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0cc300aea8fa65b023d57a6e058ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd8492a9aace8cd128ac79eba7a0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64209c36ccb54f05a0233f4eae6e8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7426929a8f4c55209154ec434f5017216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86494dfcf39d5aaa12dc02b37ad94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3de0cce7357994cf73714a61f33bba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd60a9b8bcef12b2ca49ae2e03456219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81649dc45eebf17644e6878a67067220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c973dc7e1352897b91c357c1043f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d24f84da6a766b25a50e48b35b2ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa95bf08fd2d305738537f0a165a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6d001a72ceb31c3c4d80181fb54a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1abcf40dc23f1baf7ba743dd4d6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db807100af68a42b59643baa048ae94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece5c4b7c31e3dfb2e873c8408b2b5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316374218c0de68e9dd7caf9a4ca5299228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d9d91867725c377662434dda8d33a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0346a903f0db2beda58a6f52fae4bb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f0c86c8592774206a324e48a1e38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5506c7a679c01cbb073bae911a24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f22a87d5ce8e96fe29fbd93c477861233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d72c3a1e2cbb77183e56e4486b30e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f2ebbf59bdb50247ae685e367371235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9a239ee4efc7f8daaaf54046df2b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c821fb0eb51fc9fddf20e05ffe70024237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f7995e8f3d6e04b72056679ec609f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7770e73e486a901d68dbeb0ec8bfd19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a5a4e0a464dc60a04c9fc00a721f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36523610cbc52bc6e42b8daf3618af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69555205eac42c7551c653cd9b85a09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695518828d9b8ce605a0b1be1a879f84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b768e7efb80f07376a5c0a842037f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3047eef921811939fa3030da73e83c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28627afbc5f377df747d61bc9173b2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3081b820f10968f2b4f47078ba4e2b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b14c5a0c6d57bbe43026742e9ea2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e23e687f47ce678c033ede02b2a9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a0a0c6a0863d8193a86121bb01a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f25e80aaa342aa18bf5d687a5d32d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d875cf8b60d5aa740f4b291ca79fa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05015a650d2bee75de66e524f06ed318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c25b0a2c05282dd07ce0d4b7f3d7e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b3a23291253cdad7dbb7c2553d11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598491aa4ead4866c8c52db047d74ce2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6350fdf8576fd23ca47a12c10dad81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44156e9887cfa021a9070da5b23e4055258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f5624be6144d209cf1eda51eb4cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fbba20df6579b614305b9dffa0f97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b5754d7fea47a8b16c49ae16a4bcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91b73e1bd0552da24e1e5b917ff11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a55314087df2c3df0d4d7f88b03846263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da995b48d57ca9ac9b6d43d2e09d25cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c1147ab58f3a8385e5b180d90b004265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612c5bb7f42149a402f33496cfa9fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25aafe57b8e01bf46b18ce61f25441267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355ad4ec1da6f4ed6018541b35baab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c7d9eb7ae023bf35b43775668d03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e2ee95d7b481487e6c3b6b1869f92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b0a443158df850507149dce8c643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1955a0f37aefc1ab2d7c737f3ab5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f728457c6d0245ab17071bbc5a944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74fa22f26eadbcc7a64f571c1c9811274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85a990414d6ad34342027ff15a9314275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ab544f4ce5738a9563ccf443a5ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49b8daf3a32d7881150a92215e744277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7070ba62a35be5fcab63dbaaa9592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b63f860800d4262540b13943938e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07256b55973ac2189d12c74d7c68a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52cb31a6c72eb12a77961c5bb6eb82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e1958950624cac7c517eb1bc04da6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd264fd199cc0444a689400ba18744283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d148ae73f37c1dc3f62c8a5a7560284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638f9ce5e0b234f80db4daa80c1613285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419d1b6a7c22f17cbfa9f39f99a4d07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad776fc94e732ccf4dd34095454803287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae25c00db72aaae5402510f2e5fb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1bdb84f2061c99c000563d9c4437d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425399f631032796f438349145a2a9c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673e3a33b6db8303ff9248ae2c2a76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea7d7278525f2b486479c06ea81bfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd882daadb89a6a8f40ed2992ddbe9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe631d1b954fc8aa4d188409b57a97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc8d80f28b89312b9416c91dc0d1cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba6194cd36ac698435f498fc50ec56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227d704fe3225c30141f1c01a2445a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f05903cdfa3685b63d421ad4972c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707a61bef2d1fc28540545a438ed7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b95a3ba393f6be1b55ed1f345365d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e5a20c285b8859f23a76ca635102301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35741d5e0030b80009b2ff6fa131da1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6337c37263d758339e9c27b50d003303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34231c0d73ef9e5b2b290b53bc2e998304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358be34f8696b3c7fb9849a2c32a2ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04534bd3586f8df556390975a9120306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88909f85bc58f4f11be2ecc965f16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63beb1ca2b463f6c36b424fa3424f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e88d5eb5c94ef0b6af6ccd639d19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41ae5dc614195011830f7b06adbce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1bbdba9ebac5288755a5fbfed3fa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f7e58aec2fe1d5d8fe39369f2bd7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb50d7109a4968c70ea13141e479fbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f32a39aeacc6f9d44c7c486dfbc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6d73540cc15db86239cc4125d6e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c76bc1f6805bbedad7c6a74e13e96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b33f8425037b80b7ed2fd9ba14ec7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94a256639ae0fadab8c092e60f52b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34090e53fa481a97244d1e81b27500319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b35121e61955ad8a92479d66b8521320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339713da4d3551a6be2ace933874bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd12c59e28b569edeb0b4a153526b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f8450701d4732ee4f4411f0802c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ea60127db7c9cb01af9a9252f487324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55415a6831853bd85323444d9fa228aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0390ac82bc252ed844e6211d00b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031f3492ba04856b79b0b6e74ff8b5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45787b842a44f340a3d73b48a53f77b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befead34ac6413056c466f6e6e8603b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c6bddf89432012e0df47b7262136330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bd7d9ac8c70273925a426e1fa31bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704e414f5ad2d54b1e970e6c4855f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b340c032f1d0fb3052b621db1b4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a64cf32dbf3a8e1b04a3a759e74f68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5f62675cdb109a36ee42a2d2f9d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6983a3a3b3ead99b2a24a52d5b86d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f841a900c0c8388355dc3608ff7fb53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6784eae342acdfbfb39a55387dfb7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b8411ea6164ac1cfa0fbae6fded9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90839748619dcc510253caba8fd7e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7262a7c6b5ff7b5d2d4742c492cf39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef22ec0844f396f86092646cc005e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd9be8a920292a2f22c67ad31108e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b1ad094d38e876db3e63219e5db99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8428a8e860130276ef2f5c48204a42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace9266015f6a9973cb05aaa29984b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aa73e74b9a73130bdbd9790b7d2b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39056c5a486591eafe2ffebc6573993348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fb8c97f8b05b7c2503a964f904f6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44588e09892267cacf5e9a0788cd0dbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d4f327f434f5d59c7cc04509eef7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec0e97ea34805fd4a55a8e9935939352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870a5fd228486f8051ea0241ccc027353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a2a5298ba96bcb320764fb0d9ebc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f47956ce5cd98f6a3440cb152ce94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33448ac64f7eeb8a4600b99a3361c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71831bb363bce629c4d0bd432d472357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f477e3e6c7d91b58e9db2c7f10327358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de07dd5b5f6e92a11cfe6295fc2e37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da93169b74d07349aced1c5721f77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53b8395de82e0a85d4d9ab11d2ff8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62f6762cae93a806ed4506a4a02d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfc72ec6ac152b731abd39bc6244e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833e87b48f7488cce2a6584290be0ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df8a9dea4c1dd2063f518921297444365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30abed07e3ee78d37bbf56e5488ca32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b3d4fe74e67925c5222cc33ee308367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc591ef29247410d620c7e29d0596368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9dca2509b7bb4c1c8b591b64615d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7dcac6411376d6270d00ad088ff7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a7dcc7b0666251d91102c672cc49b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0cd21f5a95c8b4d1191b52ff70e35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96739fe70b1cf97b523052feb3abac04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f24162b7518f63519cdad23c72f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e74db3574575ec18a70d0d3a53554375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00452851b319e2dd0ef784e0506c9690376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c608d2a727b63f503809e62671ca52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ed57ae1e23d2b5662a669bbcce96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c28c05772e644fcd53e3b2d4365030379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e46ad04eda357fb7f290e98b0973a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33996647e57113bd06cab57fb6fcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358a91c78a819072994ed48049602d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb4f29e23186275a20bd14674743d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ef8a9d01a6da2655d717f1872e670384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa4f1236d067b275a663b60254d99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056a1e932cf9ab87d8cb8bae86ddf98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28272b726b8c4f249ddc74f29cbe30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba1b20bc9d0f81c140c1ff12277665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b3ea70fe6f9a5b719178abfcd65f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a55f29868f6558a72e1de90d18374b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d778b326eb37762b123c4c7d6776391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a12c0e2768451ad10c7b8e9d9759392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1a246a2b4264312b3141065191f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d41c5825d6cce00c4f9601403d9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bf2a0146ebb30e0bf673333de4f82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e943839ffc3d01f77c594a6cbe8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda9607b6c206688874be0af77b0aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafde31f42f63057c245db52b704826398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e47ceb5cee6ca36cb596bd3923de6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b7340f35cf6a289adbcc1989283f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf404116682c23edb2086a08876079e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b6276413a0285d725bf64cf6372c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b73b8b3f6404446f428067f27520e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb12afc2e1948617d7886a527c20f51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a0b70efd35a0636337dd7124ff05b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec75e1c49ec042e65c02549be64e9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16807a61194d453054f256d8e0c1c951407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbcd05047328968c3b963560ad5892408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df2143299cb0393f63a1d9d36d9dbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124805a6805f81cd4940bf1ee120ad4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ffb94d745821820e87c5ad1bfd5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf3a19defb3d8f68f2470b8d6af599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15946126b254dc765db11bfffac0d7da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acbf32dbb2489989386202f3c05a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811714ec7428d7da34bc95f7bf507fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f23df00448198dfb6dbb6a5d43b13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786849d27249365df1dff36e74eceb2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982ce10ced1d839fb40022da09e3fc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f860cb038bb424f15ee0f4e1adcb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2ecc2ce2491bbb55b42c4599f595420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a947f0d96b26e9df85a53d4cab5370421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd27261b379ac10c7fa23448dd1957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b0af9feb21035e672ac741cd9cb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43986d311b46eb804dd25d00b1096c0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb960cc9522c511433e87bd68c05aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ed8b24a0a883cbaeaa0e68a6c510426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e26af3daae4647d25d73d4a27c454e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f02d5e57d1fcec3fa8c41e6c2eafbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f7d14026ae8d518d83723694e3840429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3890995911d8eaa467a359afe6c2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40a931c733add6a21d2c300132c84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d89cc12644e622bc242e49472d65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d379837af35f43326cf90bb8430d1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086f6818eaa5a2a325f929ce1601c09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0df93fde0f01a2500a641dc290bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585eb3e486d7a0c837d871d5fe2e16e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6284a24853014e1f9ca6ff9733946c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cee02e904d3ed8e7e4513378b1833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f8f62bef28b4d406a88bc88aacec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843ee48ad1617d7af5c8cc00c892bf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cbb607799997f78bc6e78dba4640c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613cf5af95f4bba66960fceed6ef55c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bfa4b4a4fefce83c97334ebb7aae9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce28dd2e196b176d1ea82105d03888444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4889ac903e25adbf9c65918f23cf4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd2207039b15ff30c9f958526773d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b9891a872d277e27712c4c24bbb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde72b500aa490e7da20a9bc2ebd99a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40e2d12a061ca5f01c958a7eccb7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db4c3392207e2a50dbf50a0a728b98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be4fc2b9174ef23f3db1909335294c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be936e4c5620b40310738f46b6f51eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853b60e7041b1575d8303a68701da19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92060842507e9a7692556d51d34834454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0dcbaf741c007bbdb8879c77aeaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d1eb2d60ff1dd4dc7f498c07ad3d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809afae14729c61397ff6dec45266c16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c86ebdd0d56ec17f3acd7bd6dfbd93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309664fde874f146a3762ff3b3d788459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249a84c60e3962478ca0ee2d13dafe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d5095fafd7d21c82f0fe423a78ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b21b7f634ea1b2ac4779c1ce407d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145ec18a6823eab9d4739209591888463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7df63321a41db1c8feeb3d7f2f8f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c0c66a7695c0c5b587d325faaa882465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d7ecc22616a0e460d320d24764d7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de04bd2c5d9e3911d949bdbb15e62c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc460ebbe51170b714b5b4f67b629b32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01975704d4ed1a4f864ab03bcc69ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc86268b70d32673510126f815bad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e8cd8cccbdb0407ff06479aebb82a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8351686499c23a3eabbb9c7c4940ba8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb5bd518ce1fb93e690efd5e308d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2ee8661c3e4169c449804430151b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f29428d090a02dda6c9081afe3e69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c7a7d4ed8a0c92ba0a6d1cd234f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf743a7acd5d0c53ac291ed6cb4f20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d9230fc0062515484c4952abd0b17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fadc04bf42cf71f4411dc9a557c44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b022f31d776cacc719d04dc6d6fda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af8fa84ea65d8d229ceb7c0b84fa0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a9e9ae06bab8c197f52563e4ed63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d905796ddea97f3463bcd2b403c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219391f56f0b14813a4f834909392a71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927390a446844d0bbb7566ab8db92cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41133f7d13fafddbc05c02940a8e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1ba507e393689120296e513bfd8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c83dc1c8095b4d3e16da8e99dbd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019b06935cf2affd99cc7a5c6c1591f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acbd5242bcf8fde334b76ce3484bdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db33a8e133f72d8d2e19e93a278985491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ff5fe08ed1defbf797c6ca115f4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee6b2a0b1fa7834ded4273b9c440f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacbc08d34195bd0e320538341fcb8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352681cff1b8455849e6a5298ef4b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df19ee967e3721e65bdab937f0f42f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be32a56b9251f95895aa437b4c526497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f188c1e74b84c09c8054fdb23c7094498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc9521a8f9d70b53fd61e8e471dde4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20baf129c8e9b8d88456c6bedc495a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c265d161de96445a217d3d163713f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083d7b930f98d73440a5c5b2553f06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2bf1c18828eb040c571a58a46852503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc68587f75cad2ac3fcd085a9dc2710504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ea9f94636c299c2107d2513f3a20b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9f7fad236ec1c40578dd5e0e2f92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9188cd297747d2f8468ee6a077b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a43b351100609d30b15cd79e51bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e74d0e4ca64782e5ef6679f0d9c8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f95efeca6065cc1ec2ba7368da621510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901336fd7bd08434fe9473c32b4c5652511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf9d1a7e21c07211a6e6322d251be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b5c864c2e37a31f4f04cd018594c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec088b6c6ce5049cf42cf05d9f808514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619f9cc6140f7773c18194dca80e578515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44eae8e851c11050d4279b259e31b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34647cb9b7b06a63f4a1ef96e448349f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1c6e8cdc9dd3473bae185f4157ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ecc3c2b360067baede0ccfc1f87b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2c4e6d8813363bc93df9c59fa18b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679926364a1adccb048902c196ef4f7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8fe237b5d40df2ffa5122866fed5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce92032d00a10caf39a82f869f8f96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b9d4eb4a8c484e35efd7866c863c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af759394248e94d3d4e46a5a2ae4c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7976aa5c98552759477f74205dc47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534ae4608619a8f08e61bd469f8dd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d22a41e2c8962f2be6f6c0a0c1837528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0e904f2ec54e257917dc992ab544529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd8347c256f8a8d45e8a2f05cc485530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcb0e50a88aaac22356a9f54d2d245531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857f999989e6a16fb3c206e6d85160532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047792625d5866a6e46572260d3adbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3511929f280bc22777dd87cb30c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d23c94111dd081edef0167547056535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5739d25080bad1c773873dad829fdea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd997e3608acb5c93bfe6eefb642d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d024db022f8b48557f6ec4ab7e6080a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9afdd9bebc128e6ecc22699654ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b17c6ab5143b98df94dc561b0e8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e128560a91e145aa71fff5c95e2ce5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f6fedc383c1d226cd78a4c83c224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38decf20c1ce7a992c061f09b5f2d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037a0ebd4c2eaf52ab41a8768023a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5abeeb4d0f5dc8415d42ecf0215ef2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4b50e1a41793f3950975e645a116546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a81b7daa7e61c2d0be52396ffb20e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47629dd856cdb0967952f4aee72fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c59a1e3b3154c74abe92268c240c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6961f517c85d52662eb028a3104cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb665d4924e93eaa9fd15c50bb71e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b80b180bd1336e37e74b388961ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da303780acd593227d1d943734a82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705e195aa310195bb38101b5ac29ae5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c3c5dc80ccfa8c4d01897f5714911555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ab7e7e9ce1dea0109929e3bd6b97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593291ed748152547ea3a44a005c0e8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d974ca7f4d01638bc92895b3939ce8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880095b7d03e5adc5aec43e85fb71afa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238118de5fbbb6a7b37610998f29edf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ffc3a54911afa49a690faca80d064561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38866d14ae6554247caba1977a2a947562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a20c3a84b3510abdd9e2018cfb68b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819745a784462e4463e0331a1f47c39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d9590f364730203c8991bb8a655bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df49f9947ac5fed4395d249117d433566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c1184c8ae419af57bf849b67a9e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ec9e1f1e48bc970b305a583f41a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4a3634bf616ae7d934b02fd0982d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac3e7cc882ce68d6a910d0602d0c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d7db16d70f6f01a0eef259fdf3e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a93746cfc3a8b1f6a303786a60890572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1390b34e6c2302b921e5b59d7edde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e997eafb4cd25277ff5cd271c375e25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135e7b2b22ab8921c15a31b09820a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0e08c8672f0783a3990017c8d9c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743495901644dbaf0b0bea6f2464c3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa939f5bcb40c560989d0604ef7e15f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f69e6d049e2a5c1cb0ba3178c091579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668096bd34f41572abd0f99d5790681580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479122759badf3372771fdba0d7d73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62718e1920bad019b9eb5f6262c84dc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615461ce94ca2a019ddb441cbcfa1b94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb1f72554e9652858af2e69f25b64e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ca42f3843a14f4a73d22512504a3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffc119204071b060289225188a8081586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a53008425c4e62fa47743fd962a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c93027619f881388127b55a03ab54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455ca5e8a996efc2ace3e5358a1067e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f10aeeddbaac573bbf8db9fbe20fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd13231f7e719d90f7f6c7e4f042dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d6fa8bf39771ed7e363c0e84c5a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ccc0044dd981c69e267155915bc21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce09ef8684098ebc8a0aa1fc2479ca7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec420a7c7071d9897fd170282dbcee5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758981053c048cb5dd55d4382c89fa8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a427a1b602e75b624865918edf4e02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a214fe0bd55823c6e824972bc75532c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa791197f1bf5c7b833eb26e6a2d77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894469a98f7907f160ac60287167b70b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b9d58e2d79d585ceda5da063f19a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9e9dfbc689d6b7f052b26507effd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcdae2c92900491096610c58f528b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892f8d458863e6cc239c8ae964c57d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c00755373c19cd288d2bee3b28b30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34cd34b8e532240a673dc39370feda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000693a4fc005cdb4e193c3a9aa2443f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba85aecb744b645a4444d8dfb73aea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad42756bc4cf127f062e55419bdd6cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a048efd08ef6e488449885426170610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef66c67ec6b8912ed2d4f27c14322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb5bbd4be5e21cecc51707c373e95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab772eff02c466286496fd7a8ea306f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a509e11b5919afd136a6bf6ed4ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f149f98ccf22a722142c86dfbedd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e571cf8e64607ef6e82645dbca7eff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cdfd464b121b171403f41fc79553617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56ce0e7a50cb7ed25abd902d6ed3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574a7e3f44fcb6844e7071468ac4c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651da33680277c3460c5465711dc20c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a3372019f5f1e09c4d5bddeba55db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb5a0200ad402683f0607985fccc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d0382b2e3fa6c02fd1a9d6214545623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0bc4cf30dc22e21e5a2951ebbb97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dfe51e36a7a4d0551abf2b91b2ebe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbe1b44b7e1954d6391194d717bda3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c9fcc9884a09b597779ea53545ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930824533dfa489ec40be1f98a9cdfe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d1c096418409d83dcb01111ab06db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b0ceb5d3ffdb4839e56681c8ac28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987f959656613e6988a6df4a2d039e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0f5bceb64a00583dc9dfe2aef714632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ca75add2315e30911efad316ed8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d3aa08b0939313156416772b191a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d424fcd8dc9db318efdd5976b24469e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a65619cd9a4fe0cbd81aa6ba6e4ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5a5866efc6174286ac835da564607637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119fcbf415610def34e343bc798ae12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66042b67ea5eb114fed27943fd939fb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe98e09bd81597d8f078ddb8d8c7ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5ecee0645bda2734060b8a45545c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c760fd4401c3a1c28ab9f445b87646e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc68a953012ce0b6d3ca54670bb275643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bb7c3a1c3effd6e9230248d6ad520644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2420edf1fda6e30108fa1ac7076f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56593b83199683e7e812900a62fc901c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0221fa5ea75217039b22e82efbd0f66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c1364f7438b019b14f244f0e3f5a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5527b80fd8ec6c3d176d510256d16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d67f21a1152d02c826c13f4b5cc03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049ed57cc83dbffe2896d3525f109c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab93ce76daeb6bd80f026f1961620652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6425b63f26c7148e4537ff2a726c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51eeb3fa05d1265df2f054bf6c3056654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029047547e97c3b2ef611c62fda49a42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc674f7834ec600265dae684664c65c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce857908dbfb66c2615b4d9f81613f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7773a750fb0848ed4b40eb590c24c96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818a8e4e7962c834e5577c1576dede5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3637853352d22bceaaea571858bfcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b4f4c94b801a4efdb1d023255ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f06254f552010fb83ca8c81a8bb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659defd0d4804cf0b620abbe2fad01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910c3f51d9f586ab48eb92ecbe1bb00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26649364f8b5448340130ca5b74ead665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd341c4caa7e4db16a4caec0c3c46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110e4e144f9a3d4c7d63bb66e939e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e16c931c693338dbbb94fef94f2530668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef981c80758471c62b02bec0267ef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680873d01df81b758c7d4bfdd2f946670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735bec2820452c24bc860f62650a366671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c68423a82183de50f3452c12eef68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab4b48eec92c05ed7fb1d98ea2b77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c4e5df32bc9dcf130a0ae80fefd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde563210533044a41a8cf13fc29b70c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7852910377a599caa9de864983c82b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342041f9777948a71cbbe8c7587853f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341cbac9086c0ecf715ff7d3a9c23d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce617d243662949e4f2a0ca9e709c9ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3638495db0bdb24fb27643b96f7e97d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f654dd62e24830c49d3be50746c9d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf721474b5ca18e1dea35e5f79170f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364aede5b09add81e8b365077bbff7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12c681959c0a162a21a17921f2609684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619ba221626364fc7bd28dafae0e31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d687f87bfc4836a4213d22c152f179686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8487275f0f3b6e501a268f7fd5fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf644617cbc6b3dadefa22ce1e6ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10fa458ae2a0e5cdc233d2303bc8a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b21d0a6aa47a807919b767780811e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e184e6942cf0431f5e3e804b9f8362691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27c5a8ba4820d735215800b313c12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f5d08f74c3892b273d1a1ee99d3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608927c146ba9988b630341fda6872d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cae8262377281909d3481cd55591d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fca48b0fd169003cccfcca30e8517696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34d312a27fe74644c85597069e3004697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77426471b669ccedebea41fc85e76a96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24c1b1866ca8bd2cfed6e5ee563a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33fc67b9a06662de933d54b86c6f82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b0931848b5d30d72bdec9d2cd6c13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d383be0511602858c8dc2a7e3d55a7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2a7b99769bdf33c38c988e233d446703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06047968f42e2f0c321b3f79e7ae4380704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b21fc09722bd480a36eaac171afe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa89f91a45f88537a779ed74f860b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d624dc0d7376470578c888544244707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb73eb665bf249961d21de3f78edf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712d740ec47418a802366c117ec3ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c538d0073a8829ac0001b13650a79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e116521be93323f4f29f0c426820711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9e7b89882d7e1724aea252d70c46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813da0e705c59896e97ad6b205ad6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc84535e9a18321c4de2b13e9476ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f382c7c5230629df59b3763517db50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af292f7437be89d7121919bcb924b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6a217ea602ef7c6485397c9b1bde9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5fb86dcb639d8fd54e4a1590b1f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac435464979256cba8a9e8c72c8835b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33067ed72cf49070f35c192329da8160720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d6898decbe0a03a863538d8ef83e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca5363c12b58a2283f297b6702a80a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654b72e6995fb9f8e9810453198008723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee3a23cb02162ac77f86f3e384abf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93081f2bb598c41d822aede79328fce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e120695b16647f426180011bd9099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c13d89a2a27b877642031e6c6f43ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aee139cf10a57bf7544a9d4a7a332728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c0fc9269e7bf70e64218d6dc9f45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58bf5ae84138683429df2970b091e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c798463180e45f80fae74f0caf68ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d046050d16935a3b1221f41fe9e433732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa7aa2d1b8c4fb3b13a2797987717b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386d1ad980be91a475a258a7d9d0e04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa62f67c2247774bf3fdd6fa5619ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7114bac874f53f9e8b263ab98324b38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865005a9a109f2cfc2301f001b0015d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c6361c99678bddec75996918ece32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507abff33449521d2983400fbb0c4961739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc958ad4e2429db7383ea1066d40f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec843db776ab2bb4d998a1b33d2d127d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5631d876ff25979a26518a506b09b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d64373d7058e9ade91448183c0f1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bccd46064b6a32d01008e4a72886744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18310daf7410a8ecc61dc60e5cd9db1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aacd2df9f3c3ee15f7330682da360746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f46a146ad326a0fb5a094445c1e15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e6931c3da09b1167f17073781bed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec657a77afd89989a6c98df675f112749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ada5245ed5a6aa38665adb5f16cf3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e937c3f3760d6e6a874c7d7bd23abee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea34c76565c7508c542fe931dc0912c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4745f52e39bc71686e9cba54e1371bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b63dd52cf1667de4218039429b6f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3071e8c1b39f382e83d23aa2957b44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1116626f8499544c1b6b3dabe36cd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacbee602f3624beeb03f8145be1ea6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520f43bd1371589fe92ca9155e8e29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038b00dd9ab395a8c1bc12663a12a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd87f6260cf2c644919af3388b8c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc7b37a2acdac97ef522b2834eb092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72b8721b29559b35743d754211d4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2a3812bbb8697b00416fcc6995224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56232a982a206acbd49e1a1f4217838d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e2f2c74cda3ac3b527211e5309ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1dae922da3ae7e17d87182aa19c037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833b46d417d43607d7250ca58d46208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680bf74914e0d2146a8009dfd7b90f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ab5ed23426fdc91f94c78bc1e97010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72f5f739681a0245a3ea80a0f26bdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b1bcf6c9f2077e908348f06a0cbe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dde07dd38b2807e847cf5dd38d28113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72149d78eba93144b378d9620afc95f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8bb251b46c34ef81864d0a0e60d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811fbe3db49ad6dd26f38f4c35841d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30e249097b6c0f36cb96c0e2c5bcc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a62c8ab680c8e4a260e2d07dda76a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1281095d19b89e627fa44c4f39311119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2777d9d430c5ba1d8a7d2ea6795fa6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c867e30790e465e04687df4973a37121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b197ee5e55207344a60cf918529333c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c814e5c0b0c646d507a097b1614c6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b4d71a4187fb957546f4f6861419724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a0467bce8762a43213182265918b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8b11534b8f31f2c66da10ae2a3ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5929392fcccd8562ae7635f3dfa36de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabce80b03d9d279b96bf240595ca0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202233d530079206047b91c6e6db10329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1287312e8742485ded97d8fe183e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db4a55164fbef667cb8c3cdef1dd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27812d64c558be111c1b56d0d3acb8de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a820caf7a5fbed90ae3bb628fea58133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2099dbf76e981d701910e0a8d52034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594f951ed175313f45f41fc629739935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc3fc66ef349ca11863a5f985cc64f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccacec7512fcbe02b85c8b1b26633137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347a9ce0b4df7df3851fbebacf8bc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20588ed682262e1b0bd70d1b32734839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8fde0f9b6ea3089711cd9d550cf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324961c2bb18d606e2af617d87b415241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c721455bfdb09f6d79afdf78ab231d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c6a5273f596d587bc0020ebf76d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28980c710f941105eec80d8cfbd368d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8608a8aa010441921c8a1dea4c235445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e88c7b01754a3c33dcd6df498ca44d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173f3b831bd85c89f8998e5b68652b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a57757525721edb338171702dc33b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db423400a9413c9fd61b32e48180f4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276c8039c426bf450615d66ddebd41750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d45c64811a4eeb1d3150a2a1d0e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf5cbb97df29782a0efdd669a19c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891feeea2be2c73b32b0589a3f5c591953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f32a1d4d3579f02099e3e2b87c949554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82058e131f5039d96e58d915b299b87055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6362ebc84e010421a6e3bebcde38d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafda6f4943ef18ebdb4990a43c793457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8fe33b4e8814c38980dc28a06debd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f84cdfed2549c39e56f764273a1dec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f113ee0302af7cfa502bf8fb857d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727346dab03f6c18a987c4a9cd9d87c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7bf03d503213b149d1893705deb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15b895260ec7a20f7e98a6a22ac3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc78a41758b58a42baa6bf89e87bd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebebc7fcff22083d0bf444fc1d1cc4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302637df0daf50ce38a15127332ffa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684224b41f9f2b1feaf63b7aed4c095167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ae5e941c4a9652cab958944dae5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c1fb30562b1c19e86800bb16ddd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e962084efd63d931f906b38af708b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec36d22dd7542f6e6ec7418ca41ad171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25291c765480a3cad187d569121959672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30af8719eb59ae8ba1c6b7ba6eac673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb2a799c00e730ad0e9f609a0853874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db269ee97bd0c32778d4cc798287075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4685e3dd144b035fcc44125c308d8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d003906666cbb2dcffbc696ae6829d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a8e95b212d43f86b9d62fbc0b769478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07be5f4b3ba41954061ce967b5261179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeece3aeaf35f91f7829f67b2723e6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315af561bc8867acfdaca98393b77af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47504df64d49bc18099aa95e739163f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4db0704a9dc298bf26aed23d3b94083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c78c3629c064aba1230ec9efd5736c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc8dcf0807dddcf58f26d912b18d6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449940864144218d82b47ed5505f6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaab44b89bb63335dcb4fa08b8093287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058cf4f6891385d70426e648791060988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e2e867916d69e0973b4dbb0a01b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a273cc71480563e6d5b47087b5be190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e163b2412c4c09693ce8d4999d937f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3143884540dd7e0ddac5768dc4bdb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c5daf8ace4270ecbacdd13fcfcbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e95908aaa4d3291c268de9fb08e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36588acd11d32d9541cb97c37e91795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49fee50831012598d509097f65fa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd0e6e3813173dad9a50bbb196281d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb110ed0a5797bfe0d9e34a0872d8dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cbebe3557f1c0b52b307be8cf42ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1f78cc9154518dcf38c350994a33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8ccff3c125fad1db20930b663ec11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894db933b51551d3e323cc57443704102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2cbd59dd50a2f67cf21caa3217c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6528178da8eef9dbef4b77b79149f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb7eaf161a434fa5b75448a8aa72f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86ecb65c079a14e71cd669c47e1af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011af97bc3ea7e13f3a3581ab17a62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ef1916e37eac71ed3a814b21590e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec70152ec677fd87d6a980644a434c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf9d43f37f14b88711aa3f77f0a1d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7239360be98d327135ea39e19155a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee1b17c7c2f5f8a2b604991ce70e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad93e84b6e0f952298a2ef8192867ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71961a6d2859bab80e868b664de22a96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e432dc32231f430346b8087bbbd518115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034b6200e503a91d060ac6f99a920f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343321b818ba4227381f784c66f6ae8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f376defdd0f0c41b61deab5cba1df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307df5ab4f89eb7e5e38e367084125ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb11019f50fd34396eda265a67e249120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1727fbaa045f2078eb7933177716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63919b231002b4180ee6b9d0e8ebdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01553bf450162680513d49fbb325d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb457fd67251419b37ab6ae5aaf253124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09ee5a889b558d6407f95fe284294c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b03921365c83d334c3c18afa9f151126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302f51ba8831907cc5ec462212dc300127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139a668506c85c5d47d1662dfa0954d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e00de3cc5b8f59a373487521e2194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f508dcb43121d2feef17ac52cd7a79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a14ec149f6146a92dc28296100d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc7603e0f57988a980fafe585e22a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d189a8a69647181e0ec9c6762d1984133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a344296fef6008160693684fd08f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b82143051fe87f919a5308ffa0e4a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd5079d8ad6adee074e6e42eba9e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b2654dc8378f55158a59823ba4ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438efa233d1e53913b1647c4a7963b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e29a36f1551add21a89f65c1eeb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a66780fe929038016c65034ae76340140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e430a04a4a304a40f43be690726d7b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f5d1db26ba34e850b483fd7c6122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637d9acb829e7757ee827b9d9ab5864143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d937478b06dc4ca84d465e715a39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769df8e6a30f56942f85d1d0c49c611a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d7817bfe1b191f4831aca3bbebae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5606d7924f1159d6a3f44d03770ca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543612bbc6703bd0ff3e81fad2715a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350797fae5db0e2ebd253157d6c0d5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cecd9e9e016c8f7a5be3500ea19de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913a4ed5d79d270e63630071ca91070151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7985ad24af8948acef29f31b88f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c52ec3ab258af2403142265ff8bb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf968e737aeec08d7d047bcd565f25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad6040dc449dfe5ecbba4c40e9248d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f1e15fab68768d1ea5f16dca357aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07138b3a3fc18c692e9346ee64239695157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d869581e4da528e61e01b0ac78512a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2c8f04fe8c65310ea75180d3afe2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054576f0814a8abb15cd7c4c08836a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5ed3eb21e4473bd666cf97fa858e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770dd5bdd59d813dd01a224f3cf9c97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4deff232fe33a7d7bbdec10a9b244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d7a6d4646fc306a843d353484e3bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd6cf3018dae23f99ecb82455af220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a3944362043b085d10ff9b1fdd32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e5fdfd8ef550c6b60dc64fef7c7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf789aaad2d0ba2ddd5a8b48618223b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde1da99f06edfaee3c8070dd4ac12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece15a2592fe567811c4a8a2c7c315e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886470506546dcd131981dd77996088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad5b94d8cfce912d00c47c0f1ecc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf2d115af516f560b75887f4f655c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de2de00d2355131c25585fbe7843f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dfd4d78252c67271d2293ca4eaa00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd83976eb1ebefce12748918ca6f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3462c0d41c206fd622ccab0b77f5ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd778dc13e1c048bd42ad2be15b4a70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051f77345e5d484dae0ddcec167149179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed32facbe556493729d96ce52eaec9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715058a2ebe12f95fe013e47f6a19321181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec51ae36489f938f00b0929bdaf30c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d300bda340f93a8976a9929f29534183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37d0af704807d3036adcf85f70ccb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a9c542e52e1b7aed8d63642cabb33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d09b6ce1887f29d3cb4b84d3170e1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12917388f4ce370db5051ff594221ca0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492075adb877d0e89be4bb98e25fbd18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6e21d93a5a7382a84f4a9997d46f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643c3980a8296cd0a244bef743bbef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1235eedb8cc42ea13535ee1aa24e19d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67399b13c29d4d59fc73184fb70272192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d3e5178a0608ab8ae0117f4b0a58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701d9cba8e4ad5c7045762ab2d7cec2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24370869c9354f48fd26c8418f52e527195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63561f97e9af3fd9890ee715df6897196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b0d167acc4d8912ad6209a315044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8054d8898f7df2373ff654c98ccc240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74752f3f5b071db37d7c2fbea876e34c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81f3d79409d5350e5e803759137fa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b310b8eed0d5b6de65ac38fc516bbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ce53da2a40d93d2829a5f73ffa10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff6d5ba93d42c7216224eedce29606203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ec40764fd34dc15ae193ea25b962204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d362ac59e3e88207e46e03dbc4db36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2966ed4a9f17ece912c352f33d587206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809adc7a791de85f96ab38bdb74fd98c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9752ab7ab064ce4404db093dd8878208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb5bad58cde0e37217efcbbbd309e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb8743060c4000fa375e5d4398563210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546144e149a4f8b928cacb346ea0eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede68511763df69a0b7fd030c29f7ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed3f0bd1874249358bb8521daba6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d0ce2bf299b495aec135e45e92f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb905a24dd92d67f87f8cf09a776ff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6471642e514f3bb52cbf6205322e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eeddb799b3aea961b4650c25994a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf96d7348f574a643b7fb823263286218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d767093ba8b57aaafc63b8857885c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73c9eb7ab7271aee71ce5b0d3e86d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c739bdac16df18682c6936f157035221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88abc21e851e8437f835f315717cce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a70feb848539892a95a6965fd7001223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1cdec76863cb7d366dc787f5b744224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba193cfe03cc2bacbaf167d23b519c48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1897a9570bd4d7abfd52865eb6d142226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5cebd80489db6a68979431c3437a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad10bb9af708a0a9c07cebda175fd2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7516a81a3f2756aea22edd2d29e49f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99e0c6ba464bd0dd674e53b141e170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df6fe72d2bfbcc1a9c5b1d60aa378231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854af793019b3581c53fc6ab7bfe080232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55927c47ee5ebd2d7517afdbc793359233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c693e3cee634f5e44f916af383a70c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7653eb3cdefe4b8e965338678d11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42704fa98d1f48f78903a1b670cd84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7e653c35171514c16496bc168be7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353da82e91f0a7b428b5549286ac14f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c11a3599f300e46dd3da916d2a594239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a9e224adb52619358bfaa4e5a41d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef6ce3dcac69d703993dfa86872399241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97896eb9d0854b5e0894951ae848617f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470267bafe985767ad62c07139c77329243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f570a231620c5b4f24a682f626d1cd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024e922ce1b98e4deeb834f00b16a54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b7a65ab2419d08c91740a6a31a2a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f458c87e6bf8577782bda1b51d99a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e1972302611dadc597bd8c96b8f29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5dd0aae080caf3921c36f349946e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f549480376dc25b72397130ef8c0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c8dad681b4ca9c48c8ce7aebe0e7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ab5ee53861663f4e8a4e12f6e6690252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea72bd82c5e8d76e0118df6bd29514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11d03be6686142f7aa21b762d4633254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61df814a5ad75ac4296be949a11074255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08a6792d2a1943dcdb8460dbe6e8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b99274a524b8467116968ec85afa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cfcb2a8cebdb2fd90f6a62515111d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ebe32aace4591c3a38c2e9f9d024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc2844e0030d1b904cbd76be3b7c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8316607ee65c02690e1de0b10653b66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfda3ffe3f60b8fbc30e0307deb94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e41fe6dd503f86bf8f5210bcd89d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17676ca226d674a9a90d59ae06dd68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0388ceb7bfaf561dddf289a99b1b3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3862be7d7e238d66367e4819c127ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f4aafd049ac51b55810393fea7f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40e310f7031ce8793982af6c7d7426268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd84301d540340b52549383f1cfc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb74ac1194f6e1a02c6c409dea1331270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546738043d796d1703236617b8f01692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fca26fd1e18553cc089e289c6e191272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f7d506f8af4edb87246ec68d71f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973fbb32eae25f92f519d2e92ebcc12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc9cbf58242fe286ece90cf408363c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caac0ac68c8f5b7b30d6992e66eaf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040093212d450bf8a0f6741ad1f11863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5035ab50436b2f74625d413342609c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fc7f6881feee5ae03c600720f6e46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab148a16e19d29e5ef06d9fad3cac6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecbd8e031e6f8da411b5a5ffb07a73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fb13c978b9ade03068799363b8589282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01344459cb647d5aeada8cbddf14eb0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fbdda7d5b69e0c567debff1f573c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c5e15913441bbdefad8b3bd1d19c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c6ba8e7feb9686c5d2170e4809c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c73893a25a59ce2335f6214c54db6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390428a1d022f1b30202e7905f328923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1e5bd14142a162389080e1579e6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49363ca7374d5d616c12d788f9d152c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1da45b19679f3ac578b62bfea8d4aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9aa3482d66bca1ab327b6b0148216292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3467f8afc4053daa633d4abdb03db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b09aa0ae41f9aa890937b8c115201294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79905ca268f3e55d5a66578922cea2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b00e5b4da93bd96210e96a3d0607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823956d8f7c1f7db175635c06c74b1ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc036cabcbb615f8f5187ab417ea866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f77f07f4286a39848946ae25a51d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fa75f1049a825142edeb6b40cf7fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe168a0f9618f57736a7ca744bde66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a9cc0457c4d63297517f479a67e92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b9486a7c61e41339a2341c9feb63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb685f9ee2953dde806268f7c814f44b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f84d9e26ef32562b17d76b1b81d2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f513c6e9f009c15c941c82915c8481306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a3c6b1ca3d520e6f9860649db55b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5766df4644501e7f280b53dac1ce1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f98a6c2e145a91381ee5b40b23dc1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b02c3c193284472a4df19221103c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155cd685d99ab0a80dd15842dac5b03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b1bb07ad84598ac1d5ee182103e45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a54d1798732d16f501edcff3f299c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7b32271d3b7371ee08806f78086ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7114058b003eaca1ca8ee55eb7791315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c4193ad7917d9e3f3f0f948cb81f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5380ecf4f39a12a1d7d1524e717e1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0f59157ba4f93d0e9f26cbf1e730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1d4588037a632e634ad2d5c48eeed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323e5059785d3ee7b35ad6db63f7cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cbfc4ed2e41dbe6c9bb90762f2942321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71454dd32f601422471838ea5f1673322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9125be9b7d1f85dd36ef58b07de3a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11eae6cd91da0a134db8489fb0904a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad1debb4f817147928428fa115524325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e4041dd3a299427b27e5a73f6791c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607517fa36aa490fbde3b551af983b78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d684c365310c1bfee7d9d129fbac5f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c256aadbad6c1606ae73d511a571e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d02a880076dad6d6073222acabb2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b245bcf2c5bfa0048eeb2317b17e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f337878864605ad816f219c89f95baf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2fc768fd6b4b5bbdb850cef9da4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c946bd590833584ab95cbed1d5095b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d28a43571e974075a4bfd043f098335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5172952a884a68f9ba6b2380618c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f0c1ab886f705b98f3caa3b1e79f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026261252da6ee4037d4399adfd7685c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e725436ecc2c231ba0830c8351d512339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182a998385b41b6a206e6e807d8d5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d5803e8c5b7591062d5ee6cbb1d13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a3726a21084190495a035e616f317342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df6f97c1e0fcc997e19844fb72a0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35af6edec41be6f73049cef229a0e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1baeddbf8a3c835a55694c96d9ede345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f7bcbe41bc4dcc6b3a09daa5773c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec99710e9d954920df14fa2bfd6cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa59c6501f1ed02853ee3c362a7b96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7541c2665f18b9da4bda6915948158349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398bcac7d237bc039e3d513def22e20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7b338a5a81790c5d51210af1d478351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdedcc1ae0f41d8dd91b7da10e0580352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd573366316114009c46644d1b51c2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89b73e2e25cb0a192f4bda383a4d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcda7b0be5253f29605ecea51592cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cc104634490b2f0b34c40f856031e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fc738c9ff6cab3ec44a097d48cec6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0dbf46b99896ea11e82be146707e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034585fd056e33eb5c395ab6e0ae6ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe025ceeda11fdfc1bad92595224f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce14c2f33fb82502a3478ca4270b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e8414752e3a2d0059389bb29bdf9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aba50b6565c4a9e574b5dcc12cf80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17bbf898583a664c7c0a97c1cc0614364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc39804631cbf97c9a436fad535e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff6bc224ae75b46c774a356718b6d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70dec1b31c1c4bdee407d65abd8926367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa75b396cca6c74bd91bb072c0a60fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254040eb95be86bbb034cf3dac46b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cb667d4ab2b8ed287c470e08e704c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b73da2ffba34cb9839e64ca3cb340371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ab7523e8ff5fb5f512eb28ad58bef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d73b3a9d32378ddaf515388ab4723373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a696ac24dbf5de35cc8d359d94cfa4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a027f51f4f8ff73c22b44c8618700375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b01a13109eed7589920cedc59174a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4de0ef690c90fec5de7184c4bdca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544a461b576f8f7d665c66d50ced4d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f522ad6e2fe2ae53db3a8d43fcac9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38245efe5c77627b3d0e8438324aa42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b23cc8efb655261bb523391bec98ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f08dca9199f9c818ae1b9d819d2ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04e6b93938f33fb350733a340378e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4cc3653b09e9563bf478ea00da1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985e27545bd855ec731c3c329f1eca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae369bb383859c20f92d3d11968309386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f7df9a1199c39f294f959f16fbb85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080cab575deb399c29ffccccfb4bcf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655861a9c1bca809fb46785051527f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81196fc0bfee1ab9586504eb0861a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1865f0086488eaa64dfb00b67d2e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c8ea65c344aef119faffb8e7a274392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233d576a2525dcab568f1e4b8ceb2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5544ca07ceb9dc6f511c04650087ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ef625523aedc4fee514547e144f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561a5a150d035b1e6475ddab637a02e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bad0b9f2b24bf52135eebc7fc7292397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5e6c649773c53a108c02fd0548ed3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af315356c053d6c1e918e500a826e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6835db87ae0caaee7951995e2ee5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7639a2062871ed521fc2c0fdbda668401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddea92112eb271a178e6ad33c26ff4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd88d660960265958182759415ac23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b53c2e14398081c55b17697b4e6dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42218b3fdbd88e47f439df0015a518405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b935107130d65bad4d1d7e8b4bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f2ad9291ff71cb8ba59a703a1d54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb6340af26709286e5d7fc6ee4180408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d842b15684890305d70b89e3639e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c08e2809669a6d861196958b3a8bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc126f0600ee47a59bab6d65b5eafc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfec715d4da135f0c42486653a499e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab029c0b5fdeddc146d836173cd68e43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c56ff946e997973498785e67ee2346414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a372eb8b8bbe011302ca5291b228da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013787bcdaef4556518d29737facc2cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fe578e348d19a9976acef86642b72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3de6672695dbcc254bec76c23c454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ccbce9687c0312d6e17f8a6c673f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a381097e567789b1ca342a08c6997f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399fc6eb6f6025a30bc7775e27084d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c957352f73efe2603d88aba0d415422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34525d2361f8592e5ab7c55621d28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ffc2d7ceac5437d7e97de1c110d33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc5c82c98c654a5d56887d80e4162425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085158c5768105ce2dad330c82eff6a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a33555e6ea186fa31bd2a1f53f18c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be41b03563c0472c488a2e5d5263621428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe7986605e27be5e64664848ab0d43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b55388108cb849ff6e827a24f0eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f84194d3a70188beaac3d9a51629431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d255922a5f0b950a1e7d25d44b62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d87575b998b3ef09298393ffe358fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e2eeef4fdffc0cb68f2b2284b62d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f0d9c342af1740bb0a68103e4708435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b11b7d4360b963cfb2760cc4fcbcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d5fcdea8d13bc15a7e014e3383cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e6b0d0e4bc101d4344f5c6be864b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c2ddc011cdcd93277804e35f6e9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262640378a74a017b8787d88f35d659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da7035f1c12db0b159ea9b8767cd9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85770187fa81d7b3543247fbaf7120442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f921a5c2d419cf9430288d331e4fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af953deb3ae28d52b00a2544f3d4931444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ba9383dd7fc175ac46d91418bd99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec972bb2f13b314981040707fab14af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a852d88990b719ce571f87860af0308447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97753b313c512364b8102a2a4e00e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f576b682446c13298bdcf84ee1f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c5c2eb163523b11ad45b084f8c165450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867183706c096c6369f3af7e91974d9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed130f6ac2141c62b667e7e4a1052c65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ef1ed43c74091d5d0f6fa9f23143453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a152a3713a9b91e09e4a09a2073b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee23d1a48648f127c600ae8061b8274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889310cfdcf7a501594034353dc678456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4afb41b1a618208562b8ca383f039457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3fba20f276a7b9625fb89817ddf9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86791f9b58225a9c36dcb07dc75458eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3331e91e687568ee89ee2702fbd560460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce117cd722e805ef04abc9c4471c49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc889347fbd83fc9d349a1c5780e018e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec71b98704dfa7863bf2ab06cdf21d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809105cb252018a17e13f8ef357375464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e49ae42456b92b4012f5e136860ea1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2759f1ef644f0d41f9ecb5111092e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6cd7e1769fd88859fbc31161bafd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5d6f60ee349347d94c270fcc770c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685326bdc339b0a0543b9150da7eea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c998149f93adc8fa8d6af92c50926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889934a0c590d0c0cbfe2290b080f47f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345b9baf1c4a833c51dde788608c48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2cbfda2145d64c3bf156cd859463e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868c4800150c2baefe4e6efc16037cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3a0a191a6ae0e9da17b0334d56b84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c12a4bb54766367a8f8ea5c12069476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca50235ba649f0d3ab92ca63e65b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcf9193f14a1ac721a5f8656d3b70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709a2df32738dfdee9915ea763a73ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a362473a282d2ef37dae34176e365a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c44ab6b41b5e0b19c1c5c27abafb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff79c266555102c60993018f71b0d68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469778323406c05fc79cc6228cb70f76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a62147e2dbf71840818f4d38e9747a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976303fc7f29100acfaab30dd200f1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccec951bea43ad9e0a1c585ee39685486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4595cb9c51ef0ad22e138a95486b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcccf6cce1601ab4fc7b765b483cf72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be87a43ee9f59fdd229a0a0feabda91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b776ff6a42306659c500745745afe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ea125ad5cb310c7dd9490ec8807b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ba353154e4fdcdb3563db1fcdc6a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aab3ad3c88341eecef01b047729acc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df55ef7bc61c58d36275f266d94f4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aad8f02bf9b9dae53d70320f69a30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a34e85f27d7c3b893548f567a9f9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d601d87de9b5cb4942c93b7c73b731497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8cb61a7f57b2109fcc17d9aef1d8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2287e16a33d74affefd34ffbcfe2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592933e2a754167d7199b3c19d4ac942500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e4bf9a5c0642b53d70fe7da8b498501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7960c6a99c3c1fc9293adccc9918cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440c4f72e6d953f97a4bef08ba00bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb101c9d544fa29b4762aba3affbbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439234ea6561d4b9edd069d80d47ed7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859874890ea647a9343abe9f4a6fc72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120264007eb115db73180c2ecb68e723507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddc7e757fc6514b49d339bc83166de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8762c526e22b634d914fcabe658741c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb99fb32d2d9f1b81f36f5cda10a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a88f671fa0a878095212b2dd7dbcff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f1b81eeb21847d2c3c7a7afad1a9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a5d2f04241cf255812a364ecd3b38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46313a6fa6ccbd0c15ee405762ac45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207e20e909be84bd4f4d58f259c9fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16bac47ab037632b41dcc8ff209a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b69647977ce7ae8fbe4a6adb9ea2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b120b7dd449f62ea72ffe37342e36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c140804e51c3afec6b2dd00b35290c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b28cf0c21a9d16348f46812e1d2b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436376ebebbd2286f4a28f24b5473f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f29e2bfc5b1830bcb3634f8c014ae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5618a72875ad3381be47c457d0b167f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b639cd2a3469e1e6644e28dd6c587524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231208bad584fcbb53ede19f4313803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e99ff1cf5bcbf9c7e08dba9843f15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2926d134d30bdc1fbdc006fd428c60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9bfdbb1d75e01111a93d40d434ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb3ccf0a43370de211dc7ca2b75e59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff115fed933d52d37b750e70df76d3ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f84d6d0cd579af8d76b62ad9a7041531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe5f9a5fbccaa74be488cd1ef21673532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f599e4da55a30f5b3d2baf3f3d488533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ccdd4ff13d7679a68f359bb6f480534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14678b1949e7261d2919b742fe80d169535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1398fff3bf547640f532cf6860a7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af323afa64073d50383e7283caf119c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882beb713a789f1db4e4e53da579f3dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16e09671a259877a275f31a9a7970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962943adfe667235beb315594a0634a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ecb182b9bc8867181213abbd7c64a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875581e9a7bae4e8ec84f0e4b00f6803542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732499bd92c68bdbe1878b771c924a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cd47b86cd71911eef5edccf34c1db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc29b41d8fd22baad8ca3a1c7e4696545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e054b1fffa2f0f1f082949d02c3305546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea4fa9aee91f471a8066d602521c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce80ef4869f549c8e3a26123aaf9179548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2afce527ac47f26202d5ff92ac92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e8ab4dbd790265a0c82458e5c834550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e21f19e4076aab982b73b0082798c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c980a1848fc157202f8721147f04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435926ed300f676d5b8c736d22816861553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf6382d66cbf2ad452e8d4a5b2e55f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e812ee33e204b96701783101a504bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c0b904b9032947e1f7e705bf4418556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a321dc39a08f1c1505db182bae52cf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f7bca46df258d9f3effb886861b4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb90875a2a188eb856293d46364c489559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fbf21371a691acc5485cb79dcc412560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb59a0ad7b092e457bfc1b81b7ddb2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b55c3de2f0bd664193cd34d610074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436cf9bb42ec7ede04866d58d6a34b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17caf4cec17714e4ed5c90ba9f0ea54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24a386f0228b59e1307acf66a6e74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4feec847f74f60cdac837958ae72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609315d749173cb0dd7079c1e3e6dca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba0b9cdf0527647c717cdd763736e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf45378a5509b19dd0e775685db183569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb2d5e691da437a96d7e7ba0b7995570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983afb53ed661a24b7106ed4cb32180571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a63328b23c5cc0e94a2db9e38285aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198d2765f2313123446e1c694fe11a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f18dadf37f25c3785c98a3607dd10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50ebc3b4cc32535e45897b3ff0c60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62fbb5b0f30188d8783eed32c96d71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db81207de4b1dd9c407cf279a55a8b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea207d20a918870575d23791adab56f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e3c352666cee2dc1f3f4571b7c00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c61b7dec0438a88a859e5adc8ba18d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643855b2e218de6f12a948715e70dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63082aca3559212f9d68bacd78334582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b36333212569a8f43e451b99f32d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592aa233d026284cda1711c620bd494584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1262c8bcc9e97199188b823cccf0e29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a208c2240b0a5d083f6a02f457adee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34492d5572bc4e2fa0f5623359d87e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc2bb5093fbc492253c35e85ea2b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96361c782f9e4deadbf461d0458973589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1bc0b939c635157966ce7c3ce414b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429bedbb6637f8b9a0b6e1229b139d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb2d667611d2282735623ac93ff604592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb8ee69f425614c557b3e500c8aff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a70d3b7bc8db0362e0dff8b2bd8d4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e0bb6a374610eed16c20afa2fa63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60cad3ca97f71760a8fb8cf06a81f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff61bec3e6d51a7ee8f1a856179a33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cd37ad586d8e477d0948c30801738598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546bdb0abc28349b2d2952b392dc5f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b22d010d6c636dfde8130e9a97081b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154433ca86682e6bcd3dd646662ec83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99ea9da6643b4e7eec3fdf1afcd907602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb1a0e0a045b646602c52a0ab31dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bf6c307faa8cb39fad6061a2b360c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491d1c740fcb8474b93a9b493ffc5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d46d3f6edf5d2a74a29b9f18cf1d46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd53f4ada3cc641fae469082c4f55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528e7cddaca119eccdcb4d8125ac5f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acbe902a58645da6a186c55b22abdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ebbb24df36614fb43eab1e6527b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ea5e4e301be1f5a99bed7ea1b8f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640258e74210105b4877dc1b0959cba0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2fb6f3106204094a6e11aa8324420613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f411547921516567b63f6c94d26a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4243198bd02f0b8e859a391db3b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b2411013d4886c5bb7653f57ade8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62663c14a838e9a87ba7ad07ef676b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d3af55ab77f7dc68befade8d602d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eb1ae8051b0f0dbb530b838c2003c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae698b1297cc7b29b3d29b7ee7e0e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d33008e05f4e056b668d17e08896f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef504a4bf37ae7d12cb512a804d1731c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670bfcac36cb4de249220122b3a8b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c8ea8a6361b23b149eaf005d2db3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04fdb17a48fc33d1302a5a4b2d32f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079ba5f59323472ded72c91f448fb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b69a806367cf13ed5d8148371fce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450bcd7878d4cb6022497452fb6087b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23990c7a6e90eeff03c476aed48db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da2993525f172c514d28d374327272630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078affc6331fcd92369bef189c03eb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd4823a7e8d44caae5a54dc21d7d90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724afee6161cf27c410547cbfeb1e76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ace06c528837a4eb8433d812bf4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04813d0fc7bdb8336c0b71b0417733ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a39920bacb8778e3364cbf51f0d67d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a4dca73f5e7879013ea45a62d15b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba60248636077ab4749b6fd956027638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f4b9be5beac1143870263c47866b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81fde87c9f846d2b17e6ffa5a0bfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee8ea9dd9982fb756c084dba40a9a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cd44c470315f0d33166ceecb237f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fab04305f1d1da2620d0be327f3c91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb9073102ebe2a432380c4b157e093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba04094a3a8bca120fd7926ac56bcb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec77a9ff9d38521ebe35bc87a72456646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce31b48e84e82b801daa1c7b08e3b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed63ec15f36bd3b3bbcc2a04fa510c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca348d252a315cd884e2e6c8e1056ca0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb9f0d02cbbd19a9320234392f79d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377abdf7c2b913733ecc57705c816c9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3e7053866775214df5464a93c6d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66c6e2349cad77b08ea97216cac79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b59f317fdc63ceb23b3a70b41705654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076bb964ba02aa2891c6fd09bd08d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52192f1119ed21faa085cfd47692a60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471a2213ec718bee5660217208f8c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300b7fd1b135fee19e1cc1601157ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcbe11b89ab8534f63d321ad2e22df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacc5a38069120dbc3c1b54a9440f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42580b4e677d3f3cbbbf546b836b157661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb79a916cd0107af5bc600b18b095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925260e3c2fdb5d318d4f464392a8762663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6848d07962a376ae1b9e6c80140b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a9f83fe1267840ce085d92d52e21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd901efa909b18f4870f6f643774c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149dff29b2e91f75a30ad040635c558667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e6c9a9346d33f3745bec7463f2ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c49dad4a1087db1c0d8c62d6d58c3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f9efde332dc1dcd90de0704fe8c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad525277a309187caf1ce8c622e0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126844e83f0a9abe581a75cfea955f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82906c8e468f66b12d33cacbd52452da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802b8a213b205ce77bf69dc3e21e29b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b952e0bb1cd2e08b1bc418136b97a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd92de63ec4178ae309b5ba0b2785f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f139b07bc29ac4c89de8d974ff29ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466688d46c3d1345bf116e36b21eedf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d47be1af223c91caf1828fc7a81e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeed8eed41359e380481f46cb2aa49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945817fd58baec2897c5567d2f696480681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3fa0a866bb16d21a2f4c9653efd00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca134738174e9f688f1c42c86e240683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0544933b66dc8ff7f85c19f63bff1d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952892e3d46bfd597b019b1e4b91c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d3f6d686e5eff5ed1dfb81c15afb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e40ed257dac89e2d8c59115b169cbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dab09dae01dd6c5e7271a341122980688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463049a6c5f506b6e261c71716af9b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b59b146c3ee0c3d06495bc193cb55c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba7e541f71c038892128ae5410388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceafd651cc9fdb01bd5fc31a2d99cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da32b15aeabc72ce074e4c2fa41125693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea0f6306bc9b67c5464e0a2782ea1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f599e376998ff80666bffdeda87ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc4956ac0cc37f491f74d8f75f29b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d2ede50f86e90e7f0a6aab5e31611697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da5508ff9d82235751d60b2ac994d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c010fccab0d2e5731c734a66e4dab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bb01af14da7a5fa7ccfc0bc8dadc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6f70e41f6b5e487b1be92a1f1e7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2b6ea7b40606f56ec64d6c595564702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7b37283e3724af2abd75252ac212703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f4bcb0c5c7fe513c25a634ec61ae9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a01a5fdfa26aca68dbe6c324ae2080705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10239941e7626165ecc58dba5edea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f6147b0bd748c49f00448f07c7ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83b312567752b10d5758702d995fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d204504feb0f3554d63dee29d76f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ea4050e88ca6c63c728effd8a23a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1b0cd004633daa7838a2894c1944711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c81362a6be29a621cccd9daf675b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5e2e4867cabfab8c518ebf3b4823713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341c9ed34370cbedacf82e12457ad2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a2546689db13bb7ea2e4327f7f002715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0102fddf3fd150f4d3b18db53380f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793c09ae2b1c62f3d8f86d1fce4140717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79193b91c69b6cc5088a1ab1d870a98e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58919fada63db91eebab8c7eefa2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c43c349598ad29d445040818b26f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8a8b5003386bcdf1251e966ebe00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361e21e71ee34b724297cddde22bdea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac8b08b8288091f0620c3f97828f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3ee6d0c4dcdd5a00ba3e474cabf0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8d8e13be2de42e75ce82816d48ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ebc0082221d735e409feed3edcee5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c7674dae6bbc0712dd43defbe817727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c1c2abad209d46f1c24bbd67fe73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d9f3fa943f0701434a18bf5920dc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3c14712ece5a18a182f41f7f8ac8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e86002d7abe34a3801e164de4c212731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713cd93fbeb02fbce4ca4b788f78fd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90b7673573e681e9a3fde0c32d054c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7f243e07bdc700a0c67b612065ed6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71dcdb9f6eead6806bba212fc34bbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6282695c936ddbf9b0eb50f9819c2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdd03ec53b880af5b3d41be98959a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b8503ff5b4868e4d64c9027ab28fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036f92d0328840bed417282f28f339739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f03e1551e271b23baaf2b28305c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a1441115c06dfa63537893f42d33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658682ed906a0fd01fd73707418d11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e51abfe01595498026b0aff7464b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572408a928b26f145e6147c0d5bb39dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a5b6235317fb72a78449f1ce6b9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328deb0e210d8bf2b742c05eaa61fdb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369aaceffebc35e17830f2649501d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84b7af1ad6f57eaa28a63c037e5905748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4fa77957af355c86d8456e75a6061749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cfd4378e30b761a63771ffcd5cb8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead6f7022eac7e16a407a5b3530585751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd7a2edb81e33b7215bfc914ad644752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a9fce1a64692e3077f844a3d7e78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cddc659ede550d552e7fd38f0f38d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe76db75df973b909a622bf98dba0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e38efe8cb138086528cec4effab191756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a267fe544f2d4c7e41c7b8e2f3b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb4ba226d5a518fee89fd55b795786758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d9569c557f9116771802eb79fc8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>