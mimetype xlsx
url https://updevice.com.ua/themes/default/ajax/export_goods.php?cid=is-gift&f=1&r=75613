--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e473ffd2c6ad0a492002f98733a88a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7891b43863348936250f23d732d7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1daba5e7c7edb727c5c309946fc9063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d15cdabc1e87ec87f686d2a0693f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08fd62430a58ead7d5eb094f0ddd155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297267a196a5f865848b543c2dfe7856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd62e115dfdf9a2fad4d73156063707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea326a4d202ed380586f6f067e9e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19dcf00ff4741eebc00f5ced5b639b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a97b99a7493d411d27d2259423d10710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871dac0a0a25568fad479d441c11c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5cf6fc121a2565a54383b0c285bd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930303091ecfe3a12131994681fc4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c822815cea98969fbadc7d85f4c75314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872dc4d3ad7d11d5950fa8f05228fc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dfd52ce9eae02ca920d5a120b483b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213057dc315f79acf1f77e56f644bff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918a10443fac46014a7effeb7266e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2001c7be873028cb3cc3b9749b0ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0d5126c32b8e6f82401ea061211220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a764b4c4a0aa958981b47571d677b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a5c208c817bc510552f707993b5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e000c550fa1ae466d1be41d439995423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294f8a05082b754cb8d55ab8d2dcb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb6a9cc0d37879a826a323023023825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20920e5681712e62f51a4491955ace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68c7d6d233f16af70cf3eb533bcf5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206496210bb20c6a1620a11fd38f9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75bd8a067fe8a799a8c84fc96ab2bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c129cb20879bcb73346f72825b1ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea7afa48cb2e526f1e2a46bb0a87831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d408eadd41d8cdfd99fc70ccfd1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58176ee30ce6cb52f7521515f18dc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2af87e09c667b11182c4d68d3c39f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ab2e8a5dbf9dda9814c1b2496e7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aae708daf0f87b56a43b66f8eb6c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c22da3604d9c4eb3a00b3a4e93cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1204d33640d4659ff25e3f66414638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20de1b7ee5395d3d9a3e5f3b99994639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524359daba356a1d912d538cd53dca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582586827b41a961e66aa562b0e6499841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba4bf5b9f1f39112e5b1f991514adf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa745f8ecbbc8a1fade5c7a840fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0eb0cbf337d7da4af1345b53b0fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1eb182e672fb7cd43d70e556081b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147646ba582e39cdfb50e4f57d07a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5782f5f46aae32b88210b01aa01de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708c267a1c1962d0c90c9adfa6ea9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474ca01b6d65ee5461ecb455a5c656b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec600d675331af9e2f47b8decc077a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4052367d2768c2e30ae6415c7c31fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74a6f2925cfa675c517376f28e2f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672321b569c978bbce369d24b6e5bb7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39de1ca1c48ed4f6e74301c1f2c85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590cfbd95950f6f96761d38b38c05d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59525f37cb8e8e8fcc05c6a7de587f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31513a5f3775a36785e91128fca447b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca067219d51870951ea929d0719186f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a946853586dd1f4914c33e3052061bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ccc87980b73f5257241c685c8723e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096550fd805448a73f30c2417ea287bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0230f6ff89801af9f77e6f4e4294c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff885543837c0d619368b529b8e03b5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ebad502af164924988e5cce34d30c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a79f274f72aba77068377813f7d9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a684a58bf57964acf3a9d065fb9f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f34b71a17b15ac3a7f0d20ffeff0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad9dd4029d2bb758dfe88c4e5148868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8206ff3874e8756722b6458563137769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9cde7cc4c9b86461db89b03f7856670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae00ce62b1bee3dac957e3a206eabb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9a1b40d1f644872658effe9a8af272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107c1f8e72218e33b975961c4927c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95ad3ecec4d43330ee7069b04e0aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b8b7d6243dbf95524ca313d66aa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5b091a820127a2fbd482f48076bf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba59c4a35dc08478b85706cda60ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc45245d2b2d5145fb02778a8ced7d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619acc1fec4405fb3fb9f9d6510040e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c469980e36d6a30363eedd254402d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3add2bae7c27374e19cdfbf6210e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886f8cfbd8c94a03411894502a2a4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126d0988e23569e593891caee698de383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659984fa2e4d9241ba85457eaa30f9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3494d0483480f3e072771c44ec90d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb79d7468c87f621b7b9f77b371a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e022087e21c5cbeb6e8869fc670d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70973027505fb67a8ba509f3ce78288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52667576f886b783d0e713371ab6388b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd9d30ab9df5bc49c521a401229ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173b3988eb36bd4d4d9080adcadd9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d09e833fa5c6097a5a1d98aa5f31892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d997badbf5a96d8951bfb17c39e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c86c9664b4a184269f3ddd0c6319b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ccbf03f943c9c3d79ee1db21fe0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a03ab090eb66dd262406fb7e5e75496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a8ab5c9912a6397652d9452d5c0aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a0e91dba79e917f36a582d3d92ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee448ad37ddca0c187fb8019719cee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac7ce4fd35d7f8770e70226b53d09a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95e8c31ca2360280ea9a42f971ec2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5603b6e88bff965e90e2af00c9c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d9a60701a8f615f6b0ee71d59bec0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f08850ad17d380350ee84b338c1299104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb25e59829f13a0da8c16503388988c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da85799ebdf7e8e325ecca338ed93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfabd5ae6b6c2f7900e7cdcf72f62a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef357c8478c951e7a754c49556126108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be173afd3096ba1de4c9a18a1e465b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090c6c10fb1a7332716f2e2aae6e2c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5713c3dfb568b3120dedadfdd7cb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa9521f1c193625d0363ca6bd99af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0a31ddf95b32d1666cba1f415ac83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9a24f0590b1f14d2af146be50eff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340a8b6d7579f7a21b3c391ad4e284115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc88c638789a9df730b9a5c8600d9c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744e16272316b16af03d287043e0fae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c4b7b34585f3040e6f42a738695d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c136e69319416880bfd9073ee90faec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bceab8cf8619cf0dfaa9340f0868f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04984672ab79e738843753760e1715121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229c2f0ed788984508eba8bf02fb3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35af9b40420f285ffb58ebc13679c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd754b9be27ffec27572250632bfcd3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2507ebb5c3654b2e880be989e5e309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7db4596055e6a7714e0a29109c206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522dba25b7ec029724932c0d55b1cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f9bbed512965618874de791d9156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d8d64cbde39d2df589cce2d6466a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e82fb7e19e97d9282a634ee8e9ffb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813176ce1bdc1c2ce76e35f85d6c8bd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f207276a2e8a8a8fa08de3b5ac4359132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2279c2912bd074a9461b0f8c268df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f7a080cc24910b8af16252ee11d10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0abb5dc2dde2012ed3afcfda2fcd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016934daf4b1f0f2a0c74f10477ebc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217abfd2492ac2aaceff1b4187e10596137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281030f28a868281cdf269d88254935f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81763d576e82c318bacfc9de3accb55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a53d51d7fe061a14b912294c2e2828140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2297425824fba2379c54ec94cc11a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc1c74cf7d976b057e3461f495905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354d1506042dbd23e77df235a0db92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3804e3fba49ad606c7a640c0a720a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b236d1ceb82c63bc09cbd6754c18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227579e1e71fba94de5869e56ca8e2fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d1f75879d9fba797a9a41ecb9202147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bbba844fa0538c609c76058a2520f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee63f88d34c9f9260f79b8908c505149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765512c9db20d737a2d17d0ddd79357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058056ad7f2692016672dea273971f0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c9d79cec182e7353e3ebe4b01878152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99188795bf54aa2eabc44279777fcb49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee90f0590eb1665c0ddf8ca6ca2a7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b87deefe01c31121d5f0d0cf2793155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68fc7623d2984766a63521aa22e82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2414807b2c36346f85eb73cc2ad7d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157dca267864d1ad919d33d888fe77a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4082f7dca207f9a0ad18be0c88ebd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37a5bd24bbf5d08df73d26d8c11ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4559bb018c0049f11be7e350ec334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f26ea67f5981afa7f8cce3782a623162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52be3f24bccaf6b36ce699e6fcdfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c3ab7f365fcb28773975cb11f99c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73fe8cbe04752e19e6bb7fdf33209165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4243ded8492cbfff83b77cafaabf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d89df95a14d77e759a33cd70cc649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe3b5493c5f8492e94c67ed654157168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43370683c076edde973ddae031697b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57b3ce6803ccf59ba98a35fb2011a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e245d207141be75357ab0036d679171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41a34d5f90adc0be5d1323c653fdd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e443f61ef077196ff7de163fadaba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2856185b1c3853cb2e170d5f77e2cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138fd803078210fb403ecfca0862d48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b0fa89591f6a6035fa92817424c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d5d8b5c504cd37e6096da9b10893177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac461ab8a3428ebcf21d75a40930271d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2804100cbe48abecbb1d4b23be93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd08f47f8d1d1831b143d6bc07420a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bb5fce51c1c051c90440c05a3404181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e32f704af85a31d7e5864a73111d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380752a132cd250cf0f58b7939d66c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73082afe738eba5cc724ab96f02b5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d566115a5a006dbcfe09a521ea2bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86cf10625be3d3f60fc5e7965bb53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e0950ceef7e4ad08639835ecfcf04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5e5ceeed0e635ff983a9c64472a93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0d08aeb9fe20d70bd4b98841cdcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695dcdb482ed1918a664cb211d39aaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7005dda7cfea4871006f66e68be3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03606760018ff7c645a7381c801bf75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4f5b0795ef247e4c2c7f0e3134b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab525d962fac0a88bc4a9d14d1278194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c07253ada18e9bab1332bde1cc1b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822361b84bd9652f5fbf0ec23803e17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264c243845e994206e954c9b9439dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ac0fe4eb8a2af3874c18779424b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd8ac6a859f6f96182a065fa1acd73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f26fb9b42d81ccd72b4e4f756140c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ba8d993c8ad8efa13623e95ae66d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2ad6f80072891c97f932339aaab5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681ae11eaeb7942f9a8a43dd9e369b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a13b56a9a196c795f496ef64b9de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dbe9d19fa710682ccae1f43cb81bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0015e1ef3f2c3b6043ba8b080907284206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22158429f3c78358b4cbf135d96dc3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f8b886198a0f48c01d77171f632fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ab357b5fe1475be5e3bf3be96c38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9015a6d6ced0e2050a75e02549624ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0292e970d33ce2868f12ac6c76c12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44960f6373a43a3cae4ca32ef87012e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac145c630992583457d3afca23e61050213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1c4f2013e0d72f200a8e7901a36f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7416dcf78a1a2d189ecb7e504969215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6daadd95373550cdaf98c0b6f54b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305f13385556b9d784b33932c1359d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164691485f56db772538d10a080db35c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83424a6e6cffb958cff6e4c3ba8ec03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862ed932de6460f185840d5947abc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f4b1a7c46ff36f367c6873f91108221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60a33c3de69b6d64132ad2e39d7f1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acee42713b5a873dd0d477b83c4918b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1aa1ab31a1d41f4b6db6eedf94f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb604044112c82f00122e60c492720225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7257da3646117f5f01518a66953b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254424382af36ca578ff1e7af15f3b57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42362cb50b396fe5b3f16f870724e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704cfb4ae8e54b69d4cd5ba27864851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ccdbaccb30e666dff87d4614c42b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5860142c36a8f294c5982da893ef82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1493251cf8f0f4f27a20762a210b4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e633c1796808bbded10eaa407e83a9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e425fd77bba246249539f96836ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495231f74e9d54b6b67b99ee11d47d14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32c3d0b6d2167fbca73a80763bb03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf5c4c1741bde49898f846d472bc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad8e4a312019a43aec08679c15355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb5a9e69509cc741b9fa279456f37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dbbc95a8c16cf4c4b887102202f34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa9143550c33e995cfee384df8045241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d6bdd5b14fcfa115afdc516b5a5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada57494c157342c33ef0d5eda6d2276243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c928a96be1973ec8ec36acef4929324244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c826d2c8bffd0def9111c487b3e27d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202ae5228d04c54f138f4518fc82e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e7dbf0f3a905692bed150bd14fe17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f927b79c5842f10fb919f80e72d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8443f597541fc9ba7607b9fd0266e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f68ff3348b68ccf2ecaa7e0954ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d5e44332507186fe21334ddb28b9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1266cabd9bda9b124230946d59c03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328429395dcf8699a731b76fa1cb49cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840211a4f2a55fe4e1b5bebe84b7e596254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe81fdf64b5cee66bcb030c1393b42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ba101bfc725414df292ff8771c1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b65c502ea8909b4f5c99872526ad91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268b5eb24fa28d52e51284a82fd9c68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a637e319a1749e22bb6daae2d2f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9a3fd66e17669007d98bc9328c1ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2d90082b250e70ac5d4c3b219a3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3367b58280402bf300d2daf88315251262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5a3884f993caa2a36f8ab8f7b8bc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4a020dbaf5210514f97b20f6f676264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d878d98e7cad7d9264b5421ed39c2b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd782cb0a65d7c9d2c5b549686e2af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f115003d59a2cca9c5973332054e2f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fca09b3f82b4a1c729a3d0ca0818a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef178b0cb3f7418ddef1b3c0a6bdbf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aee3e23dbe25e3b894ecfa62696f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f133bf1af9f02714b1e02055b5ba0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841706ca56f676da0dca9405efcb5d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5887c5c1c2bd9ba8b30ba99e8abf308273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022981fc613867360915c505b2d952f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105677fec0bd35509e3b7b5679ae9a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef27da728e29f95d6a7069804ea8152276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2955a4d664c6688b9a3243f4c53a92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d11e829a8222248e9b49102d8c74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b0329789191e37525390b979fa47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3353a4c1ae4c57054daaa03306b88cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0637bd4ce030af34a72a2198e198281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5f1b77d918a153fda8b737e6a89d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbd4908bd564405f262bbd23fcc3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd9ddd3926873c97f1e6a889486ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344709de75ec7b7fe18936fe2dd67cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69ada96edfad43a15b8b54deee35f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488842441138fc59e6369985ade24d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b352e7b50467a2ac7287f7fd412116288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fee13cff61246748b3c5ec3ee44ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a599204aee8a2b390f588299fb5c46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158ed4258828fe52e448de7c8c62db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018a4f87954dada398cf9a8bed4fc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6659f5d845a2c034377903c14b41cc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f09966056ebebaf5aa77b55f02aa9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc595642b9881e08c3e88d51c956ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c075412b63815d92cbe2b5644f1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682904498a3ebef661d0d4622564bbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd29f24e70fc41f095e15c6ac751b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b641ca588a6d67ea25984ecdb7e135299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d195cbb33068f2458e155e1d33ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed434aae8aa6373eec97681b3c16ed6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e0a3edcc7ed57f3a1bf0935019141302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f39ee12af58b8a43117a3a0f550a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799119363ca94900068a5c0a4a066ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f893610ab975708d830fedbb62ce6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35ebe3f43f39850ca6802859a269e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ea8650f52795ca7b68b50bfc47e6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd626d76909cde7923a01106f8e32b27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d95eea00652e69b4771ad65d170208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de8ae0ce67dc55f281903e143ac2bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433849595da85fe3525787e634bc3a1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0dac539db6b50fdcc145f5a0f3953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734b956005aca89468d4c0f79eddaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c41581517f5917ed8f0e21d81bb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad718fb9ac90a45e4a795ae644ce06dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff4767052c9f7f7174327ae8ced77d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d99c6eee4181a138954739d0e56c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bed31a3f3a7987f211fd5d13c416f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89420d31cac2e0d8c8966492bec77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38319864fb835830c3c114918b9a57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacaebd0c0f9acd3343b58751885e05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8591e0cf8b1d8b0b42d9e73930a854e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4698c3fc7a669f17ca168c16fe3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd254620550e01f2cf8553e170bb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfcf112540fc92b77fa9140cae472325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ca873dbfd6e047916c48b6338a222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb8ac3783886e38a49a624c50bc9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c963a3327c1812815c448ddcb9bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc8deff94ff41f0a6b69a9d451d88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eb22bff4edbf00a739f5f8a40ca1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7384c569b5bc0842df4640f93378331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3e98e86e7d1fb2eafdde54eb3188332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ca018742d3a0422a69a067dc6590333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269141af2de92936bda3e6d4976592e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d81266f6d0142a050fc26bf34dd84b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325aea70f836121b0e26ad437a9024336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f2a81ddc3cd512dfed2c20ba2aaac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17586f8406b0e6d143f4a94b42ba04e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0953443776d1d359142ce1b9d7d89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31c3e271d1e9cd21f95ea4d2180cbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015b60fc9d31531778a24799172d85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e4bb4c64932248d2608dfc5a7705342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ce1c8c07f20de8980341e8881cdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b40ce29a3323c78acb31713666e53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe0b3954223f57d20f9980aaa15915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d57aaa4bdab8050f2dba8a6eef3a0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b10a7300133a2852cf796e8c4f7157347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394dd41ad2f4f6d2d08ade284dd375348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2aeab2be240d66af969398a46c71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e4a5ccdf4eb9d396f7692fa7c7378350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a627e74bcff1e8d1af9754b1041e36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fbbffef3c934525701aaea27f00f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001ca20a5a9df5e993264ec02d13de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492defa9240adee7758c54781f8783b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ade47cea9ddd6cd033b874532847355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e9ca7b022c09d8270b066ba87e79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8d68df87e2449e8932efdb0e1424357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb8788481c583c44e5e0be8f5a4ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158d9bf36eeaced0c701542115c255359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a66d2cab0c3c9a4017b3424bb51e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77180ceb16aed5a08dd2cf56390a1ad3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fd06a4a2e30133f29eea21e1e498362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979b8d3d062d06f207ebbc2a895972363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e23daf7b19596123d295252acbf48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb68467808ef7b5c88bca1d764cd15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8a3ddfcb786a99c25fb4b39a332ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2fbe63b29e721c1226556b4032619367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28635dea6a804e283ba138642e7923368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b72b57fddcf37334284aebf10358369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ae51aaa4b3d8edf34f976ef1df793370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74211379499e3caf2300292c718a9564371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6db6ee5dd7408f944b3ce5b41fd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd357267dded5cbf7d800fec673c791373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12d7e14ab63947c1172273137eb14c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815a74acfff571fbbf647b5092db8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f14b826f025d294cfa528fd61df7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794056bba626ab950f5fd8537b88dff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3042f80853495092df69759fe24634c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff9ce543fe93ac6b0b38ce7410f32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be740c6d8378a5a85e8017f35a285b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b9d7464b28f95a0dfaeb5b9aa907381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498008519c86c14c35cc582fdd7ec3d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101210a5d7bde609a9393103f5b3f3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927b963b9f05ec103522c156814d4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b767d268cf6e4151a4812f4a4fd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca98b2bcfc325263cfeb37419ad52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489bb44bcbc408fe669b2c4e588404387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee959eea37b26a5684085f0ec1734d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd1c844b5707e5c7a92663697d146389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb7bc4d5b5bfe3fe8fc6182f817977390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ce49da5b94cdc3a0a7e3597b95daf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087cb611fa60e56c085a3626c3c6db8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3b7029eeb838d3ad6f00f854378b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60db9da998e2041595cee847734311394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45becc29e67453f75e9dbf6f9cd9cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37868ed953c2855b73871c55269e2ac7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7aab7e9ef604410e82b8a9c22cac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f0995e8f7b4d00d0bdfedf55a0f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f0654382e2829fb05ad121760ece399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653954ce8c9d977a769068f7cf7d198400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179962cdb5fbbcc985a340597d0a18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532158ed4d70ebdd46f066d9de86ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010c9105ac353d6970a46c5baf9d46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82748e918066d85dff971d94594e706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae160233678544c01f40b7089b50b45b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f863484a504f72870ca43a0cfb401ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29439c5479f7d51f6857bffef8ca5d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0937081e4eccad2f0030d59b4326b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5701b234bc7fd41df8d0bdc6a68464409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cce5c02823df18aa09084c1e475fea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e769655f1531a7ef7b50beac6654cad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d6fbad0f7e5fee2b870b1469eb6fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6a8bedcae985f66b009158525bd13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c583c2abbd775c948953b55a44c96e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eea0fb0cb5c1a20ef52b2f00a43dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce50f82a03edce0c8aaa3f2f337a57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48e0fb4ee868b0bbd3f6df0f6b4e70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33676d4a9f452c64cc43b7ee416f705d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850b2d5f27477c67da506721a3eb27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6cc02e10375cc5772bd7480d2f6cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd91c71fe128186f401d7af9b8810d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea8c7ddfa17c2e854a82db1d83825422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36babc785a6fc5bc46b0109332ab3a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0e53e3e4119751b0c0a54af63f84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b975645c9f2ead96e619b36330ee562425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bf3138265d160e20d71c4d87c0fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778fc23879263b3c9adcb123ae8b971427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ab32e10c561fd563a28f09abd54d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672040b4d374333e630b20ad5ac4f175429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf6365b911e8f70bc910b5ee15a53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f67787b5f872329cded44efa08b41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb888f7c11b8e0502da46c2d32c9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909a18d6731136aa675495d9f81c039433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a039928e5008c4d980688c547eaa235434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa721d46feb35b78c6d54fbe5c66af35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d252c8fb69d5ddf905bab4c9e66f9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be34196eed7c6545b3f3706bc7bdd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ca9adcb7ddf7dba68e7d6430853e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22f3d4b948b15f72e1e5521840775439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce50fbcf0ae9679c7e04372c239029440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9f2ad47a29cb82bc7e428ab8c1623441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148519e4311763090313432c9ff43cf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f71d422ab0ee6beed7f7fc50e7cf93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276acdecdf85954b78b6ac18b165de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a35b1f3c846b103b93686488ca13c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fdca97066cb3615b650f7eb4cc06f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc54f7894c188fe929d3b31748e60a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9adce0faaf92d6157b018100b28d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0bc8f4965726f4c1565312ae64a3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f828a63468afc2aa1e5d56cc2219d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3458c98fdaaa30a66d4446c00d63bf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeaf141f65c15151f2bcebe0b4dc0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db333635af2e87594328826ef2f7d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c0ef0c7e02889d056a525411fce5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791b9b44797145c15e47bafa6c825b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011ab23e187ea09eb722d7940e4fa7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c5e15e4f87f408fca35eaa3d996d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dc1ddaf368c9327e5d55b6de0ae84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c54005f5b48a38cb6424388aef9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790801537fedabddf89596260a0a89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb50fb895b33535951c41b3b1752ce6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1364950911dce9510a00a9e351437d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3446379f5ec79d32413a378033bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd41b365c806798bf22630ae142a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d4a97499f985b253924c2bef08d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cce59652736aa833172acfd294195466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116ba8aeeab9fea5dd98d60ddb58023467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef8892eec69a2ab7053d2643204366468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded894c9672051534fc22b990336c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd1672db154ed7c85f6df3abedaf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09df416ce8d1a33ea33943c8f7e98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05f8298af7363412d81571f4ab779472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2564d9b72d0d57b4c6818ae82f70fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c40912de575cb48997c621a36e42a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f86f16eb58e4c3ab8df78521d5a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738920639f2a0a98108c29b8108b6c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df4862cbe5274d700d43c49bb8644d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb490c00476d5fe8bdbbbf896a2331478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e9eb045a3e26321f55a5dd87a2888479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da77362efdc5f9dc92bfb7ff2de48a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10be3493d5fe67d98a0c6215356328481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abb0d2bec5900464e3ad19d02c8804482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844519cc50b438b23f380112bc376f6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be31b67e05a04a88622228641b5992484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb21eabd78ae9abb9ee3e04e45c72bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908f69c2383dcdf6ba57ee18f07ff8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5412564e25d8080c4ebe0ce02e619487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b990f4260bb301162427dd50ffee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69eb6ff28c7032cb04ada07831262d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9dab3317b51f869364073f3d23c75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2d428895d06a1c967e65f2f90b82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093faa804b4efb211b764c0a816d1b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f884df4deb482b262a2aa80f70f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c34643986881bf428ae6d74a7d94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b82e9c8d7c57280120bb9eb67f03c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e630267f0834c31c4d03ae8445a59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda85ecce6ef48bfa569076972b7ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede20739972003c288b1a46345f04f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a760bfe1a2abf2c40dc622a896e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de520f4b043683b72de4d055c2073733500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af4c89a6a6333578a7e9f7c310578501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f600b817a060e5f398dcc769a6275a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c506660dbe723a3bf9ae7de2bd47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9982e272ed4b0830c6ee66c4faf09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf33b0ebf81bf59b9bcbb975f21a99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5582aa31247f3eae0a9a86329eadfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bda6c71afc0cef86c5680255a31855507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99aa482bed2508e3e59f78b18f2b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3f846b8dd4207abd94a7ad310af8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219078d29c47a7697e4163593d43cbb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bc8cb35151fc3d1c18abd9ae0f00d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aa22fde1917e7c557e8dcb1c7cc67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa550f5e18744af1ed4ad524f4b28e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620b8798e8cdae826b2f33c5d6a39c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1249a0a73ef564717b57efbd7d90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d980dac67a16c7d7d763d7f3d08a27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253749132fc67f1ea677e25fb9e5e382517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ddcb0e7d39bbd1215a345fbf1d728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6b1416132ba4b190754f1e31e465b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299b157a7972446fcdf568b8859720520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8c73eb3299586b87ad42dee748bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d77657604b3f007dcdaf7e03c4da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef734b748723387a3608769fb501c5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c28c1a9bd9c010e766d3afe7565a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe659c8ffb6a0b4fe197b32f49bfa8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabaa65698aa00c09d2ebb40f1a43b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088765de473d23e5ff822c632ac22121527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768a103de4106729a504c2bf6217d67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e53ecfc9a496f5ef7a34b03e0457b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b34ee51e055921047ccfe1d5413c70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb1ef1fe61df0eced4a3e142badde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e201e2b81924e58c2955803f6d796532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a4b7cc6eae76e45b8ba2c50ccd991533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e3453605136b9414076fcb2dc8a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a3f5bd7090216284e19c33c982ad2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35b2f58e47a7c116f269b668d724f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0c6ad486954314eac20c4bf51763537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596cdceb8c9deb0bbf1bbfef37d50f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdd4a00a86a5dc582b36a5e50222c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f13ab43c96229065e714a992dd22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08814c79e5f7bb7faffeaa3867f9af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf3be66ecbc4196b250637e9782f2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b5d7605da29a20be20292fa806eb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583c4f429cefcc323e9af6c4fd6d81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ea13a537d3f8612046be3abac4cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4eb55a608af560469f908569743d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed812504abfb4b6b2b8c1c9935afee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77145da80d37a35909898ffb3fdb0b7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa75cc68e6487d89f5e3e5fb1f2bf19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6ae199609ed9d02a67509be50162550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b334aae4a45f6a1729bce8e69f2cc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a4a69bff16696d83653117184ee7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33bd0c4d1fd3525c6733cdcc2d514553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729920d90113dd21a24b3bea21685a73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339f22f5de6824f8501f248d06e3c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8d03b7c5a729cb176c835058eb988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e939ff23db364a09ecd65d3e35d3cd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd442d8a4e7c28cbeef477911619b6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6f6557c81bdb89b3d4f385e70e70f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f087aede895a41de332af16044b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a4e1f0b655e89e5ab613bdda4d88f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9474fa8b0063993d4e702e50871e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb061bdf39e2a39be5da760ad1d96a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3296e8b50a02afce6e9fc3202dc6720564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9365bcfd8930c725ea1c803614ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3690bf77c6adb5a027dcc66aba18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a605ee07d6dafbfd22fca77474a5bc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d936e5f88245c881936cbd4a1550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b671a8de446bfcf158dffe16da187569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0cf600c5aaea37c6e06084e49676a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd9248d66cb5cba2b62121a5e5937571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01394405d2b7c25fa5ef18bbd0cc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b179a9e1b87db67c3e1decde6fc1e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f0364ffc729a9f30eee6ee40001f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7641392c541dbda6544a7d10986f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd6a0d4d4ce572c884fb2f92069d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371513d444fd16d1831a125db09a9886577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5d5b8d451a7057eb3fcfc7991ac9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca653fdf2bc93b493e5336a4bbc13f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc3ae42d2d4f9501a6a3175efcbf07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6102c74b981b5c0b2fd06cc3700fff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c561c9479a3212706b27c7daebc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f736e3f09666c7405a1bcce6c277d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a81a7625c7eff855fa11021fb2c30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79659b8946fa79f939109a8c8ccc7cef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f2f789da9694571a29f883745179586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc2e253036b4bf4de50d46ab09f61b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7095faada5e1fcf235ee24fe882bb28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a72861d18b5bfa6746c34fc3aa1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68b027c49ebaa8d422b3a573fd909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dbcb5c67114d0e93aac738afea0ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2336e581d02e573c3c74218d01d682b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51cecf147422a5c44dbf6a41d7584a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faea175a6a12542360faf810fd0726594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d5fb674c4e052332c332292d4adc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460fca516ec22428279731d81221edd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353474649b4be4060077eb772238bb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ffe96359d6bf918674e39a935ecb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432953f1dae45cd52378b88a3694f8be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3ad88017dfef5d9238ed20f03c56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ba91c84cb34caac896c86fb05eda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400be39a2f1fafcecb3840e55f2a8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddfb53253226ddfaafea7bf6ba3564603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d475c140588c59d3c1a28afe3ccc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643403ea63e7277ced0f64ef0c4af956605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68eddd8bb1cb7446a8eb1c6fbd1204606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6302505c6e0d3cda5c2f30e7c147afb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f4b0a3f5317eacad8d9ca7eab041608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9afb51899a6646651d56cfc90c82d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d104ac12c368609d3758a197f49b126610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431eeb03944457bdd8dba95e8ed70ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7819f664ce8eae2da4db53ad4ef4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbbe661d826ce9fa370d28245bf02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a247f274bf4c2dbbefbcc04f20f614a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585a846ecbb0219f96a2b89fe3e2c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ad7027ab776f6ccac05129b640bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52667fe26c8404dbfd687eba946043617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840feee6248b1412c7d0c5a237c868618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241cd845a3d6ef16a101b2f8e078f5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce1d52c0689b419bc468d8214b0bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108941118788f9d5adf714a2bfb7514621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497150af1fc95e5bedf22b865d91179622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024cc0458e3c7ad88d64297652ce285623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781a2a1b86bf2302de0a7c03e3ba932624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031cbc782fedd0233569f5b7923b72e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb22758433eef07cca7182a1a331fe3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dda0fc4ddd76d09f4384f70e20949627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8f0d2ca62afd69ed7d7be443dbd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619bbf71dfce04ca060e53ca288fb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d827648fa8d8c7b9664b23806a9a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a201794fe8b5d7fb7562707fbcffd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53519a58acc44c07e4b95cb0086b29fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81efd1b614eaa0128fa1fcc2415ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b653c5c978666fd596391e91b0a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6aee215a837d68b549696e8a8fecc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0811c3c0d26cecbab23abacb9bed2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14cce7fb266ca8c161dde047d3009637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cadcb611c36dd8a1e16b6f2b1deda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20752d002a14c9c9116be9e744ed5deb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820763ae03895c8745af4edcb24581f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799aa36ef2d4cced8131b17fc0e9ef2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c140e54e4d854a95731f81ee29111642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbe0b0ae35baa015b4ff5de5321a9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3bbe3593edd70e21abeda9325ecdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc70f3802efa1de24bb03c90626e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63f7872c3aed8fc5a2e039f0685e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1c9998d41782ec26266bbdf54791c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab969c9fa881efaf3e10944abcbfbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f757452f212b57284d2cbf11a491c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469f1b3aeaab4333365da80d04b8ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1d6845dc07782a8f8597c4eb7443651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a840428330b5ad06b74f9f1814e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7846dac9baffddc29c2b981c5a100653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab09c42e989ebb7f572b772aa26e5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba193988c749dfac6c29276610c7a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a885201715d56dd1accc757e61b4f53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79e222b717bc8acc9c5033289df3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df37412dcb1fc2d91e25de52df1eea7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490ed2637bbe6c9538445d54f097b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d878b113d5dcbf3c27e93f6a8285c5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277121a5e8f7ca5084d2a0e701a81aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f558b30abc80ca3b92aa2db945f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0797af79d34bee55b378f92df570b50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab65ba9a12c844eab66c47ac83f7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259112b3509a266ba24e7cd3c31ac9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c47f7f56c8864df6614d708bdc822666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2861d1b2f1cc4438cb9780102ca94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b9d526084fc29a05dabcc8b0095f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc18cc57de284e02356ea79fb79a8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072106c1ebc9ed80118023e32c4b3b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f8de050faa022c34a1f5fb5f604e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e1fcec334c7d55a7e46717726ad2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094135485170f8359a6855421e1f9d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f43e82fe6680f95a0848879241231674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a4ea4578bbbd278bf8007579aa689675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41318867e061ca72336b1a25ea6be637676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbfca6305f6a85ccad733f723e7e73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f1584115978faba0cb1da8eb76225678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefc0a8af29441f6dab112da3f60e60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd373d27374f506f14e680c61ec37737680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ff145d34f04c1ddd25529ebdb3e70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdeaf220296172fe35d966ec2537a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05fa900fb7a949c625da097a88d0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7766c3c8fa108c1b25b285692205b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efb47faa2f816a5f2d39b2212d174685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a99a4206d3d2e5d1b56511e33aaa0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4b7c77ec4f1a3261ad41a3645eb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1b2f52ce04c251cf9a0c1f2257a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f3c54089b9747fa7ccdcd4641019689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f28c2c365e48a985c8ed8701b5828a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719bf27e7d493502aa5f63b7cb6006c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd5c5dbfa5c1d9d0c09bcce4794842692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf60ccb05746ffeaf1eda13906ae1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2b6bb3b9226f373969d8a334d593694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219334afc8b93d8543e79b1228aa32c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17afdd8fcfa56c09d80eb2a9a9864c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4eafdedecf435771d5a32928c3a74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deba5e9d7a549cfac4c2e745bc299b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ec35fc7161fdecac85b261d349f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3066178214ebc5f846df304ed626781700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d269d0884a93db8eaedad638bfdc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7700c6d0f7d5ccc548200da61722d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a38abff735aa94d66e3f4c41ed345703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503762523299c52cc9e2a9a83770d044704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fdff4e896997e6e62981f1cf0ae2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3007e4e49e5189aa3b427b37036ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb409c40dc64d0e96f3988d48bbf3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e92c17f4b87ac199ff00db16d1b515708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ace5b9656db366d1608e5829ea059709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14c37a9b598805da6993164a2fbd2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e031952d55edabaa32eed2a8ef015a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337fc8dfb293402dc88996031e60034712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aee79f83ae483963660b47d2f8b9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad41adcd6c3bfec32f49dac44392ba2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3029ba0775a2a3e2b87d034e121923715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abbc91784d8a2a6df479099f63c9fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11e2e33511581818e32d9a9ec2e45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b860b292c32c765ed430754250f23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec985a2aa8a218cef619fdfcc4357d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2cb465359a1ea421d5cbb6ddae2f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57fcc51278cd52aefeed9f4f7ef27a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66dd17b96c4a4e349ff5398e60d45f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658281757cc930ef97926dfd9227c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc2213e304d736e20d2860664ec35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac524c306c54c365cc4990690d691237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7c4bc522104c4b73702eb574c566726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf55fc1407dfc5eaaf0385a6ea5b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03224164f94de426d01670ccaaac4ab0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1e2c37117fc0648e2538d2a53ca11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3bf80969ae008f896f17688505f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd67dd0a5afbefdb029c789d1e7033731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718d36de5cad177508314afbd66adcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247725ca7b093afb734a0cd8d7534791733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce585d7169cdbde38202ddbc110d796734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab09b07fe640aabf01e9f724ed202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367916a323beefdf757f8708ed206689736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb15742e8da610264e6708e202980737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d3b153aee8db092147cbf82ddff65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccff6e3dd4e73f77d752ef51816be9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12f3c6b253ac26240fd1e373a6314740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afdfd786aa246573dfc9b8789dcfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f00a4ff40082b65ebbd837174f08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864e0789bfc74757438ee2454e99121743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48e2dfbad7c522783e2674558594ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711a696822e4cfdf6f5ef5c5388e17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d605bfa4f4242126ad6d33b5b2ded746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824deb765d59fd7e2a40f06a67640b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63287e26bf7c8330818b78aeb185aeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74586c5e9de1a7eea8b87859b5c8a43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57baa66ca556191624c668a48b19d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757a289d40b462afbca7ac5f72795f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514736d0894879b7e20b07cc7f68593e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc594492693b9755c3f4e9eb93c77b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a0a4c2ee90ad6aff94c6ed828690e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d8e5433b4eb62118a937abf65d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4617b12836b0791744b14c5cda083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f3e8954c7bbcbfed8a84916d462214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1471643c78232525bd763bb187b29d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf91a8ed62635b6e81d463c7d2f5026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a22e09854a7ed42d6c4e4efd0ec78f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1868f1986ecae7c1a372f85600c5c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d43944169bd79998f356880366c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c8cc37591d1ff436563129aa3b69410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2718f30deadd6e86dc9325a322bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac126e140e368fc575f26a0f196a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206ad25306fca945c57b996435231613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4362c543e4c5c5c9e357089d74ca5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0361da86ee7a38d17f8fdcd8746278415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d2762fb3095ae1104b82c9b4f272c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487291e9d924d382181fdbcaa5906d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a2ad35c6b74a7f2f6b7103543e8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37306923ada2cf54c2a01522d3133119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cac4b51cad42e957519e4a28a21a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a84ae533368fb4e4f4be22b5698f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d359d633845a98cb7825442138bac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8b66dd03ec5851bfd633a2159cff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59c8b147814d571bba4e36172fb2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff0981b691c0506b9601bc43d9a2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed928dd87792f438501e229f2cd91326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767955db3bbc015eb60d292ca55adc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac3e9c1884ca12748b3c746e9737628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4369e00d30925c83369b8702529667829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637ac1a25ad748ec7323d666fbf6b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9befab6a01ddd121e5b88b35cfaf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5689bdad3f266440b1cd71b20887d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeef9627e2a4b4cffec95feb74df0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa4837817b528c29860372d23743b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203c17a4744cf091b0b79b563f59d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401653274e7f8c57b61750eeac686f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebc52de3978610aed9b8090b97c51a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b33ab89808716a3f8cdc00a18037738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e975885d46bdf9052b661774a91dad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734cd1f98772dfa12c3b33bb610bd4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc0652d65936629d3a20be000aa64741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad7f0f8637c739497a03c725f9fb1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305bd7e367615a30587cafa799056543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407701fc0163a7c06414efeb70c34a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6bffa008587faac183fb8677c93345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47effc7dbd2219ade74ba00a43c0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d759b4d8f7723e0566518093795f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea3bfd8d2d1bac329295d3e0ad34648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfbffab1849677d8cafd204c5f730c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d3bd246ac31dc8a389aa28cf099650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb7fcbdca46919b97376c179f182951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc5b9fdb7c1132239dc908d9e7f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9396808d3e6d4a3e518e01f3420d1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c314382b6900a2cb7c41c34db0a3ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d5a84792356ef7348729052a3ea8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f3e894f735caec2e9fdb917e4a9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a66a5e58f17c27f9b1c63c256cc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a0440dafea5cb12a500d6b989d2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3da562efc4c68babd6aba4fb05a9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e1f8e1f0c5f315a5bc3bf51dafae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863aedf819bbc3f7fcfd36d23e870bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e35a4b1c0b40bda78ff1265d865a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee2d7d872310b9714b1f2c61fff9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0701920858f9b231fe1a02b3e04ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f221f113cf4ef43b233d110dac0db165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93deeb8ee329c66b30a0d86093d7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6ee9e3b99e11c64e9ee3a4f840e1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df6a30a763cc3a84e6971df5532db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9bab598a7abff0971caeb2a73a4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bacd707e449f7e5736c2ca88777d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d207efc2da4fdeb0c134c914c83371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319600bbc4fafcadc18adcb56c79e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7dad59cfef88bd462772187c920f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291f340089a8c4944339428e7bfe7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb272a6783ca3efd19968478cfd346775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481294fee2892c0d203681d031492b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee08d8577c2b2cf2279e6c5e2204e4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9599d3f8a9f4ce853449e5a41c2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddd375281e12a61854e481fe9e6c7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bba2e2fae3563c202c64970cc197f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed111017f2249bfc5e6413819fb1f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a4c8ba89700f861aa9646d150a5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b7bfb306e0f48ed700ce0c39eb09b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5505792439d906e84a6270a020f82d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ee0f0805a14d4fb820b8da8facf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dedd113061b01c265da23482cd167b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5e8ec8679f0bd8f245a97d15436987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b69af0e28df0b2b34636934d4461a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c4363100a08d2793b58a4539df3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86134aa8d933edfe9b07840b84fabf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175055a0a40d75ca5e7c3d573a8c9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091884b9948cd49290518206539b3b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9d961fdb0b4af7ceae6b9d4308f7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a9f71c4ef2fb5fa4ce09775bb70694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e889544edcf70421f428d99d2eb844995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411524cf480cf471d3958f8a5a2ee1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c5ff8f252a305d0285e0f040f22d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c249615973767c2424c494771da5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aef0ec4ffb35e42b4ded06475073a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14d92ece2325ead726a88f319434b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73df34859fc1710165dd21981d97820101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97ca3f06a53741ea8079e17d5ad2c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c971551c98c5d4c47dd337175493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110acf4652dc26d2119990e0421437df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d37a0e52810967edd48b4607ebb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4310d6f01ea1918457046aa2845ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbf046d7f143624ada06f8e3c33042107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86847756ff271edcc546a1a03e4d1685108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4098b8550a22b004449ac400f5168d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e4a2207e07ac87ad929777feb3ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668e85e9a55bd85654fa52b2e3c1185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0282c1739802b4ff5ed8678232d67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83875801c19e7b9f3d8daa2102650a74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9326361fd057c3895236df88ee431d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f2c40b43af494640065e38f7658b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd6581cd5f89f84cfd9835f97d489116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6551596b69039c786b88fe5a9bb6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4718303283345c7ef89d1a54c1cd644118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24363ccea1589760000eafc08c140c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2cd0f7bb4b100ff58b6ec12f912d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb2bf7b2f0e60f5dad6384227bc77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536625963fc94bd1db2b153bd743f5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c39fbc314c5ba052371ee1edb0bc8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbae93c45759aab47019e59f0dc408124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d657ca5107fed0d854c3dcb849de02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a533e14a450bf786911f2c5cff56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6bacfc3963cbf23493349969e6600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5d6d2633df6d604a7dff233c5e9f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b70b201657fc4b8c3683feae43f36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff07399064d6c548936df74f837e0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930fc6f19afcff9f084dd0877b0f01a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476db4707b3ba293f3c775214b685d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab24f8b32e9ae3a91003a6ecefe23f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8193725c9041401c4a041aeea4a62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932bbe7a6bd119ed99105aada1a742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad506509186a74d5beea7ec287caf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93b206ffc6be9ba326617c6c648405137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697e3c128710e79a0978453149ae28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33514312c483c7844560d369b663f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569c822d019be962b91c6a0bc95b72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75d2ad906f767e633aa100c9e2e2c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409a74bac6d4353f341a1f0f8849246142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97d8d346aad899cccb610eeeed132143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3129e392e9590c5a33c263ebde2880144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6d7cf038c65ed4e4e1e384dfa3cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc854a1a4c98847ef7a946ca6800a77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a16ec71992b1802ab13e393ba06eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2597e35aa100abedb4c1011b4a42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6399539d17a99f76fadf4046a6de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b582df0b248a336f1a0e46024821dc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1064323f00da1dc4c6d3118e8deb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bda04241b109aa537c3bdf17484a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821d37bea5051eb87910f1c84dce9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa6a18ceeff2f59cf4f182b2c5d911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8c9e9841e01fd3bc9cca0f708ce6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91901357796f7e9cbb71bb4f86b3b778156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43277d638054760761f6f2a9287ab60d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cdf4ecfb0536d19a89f878d7e3521158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ef97892f4e60a8666551d2b091b63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b29446d21afd26cec0ebbfe0c4547160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397f2decf25ddf435a72092f7dabec7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ecd71676543effd5adbba606b692162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad620493f26af9f96bac2a3f1b39a1cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55711bf1891643ae35dd9eb08f7a1e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912887b4355d7a67c11b8c06c7880442165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf59a30252ed0fa834c58f0bc93e015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320247d74320735a85793f323e2dd5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a4786147ef17bbd5d10c56c34e248168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af717d0548e832677e8a6a46ac826169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e88cef6dfd7e22442ff05fe11a0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971c697c5fbc51525ce654bbbccf06d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d76f645a90f32fa95e73782d2a4f8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c0033e09c25126b26fc7adb311cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237801834aa24716cf3c04e08ca2f07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c1928c5580dfddceed2147b6ef73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcc9a5ea2db16f88bd2f5ea4897509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a02b63d62aea9679783246adee6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07d8766487304ed7df5fe0bfc8256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ae3cc05235ede8cf5234f19b8ceca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd67862aa50c8c8c36e687a215ff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962363c4038535ccb6eb943311d77c8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5731e0c03bf14190096bb85c0b744182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c86ac4ad0990ea7f14744038ba2a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a820763c35157715928154d95865e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857b4d4a91564fb3247587d49735ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fce53854631a38277559d7c63bfcbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcde6a130f8a7d6af6fe953fe2b300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb229071c5f7a8efe4273042ad11d1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3df6cf031ce57f192d439eab00493b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d1bd03637ee596a051a39d6f08353190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ed51b36a3c17301207819a11ae77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d110db90ff7d5b98dbb4397aac5f11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be4892583310e84ac6a4b967c9debd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314242f4bdcfec0c48015f2fded1cf8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4df52d12a9d8b64aa5120b80051ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7ad9600cd5611c7bf5a684839b69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245740b5523c0d9fdc4cf3380ccb281197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0804ca24bf691773e545b91074fd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9385f6a1898adef850a2a879fc78c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd108ad2bc4123888d340c50ba444200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d93c08067780610c82c601ddb464201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417315674c7cf93dd728ecbaff830b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d7f5269abdca9d8a1e72c63e403d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697be60f561d896544759f85edb7c08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137de2928c065e848fc5dc80a2d5288205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9c17851eefcc1761a621b6e3cbaf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420649d7ddf872f0857a5de6c7026d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9da6ee8819020bf156d96e2c87eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645f926f89413c3a9d7f2d35eae308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82131d306a480a4f24013424afcfc6c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf1a67865a4bc8f63f215e92f4fca0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444207ab4b8d31dac60c21e6ec36c062212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849905a775bef7b9d61c30c733b6061213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fdaf3121566d2c0c6985de53bd7a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a587cf4d240a15cd0dba2243871fe90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bfb49d306b62243e48ab7029f747e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8efd5e9b20c1171d626eba267714c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e0cdf8faf6de85e968fda7868cdaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbeef3de45d06bbda4b5884283f9e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0a888088db753a6f60093a91f010220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984670a674a06c0201e7570a9831004221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44fe3bc334bc4445c5c74cad6ce1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7ee5327ee8775198192f239b6c29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be2861f0d0c4aede03a360b9005b0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f75700f78f5197090b0ce75f7841b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d6e50954b4345054bfb2efc4988e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90c5cdf60117712b440e9371a47fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a070e76d13989b5e2ad0e826cf534228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0763dc03f879cd5dd76d6a7bace90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c321a09f22f6dc795dc89ea1dfbf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbaa994ca8287ab5cd57a37dec334b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad562886a56e5e3ca4c20aee2adbeca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e31e99049e7171fe475399800cde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae541d68bb7b0aeff8a49764fd95c3cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245d9fae9e72a2c1ae86324789d527235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e72b625ca2c64e14ebd5703f48c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ae2f188d8d77fb17b5cdad4da61e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0241a7323c6c40ef28a0a2a01817400238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f280dac2f5da3b84d681551747bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb435765731dbe90ec831feddec54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1557fdabd6fa6ee16c2dc3e1e79da1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ef958d2943151c0a8e784063e2eb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8a7b8af3bca5a5a41435444d8c56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e96a316c7adeab3322315ebb914f76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f809de89049adef4bb74fdd68f7d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce7181e5eebb53112b4f42263ef5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f3790b40f9942910d9fd4f5293b79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e74e2eae2e3bf4abbab40ec2b0eb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8633a074794d45ef94bd4587bab8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a4d5f712e46e8bd4bd1932f91881250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee063d98aeb64b532ec49088fe5d9bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e3f8db38bb6cc295b9d41d4a8e35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9efc14e55724db6674e22dcc169a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4ca2f3c1536261579e408eb9a8ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cdae5be6ad588daa3ca3c5025b808255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a888726c50374374f2e064afdffcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb587e341c156615498695d01cc62707257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7832d3f783dda6c11d67f32f1bc59d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8542e9b4895d99d3705b99f94b1065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7128add17654e9cd0772be253efc18f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ebe06d370c4956b7d1db10ccc88c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd4ca333a4038bf7e1d6ce1174d0d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb18365b0827ba1ffe25a76ab2f245263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca420a45471578da0edb63f4c64f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45175dbf0e7c2679d78fca84ba19bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2351729bf2c7ce515f5c6e6a85d9d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239a913b88a47fdbff8b1b7efd97a88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40035fceb2e16c9313e636e9864f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114462e028c9e4c8d4b9b04e28896d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c87eaed7946dd1fac66ae64816cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62f3130cb5b657a030530ddff9ff8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89b584801194f1fdfd6fc89457400272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808394ac9fdd13f7f74db119bcfacef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959cdfc1016abe88d25f5dfb8e0063c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c47cec381d3e61764ba560988529275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78146655076bf20a14c7cb58a5dc21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1f1e4ee64d88763ed66b208147ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e88e7117baf03a182e04de74f1d78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333cf15fdd0383dd0b002bea2bdfa5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e43e1d12df918098cad5e048496d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d3acfea78f13cc250c455ff18ac2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fc109b57c903de29fdb4d4cb89b8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d15771e96b3222565f4a95255f1b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bb19161a62f39c29a2bf5c5a6c545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0824ddbc14221e972cb59c293cbd8cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb52bfdace110206f568829991b94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107623dfde290497633b7a9c6a7fdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6f66b8b1db2e728d93fbcfeebe46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415a076b3823916dc64f7a882fd5f2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a767cc0edbb9eb732e309e73df8586290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec75fcd61dcb3189f77d455cf4303291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026690e117472629d5cc1cfb45a38ca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e56ce8e3e1f52153226efe8e6063a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d576667aab8e92a9452184db8b5fcfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5385a2ac37922349672143b8e1070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f12618fdbc80efc64b9608b0b12b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f327efe7906a9d95320c819770a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0548b8b0ea139cfb601e3ae015b14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364661c1f95706cf5681f68a5762ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb8df4cb44f5a0e009d1469a6cb75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56563c3c448666382cd7fecf5fed423301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a5560fca532e31c5628fced2a24e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8330b19eec41a5a82e44c84aeea1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67745af7edc01e2f28f13e2c30ef1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce97d028c3f1256e16ab2a648d55c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ef13915cf389001d33a2c130eec76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd75370f89726393444c645d3c60b0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b85fac02e690fc8eb46e94453b4ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ef2e821426509bf2b2ead0e8ccf86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53442bb3ec353d73ed879bdd7518e688310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae428ade816afcde5417dd8c7368be25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175877d4d142139561d9121ab8b991a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64153da8f71152483a1a42a9771a6cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001cbd8876b1380a17f8a208f57b549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9407410ee908e0cc142dcf90a57e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688261121419c7a6d29e5530fdcfda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32609aa8a54c0f5ead805dc851b4bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ddb3d505436e9e74f1a8692d3753318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2880a9825705aeb3d36ee8d61e14ac9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7081f982b5319ec92f162f88bc2e8cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58096e36e3d452d16c27f2c4e73e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4701627f266764a1117171973f7f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570c4da466471f8df77dc8f1392046f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d16ffb20dc76b4e344c8f04957d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90b60f7d081b0b0a454b29c8ef6b7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d2eaefbbbce55ee1a57b9175b2f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e1f3d31993fe1ca9563b7c33b6c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f423b106cde1c755dcaaa81195fa9a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772035f895545825ca948fba7a561401329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997918dd54fd3908d610d52b89c3e7db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6acc2cbbe404cee86aaa80b27be2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970677cdc98e62cb027c97692c32b46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8e21acfd6d5d7826a8251467b7f51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e1014650d7d5e0ebdb41d06b5bc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f713e0384c287a80f2ce5217f6ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59258d215bd0c98780341c36808ce9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b8201b07a5d707d58987ed95eb49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca0d773883845f03691c7cb96973d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2bded543a6ed109c3bfe7807d9c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cb32db731af9c9beda40abb5a882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033b87c2c3fcb66500802509472300341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f379fed1d087c47eef4c5d17bb047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee00287cdcd6f33101d6e2f7cd0b0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ab382f5a31db383e6bd83a4c042c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340813510161d80f2eff452572483607345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee981d1ee665d8951e5b6e3e02999dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d5e3b5fabb33ab184bccac140f6fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea839524ea64d1f3d73789d0e9b1efe8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b6c28aed9af110f53e41f47963df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e0d32d26c67d8f44d1343637d7c65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d88a07a1c4d6e162a8a1e3bdbafd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee323c0f970e920dff8c961fdb1f4544352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1af3a0af9e9bdf4da1612d32e8ae77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec32c12cf52bcdf7fc3ee98bcccf0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8d4270cd08efd8766dd6ec16c6b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567cc34f61c17d047a5598b2e93e0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ecf5304b7dd39b478508bc3780eb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d54a1e2b3e8fdb34c607086ad5c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e4c159ccebe8a8dd346d46ec60e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b846954c854c1437952c1069a50aeff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ee3699772a6481bb555180c52880361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ff967b5c0afab4e184cc62b6d8b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919ddc89f3aebcd77ad6c6f661c37c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575802231779dc5a2af29120c89c773d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3ea7002a86cc2514af5ad7619a46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdbf9023555845e471a637d38ca5c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805553de9952a0ce28665853eb9250c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a78c98c07b7b8ba277a994b2c7ae46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2948a6d9871de78e25f2ebc1c61b91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886633c1b1860de5bc79011fbc68872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7a781e25e537c6c3a85d795c0d74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14396cdc63e8d4c0141df3376b9f7b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1b3589134002192fffa73d30f219373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f592913bae69fdb84209d358bbda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b012b4a1f80e27f3fea0c340b2c83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df65fc05ba662c94f41f9adc1ff2c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d165b097411bb079879e9e0aa7a4539377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926efa21238dbdc9d375a5ce63133143378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90cc6da0d59c0d27c54308a5dff75b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564725dc6fe7bdb2b3c647b3516675d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33158fe6a7a01dffc2c3ed9d9e2fdc27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1672deae9447dbf6bae4e4ca7a7ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf250658154539f58e66373398e7b7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6061c022ceb3af7c4a3f3e84a16a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d2d18d944f76cba0f97285c1cede385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c41e36e3101d18a082ceaa027eb59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b82b8951bb8bf377ac956b0a448a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac13ced6d65fcd5f880a5f4ee8cad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0030d09c4416945354c63473647b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb618b0683dfacc924d670ea8002db1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c3b861a125ee1ff17b274fa952c3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a59283a90066d9be5e61cb9e690a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9df1df2ff119fd1b45a3c3fee8f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31d3f5da56554497c97988430ea3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680608648191019fe7674a25fe99e075395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc08e23a753a028c1674b36395de0cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41801836878d519a359439d409b7c1d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7f95970c162f36b873b625b457c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4802d30e77638a416439e7f66d9ed7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bffb55f226078d150dc58883ac39d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a99431ffb05b7f2aa249417b3994401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3924721eafe96ee1bdf62f27e5d39e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869195b6f0333591db1bbfca9f7bd327403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e787217357cc03099a3f436c0db06e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86fc0509f35c0980495fa7b6b5c2d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbdbee53ea7eedc8b74d186a0badcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66037cf50670cd5e945b96408d3aa76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fa0d078b8bddf9ae32f6f5b1cea82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdcfb204c4747a2dd2076bf9fe2aaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74c17ce0c2c20ffe8265cb82c38e7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf4e4e2072c036e469e201ec1450b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679f989b79adf2b75ffb7e1ffaf758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9ebc2aa9c20638617748208eb3f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531850753b91d0f41079a69d033657414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985528cdacecd4e1bd2ef0b0181069b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456af07183f3bce133612ba39939efa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675686f7b960a1a0acc3c6af1d1a7746417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e1603ce9d6cc73a5c4e754d220f03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4d369f47934c8bccb9429b7f7b5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a36b47f55fe7606c2abbc6110207420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7522dcbf89e3b1686d496a2ddaf97e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b26edff576b0b8f773cbd59374f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7a54148962125206d57d464ca28c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f29fb948c6c17c1ca8ab8142fa010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8682ec04aa356ae3326719ec114a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d647f83526117d4577edd2bd186b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705413a298f7585aa434eca716ccd622427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ee5e9aa7b94fe9a5b626311ae25c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7405fc98e56580fbfa60cc861b8b59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b1c473b9ce299394fb2d45d675432430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636981a85096e5c0303893752ad790431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62436acc39b69a4492affb6380f2fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c95b06bbb816d42756d114c89c143433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d0a5b07c0acb1c37e8b20756efc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92013c65287c086dee43c5f9a03b80a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd1bacabe0efe7c6d60b6bc5a1bc9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199deb814730add8cdbd674ff12b08c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa974410bb869ba03e3925eb933a46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e684e4e7800ce72c0f202af04289a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cf9fde742acd457c715b2f65fac2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d74bfb66b0eb3552eb2acadd9eed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2d617235703d96233d9198da7544442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d4463f8253dcf496c169c6179a58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2171d1e8e426b981a566ba9248fb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0018562cc93ff54f0947e3158c216445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648b1eeb49949811a9919992ef6f1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9e650cbc6a4d0c578672982297f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf94e08ea95dd5460b82b239d8d7b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d04060afa5aeb3938930addf3a4924449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cba800bb0d126b94800b4169ab6128450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c53bd1ec07c8bb99163af3860f04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441fa37d6a983233baf9d91a8ae90e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8b55d0323fb6ecdfd053bc6ea5fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1383f8a17de8b4b3418dd3ac68e6ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fbb541bdf9abe82b233eabc1af276455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee1a01d45bc91b9d18ce660b59fb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2130d864e4c59feed7e0edb3eb3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42910b18ad5b695d007e967dcfca5b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9cc6c7c8e90fc20f5e2878a318152459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254842e4992487d441838b2646c5ce1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de933c4a321a87a1211a53a9927f4f5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a615b56c5a4f2a5a58c6792b086a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499455948c21299cbecab0e06664a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d7ead437fecf631e1bf811fefadf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ccf2ce24a8860c127bf6b08cc937465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ac22d076366d2ed71be25b311912466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b67e61fc2a9f54e9aba996f363207467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d77497a9fca987ce2d5f22948b1b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e77d2997f5c125556021cd0b496fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295960209f02115347f33ace39f597ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aeff4929090d89797e0cb8ab36735471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e32512ef9359f306463e7136748ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945387f0c8cc04ce1a07176c27eaa18a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9328225602b5ea83fa6a7f0a9cb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675af28a5ae0438afaf72e875ea63df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b8957a9317c13c08973d823bc8b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b967644c84ab889a6bee3575a5e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd28c4bf788a3e56c71b17aa4048c5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3cddbd4affcda79f1dd56c108001479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832841482a7d4274fe47b14d0db10786480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8a70fcb21eb120f13fb3ee96a838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c32c5b011416cc2f6c8377d3c059482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920f6ba35f0b7a16e00a41c06f5a514483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77583d7df3fdda1ac3ca6092ad112477484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9724835ec3a096d016e2d6170976b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c1db5244c5b6cbda8fd507411f81e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0afcf81c6b490541095500943f51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa45ee9b0047edc45a9eed4eb932f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d69476cb474c36632595074013bb8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab7b23c77e83a804bda6f0b335b44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b1f2aa4638c9863e6d9367b1837f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306b7c6ed2c6ad5a3c412b7d1a98bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c672c05730cd48f6747a384ee354493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a5f51426fd53b6847623c456cffb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfd64b60cd0189a053668ee83f7a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94bf0708b1fcc9b97c9eb91e0d4e9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a238464e58481c244b040b273108f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f2c5e509abafbb2b5fe8e9d917b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7659b2e906cfc47e0e88517220f0b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dfcb4b52fa820429dd6db047d7ac0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b88a4fd81b5add7142bd6f27d6d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3107b2391ab571f2733e3abebc32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2eb3d2f1dab30ee65a415f84ef7c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955dd8e7f1bc86046cffb047d62d47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367cc6465ce6482fd9d27ab83d12e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7506451c0d6ad61190abfb38f79129506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387300ab71f68f118b87335fb53a093507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f4d3a691d801955dfe33da90cf6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df86171b6a87bc770e16f4469a7c0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3183760f3cdf70873a03c92fa450db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb01c386e70bb7cfe928aca9d85e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be0175dde02bdec6bdd21023816bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425b2d3012de5e30e551d034b72388513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2291996e2d175a2b223246f22984c32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad961dd604bca0db1fc0f02275d8751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acb2ee48f266ca250ea4df8e73b3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139b97a0b1360764be94c2ebf7c4b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e4c1f390d8424a7e3fafdb93457d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b05e85fcc573331f40622d6fcdebd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12717c8180aa4d31d006eba8d52b60ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a9c39afabeeea36914d491352915521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb6e3e9df4c4faeb68592edd8d497c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc1dbf115697f351f82ed8215efcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c4d7578dd8f0d5f1a5f92c4978fdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df22d390a95bc22035dd512658ce04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476266a9a7cf0cbc63485ae9b1bc20c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee403234fe6a6646f8931fc6ba04e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700417d27fc85d9c8424e4fa8849857e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83399475b59008e6a5101963f441e69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb671af1f644458284058d2d4971b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5a05dee35f875efb2afde624cbd9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296a188dc3685dbca3c6aaea893948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5280fe967aa6526e3ae762274e122533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7a99cc10831af3a37b93acaf36232534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44335351b9ca5a8baca7c247fa685f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e7fcce8316afc0a456428dfae329536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23c144ca3ac558040639ebf70116f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad954b6c4712a912db9ded2562dc43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e6791d02c7a5f1bc6a3e2e5b34c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71d3c82cc0ef379f5b9864822f64b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3db0369ebd36c1aa9faec6bc015b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93fd9c50a9a119bdae8d3dcfcaca02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11396e3d503357bc5b808fa1fd61b00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862194cd9cd4772713234cf0689cda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89278041b0e407c572deda614d8724d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b72724b462358d7030e94bc628aa9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62dcb35b13dfb51dc650ad55dfdb4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f717ed6fd793ca36a343347d80bfab2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d93e9925a0c2707669772377a23df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bbf413b340e25ffd9d0297943a9c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d9c06c776fd0294aa440bee02992551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc719a18fba4440dfc104db530bd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed75a78bfcf55bf252797d513edde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d5c341daf3e02adfa1e7687568b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07955465c36192e09f330aa6563301d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b74b7dab0bc0cabc71a022e49b327556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18353278f18a6c6bf8afc06cfebccb36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99437364c5bd889453fbda66afaf0f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f667e88e9585f9edd9fd57b12c8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf52de9db1a4af28323de9832801c32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7c2f85f7fd1419f0f533421cf5b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b78940a2494e89cef2d4472d313368562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd68a9bcb4d644a9c8cf2d87583b809563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955754eb2fcaea58236fface8f36621564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee81afd4fb33e02858ff233d0db162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94c7f483121930c02c67ded19b00d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78860bbc211de269301a926b2f2003f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c1781ec103f95a9164dbfe5cdc88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d808995f3ef2c618a0cc2d336ae5beb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b711694b92b357b8b026b4458ab128b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee60abdb90f518f07bee2c612cb1ca2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222f4405b52b33a97bb03f8e45c89f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345f1a2b18ce49222354d85ced1c6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67ce86cba5aaaf3d5ec985c5cdb12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbae7a711f5372052a5f7cc23fa9e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc7a5332e1721ab5a835f5db47d13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a51e094d89171d5a56362e4c3c21a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539564a45e4c4c0249be46fbc5c5f05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6635f6618929bc22ea5306081a75fa9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f12013b8c1ffbc0d69abd2f0e9d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d48e1d3a6c83f5cae7db2c9f6317ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ffc2cf9094a3e9fb9435a52e1c017582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8cc693e03adbd3e2cfa229771d04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b50853242b4217587f8327ba144ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4177db50daaff7126b1c181f21650585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8bdf5637c15f5ed951911c11ffac1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65bdcf8705e5558ca0efb385fa221587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba32f345e14d1b785f548f92b3fc6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001e12c2e53e410f3974d6645e178f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a56d14c65f1b1629a9af8001b3ac15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982df6db9578d01fddc1e991b4d81c5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153ce1992a4162bea12557f8462a0eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a7e2db3ff8368df23a15df3335cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec3d19c3e9512b026006b61324b4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3573e18f8c757309d7eded2803cbc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e73f2106ecb128204308f89279bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca6cd15a95b1d1dd9bec78fbf3c6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f567be6e5cbc6d160bec570272a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db68fab197b29e7269f22566fb358599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db1befdf38ea6ca9bf1409d2bbecd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4da9c6c6a52347deea0d0d3dd09e9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb3f8ce55569f7952aa0a9e4091a97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff146be71a9e7f35cf2c91b0b1ca10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deba5119066d0722240d6f900622c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3eeb5aad1dbe5443945e7d0993ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad006a04fbe3bda296617a68ed6f67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e1042c81982f811d40954117b7b3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081504d283acc931e7f5f6e756def0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453ce2565b455438a4ab32759cdafc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbd5450b630f9913c0b2aa1883f578610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4953f64a0679f93a1d669f52fc5263611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce37e5e112e2234927dba4015ac66ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629043a3ccbe75c658313ce9afa7cd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00897bcd2b3a073dcfa3ad1385729fb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5649dd5946d25a412cf0b4ab9b2a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8233b9f0271e1d0f876518ec84a3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398c492aca8672b8f3811d5919b49e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c166ae7a9484dedb3649cda9551d05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd6265a72d98d37eff80a90e1914c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59da889350d383f812200fb21cd9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43cb1320ef9639a45035962f8a905e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923110b3978ac2f0e84ab98f6d5f701622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f92ea69477cb28650e6cbeb02b58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c494b0c0120ca5ef123268bd1435a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa0c422a807e069eb4b973d7291be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208c8cb160263fe4f740d3fc948e0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077841ca8d7ecd3e6c6d428a7a7f018627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7a691c8b05d5a5e4261ad51db5d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e486e25aa89da7aec2359d72f76ee7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead571cdb7352262658648e18472ee3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988726980243b68d603fb2b5431b4430631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee144a77fc0f4550fcfad4edfe1397d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea562829bb0170f41a5ac233fd1019633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415739685760c51692f2f55591cf2e12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc5b70f644b22858d9afc874aacd15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaca16a1e9ecd441c3b536efefab058636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce6314d75bd85c8f1aff69d4ff109637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fdb739ed96e0fc679695b5b37fcc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83dce0277c7577bf5fda5eaa4b0286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d49d450a56e7b29bb70e18b0d831640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b3f88c169707379d66c27b1757c93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea4f82a626a7afa9b32877bf7baa2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad0a63aac6fade7840277fa982349643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270133a50ec5a9f064b458e721b96c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ec976e2a0b61273e180d4fc16d13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efbe12f4ec85ffa9b298b64ffd2174646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed3e93755da5b2dfc05e48080ab8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611406b1c1d492b335ed7b94fc2402e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47db528a59f487a9eee88b6325f3e98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812227ab8a828f7751071a225287531650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6d52397bc4fedad6cb73ae569c3d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194cb39c36c4a7b4ad9552dfea2eb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad559c03aae6f62bebbbfdeb856f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7d5ee3cff22e8162e15c81d8a8c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee979d37a346d0ca99136729f8fdd69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea42daa214a7753babdf9e959fcc82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e12a36b2d274db1e7bc4394bb44a36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584627412fd048f4a20e5ccd86b9de6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427450fbd528e55d078a226fcfa2deb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c95327fcfd74d938b2448a7e35493660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e386c6e96881a57fa99fe2c43394ce7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667c7aa38e44d5a4c293462d7ff8746662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3aba8b4757abc611df2b293cb3e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fb5d8a8b4adbb38a6532706dc5605664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a63931b971199d0bc7880ec08bce4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02856c969f359106866f4719e4a0dbb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf244dcfbfd7edd3340fbaf908c5073667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610b5f04ca47687aeb7ec4cc000ce4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ae6113739ab222088fe21bec58ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14cc1bd8687bcb25fc2b6cb1ecdf1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63d51e99cedadcae0f04c38cdeefa2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff051534611f710f857efa76730a33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d14d223a87950a21f3a8743b09639673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb732baa6bdd2b5a7b270a3a75604e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd37c4e0b33084f68dfeec05af881675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474d8259e9302472790dce79499ef62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c53ecb1a46464e0f28d38bec89c083677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a7ba16a8459ceba569ea48ee18d96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b83bda76b1be5a8c1c6ae929a93d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ae0dd2f2e036ea7e5e85f6e6954e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a351dacf8f5ef29846e90130a05279681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dde32e6a0f99304b88ccc04c9c696682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ed8c9452eb5596abc512b4af91cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396e44ff707d130f88c8ed04d362dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9da028bf39274f733db376a4c2977685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b759a1bef4f6bca200fef2ccba1d983686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415173dd6afe506a33412296ec2a813687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1952314a4e6a70a4975b755f865d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6ecd42beffb62d2d5204349e06dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3129d2fd9d8d4e32647c9af0b0c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b6901be0d3c27a66c66f08be67d88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35ed275d8b04161c0398a8b446d3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53bd1829a3ac027b7f2d6d7c01fa0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5034805e7a50a7396497efa7fe5058694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086959d511d02e36a1ad092a8b94e24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642018047291b8cbe733b5175edd22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e867e6e5f0ddc651f41e8799525e12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b62677e0668aa7beaf1e6ad0810f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7f0b57f291313c82b49559d75db0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43f3716d4bb5d16cba7ba0a207283700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bfb77c6b479490c4c1c42d0daa42a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c277b60732207172181fdbeb867502702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dd2f5eaa6b5cbb64cdee4433904c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba7ead8b42167d8cdd9e9d8c3173d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f59ac2a1a16d798b92908a4822d46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00636ea1e2d14c02a5bd59b9eea683c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2fd935e796ed173e609d9cf0ab87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946781136eeb7e001f8262668eaa4df0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f11e076bb0ef0579e942c59f558f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7d2d6380bb1fe667edee81784c27b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07a1b23cdec584685b27c2e0e687f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026800b2aa604588893a3369768b6d43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad22dfe8d58680fd5d9a6d16cf2fff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d053626de02010bc72d228384c7ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53994f920a4f56dd7f3a285605ad838715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ec7950800fb3c548f65443f222d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04bb209e2ea48a764f65a2f603ac38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707a2dbe39392de9db59aa4b63b370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857072ae9a9df55bf3e10fe83be8a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb4d5ba1d89e18898a4b0a79445dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3bfbc849334788198277cdc952dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee3546e46d5eff388c32ef1c262140722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31eab2b8dacbd2292904b1556f7af5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bafb82c0163093eb1e111aa936eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0ca81e5aabfe0697f646f1f47b199725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b8fda0e206dcaac0768134a613d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4a8f892ae279aa7e148ca66bbdba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61e480c6adf231a9082a4cecc0765728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95844fb995151ded2ebc9997b28175b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900dddd7f834808ed61edbc7b577ebe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74b1fda97786816d5680d143c64c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65899a387303278a9feedfc0f678bbc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da27db4534ab7493aeb939c02b2d31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4ec76a84799e6602fa85b9be48b06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4963f493c4a938871305b52c12c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f36bcde2fd51d9f19ecd7dc9b6b52c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba7fd53294f95f91975110febcb71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559b2cb38a6bd8c69fed60cb340e2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573d678aa03e0d55de942aaf04a03d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e3eaadb7ee661f3bc54aea80be615740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c905301db41876d5046b4d0fc92004b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c922c5a014eb03eae4dfe7343f9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803029fa6156a9b63114ce18e009a28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b92551295f09f8182c51ef24807d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86056c4b98329813610b01843d58c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b8cbbd2a354c615a22323e65c9289746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e70ab49e4517dfabeab2e5ffc9bcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8eafecf51c4d295653757e4d1841748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f91a9ba06b3a6399f97cf184ad20d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc75b069d70666b7ac52892f619f95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f158cdb59887a68ea1c5d312b4c1b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf5d26ddba847385a87eddd455a93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5643792a0f706e225e10118477bb7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>