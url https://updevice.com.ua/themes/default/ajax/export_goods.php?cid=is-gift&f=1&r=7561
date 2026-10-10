--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef555dbbb7e7058482197c81c665521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330a1431181c6fd9abc5e7143037e0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8553fe53b9277e710fa8c2268c78b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa792545dc47185ed608818cfd0a1294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f452d185361337d1d5fb485681a5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859d33e6947626a7a47db289d9d3786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4242fe85bf5f2cd79f511c06b28a8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd29b80aa3c9f332c1acd91d9f653198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c32aac8857908ff1bbce88892eb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e191e3bec308437890013d4e50a21f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ae7a1e9a77f80abb100bcc3bd523711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe04abcedb5be1e0d298656a4a1db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60ab5e8f11e1428f41279480bcc1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc26855d020f3bf359a6ed7689554714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ed3bc8185e8e43244793acf489fd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244428d58fd5f94eb3fa32018927e1e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a199a113ad1b53c775d1507dca2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085307b97b3ba7c2949e6c3c22e69118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a3dad4c5168fe82586469affcbcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbed16456845cf25968befd1f2da60720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381aff8b5aacef4ab4db4cddab0591a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666e24a9402708010dbb8805075d1b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100a82111005dd5d1592e77ea72f4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6923bd041c78b31391c02d3d1a7911824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4441841dfa57698dc5543e30ec2e48625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50507361ed21cf9644a63133d7d665426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16057ee3530e9249f0abf7509a495827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef731d4d718f28fdaa48e9abd7bd725428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f195d86f6f574ce117bc7557cb8a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc9ae0bcfaf2fad3be6c657fa83ea030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9639ed5cc57d88aaf86d9414068d45c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c4584ce85a5d8bc615e31b4e8201d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f76d978993e1de656cae26f85450c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbd440171f8f9599b3609aac9388134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f343c2dd3a81da6998b4f2dc34e92d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d240992a1aa2b0fb3bd83cb3748ed936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb611cf4a0b365fe323799d06b46057d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879ed967186adfc411ef767985d06138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac610b40eb14881924d28d019564277a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8cac373a1b538d0aca42fee5b92940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a3ea7eb534c0c41224f809b5ccc6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab4e3dace8e3d31dfa8e0b3028ddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aba37cefd63415a06974f813f2aca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c215a566e74a6397084177cce78f1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4240de80b5a62a74ad46012e632f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11e886a20ade6be09bf16e3e25b1e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d636c7390188489ca6db5615235bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cedeb20bfed37f919247004bcfb7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cacfa4c68b9c3211750b88d1b61b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb2b87c762dcd00c45342c5421e8ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb7b45fc760f4f4b319f1713e2915d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde58bfed3d4286d0970e56fe1371352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c784fd2f1e139a4bf674cf35408257b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9dc70066ecb5ab0541844eab6148d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be896dd2f43e3274b86983671d670255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4393fa674bf1b77efc5902d9c6c3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64691fea7b843787754ac255d225d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1dea4b5098f96a12efe83b5710a6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62abaeb7513b2263a894706af9e098759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba532ffce0e1e1961c62841aea58fd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80d30c30c68202b3babad21325aa661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfefd4553d5984b6f638c2db477c94e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ceac426ef98dd49c27f2a09cb05d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec1dadded9fd5e1d0ea95bf820d8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d9125447f93a65c4792da367a2fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2ab874bbe2c21273e029783f6a7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668430ba61445f956c1d07edcdbb6f2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416bcd6bb17905a27f8a09b4fa092568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae387fa789da8e99b0b336406993669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2e13389fb515f70555ca0a28990470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbbb1fec7e9faafbeeb14838b5044e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2667adfd82ab88a405db7ad633d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f73af41baff8c5d420d65c9284985973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628480a307562f69e1ddca9d4dadb70574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda5c6519ebae7dc087a82e76dde5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b3f5557eccf607000fe4f4e8d936476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf46ae59dd17b2132596e2ed8b39b1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a29a75339d7650f0d103f5a0ae9a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc06676bd35a710d53b0b71488b2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2173d5668f51ae4bd61d1fbfb762480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1c5194215e76ff7ac1a4cf09d74ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53ebb3acb3b8f0077d65b29e8de4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b11ee2167f8d1b44809f6923d642a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63b392d12fcde18d90be38c7b14b0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb78c77a6ba331c2cbc065d0196a24085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdbdc6b5d0c1a6d6544e2a6c58785586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10babec04af6cb1bdaeb41cb2a0ac3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9606731216bd9461a4b350c7ea02d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f354ed1b6f38b55e2a3d45af4d4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351bf586fcecd5d31ae282fc876868490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192028ec411ca069be9e4a003b362991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6099538a30de4032e043b397327a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb1e3b84290ffd45346113dd62309c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c70cbd7ddf05837d32de2bbcf4a3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01bece2b125464fbc1b0c0aa9c4ada95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c1eaaa6c8719a4a55d382a1055f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104963cbc4721ee331e6035339569697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d65922bc37766898abb97a21179998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128259764fd71d6e1b2037a87d7786499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940ac59ee2600783b4c4da7aec33ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b79e85ba9a32f672a0a632f426cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd2a6c8b00dd234fa7a9876b582a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c646baf5efdf85d52c3b1fc54a20638103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bac9ad61bd1193feed7eb51004c2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d77bd2191eae742bc51def04ad3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfca7f1262b224c21f66c782ff9960106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce64278eb1b64af8efb5ddfeeb7e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e0f42be9b3bb5d857409664d0555c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5da57352d0a33bfd96c14904adad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0bc4e342ae3073d375e5627296962110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869758e49a0ae2d94c4c4f058ecd6bcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732acb9667eba9e56a83f726c89415c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db93e7afee91a43f9a27ea694aebb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8422633207fb795fc9e0a5130928519114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439181de825c8d03a222ee1d2e2a014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6899270599d7e26cc74940aca07888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc381f11c2053f2fb897a1c1e158f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa722b720981a49d4cf83852695ae51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4ff0c1da9b0c89b3e227653b37ec5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b230fb9399d0234f8201bb376d25a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99d1ca39fc1ae484e83dbb479fde8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157b4df1028e8c38f306ee4b9d9575122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38f57a10417d44d085a8b22c6ef90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194681b04b01f6dce7e9783e8c03eb51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046be82994aa5880aae2142d8c547ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47c1d31cc788c7805bafa6a9b4ce8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792d4c62ee1bc9a0d9fd195a63e145127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a0d4a07a50e82cf125d496d95bbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a1b0925eb543a4c8633e678319db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8f2783c8165608bc266f970e820a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff88ccc2775f902bb8e36cc95cca18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77207818a3055614f50c601256e1ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4514c4347564c7627b364d56f7121f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696aa61fbbe3e82e175e447a8dc20fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9fcf73be223f4a37cd76b5a37d4b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca8c7a5801ec3ad8264d705a6a704c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fac73f2ced3aeecaeea64d2ee2189137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a218cebc0ba6ad1f867640ec53471138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aca60dfa081637dc2337a388cf1de5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246ec65728420690581b859af2d1ba7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b06bcde3107907d145afd2ccd75fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18a22fc14f79b09d2b48aea0464989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d281eacee6d6640b4e1ec97000f2e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae638af2a7bb29d3baef8c0184755dc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c718726ef0db8486359b9f90a5bee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3478787d224ddd656d66ff9b28a420146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4616b7cf17bc6b11a5a9b22fce2367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f598e3f8215a56616fde32af09b5be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba727a9317ed4baab458cb5388636149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7c36fb76662abc7bb4392a8fc538150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa80f1bd26f662ee739dc709c3454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597af001f71c1096de2daeb4efae777e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cacb774c7fa48f353039184052ed0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3216c32f22bb86a98b14b9d56d693154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be251af14260a542cc9b1d8f0a3e71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f6ff862a286385bbe216f781c396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113575b047e0fd1c0db4296f1152bf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abedd04c22756bc4a7f504aeffeb3f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78980a66620b10f53bec231b5366872159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b15929c1c0cdc5d94b380f1b34d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a14bbd52663c4f8c6b8973c2462d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ef9b8b994cbe2bc69068646e0c5be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07345ac183b6bd880c987d7d184031a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed614bcd5fc3ea1cf76c7e290fe4a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172272926c8d03adb3b279014fc5da6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a91ff8fa3142770b7de964f13ae39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30aafcaaccd1a652893545c8890066167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca678ded02882d858261ba965d909159168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ccf779c7fb79e3f163f737e04a22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86b6b01e3516a9bd054bedb2a09a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c299b092237cd4557a1dcf7ec129ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9eb883c6a9be81f737c77d9ad1cfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214df421153ee6ff827e093f2cf5d60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff256803c9fa1f6c7df01d9f5dd41cb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66734d2b46d9e0c56f4d1e6bdbae1037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c1cca307462374b73e5f149fd610b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783065939b3e436eeb45c5608a25e824177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e20a389998a0a409df95eec0d56c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa26c9f8a825bc14d5eb299a019c9d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6bb6d5800703c34708bf7b6052c99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c249fedad66ff276edb2ecda0e632181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f8f5590fc6b615af877a9f01d3b16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9653aec960b17cc9edc1ac7acfc77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515610e28359924f8ff6777570df54a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4446e9e9d696be948846769deb8fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba2e42f9a56bf731a8528f92768e7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff655ef46cd8debb35e4fa949d256187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954780949ef4ae213798191053ce80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08f7ac2899ab7095a7fac3181a9be0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280492066b79082d03a81dba6b9300f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e65b65bc21a80e6431212077b0507c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f2e7f8f0fd5551f6daf75b31209c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634da775ed1330f6e0a0482cae66285193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7886974c0c64e8252532590b3544194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393151a06a24f162c0e5c4da29bea00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b47977dfa4646e4b148aa7c850fd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9834e4031443af518ca3f4b11789197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2d23814436008ed6e2ae18338385198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d31cc48733fbd23e42d8fb3aee89ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88b0999e1a39766f34604a12d1d8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218ab2e488fac932c97526f9e0c6ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5747867c47d09532e13cf14a88b595202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8131ea0f5c785bcdeca252fa6df8edb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e013d614b4e6184fa844af7f2176204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f79ab4da33ac5298c27eb0723a388b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb351333e34394466f6c4b7e690111206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b37382e386fc39d69ea3f5591e92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051580415f321d45f603947f0095e04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc2a32af55f02f92c9473e3d1c3ba1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02fe43554b84714837f4b7b42b5c8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d61fc9cdac861b646dd1fbe52a71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93b4892bdcfcf64a3a4a95b56731fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916761c9cb458e518f15787ef45ea994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e5a1f095225750a3335c7fc98e8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcefe996d4152c33e296ff97295f5f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612242f4e094c06e32541371b94be20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10dc2ad020ea656de1b725a39a00f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55823a03b82ebfe2296da1be5ea47b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9a3a2c1e4460a9362e317f8e8864219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66d1a060549a9079ba98da8b38e360220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b82a3b38f17190d8b683d3da04431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ec6785671d7f50b30c5071e156f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7f9ee0b0636c91a2c47b78d3f998223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba0828d4f33b5def9a51bf1bc03e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacc02a0fc3604df86313c5a91180c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2cecda8f8f85e1b158649862cbab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b824cb120fa06e8ac85d7e2ad4135227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa92cedb28cfd24d57a749ed432e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772fabac85140bab45571c11e1cd70f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e904a20474b8b5a6f66c6d57c0b884230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e72c6a590a8d2e1e4706a532a6fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1576407085d0abe1fa14135ccbfd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad06aad3a5f455df6db0412bf9fb105233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d852c87d18e005389e7776b05fbbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d1529ac14249b16b767299a003c76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd86a6535d906edd39828ddd00e5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a55ee619c6876e8d2796315a921cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98d3d2ef3f629fc8aedf3e6e8ccb3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ad840ce5246207a9596c9534f34c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01b0181f326d53a9956bbdc916910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597a2a321c7adefe2aa85dbd584eab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23fa203fc2686867987c5019c4799242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0474a015547f7fdc19be647f9ee7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de194a43f180eb0d2da070dc4154a59f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc38e2e4d63ecf0674595cf7202be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae24b699626b3184ed201d7510f72b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db81ddfbc4ec6104c498596e58b707247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f35fd4a291de156ac09cedaf299eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc6f7df49aab6b81d86e3af269d4d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d28639c9b07f19f8ec255b5a2584e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3040cd6450b93cfd57a96cd4dcde7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d7d7ad991734264e1085b03488412252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa82c6a1b071527408829678c6656f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33ca269571b38d361edb19870db74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f63d739b8469b36378f5cacbb4e701255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5660cada2e32e27a190b9c596db02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d701477bffc05f9274ee40b7b42d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084cb940672d9921243b8cc9bb45ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11577c53b9544f5794950f4778d5d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e016ba2f1deacc7c6d5a377d25e8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31621d7cc5e46a282c215096bdd8d94e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a9244f3872a9e75702a9106f34dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483fb2280c7e7212390e56631b14161263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d84702ae0af5a2f2574f13251f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e4c3a9c215a1ffe3f806c6aee464c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57e1b37b002ad91f0097b128ef9d59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42f133f9d1864126e03119988c5ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a73e45b2c96ddb5ecf0996a2b0f33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d839db839fa22a2b60f65157145690269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0189fc94a9ad7e5d8719f712f8aa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b191631f70c782f69b7ecf30cfa94c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe57e803110db4c4c6a1e87943773272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7b04c399ba99c0c772763ce88ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e76a44f065a52be9d58cb7d77bcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16ea347e398d02e26a3289c97a705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf00262cb877c6f1ebeefb643ab396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f109a41b02a931d91be730e9b86d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b55b633d3b9e53b6b2277f1ea660278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe13952023cf29ebc4ab9975de1af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be32e7a07f4577cbf98509e5bf4be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1bb7241356caaf2a569e9bebb900281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bfa2dc95ea83c1e3f16869619b40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40371235108b077cb97abc1c5bb657283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af3cc20048d213e510c4a3ef7a78dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d63de83c08cacc3b9f18ba1ebbd9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccadb28af1a4b88c0fc069d451dc2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395971d093e1927e1038c9d0a7615aa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df38324d4c37b9bc3aa0a2fae8d541288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525dce248c30e01b0052b912d7517c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066423be1166b7de78a1b9c3e3f573a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926b3bda39c3fbbbf111c4ea7bb8234291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014946968b80e6daf6d480c658303e3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94860e3f4afc50d3ef7e026493bb1870293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03998d23ee7f64cf186c2c1b9304e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52eb7e5733198a34ceb8d774019051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9afa28cab2cfd52b2bf6c284575282296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31456244d4082eaf6f3fb6e44d797b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca69d9565a2033df5e665c71ae565d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542d2db5372fccb4d1403ac3ad2846e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac4475bb893b5cdf4b448b9329bbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782b610144cfbf243091952486cc37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb860b4598c815fbd95d650e470f74be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf477501897ee7112617cb82ea24bf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44affc4faab83402517fc4b13374b88a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad2592f1481a7c20512246b209ff92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff281580f4b1e7ebef7bdb175799a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14535891110f44d8c40bc7e841e0adb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659d290a7c9d52935446530127fc78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00330556ed8d1b9b58a00d0b88b86da2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f59f53fea43cbc82981b4d9f9338e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0932a19797131461db0d6464c6c05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149549dd8c8baeb507993040c9254d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9159bbd988b4c273ecd564eabcac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa23eca9636690a5bebab3b6299b09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb47dbe29b97eb109dfa18774a5ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c777fd932d651543a7a34cdf455a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c2ccf2a912321c176a3859262160317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044278a485b16669d7fa4c858487f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee162b49c90ee5ba8e81682c52d1e2ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeff8da36a2548f7ca80044f808055e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb08a5accb9920413ad81c6dfcf021321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49318d5622ce6c028b4d67305c70eef2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739cd3e4bdf2d4efe7306e641fbdcc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbdfb6f1a4db0ea06a9b0bef38da41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed411cdcb864ef80b95536248ce97fb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac28c70c8bef057706f13a54e829e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de8d5a4e718c5dc3f3ec99bf19ac08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba128cced4686ecc592b6a29d8f7dc7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8aac3905576ce9263c5e4c6522243329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a190f6f86ce344c503ae3fdbd89b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6cb6143af0d447664915d6263827a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf17ead9650207cb16891bc43e1394332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3437ff10d8771c53bc4c6030e78d01a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d40f70d8ccfc55d9bf8a40b70bf798334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99df6c83297bc2e5a0aad7ef334b5e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b3b4c14cf48a0f25ad178c21bced336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1053c6c75cc97c93cf69ec80e0bb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417c98580535b4997242894464d1835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ed2261839b87fd03a6a227d28c46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699914ebb279b4cc4afde57154d068fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20667c618e02409f60d9a394ecdd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b56c4a452cab6502d2a4689ee969342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564c32fdde559f8bda59f972f3fd778343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81e29032f8ae81d4c8410f7c2d6b40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c399c3388ff742626f6a6f241ef836345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf573984b701f8de447cfbb1c85abd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee3bca028ee806538bba7d64de089347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac671434b8d7ff5a8f893cccacac41d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c923269ffb52ad0a9259bfd19f95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87366c49554c0349b0800410eeaef2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3547ad00ab67424679cc2c898c4cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f25571dd3b035baae24cb0d55cb31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d57893daa18a75efa2e80422c1e2f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae51ba29c1b3b027e07a69eda958840354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12146fb92efa0305a680bae6e0cc7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5342f6de2f234ca73eb0e7c17a8a442356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f275aadd8e03b8773f90ec1f05f29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ff8b0fcba9d354a5c2df500a9e49a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b83f16279004844a7b401ef39746359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0744efbec79848626572b9d672aa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2faa15d92ab9d7d0572d668d224c2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248c29361155ef165f408fe51348c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adb674c076f311a00fa60f583991d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bba9ba1582f8b08c1611c7fb01bc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f725038021b6c68814de21016794a10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24f4c6cda4cadb0be6179906701ed0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4461d762827e3f30d6b09f674cf0a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b300c1490f54a24d9bb6b357fafd21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd2ec79afd6a1884d4ba810e010a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada901b1d633643d0a1062d71f8a6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e1f2b475c5f43fb7be1ffe3b21c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb29b187f075ed84b1eb038611cbb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38807a989513c8d6ad9d617f89a208ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55cbdcf084d1d11acf83e639da891e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889ac575e61934172097343f97bfd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c5d97fa1db94de9a622770d4ce6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578052d354b6af508cef8177e10cbb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36bb4f1c169a4a90a269b2cc4c6da6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd77ef48f2a76b8ec83ed40754d012379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b114ca97688b08e83296e871f53e6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbfb3d284acf95345a4dc9bc4ee3bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774cef21615be15a4cf0242f0fda216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c6e7b923a6302e1f1d02ccf7eb54c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900759c975ce071990c14f202a5062384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683aaad253f4170ce785a86a15e425385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b4c8298f730cc0e4621439dd85fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789e2ba365c8b3a1772b8e991a8f21d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2edb250a3ebb3d4ad3db978fb0fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635884813e72ca948fc8af0f880c34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ae8f48292e7f378e7dc2d5d57d5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ad60bdf5fa22dd01d3cd98f4f924391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e5ea161a9aa64e14932466e43fdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b99c37bcc28364ed7e0d1350773c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8487fca3dee7ad71efd6b0a40844f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc27c172cb303880a1a238f919ba0df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b0ee31ea3e96b2765af7f32f7142e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c64466f0cd46f4f9b1682c48e1bc22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b99d87a26f5dd0296cc875f01f2340398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b968a2f1109b1d5e7f6c050ef63090399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61317d27c80858815b370a9cae6cbde7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f403769cbe472170d57e4c67980028d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910d236164c47f4a0a436e078ad369402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf5122079c112d2b4bff756066579403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e07eca2b2f279465acac8897be0dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592df64cb0e88d5922ffa987a495681405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6baed2dda542de7a2cd649c7340f8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc21b0e2e48e298b00b580a2de4d42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c906da10dd10b1b7b63b8a0f61e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d368e107dc2869faa57ecd82d31e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e6fcadb25f6046a5d469d779928d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344ac50993c6889e10fe8fbd0918c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621bfff28f02dca559c91be8e9dd54f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a78e94142db227c466008c036f2135413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f437a52ecff657dfc8cec9b26817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13dac1ca8a488155dca319aa47418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b8b80b3235a2f7a00a980d486665b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4265e4c8d0d3229a09a929e4b181bb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071e4301c8a85b2790a787cfa37bd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555a37f845b62ff0de9b656cc529677419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de172add0eb8ffea698e2765029ff8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fd9444505fb790831506f77e71bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f785d1c74e66f6dadd6b168f87f50f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54495a641aeaad11530e7ac52d097423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e94a581916a8eb9a1578db491f8a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09342b6729172d1d9e99d8a03f9ed02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c68a6e1f53f2d037718843936233426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074255372b6c831fd37e0fb99333a078427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38ae9ff4dc66f9f18f6c566e586fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb727447c05714c7e2fd60d393d89b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d7bd90de53a03cedb26545405ecc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb680553e2b8c7afc69e8cdbfb05ca4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c448bff8e1d167ee2e416f3ab8395f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d94c5b7853647482cbb7c817c317ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574aeec7fd7ca6d73dd8eeef3ed02db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f612e4a8b71a9028bb42498d848b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33817f21b90af428d9952b08f29973436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c22b41ddb49ea32d3ebb3313abbf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d426c85d548587e1de558815273f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5c6a43e5abefb5153b4844c60b68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eef1cc85f57f25e48daf13c681511d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa177f05ccb485bf6ab29156de5e8a59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473633edd3de2ee2b463c06ad99c5bb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562050301d815e66c9a3f607902d95d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4a7eb08a1e0dc83e8e5487a1a9bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2a16dc2e1f9726fc20eaef1e9a939445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415249a4cfe2b980f83c41ff1fff43d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c51bdf9a539dec0048b65bd84619e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e859cdada29e0da6d4ad30ab3748571448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3ba918be1d783c00c182ab24db719449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971550bf50ae463b2ddaf542c71ef349450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ce429dcc5715cb255bcef79458c21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff8d6717c9139acde230aec6b3811452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872ccb08541c978ee46bc7ad4c4c52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cad8d14f08113e44db139cc5cd9d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c90069fc87fd6502ca34613c52d8ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf36319595fdb26955775623144b7f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597bf9a2e365c13d50dec133568d807457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360d2cc3b28489e1db6779e03d842a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9785b749259c3e9decc7c9dd46d7dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d704819621936a7e9c5b56eab566a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c4e6384a390ff911eec57e902b36e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ecb9c00d4baf55056b4da1c7dc9aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75385793252bb5df2772127517aeb398463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c507dde78476ffdb2a7c6c0211b91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c35fe6dd6e0d2f9c2aad0d8c895c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385c3efc70ad3bf84f3de9b15ccc24a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70a3451c0b0e3146a336b7aed72c86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27ec1c2bdace6c64dc415bc0cb1e2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae4613fa2cc0f65d18be526f3cdef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee04fb7ce12c0890ae2e8f334821b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb5809a2f56a40e8b111536444acff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecda990b77651f24499279cf100126472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f70bbed9dc26451bc40cb65e9f30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b939e2041e8a2d4261d3ab887beb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e99fa3674e76b60de80ab8ad7d7a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49b7a3ce1b671c6849d1961b52c03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac748857bff3d3941a24c91c45363477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607374805ff62db7d797dc844e9e017f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fa6353094b0d3538b6e89b6319351479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5a60de687029f38a3ffaf16f82e6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f8f2db3f53ee76f34db766e200f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32082f415ecb2a09a1beef30ffaaa8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9d4ab9176ec1df7c7c5199263c66c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe554779b1a71367744f6a16d52e7c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e3027aef72842f17c83443bbd920485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a9eb699d18231bd0ff28d4f03dc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a07f1a53891f70596dd752f89c8d99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9bbb0cb9507ae737c6ea4a2489b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab21fe818030d15cb3f158338b65c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00afff8a68a001d770bbdb2cf9c93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac1fe342390853f407abb9cfc8f952491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f48bd6a0c26851ae8d81cb5bb44e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9bd5fd5a119da3a6782e370c237f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac5fedd9ff0958633096449b433e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8eb81d25ddcf4b9ab7052052ced1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dab4929bce92f993b3f7be65b7370496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbe0c922ecb922602ce9983f32ba1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519c5b3d12d60cb10bce4a5fd0efa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1a097256e0bf3621534ebd5d32b58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8c8dcea11159cf1bd03c358deeee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355e530a0d3d7631e63d1e89cf88c3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f18f6e928368e0abfb17555add29c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483834e573627a77df2388fd9a4f22f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54288d806f674dc5ad55588d082af1e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc709eb10d5c39de66f4e4baedf1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40b7e8fa60bbe66de0c8e129135c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cdd0c2883541b6e6ef9d36d105ba6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b0d2decc32db66ca7b11f42d9bcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349364cfd095c78ce0a77053027cc5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ab15fba610f9ce65527745ab0ad6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77418e0c8bf180d64f7898039aa8155e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920f6479400fc5a001e479b91255dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12121e4a186889009d3bf9276354e0a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2114173b0878931c78c50342737cf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdfcb05aebc4334b10ad11c42acd22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705397d70f117a73fc13e3c3bfaa8009516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3694f1994b26f10301dcfa5000d6210517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e0aba12832ce8880b13e3bac4c6e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d743277290ab49954a2a4d4c82c0685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f7c43f7f3bb99fca856153094e20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2b5a6c43804954fe9c469531a9036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e56d3913e43d07651f3e84ddc1a4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d927d56f7fd5cdeec97ec8ed18c11e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0fac1eb538eaa735fec97d5d09d31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e724866b3e275628709a70cdf5be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aeaf840f4c6b710c38bb75c52b25c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191cb38afe6d520d3fbeec3a5a75ab4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42ea3fb59e966d292a609300c31448528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5754db4f4d8b43016b7a64e9b7cdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851913b2af1e639c34dbe438ea780c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae8bcdf92dae9a2fadce369e3e0000531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4cc56094f2f6fb2d21ab9bace7c08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b51af4c60050a5c48ca6ea2caa1a2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d668934c8f5e8fae02414876658fba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6ba364ad8f8cbf43e9c03ce12fe1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c89b1469e72632944fb100b69cf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d215a6f994c3b2267f3d81e48147a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22670c33c8dbfaafe461278fb6a3d97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f968eb373c290d3a850392f2592c21f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdb5a2045622a9efc6d9765bd3641e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14ffdde120a883bad6c24a2e65701541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4152332e321eaee9359db948acd20b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b986dbe373086ef410b4b567632e7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ded9092afd818dbc6e5ac9d148995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad90976dc19cedcbb361e481091108545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eefc5024229c2663fcfab4275dc2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ce19057bc1f150aa1a8756aa1b9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe9b333505ab2fa18e5526a232a98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9f1ad7a9b58d8222f29820458080549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb46fad4ddca337c180f18eef888d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab15dec330adef941c8fab4aa2a30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda57e9e805d70f176710b4422348e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7caff7f5c57f7c0242dbd055c775ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5876e483792efa3c948959eec8c818554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb774317a95db16725228f1bbbbc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3988ec93075817ef7e8fd06b749914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d80181496a472ab282b3cc9b31c5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dd5ef3f4c37d602f13c8af0e663d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b14dd92f5d13db34a7466a41e4e0ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8053047006c49f9ba4669da8487c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ea7e8ec0e0ef02de91c6da7e54c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e8cacc9b3ef703a39ba4fbe7c85c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d7db75b3ae22fe0796ebac66020d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725abac8c5202bb7f9a503d4a41bf298564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ecb3b805280a4f504cb5b91f9180a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fbb89254eaf4d29e8bd3496b1dbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0741fbc3b4b470c5806e18d3d105567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c8ad31bf049571443a45b99b52f7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44466f2dbb712ce7b77de935fb357fac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709ff10292779da5180389a5fdec82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b898b05682a8e3332a032e9b06146f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef3f11d7a369dafcd164258a47620572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5ccd113f98ee740e59ae75e7c9fbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cc7658627647e89a520263447356574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84897e253a3d8e20336c93236d95e6f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4188951f70fe4494bde39c850581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d6b58b23214e8e4ef4989c8d9302577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43428e7de0871de39243d005959e53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd765b7bf6afdafdb1c98f7738d37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe281d70156f4e149b1bf8911aa6d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a62743926c12e495a0829b904103581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e833c53a224b69ab67e7e7a2c5dca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e47c07c58b23230030848036fdc3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a36cc34ab6dbcc3b7485a82b94a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa6d5b34d291abf147363e346102a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0df459ca38c7a8407c9f0395ad74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacc448c4f971eb605c3f858c4163e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf432dd4c9ad5845bff9113516b6574588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244abbb9a4ffb2ec704d95c57696d75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393280fb7d1db2a8774700adbfb42a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83da49f0c9a9d702886ef1e2850670c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e3978ffedeb9e63cfd1e04672bc3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dedc6120432e51a2d565e63d0951b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430820c3c80d6d1d514cc38e7ee2c26c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389d6ae5491e16ef1086cbbbe9d16c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea25aa2a3544bad1ec826ea57380e34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5dfac4b62119c24057457a2aa178c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500c6188998259ea64758297710af8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008596e3a4955dda58a9bb5035ffaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4c5004302f2d767976b507bebd9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a224e3bf3f1d87b94dfaed48c3f86fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df03b97f210054ac91ef067e336622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8faeabf242f9ef0fa9077a593185e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94089213fdc18a44902194ed5713c2c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390366d91ad586b7c898c529308c152e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4c4bcf3fe83740e8070d5d515321606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ecf9f1bb345f8d919210a797684c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8899014bde829fce6bdc72642d2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea1a8446d0b533c5c7f9ad49429d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81a2435c63e0eda085f44ea5988bc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1e27291373e209ab99a70256f007611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa01186607184d1f71a80b29badbb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0804978778efe0bda0bde71531aff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5f51113f93eb9ae62bff086941b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6cf9a647f82101922a11a277b6eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29716fb2b6988b91c93e9e22313225b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b52e729f7e5c688e71ffa64bbc97e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742058c4b02f09370124d1cf77a5dd0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540af47d25bc26f4bfdf2695e0fb6f50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6d78ff11f8f77e2a32cd78d3c97ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f832eaaf44552e619c5f397f01b124c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7af6d5378e1aadd0ac6d9858f80a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00a8e0447620f52a359ce2bd1b94f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0686d7f097bd6c11e799c5f8811db9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736558616383b2401994b342ab0cb1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318272e3f92fb7c1b6ebd837978253626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d87e9414795fc5ea03a90a366cc0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8864e92e81ff3a32f97587e755c65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d90047cf6195460e9a6d5c015170629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd923ee883633c4b01766cc181cef9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0599d0d5f7e7bcf1a389ee3c3cce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c723d40eddcadb00385775d993632e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959b620a363312181c8170bb3e9116f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc617ed1b2338479e4a8aa7b9693ece634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e35867e9d318c80a246f59b95ad45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7759c83d9aeeb1c2014a2210de0b525636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499486bc12a324d7bfb76f7c38d6cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19d4f429da549bfc151d067e73013a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb4bb49c43d4e930163d6b7d85e844639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4948b3b9c867170bea7bed58c97573c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488eeadd624127d01243158c9b70a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8818bbfacfe731064a5043c7756e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299373085675fb5a746806fca4c0765643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244c89a674a715051eeef78a507eb8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa30549a3bd7021b0f9c7f6db3b7d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d866da4a7f67dcd2344bd50b05a3dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882969335809609743239ed75008573d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300551afd601e372a57b5d2f19ea5bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc674ee070f6da8db13cb94246fce9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf9f9c3f121b089eaac49e25a75d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b7aa6b7723203f79bf95dfa1fd6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9c02b75f0646a2da5cb061432414652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64856bf48960629c9246cab97a068cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd078c273ed49d7ffb3564afd5978c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0120155c5c2e8a32edbd447618b418655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7cc8cdaf994eb0e92d98923beb47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91edfabb2c4af796c797b44db571d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f127a799c3bc962ffd0a1fcc9bdb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a60d0ff82a4a882005c278e26bd4ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de68701660ce0f2017fc30c3912a6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d13eace4200236791fd165d68423661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ea76a3a1d3c9aac937e21a92c90a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cceee377be52cb08c639ebd791d7e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd37998763e0e749a1af2849315c99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139d6c7f3e8e9d0b4047ee6e7eed01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd5c0b367f4434cda17044bd6d75b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd254b7f345df4164531496572f297d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da8667ff1cae6b07aaa0c3526f0b57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398a0151ffd71aead1a97089e385a15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc982504b5fc1c13da05243837feb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e9d1245924a0d574b30b1a82c4a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941faf4e9a442cbc504c93fad34f3044672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ef5c278924583bbf1fdc8a6a7d03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8eae1db70eb10185f7d3faa55733674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1105bc7d38e89823710c49d9d5ec1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc473b264ca6f7d09944cdcabcb1f1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2627db0ac3dd03730a17622c7bfe9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed5ec50706e0d2c2e96b57733cb315678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fc71b74d92f329e2b96fc4ad8e94b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769f92fb918086a5e6499e93296b7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a94e5568c1846c3c7b1242cc1fc80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae3446caea11aaff6142e420c2fed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e729bb47d029134565b6cac1df50cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c93290e7512fd2ddd87e3f1def457684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114202103fcd5aee1a4650f5e0faf3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5c59f06c068dd32dcbaf3499cc5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a4d07ef0f347b9ca278dc73ba467687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5cc4f2e74848f8e97030a9ce96572688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf27deec62c47e45dcc54e97d3cf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b5cbda24df50c9afad98a2c1ffe4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa18bd9c723c0fc6849bc99880712a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455047bcae9bf5689c80d2a085a7d2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642235daa7453a2ddd56a0b08819296693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1545669fe51b205150173b95a003694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186577947beeac8bb0f602f888aa7e0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c75b5e1e5110bd4c7af05837d69d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2a32fb39e9200c53724bc6a6e8f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff48668bad330b2ac40d41d02953ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cfb8c0ffa5e8a136c326d8414ba41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edcb2145823ae3dc7b204dbb8dfbde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee8048e21812481c8ba4fc9fbc2ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb450fb9a0c0e5c6700e6742c1f83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f207b0fe99e8421725ed6c45ead347703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0886c89e43a0921cc316797c07586704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745db3c8825b8e4214b8cc2ee59dc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8354e89b20bcdfa652ab80ee0c45e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc55dae1b98d9808a2cbc02ab23c10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5829f3bac69deb5eccc241e77cbc853708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e7a83d3aa39365a6b665fefc10937709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e59e4add63efcdcd007c9eae4a71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6182e1146b9c93c0b9dd7fbfab14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e6497f9a27ed869de207a9ccbe983712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5d4126c768bcd6139dd6c46cd2bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69fb29d18d280bde849d67b0625869714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150bb8b2983201048d667d70eeefddf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eccdd41da89dcfc6922238df2514b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f62e7a11c825f53965b988f96569717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4efe840088bb3b2f437133b76d76a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c9c35ea010eb0074f2df97f8a55b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c119ccf0ec4b76b547b5c2c989d920720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9738fe23272a0b44f98feb5392306721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cd3aa153c90ab88c61c9b83da2554722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f24acd19d0932ec69cc69451e0924723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c6a3b082816a86e3f92e26d834f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ba010b077815fca03534efa21143725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574655c2b66c5d06d3f418791d59e29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e5779044916dd3f231f5c45d6d7c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915db6057a0d94502c3aefbc45962df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01c18f7ae27afb3f12c3b21584d99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d149035aad85c20a6e86503045e7e4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86cb46b9fe1440937f04e8f1d8779731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649cbfb3b63c36494baaf728faf7c9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb39bfa6e2db77e0c688abe3754bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452930c63bb73d0f032ecd1569fd86f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1b494bff3ba3beccc583f90cacd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75298648f58957345384c9752af031f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f92c2ce8846accbbea7171d1b3d81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827974555312ca7e8c205459fd13cbd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa7b6f1e4519d9b6c49767ebe337c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99938b4b76c225116c092d0e98b0a93b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1af5b6347f2882c709266881e46a85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e005578e0a9509fd26bd810335072742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8cfc277813de44501739cf0514f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0070366ede85f7cee67ad2c768673744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607448387cc4d2427bbce2d97878ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e559afd9021f0eaacf9452d8a1efa3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e024174904830efe778521beedf7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46ea9f50cb65c110c726830fad8a66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286423e117870747122217c9721f6a3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090f856d546dab9776af3c28ca0d2c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899d4bcc58c2916a6af6d6b7487ecbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae6d1251ecadc83cdf62d07e8b2d42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272733ac3d54fce8d9b21c0c9884e8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78db6a86c4d91bcf958287927502b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409f57f2487643866935b64db69182a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668251bdfcd874ed7edd9a937a3247756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483ed0420d2f8136c408112386fc3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d2c6c7863789b3bcfc6676f42b84f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb92b4d4b174678a7336f8ef6eac39759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0463b56bd056cd44fcfb7a3f5f3b5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225376f2e456394a3abe5951caab12022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab091b11e833a13b72495a6358c41753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d58e0bf668f7f3bd6b29aa9d2c3e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ef9ff397c07fa77eddf37eaf1b025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783aff32b04c0cbceaa9b30d6d42d4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e333c20eb7c1e953e35ecdd7aaf60a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102416e202e878aae9e8a29480bff018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a7ca6045a4c2dc011ab0cd9c8ef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4700a25d350b46f90594224d059a3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb114610ac6c7372e082bd48790e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc422db3bda5c43b54e587b80b190212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e3010550bb9120b45fd2617bb79413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700656b2fa159b4d356ad920a60ade214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c923e4e6b3e6219d0984f35d6c7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e58e8c76942612d3fedaf64cc56a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31d86952a6fc2d7ff709c5907810c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909d96bc53c5ee14e3b8555987a51fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829865c1b00dbfe37c02e73f2e32590c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e56942bdf376f6e81861f45937798d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27b030429f6b4d14b1fad87e1de36021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341b42519971e4acea0af4caf3bf3c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6058249f364c840e0df78a87ac81ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb079bf00fdee20e32be9fe4ce2ca824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be45facfa9f0181ac6b63d596742d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60420fe81f3f8a1c47f0cb8af772626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381fe3e584f5c59ed00f6d9442373f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9f6a25eb602a7dec6923def8d399728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108146c8eb0e0919e0f24f6914f876e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820fe31f4b8d3a5526203cce66b58830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b125f071e904d537db3f3ee79367831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c182c4da05f91c019346bbb8ef7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea915d7e20a88df7a5e8c36b9fdde433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3ec5353f4d3ec2b51e880fc55da5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb605a909a9c2bcb13646612b0f38335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbcb16562962157aa5a6fdcefa780736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586e760cdde8a16c58a3732c73f66237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152fff82f87d63567f4abbf4b9cbb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6fe415c29b40ba81b2cfb4f6b822939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f876dd980737137df58fda420feb5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e029e58a588eb1d45645acd7dc6d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a927897a89c09fede644811902a752842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913d122f5a9b7ceda191bdb9fa53c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d58f2891e056f4ca33da7499c5deee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ada20dc63c62c595cac477eb1e3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8593a145c491bb2e42047d425414e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7b89629cb3b85354275b594e4fc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e9001ddf973e441746f5f8190024d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a501f3e00056b5922a496e85313dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a3fbda42b1794dee43925a4adcb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc824766bf329b6d7122bb6a3f26e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6396538da31b4d18fad9b1dc6547bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70dcd8c14a76c852d9d42f252d01453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c877a29619a3f14644bd9ad5852c7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d98890be6c9f10be051e81daca1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a301727efd509db40257074a2dd3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de073fc6bbb1feab8551ea550d996f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee71358a4dfb4cf298afd3ce105ab058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db8e522e42760de73d63573d6563359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dbd5b36f4dbd2b93ceae231d5cb0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b412fc0f54df615924197430d2fe361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadde0c8dd1bd1753df891bcaf03de3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd65f072784d1e65ea0acc561972aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a963c875af717e96aac78dba952d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bbcaa1b8ba930309c54f447003af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6aa7fa49b9e2d6bd150e9ec15878166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f7d93ff25b9db0eed39d64edd424367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca84956fec81cac030bfa10a3527ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7486eb1be5ae34d3abe331bf3916069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c768d99bcd4cae22b8f54d9548b9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a771077beab2d8d22c56b541dab7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe3424678371fecd83c8ab6a618a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b97e462deb9854fd36688b16c643a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855dbe7f13f36fa3297de718505784974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27632a3c1387a278ba6dd7ccfe2fe975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1157fe2c76847ca7daa76f32dfaa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db19d41b2e2a8865ac17bf8e7379577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c272e638ce0f26a23b81ff486c4c72778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271ebcfc11972703f00ef3b92362ad779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b504d70c14fa52ad7695da19b9e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45547b45d4de2ece8b7b2452221d60a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778e36baf34de31f3f4f9ef3d85f08882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866c98626a113406821c83737edc07283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c4dc1926941cd41ad5dfcf52788984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b6a689fa0288d4fc9becdd3d95ace85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db219fc71247dc94923d4f6d87b36d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c45c0fde212f36860519b987f732e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229fec466c415690b806de77286628a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fcf1854996e5518a34052eed5417f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5da96e768f25dce82976523a1b3e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818570f74d80487c830acdc76085b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ca9630fabdeba3879d92132b837cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf0f0dd2473b5eec50c0975690a5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1faa8e8fd51fdc1d86a69ef77897594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a227a3cff82f0148c45d5612dab395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907c6287d910bfe051a8297ec9bab2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5dce47c0b4c3a3ad23efb73283e4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f29a1d19112d0c55a7431c6f6dc12e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e965a99f9871fe3c32d9ae6414aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3f0f576677ac0480dec6bc07a4bbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f7e27b1ae8b18b9e41eb13ecbf1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045a9ac78f3426004340dd2a4e2644c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67379c8662e4b9ce1c958cb5fbab41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e39892e55b712e0bdd950b764e5a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b643503254252aea63ea85d4a337105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6d720c474a5f2601216676c1a19ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313787b9ddd2706dfffc6b4dc3d0e3f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2a1052028ec7a3ee72b98c059cd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae563dd530dddde234081ca12c3d3c33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f26654db1ba9cd4f42ef0c7bc75b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe4c048fda21128d81ab2b9eafa77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6e741b686de7f62cb90508f4fa88e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9059a3751f0df79e1776af24f58f68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98349d4109551497db1c25334762d2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a3aa4cfccfbc7e94c487695c382f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4c43997e4d61d5527644dff1dc3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576bda1ebafde88f2b0a1005c8721b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611dc4af47fc193ad1ba9d4499b4642118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0c472672bf8e161e9b762aa05089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6065effbe8040ba2df37c5ab32d5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca34dc1a1387997439831ae08e38e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e414cbafbf2211690c926926c77323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080fdc8118d570b2e7d8d14b4f445c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4ca0b86885f909241ee8812483950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fd6205f43998a121e87c7fc91d917125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7f9768ddf33353a4a44be2a33e7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ac733def0ccf0c2f7891915777bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215e42972b754617c3975d0d4389d71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe97b961be3fe767e74db85a3aea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770feb3431e69f11169b13c5e661eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15380a8d9c4bb89e7c9ffe6df45fd0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad05812b4fb5a31477f1d2e72b71a23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d09ec209aac06c3c818aadd917bc57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace916d5993bac66b3a624159829a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bca7287c10b52ae192ad8d7752838135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0376341ba2dbaa58a09c29fe083e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117bf553c0f437c4e6bc644395ff3e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac6e6b0ec9e5b6d8bc0b7f4ed6ab3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa601bac96c3a9f1064bbc3665ad044139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e9ea070eed88790ed126a5b505c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47495d54a8411e9ba70bd32c2d85eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee4f68288aa42a0ee4f4629032c79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd7860701889286fffd3c0cd8c902143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d8343f9ab9794b725738d9641037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eebc16d26868786068f70ee269a7f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a241c33cf354884465e9aaa64be1d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aad45f670b8010bfe2f548d2efcee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d4b1389cfdbd39e5c3e2fd9f7bd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fd2e285905fae657b37e5ae2da878149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9f5a507603547cb49181ca80a6f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958edee9f87ef630b338107412de4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923fb2438f96730d7eca76ec5355ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc9cfa952c9afac1e5d79f85279804153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a0a4e604121f57ebbe0355d2042f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a3a8adb9cdfe35633011675022cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1fe18f8c5d7331bea4057a5368b68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b49690f03ff365e95953d14e82aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3023661b6dfda94dbe282524d4ef4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7c3ee6c4256b950d864138300b16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba852bc767c99397e138556fdd7633b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd3a6d5025affd66b7b43f68b6e04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261188ec05ac0d6ae2bbcc266d33158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0589b036ae2de676dd65389671463163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330edb85356430668b8a5c250526c5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d172d3591a052abc4f3b60bf5a90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4ac5f1135a99bf11fa42cbd469d16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f312bcaeda407dac21a0727735327d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c129492b28161d96ed70ae7bee957e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa20f0bb3cced9f51a221b49f3604ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba9b5337e19d34f9e580f78edf791170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e6e8898d823c71176b43facac5e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87695dfcf182140ade19332f40013745172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9621fa43d7f8ffc588f9a5458d60a83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cce39bd7f316a0fb4a9df639108b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eae34c218a6a211f6726deacc2ba3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a7f803009172b3e8d608871781d4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58626f512c0c4c8711b9936ff8f98be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a899b71eae8f9336fb10f3c60e8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d2aa2c0de3da234961cf1622fc68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65007607b7ed0e2dbda8abec8fed1d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb7da32da366fd7e3109484972a69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc57dacedfbdf7af6aedfaf827e99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856719a94a36ccd0e07b9d68e941272183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a18d17210a1c31820aaf6322e6f86c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2fe9b8600c18fb34b338d29241230185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b69bcf6373ee8bd72a94b3df4e84a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b0a43a376765e11bfb2935a2f9158187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631fa268daa83fdfaf0e7681b5c9aea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e94e19bfd45619f015879c9635e26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd3f023bbcee5d5e1ec60d60fa5e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c6500dd90f165dd5dc2bdd95fb21d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eac5571da4bd902c87997ccb72529192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a4a98422e4290dfd4be1aa87a40ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45204f02a10e74155893e2c6035532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12673aca427eac4ff6666437916c55dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e0adc43a7bd4e672ac4ec614a068196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94683f7778dc09670afc9a4f203a400197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384e0d80d4e6780916044a7d685a80c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159228f02afa4bcf3d4b160105580645199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d30e59ef1d6fbdaffc28977ddd5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76c1b3fc54ca0425694d599d6be90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394b8f18271511b56c636ec627bc8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222585f3024d66dc43a238459ec81aac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7910a0eb9ffbfd548e1f18a37310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762d681461f337af6478a3780667cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad776ae87875caf1c4137b3a6cfc4c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e43745760daf162258d2d83767ded207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286eff5fbaff90f246a130eaa876a26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110f6530db83124f80624d0adfc6e6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2f3488a7b35419b5ec6b5bed1bcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c4e8cebd6afec772310a412ea4a98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cddc58ad94a5178d2b9652b172788212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019981cc8b5f2a8d3e19c3dfce17510d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f89db1da5673ff5e4d3c308e40b0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999030b1b853b8b3a9133e2048677b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b367f8c67bb2d46679a2d461fded216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7166bb417042e8ad79b90d9b25ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c4ce53cdf9d5d8d0e5f4f558e76eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9015e72c933783970a8f306f187b86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5b44cbe8d8cf0c8bf14741fbc08b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d24b7a4d7404f67751662b603286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da19af40a8a30a103e00df962d2329222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922721f58029641ad08845d2dad37800223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eaf5d15cd14c6566a9a4fca2974ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261a60ca325741033ebc17350544011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f786251e544bc84bacf9f8f42ff6f79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71880e30921ef91a9cb7b0ad218d176f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869fce6daae3bf24e552835428fb48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e21c1005e18e0c611fc86708c385229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661c8a08aed97dfe3117560976fcb2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dbecd7cee0258186689a4e2f2fab8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0161be65366e9f1b869f884dc0b32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb77089b426c18fd512ccd7bcdc09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b33df71959a2545b851e9f84a64602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d939d29c4a8d52fe69ff3c4d42282ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af2f87fa5c50b0aa03ad51ff094cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ec06572e274d53fc8ec548925537237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d4286a357e75d6252c9fda6f5784238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750153ed8b2fb69570fcd17bcbeeac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f21d6b67b670fc3391508c457b8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e16508bb9aa8f9a38966125980149241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3097016aa491c71f60ee1f569f17db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ba8573e0c2d797b70651e95be585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663dfbb78aa8d34780550fbef305757244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd22f46fb7f019edfd0c6b842b495245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c0e12c37f75d7ec4f113e01e7894c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907ad020878d89c80ba1a614ca1391b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c38e69e14e7a935703b72d0c95644a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652109e378822f1563726dbf312b77a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f93d5e9771ffa73a37751542111a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62878f784318c521bb8315e9e5d7d00d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a4327930eb963f313402d3f3dfae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfb58991d80d3ce22d3a723f8e186e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d04927cb2aa2ffa4bca1f4564044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e1ed113688677d2b28786dda67500255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d096dcc260675aeceba605fe5efe1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f83da1a6eb0f92cca32165af6a91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326224337a35c86eec124920f66309c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9354a2dc26254773c5c32ffd3d1675259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c456f45c62b28232b28efc048bf2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac93b91a8878dad98ca7eba52a0c22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691775cc94764cce96bbd36a71c59665262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f52850797790af82798d7f76ff604263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec7c3916259f6a7f8eab6798fc854b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb394bd76ac73a03ee7db102fe28c98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6449e1bb3c14f6dd144f08bcc20c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3780a06adac3a692cbf95775cb95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41c4c1118ef5222cfe34792484353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e439a5b24c097d79fee6eaf06e3c551269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487a6285c96533aa62e98b589a14105270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b838b763b639bfe4377a142d663f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dcb9a58768bab4b20e19b8dd19eb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942041c4214829345d3d2e839d0bc9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bad161d816d9d988b7123190442f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc11ac025dfd7336ae4f1658da34c99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00fd7e8567d7003799c6a858d728b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1321a36872dc5c7a1e4691ef1aea84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5e6a79ee79eb0ae142b9f6593703278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff2972541f59196f11b24c1f90203e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17637b66ec3f9d6d9bc34a1baf48174e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511f852a82ccfc5b7b23f2c352bdc4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a908db4eb4282db27c8d8ac63de1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed52d93d619599a28534f990db5e88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168321d117f4a65e0a8fc56eb5ce655284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8943e4ab85457299c6029acb7f5ae5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b80d63f6d70bc88b696c19b1b4dab8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703055c1bcde45aebc17000718f1d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9d53c80d4d7f167aab72ed9960524288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98a6a1db6679fdd8d882ae9be0fb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe847ef1f4fe4e952943517ba4cb036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10406f8367747fd82558fbf334dab69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff1ce96fd642d10010ed86c8e61ab4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba9762dff2102490b4e3d3d72d4ff0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d72c031f3054bf16afc13e35811596294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43300f46a1f3f1f1d64986f7c497725a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10fb5be451f23849b651f8ac12193296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e606472aed122f79567e9d05280efed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4ab9a88c6b7c7fa306a8f674820b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7f86d7cf14e4dfaa9e2a84013c34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593567f51bbf698f802e076af4c147fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154230018c20cf69c452a5f236ec1642301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c60735a0a01437f89ca744e52279a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04199c4b536f6f303485ac3a9562e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74c047cde15a7f99a164a8d62b8ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd2857f589f748f9f9ac099450e69b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788e9049a18b4012e99f30ed9ca859306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47696998bf736b835fb5c876c99a9ac2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344827464e6b0195a1dee9dde2c0b26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1b2a27d89a58a0f84ac92c35c6e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b535612af8b9e85ffc5dd19e177d61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a764e07c52e2d72ae3a07261e988311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d397e2e97128ce2f80baf8001c78c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880320caf82eb229e47a2e4cd66a5537313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd1c8543bff2682a6df28fed3989f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd16f4378127c748489b85d66679d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353adc8ec3d3e3297c6b5e97cb4a9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee9aa130577c5817dc4ebf0bb40df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1344cd7e5f035426c82accf79486c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1163e105e1a74c9d958e4b943d62cb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1716eff451bb7098a97b9de763d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd55b3046813775058ec7fe002a783321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cafc187f82559c255aa659adb10951322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fff1b5540fe0a78dbf9b4889ade04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5548cdb8f410b095586767e3532d55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09ef5d2660bd75b6678273b0395348325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de80b350772c9c44050ccaa340d0d46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9808f176f464fdde12351d6abbc2fd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607d0f5235192c4975dd1fab7d9536328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da02589718e3b63c5afd6d8b4ac5c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16daf00aec5fef87efbf7bcc302441330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbaf11ba5da57238fd5b125ad93641331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aecffbbdf822c193d73720db51cd07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2578a8abfd3760c102dde061b791333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce21484add82a98e49a15c3484acb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0845d672004eedd051ca00dbdf07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27db818c1be716516e17a93556d99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b322f46941eda400a86c030a70f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbebe54b291f43782cebfc46819592c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c4dc6a0ed8ec6b56192b77a3d4e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1475348176d2965f02f3fa13060c90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072ee2508e814085e36feb496b50aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621428a50cab3d49f7e8dc9d9d25c977342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae8ec55a6fe3ac76822b70a0d501c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15751b3933595516852290e8a2170f6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a40a829d99b47b4001fd377903fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858bd814a1e68a44fa5bc1dc259783f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89053775ab7a02f9d5b3b5c827df734347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e19d62db2eb9cb8887f415892922e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4f538bca6b01c626d5d045ec2c39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fde9c32c9158afa5ac38df2e44014350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9b0e0c3e11a65d9e2452444e6394351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b204cbc0a33785baae2c7926536b99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e951ae67899d1654ac80888f5f61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231909b8a15bf9c94fd6576b3904c86e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e5f947dad560dd1790a83d0aeaec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da014f88c19a8c4f83e9dadab73d30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e027ead00aa2a80c83cd36f6b6918357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a65f359de45284f194ee0eb36051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49279b5e33ed96463be5785bbc621359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47b735232cbea120e67b4dc386c783360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e88c1b51e590f20d623cbca95358361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d0b96085aab710394888e28976d91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554292ebb2ec3253d36080493e650c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871011c13b55af5b5a0648b89cd405b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382c393ea11d575b7b6fe5178c42071365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7632b73cc803d31f8d39a495e4768366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5798acbfffb6fb7dafef896d245c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c21c5ea6eadc23ce7dcec4d30349d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11eee4bd337980f26acccf6bc2fe69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa11750bb023608bc042edbd1362311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e9deed45b19572a9ec0cb78d22c79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d9e580c739158299ae28e1e883a31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00264ad058816a32d987e330615878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc8fcbc0a9bec7e7584ec4963a208374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66626ace13b11fab1802d7f425f036375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5b685a2bfdb553706c369c789171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac67501db705297f41c1bd89c12c62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b5ef71a114e3f68ea0410085dacb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8750f3a1660885236c62b251b8a526379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c38891b430bf71fb710c01e48f74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea15a020bd6d3f0f5d1909bb17a15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb9d8ab8ebecfbf5299d80641efa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca282f7217041ffc08db2169686f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb61f94b428608e46c67e7149c2290384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c24466f2114659faf709cc204624b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4311b116d4d3b487377ff7424e96d64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178460a71a6426a3947355cf4c76c629387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8834a93ae56636c244dd12b848a197b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad9bb0e7b10ef79f58be8660216ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f29064f4f91804ebb0b1cd31df415f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc3cd41eeae9c9453172756c7c3549391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13613925a13772e6062f5c127d694edc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d35eec4c53a7693a1f3693b5f85e43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b73e21729e475ecce0177b1648a3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918436518f6cbd3afde1cb7dae6d37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d9f4d04239dac72603f93d413147396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ca77ef1ddbe3cd2baea763bd16f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a8b6ef3329e7d1579ade502c1706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b93aa4886abe043e940fcae729f08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d9ae8eb2fd9eb5d0123718e50f93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493e63dbaa38244fdd813ad91c19ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326080ea6b49a68d93e460058eef8367402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b73b1b5538f85b54e6a560afd5f4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044c1f6e2a530e32f8c951835e3a04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff89a7333c49dc7fd1615bf93346c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b00e8599a26cd85ed435074383d50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0ad396290ea2e1647c9d47cf0d57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f49002d44725be6db1532c94be52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d2e3cd69c8f72d318fef7f0f51861409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c106b0d819085fb89a21e54cf16a5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab6f6be9df5a1f4c69c10b4482453d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8613c31fc3ffeb62ca5cdcb2e12d78d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d353bfafaee5aca31dc3599426dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16cc66128603e82114e19483df3b67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e667e05fc13981928619a547d1bc82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79bf6bc035d30347a424a2c3adbd4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371980dffcce28273b61d8b6e83eaefe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18946245a1658d844f8c7d4b8415b820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef495d78f5b771b04258124496394419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49eb2b16e70c5036904a72df42f25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06999addf2ce7dc2e105827a15bb1cf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d3ecbdf99e05472add707cf1748b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90cff0490aba3d177da3116869ba57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7ee58add59b15cd009bc072f8c0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fa435d6e97e8583917ba507ce82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949ddedc1c185b90ab5b482ce0d616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ec1e9ef7c5e9591face8f1a9c8990427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361d111cfcfb4c3c3316a037b0e439b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0494606769d907b10057c4c95b84659429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cfe8ec1dd75d14ccac15afb19d4ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dcfaa556809022bf22b74b17e5ee7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a68c347605fecc6e2a1cd35a1597432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc9caf4aee2b854d95a9d760d412b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c1c75b032dd8dac6494a6a02c3cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7f1938fc93cef9dbffe3d9faf3c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbbce98decbdd35554875df251d82e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26db711d6f6c93e9a89c1633ab3fd54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03719759101b75e6475c854bae3bd4df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109bda09cb5bdbfd442aa6d64cb46cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d5a19f1884ad3b59f8554f54be01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8057fa9e2de2ae5ce4df4d30cffa5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b375ab935fd7fbd9d09d0cad4a9096442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343604b34cb1a6fcd7a4c26268b4c20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380581718796aabbd1e05d5eb65df5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1df2cd63e9d6a1c6c588157718c4a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cb767925bf0f1f74ab5097e3bdbf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf601975b533d9c861242cd371aac32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb2ac16316f49e2f0ece0662969731448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951947574690ba51277be8e36abc8b10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326ea8cb673416128ada362149b9a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170e90b824f8f6855cb53efc5c2d65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25c842566e872ed783f1f95c20190b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a0a80cf183f7fb405f99a8bdc503f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6822179aa6967766b1daa90cfd81e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71557af8ae21d11fffe1aa782b61ab80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73789ff50de308b6348ec36106aa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e81549cdaa7edb9366e3a5fc4051c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6cb52abd3e341923364db498dec91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb251c8b150df1841fcd735e3afa8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced79e584a37403f60d7000b14575a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af64896b33fb70d99a00c88e5bf3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1d434f9442e0d2ecfae2a9b7b3eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c580a93836d66249e7e168d2126ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed94602b916572e6ccc65ef74eb346464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3d8fdd6debf9ee66e6c42a53c0d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235f4395d6ce653d23d34d2cd2e9bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758e59c8cb30a2279b54521306cd3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edef160a79f9bc443ea67ed0438c3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c402601a3b2b2641cfb2f91f57f23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73dc53635e3b6d8ec940ae10235bca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2de42c5a253ed337abb130762b21c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf89e3ae270442e35a1f63b00414b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0154a42dd084b063f46c15187fa02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc70c93c1820c272c7189ef2d1e2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecec5c97ecf44de732c38e054dfbb9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31aeed03aac55fd07e28aaf7f0189e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899c2ea0b84159bb4380842d5f1903e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425c7a7658fa80af4aa513cd217f21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4578acbcc3be3db85f8a3e46be792e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298b8710cefe8ac3720676f45e8d46d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4befe52b34917e7fb6bf29af6797481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791eda476af902a7783f25a049c47ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb9e7953feccc9d5fed1db9d5835e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba52554e08265ca0e167d9370fbc0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e63ae6489f27e244de36d83b39242e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498663a1bd52f938aca1b3df774f595f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8463418515d59a75cb6a99007d5148f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c89f95cc80f45dc8787f01f4b3533488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80805609c2e953324b710b912785c231489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473b93649789951fd6aa6996930a1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d572738f3bbb29b14bb11326e711a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da274cdd047ea763d2f16af3817c95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a2c04c770aa593e984352abbaa74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfae87bbbfcefaa8306956e00ee12a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b00d8f308937537154d482321bfe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657215d7a00c2792d4e7a3ea6c905ae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa550c42304ba0c36bd62188f8c223a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5a4e7096e31085dd93dd3b0c72435498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cbb6625bc35f5d12813c199d0fa11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e38a5b46840ba2ce3e1f4368cd05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78bed3297d3869ea3339c0399bb83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a2905f9d942f4be6d824fb438d83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0e033d6e5fc59bbf4eff250f47c72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575676cd96d29589cebf38f561e0695a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd4e4ff29698599043598d277a6a7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa3577c7e4782af8eb7cf35a5333f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fdfb544eb1c57d9cb33ea02008ad0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f8d2f5d6380f5c0598477d0955eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222c27ec4c85de96de7fad023cf3b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a5f930cbfaccccfa67833ca73a20f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454d095a0bec63ca00ac433e1f89c87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad064ad421ed93bad2e9ad41a75837d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c74bedfa76daf2c3c963890de0b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641a07549dd4b1cf3471d8c7128b8e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e213700e7a7361d9e51a444f86a3f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c2531d1a0fbc78d966e19b833f446516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c697c4ce7b605284a74591dc50b4703517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31621489bee6c7856b02f7b275d96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96b70fc24f956e009581efe706e4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2c251357a1fbf5e358c8d4b90f14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ee56fbea70a72d15938bffaf1d2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa4c5df85c5bc3ad88fd716a092a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb99ed5767668ad5c895ed5b4c0696b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee4bf39aaddb1e81402da77730ada1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf803ecce1c881eb7420faae4795e289525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cdad05a3bc3d62f0bdc0a052195eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1b04ef1aa80f5ba6a9352e7f3032527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6468198262787aeff8e6395da97acdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ff60e817f0cae9663ec2f061b82c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd50b188f86293f9aeedf60dc91a92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e96cfe810cbc887565c0f60b9e82e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff619b59c42161392c661f516cc77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde510228196d4086bffb4a58d258d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255bcd7456d2710c5868e0ec7c8615534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97c89cf91d0d36cde36e4ed3763b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9e6bd63108b25938a0faf455c398b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232b647539b01c88f2e4e18481ccef5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b61aacd00a1eb14bff9cfc54dd67ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7c3c682c186de64ad336fc001551539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7737a01d629b46dea94190f4d6b5cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef25414b8c36dc5d0de8d6c4fea80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc18ba0e6140b8ad195d643048615542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a844a253e26e7090918a3d009b26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b37ecb99865c8a32f145751e2c4fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3ec3539cb69adc2eb81a0442c57f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282798490a0cca2ec0ee12d5aa971a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e15630a1a1b4cab98159aa509394547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33a201681a606bf32e69b030e147f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e0a5739691cef248e829e332a1b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a904c85c005dbff739dab7ff5aeff5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473d1cb248a40c3854d5d8c20e95d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ceb9fe19314e2999b2c8b72ad89c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0efc241e630776129bb1ab99d1a23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996bfc01b28badffcdd1d0d98f7b41c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c8db36169bbe1ff2ba194e4a7e6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561265004b777c2f7fb9d6884f0f8db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d2e10fa54158478338a4d393ea5d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dfaf4fee4f37744d712b1df9a5d44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b875ea453066444860c6721c56b35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5962b0e86e8b9ab7c8e1966fe7abe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970eb7be9b1fbfcf2e19676b2141cbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3220735d841b60ce7d0fcb17f0b7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20fc71a04e4a858abd806a168ea43a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01328e942f65e24b2a43d154914df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8cd0d64f93ec2d33068951e7e04b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ccd61f5a6cdb11335b4d3cc5643f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de76cbe6e2852fa69921cd01bb6a5f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1156d88c25dfb15f0e97407c9073f9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfe0409911e124e0fd9d736435f4fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc621c3965f22a8ef280e7175321f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3994c6f0f031e4d19c65005093e8af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fbc24d9c015fcead218aadb26f02f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e498160a7aece7dd12ad22168800b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a6ecf5bdd3192dfe2ba15f396cbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db790b4763a80deb24d716601b8656575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf465ffe8831bc9033dd9ae0af3eb8a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8b90456f1f1fc38f9b924eeb0eb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27287dd17345e5ac4781e50d6627e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef0529e6556760a72d1bb0849b7d46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765440947955be37ccd84ca0fd13487580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e15a08dd23fe1c83c413ad1a33dba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5b142d2748a046e33f3bc2ae884e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd35ef4a39d41359694e93b63da7ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909815a7d325fa98f7ccc5813f85107a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cce332389778c2328ec21efc6ecb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c760b5954ab2c242ede51fb14e35dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c06d2cf7575e9b3dd665c2fab6df9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02cd41af5d44460a3a412011eed4f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84ca29251efe7a205b6add8e9c1bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0d7555d1adff2641a90221f01a46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1ab0af509a18ffd6719dbc9ecb01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b52d15f24f799f42e9cf12ccfb3d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc264b1a7d6b8b219b548365e9de1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c32046dcc082cbe1abcb56249b78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88dce7b81c6d0a4fcee9ceae1b05b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03dafa11230abad672132f25df97e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b4fb1c68f1b86e312ca761828e17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf1093c8b747118a7fdfe530d10265598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fbda3d0df201db746ea8cd0c80a89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14410c9f7fb6bdc42b4e687bdb66065600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fcf0e149137efa294953fc8438f93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451bc0bb7158f5242da630fdf6ae92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b2951838ee7ec76485371d0846cc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d8581e8f9355a4b88917687b8da6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03f4120c022baf2129a78c787e403605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9103c07e98c20e485d7498a87e5be7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe92e197077f7bc29e4c6aee7387a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf8bcfc5b8e12f991bd47ea047cd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf34457b947bc358f6131b5968a4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd9bb2c552ac7709eccf840ebc832a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87944fcfec62ffea6602c91ae71d4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fd42deb89f89ff861a0140ed3901612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529305c9935a2b347b64819b38b8551613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f9def4c03aa4aa34431ed4cae37d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4ee297a2b5aa08fb96cf4458db75f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907629330239d4a82a559a564aff92c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39862c04a2ceb2849ed9fe67b09a96c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e269ac4429cc6351b9444254b5ad6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f71cc82c6cf24f1768c7760622697619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82cd56e871ba4277c5790fe3ecaa85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea87e2aefd5b8bce3ab69e9732426621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6ac44b285e7d8b1fde3a4a6b6c6bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc2a6403cab6b2ac3ec769559e460623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67738f4ac39935fd4ae9ec83f93dff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a64313e1fcb5fa54f62180b5534568625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a033a0268e4055a666742ae36637b1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fdc2cd5b933df05b256e3c1cc6bd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3d976fb55ed2690f22c9ddccb32ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc846cb0a985d49ad24d89eef1de64e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dec43261e98c95d2454ddf3d7a713630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432416d5f6c8a3f8786774871d3afce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87139bcc38e986e17694fc118bcf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2534d16d6deac2f957e8db18e163fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc8a2781f8819347808750d54b428b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29845c9a31f0d5d9228b3cd103e6f78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9f941fca33a3400e532ff52f5a4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b434b2aed120257e8a175c5e53068637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1dc523dd8067e90880887cd899ae9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f985f2e278fd091a4c54c54ec1fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb72ed6997daf5c8f4dbd8053e22272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9640fbf929109fdceae7c5bf195f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e6ca8cb13b73de97b0c105a9be5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c045daa9fc63439340ac31c64f73c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69b777e23c303360b52d28d3e7fe61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792ae3e1b6366ec93b0cc6a96ec505d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3459cb2815af3a84212b4e851f8bab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9d64c10d3598d675440eff683709647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaa120afd6c4e45b58654b7e514f99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9453dea7b2b7fbfc4abf22f42ef8ab9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3d08a80249551a09b5a13c45f9b50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4c0762b006b97dbfc4ba2e60c2d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5515ef10ee43cedcc452c69682db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228513c3a6648a6e36939a6b0dc53dc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8b9ab5cd0a61c202c0645445f3d4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d1cc96325c3bf5d136886ff3d181e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5339a2df7939c5e9d09a4843d6a1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70738bc70cc9e0f81cb433d69cfae2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dfc8434bc5a257bd1e279f7c30a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e06cdc93a12856ea18a1fb6bb5f7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235ee64dc908b7365b3ea56cfde05b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f560ca837777826d7a5ef3a1e8586a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062810067c2f789b3c2b8901d441741662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223caf00eed56c8851cfc33acdeed12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49614eda1e722ee5d2cb32475755172664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29b26ce50bbef1099f434133123ed2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3630f93b5f1ff84a34af1f832dc9132666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701d680b66513f9030fb5ece1969686667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efc2240f17692cd9940ebfcdccadbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ed8e04914f94e053e220e0356b3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f759f9c1ce9528c407df0ebd473e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2eedc8a565c2a2986e90caaeebfaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf2c5bebd2acd7d00744b3d6bcffbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c42887e43c096afd18896485b10ada673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d76b852a6ac2a993d5a3767e4ed64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426c4f0df71a745412ac6bf1283c32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d3fb408ae72a8a2d38ff3101b4fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982b4ce37afa09682d78641d863f87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c137bc0e74af5e4807cc2807db216678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed7bceb8c977ee67d1140fe81b3f83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a10cf72d17966126c681254af322680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a19aa30c48803d752985120c00dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae42fbfe860c13f61b603b4bf897d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef95115e95dc8de107dbba3d6fd8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290ebfe4a4fb41ee431fd8f4a40db2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f091a37f6e45d8174545514ef25a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee7c2950aecec65e0584cc84a6b9b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fffa69ed70678cb81ca666058bf26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd9a105b54b1df688f2cacaaf2c8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15037300a3d569f21b65c7a2b846df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7ecbcc0bcc32e0ba92ffba44f4cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2cf4f5ce4452453f514457337017d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bca00f1143ac70c91d5c26f148738f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754ff75a0ca99ad7d15e0e0c810260693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d0e3685e4510645f7cf909dc261a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed25b06e2a8cde6863df2dd2f05031695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba11b0919bb18206ce2521c9b0d76d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751bfd87a65b1aff52fd675b0829c6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d7de69203a1968a041e8dd28f69d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc48e592f3a13d70e604aa83c074a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d588a4cdcc1efd28a2dd11c49c629c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2f4a7d3385664e93ecc9c07bce6eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0e46e9febccf9dee91efd5a43acc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25845a69d4caefc9062149a2878a4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901986e6cd440c0b7c3ceb48bc736b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44820cc88eca43072e26827b70caa8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8152cf3d43fcce4eed23646356b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28159e461965b122a35864e9f407d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf1279108263c9f15b368012ec5c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf521f7601780bbd2560d4446eaab25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b46b9aee35609aefc38bbc63d9bc7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea4971e73d30a14fc680d4bdbfafa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f2a7a230384cb1800d6f60628f92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384edae04364d789d2f1ddba3124142f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb29a9a55cef34933c330446ace3e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305232808b61fe23f5f9c11f8e56db88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f12324fde914e21cc7cb2a17f9f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ef697f92d09dbd90dd2a2cb66de2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3125c8134ad35bb7c798fab5689df01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b13eaf60d19ace5a48ad919831c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaeffa29e767160f10eb5f567fd647720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5b8fc9a207338d5e5e3b0eba2249721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a6d0f3e0c35493266e9a33b681efc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd467a61bfbd9a8a6842781c71684723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb9730d35c93a5b45eb887de5e4ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c2d32b51dfdfbcb755ae77672b728725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd026c43bfbc2c84e06b56fe4e2a23a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014a6b53df97e812cbd65fc5720f694727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac4f86b860268019df80a9758290e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedb201b1e866a33416d3fff0a23750729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2d233355d562062d0ddd12238bf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de05f557749b320b3eee5ee50631094731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284d8b6f7b57392b5a57caaf1e7816c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d010f059aafe6e09214224c4eb2a19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ad96f7f9f829a492a71ccc7adeb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566568a3c724ca69e59d93a0f01bb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787daaac03b8b7ec123faacaccbc153736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e8a7ae826d4d554f88e957f6908aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba84c7754bfb6462343f295f8dd8c7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120eba1df86a815a1e3a56ca1bf6c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b64a8052d5037994c3c55b59df7a72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3791ce7e36c7ed5da35bcd9e3d07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ce22d3cdcc59d3ef0c9076fb9f4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d361f3c4d90c485188324fe9763ff9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433dd2d31ff31e529b6ecf6ca7debd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d714149a7ca4ce1a7ef6f4b9fa665745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e4725076886883835aa0a6475052746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02d180968a74f764950b45af1f60f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e811f29db9a68ab943373688ade54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bbd78f62ede50e8a4f010a4450d56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fabcaf2abb37cbb285dfe80610c3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafdd108571c548631ecc1e4fed6229751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b89534d488d2e2ec8afc287743c38f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc73fcfe74bbb1967740c27df3e457753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>