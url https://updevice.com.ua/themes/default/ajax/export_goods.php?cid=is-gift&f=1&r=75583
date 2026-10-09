--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a6f475c309389cc18136355fdbf9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc07fad8653932d20832d6dac1246ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec1869fbc7eaf0eb2f8b12e42a3ae33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2f1020b3e79087b75c879cc62e74b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9474acd749d12edfb041bf5149c945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4750c7b820e876abd6543c0136ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1597566affee417e15ec5fc9436637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0e59dd15e26ec8c883538c1bf3d8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470573d6010adc354080f10d41737d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e737059a804b95e57351a59d30ab4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db4d5e9fe55cb624d4f71c65670eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1731f8b02072d6543b4ff1262f26fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23880002c63b49756a5bd24ba4891613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12ac39c3da68134a87b2d7232940e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db48645d9517e94a8bf6b6a1c24b9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b74c304afa7464f911563fb15ac9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc94f5c20a20e8e327ec8b0d22dea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef93b92d9443cd3f13768e6f4a8da7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3fb981fd686b69059f324228ee9d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b72995590c58633e885d505803ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb6520c8aa74423246a96a21c2ee021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fbe40d774edaa698d6f67f15967b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681db04c589952eeef816e2839aa9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1026f893058b96fc96d4f81d3aa3b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12615c4d2646f758f415d4f8e39706525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65547820acb240748fb4e312c0cb4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51836d1b72179b1ab5e0451671d0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2356a8bc57eb7c1cd4c1349db8622328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe702e8e35a2b765e8013aaf6e443c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07db0389160e3a550a81fb944ef70a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad8284ab398f684dea7c1f0d90f55431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266fdcbd8e115b803fe9f08f25f14f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66def93dcfd20c37a2c7124a1dddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc5fe975fca9ad82cc3cb75de4aff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb55676289600f34e3fa9e61202dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82414e17ccd26292eb08dbfb4849336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c1550a3cdb53f2293a980b3cd78337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077a519b949d85ee98c697ac0b12cac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd00cbfccc46513ce80d060af1ba8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334559a699a9f1ac0ea4cdf4f108348b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf429f67ed13d7ad227f6b390ee0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb451f77e6984feda2c388293f940f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2196907726819dcffb40f4b3493a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5a828b9d5bc5e52e656ebd3ef02f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e54cc8aa6e8dbc308017765ea63745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8d146f93ce4a62ca3939877dbb2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5c59bd438272877f84361d802e69347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac2e00aa3b72989f7570239e6ed4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae753ee0b62bc68fa282649697ad95a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175060e1aecb0930bc448698adf0f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564567ed3735dbf13fe8dbed3cd7a9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b680f05bbf311610a18fbdceeaa40a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84226a9c6f8a62e3fbec250638631953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869bfe332c905dac962cd80cfb81a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2ee48ef001f819e0dd09014c9ebe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59fdac1403b2ebc27d156c426ffeb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf80a30a9d20d40acbc2cc35bd8ce2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ae73871b99127aca8379e937199058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4fbb029442aad5d09791be92c8fd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7229342a36c5c7a076528e2af109760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbfa64c2689fdb2ca73060db02e1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16cdc5307189aa73a33793568c5f3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01377b84db318a15fd08ddf8e35c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad76bffec9f9f7b28a60d05322436464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265df72604419bc565c9985877d309065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95e69f4b5512d37aa5d6dc645db6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f0fb1d0d7cc72487e918d5d246a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb1e43d44a55b9477c15572bb1b6f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd584110611b9d7f7b8d28a590ca769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec72a4c47456941b9a5a6846686e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cac60a1eaceb02c862e04e149ec4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccfcce5423112d7e626a02713f06a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6292c00a90cf7e5876876b8b359ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e19f5acf6b731c8442a1db682c7fa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6ba1973cbd9ef1757d7eef3a76aa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd96ac3b8ca501518cb48d621941e3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5894a97907facdda4b13d613bbeb8b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a10e7ed680478cde2cd36fd23b49f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e797c4affc546f50685538e68ec84de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447163370d0e75a17faa147f5e9ff7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc635f2587455f67dc99094997274081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b608fdf91c35389dd7c834b51fda882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41fcb0667c616794474d0c16c0bc0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630c2689b538786285e3a315ee2597484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a219ecc738ba5ec8c2beae36c129385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d845afb669c70ed83ffcbd2fa91461386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc43224f47b51dfd6270e8e1dbed187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97add6c50c56c79807e735656724c0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897988ab67b4d264b9236d0ac967ebb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525fe7aa1306c0ea6f06f317dd8413b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ccc5897317af3b14670e01f2f7ef091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26367bebcbb3249c46238547431b53e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0336658bf686331cfb63bd44a4649693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf17c00e5c1027e72f381be60e912994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95d9df381e55f33691bfb28486358495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502563dfb92a0815411709f5e411f0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f801794735a5217707c0fb18bc54be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954fddfb8c712793a3bf93de4aab65c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad4002e5ac9047559cdec7d69813799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa730ab930e5be430ecf23adfa3206d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c305c80aea91d09e7c7b79c0068a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9c616a9a99d6bc7b1689a267697a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe114f363ce133f6ed1af998a90ecc83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa47227ef904792c6964d692d1c011104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545eeee10806dda2ddedc4a402a32ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490106e854b07e05e03fdd82b477842106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd03f72fb28a575e0340d0b470887f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ddc3802c999afb83aeae341c07203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3dbc7207013a8831485fb92555649109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254f6dd95461aeeaae6b64463378a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78532d88be53950b73a558e5ccd51a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa49e919ea86eb6997c1ea6cd6bab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c81437df01180f13d61a4dd0538e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9acf7ef8f27e013e3af22e35858b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9cd22cf31e3c84e111fe873ebe2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f693016e2ec0fb59445e410233cc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696ed9f659ea8359c1e86e910d11d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e11871e9c6dfb3b651a2b0e0d7d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210cb6e470ce62515c45d89b3fbc4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6e34139a5631b1d8ce1994036b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c125c20dc96153ebcbcea7d950000121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a029c7f73732783e385432641c4df87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462c432a73f0506fab9ad7992234a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee11fdaa5e3f2c093ba415da4dbd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce88e088be45416362629d82c5aa68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d8333569db069f742a7cd7a5288f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582635a08e45213394b16621b664c76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fcab709a1bc6ab59e3c174579cae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0820eef09239896d353da8d553ec04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe13bdc55e53677303acd2f99f3026130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e693265e1c6ae133ba3c5a1328d4d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ee1c1126d792b54f9529de6c7c03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b034872dae0c636f91c04f4c24743d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3cfc275f4e7ee98f988a1eab2c724134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337bc283075e56a60fdc8c2fae96d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ac73fa4586528851c632235e110b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912cdd0de7cef6c78f03f824262dacd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c9d3750cec994ceb7d3836d64163138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639064dce9073477ec097020d7e871139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059640cc10568fc904a8ed8cca57d79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc71c1cb115d9324f482d54c9eb023f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79647d26a998a0ba659076c730a20a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055095245d570d32b3a93b5665e26d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ce3f5ed0bf28d4c8482e36373253144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa800f783b626b01c2143d8b8cead145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3bea43dd1727b5e5c93d43d751ca7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc51dba9741b2c54c47eac9350d05b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b3c290f5e06832e27d0c3b8fe4db9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5bdc8f039422d83da6f6b92766ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730ab5f33cb2825464e65fed6320bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533633fd23e31495626df9dcd1cb8c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f09268653ed96221882422147e67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414bd066b4e830b1ac321104249698f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e4b3265f3ecd2c78fd37fcc4bb28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6db3fbd5d8f5699cd57022826faf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa992ead46b672fb1f1d099a91f9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac316e64bbc36cf2b27679b0cfe807d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ca2212c05fd02c359fc30691ca192158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d678475ef1643fb64f01cd038a8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dd4858f20a9b3aecac67be2de2b61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f49c41e609a8c8686e7e0600838f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f800b0ddfbfcf86207fb44ac9d55e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c9238f7cb568fbd320e1d0fc76e42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c9095ece9db28cfddfa7731126334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298069850fb5b454ffed713ce9ebaf3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0674f32c4b363b5b963e87681fbfe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40907ee7d1814ae89596b2bc4a18498167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df4a8ca372dec90987b44aad7c84d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7d6ad7a339fdad8df38754d23172e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80ad4b67af41099215b95021b9a53d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523528f3159029b79ff611540bdc7fe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5fbbfd423526041e90b944961969a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe054f8530c2b64f0f40c291fee6b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd26638f152acad0f93a32670f8a32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d56475e625f7ea13af207e4c9694be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83d57d7c653d58f09b3e93aeb880b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4ea9b8504df8efb027ef153c5621177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a22d27ae58fc58f12144cbb6e975f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc396b8d3f398c2be5a34679e04df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da2484db9259fc6c3fee59fe5fada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d75586ed8de0b32f82b6c2ee40c493181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c58b6bf7c97f9114c689907c6e8da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958a4a247792d7c47ab10f70d6948d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f956d897f91a6c61358aaa1b8a8dc7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76b958c9586b975621c2fc4ee060e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e856cbc58e84a7e3a7ed192524e8f80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85009c9fc9cc41851415c808e1e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70d3efab9c8c0e3917e27cb47a888188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e9810d2f9f4868a4c178e5718588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf625444485f8e16d0ec76bcb2dbf62f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28d16bb02dfd548c1299d97d05f9da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390d0eea78befa1f771fdf94e3bdb4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153abfe6b59a8abb61a94b81a85f202193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0575509a4eddae08cdf74327a8a715d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d5f096258bb3a701e1f4aef56417195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf986bb938db1415fd6e97626ad482196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d45d592a7d030e0ad55ed065b11da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9699e53aefe34d977fd5b2b458928198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6448011739d1e89c3eaf0dad0755349199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8262f587d97f4767af4f4eaf2331200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091923ea581643fd523fbc053b5fb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf4f488fb144e53c7190fd83714c2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36d896ab1de736aa7c6c33bdf84d72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308faebac8ebea21ef953b79928c58b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fe19061bb070e647c42d46e4fed4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9be647f8d2c09e53014cba5e49c0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d890591caf34aad0a174df8e8360207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3386ddbd764b543d841cdf7d1b1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08396d3918c479d8b3b2e0eb9381984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983bc733c92f690da60378d747b3e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23e9f498c2cb10f9c4f2e85a9bd8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895288da93d25f08e51aaa17fb49ec53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4ac7e7baf16da2c42a64cb59adedb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737185d6a29b976d9c7c73a0730a9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6561d3125a7b9ac7d2703911034a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684116b7f5729bc0db42501eb67d55b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39720d83a15a44bc1991111e5b9114217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9397bd9eee95cb606b2623310dff61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11c9624db01e1b2c71b08210885652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c10eeed3c648b79ae18088c7c9db2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50732037486317d3f698b9dd22dd900221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdcdb6f686aed814a40a3bd0c5dbe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968d2f4335176574913e74f34c4e370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fbd5b89d2f8f4e8a50a1c4b1fd22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d8340f678eb615a4dbe99706adaff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414473ac45c409f76772ae0717f7bebd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a5d1bd75b729e24f17be9750659d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb243138816fb24f42a4de32087a0c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96318a764723daa293b0b0532fcfe2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac62b2a6925caa3ef1986076ac16ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584e57a9a4370c440d83f1712acfe48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61311dd06b6e37c7464e2924cd177a5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1019930b7c861c9cec8d05ca0f2c85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65daaf3fcca4a815ba16b6c11bf4570234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55525875000a9c3faaa4a4704862b1af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a35eabd29aabf220093c8d64e12b32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b0f8f22bc62ed8f29fba2068e4ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12def9cc75a99354a7a6696fd6f8134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092f4df48f5db77a4a8a060eab61845239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541f1434c09fe04c0a477913fae261240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd15f94e5aeaa10a0b85bd87e93637f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4392a9101950f4b4e35796f70b051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bfc1f220571e24bad5c1aac624485243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a4f12ae4f6a8d7fea7343ca2c381244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d776b0e0581c17bb473db88fc444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b38b7917d4b9c39616a4f225ca591246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e94d72e4e1c2a3c130c1cef39028d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f609640f3bb0d168ff8f75cb5603248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e281a73fd30442095b558e5009a7fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a974810838c945599f401ea646216a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ffd15bde285e410cb06af6df7c36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c139c01aa52f9ffe35cf9cb1ae7a9c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ddc6dffef5c797a7b99800e78dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3170f3854d4922073cd0f7c2e5bc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d705b9eec5550f011cb2736578afa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b1b59aea1b1e0d15fb076796e3537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5694546652db09ceaa07ebaa8bb2946257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473aba07f07828244301722961e6d4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ba1d40a75d95a4378d6f296a3c27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771dc51b307e2783618d3dbfb81c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e7cde72e7ddbd80b1f0dbb229cd6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41aeea12a7e7c761da439bac26e2e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d2cca515cbbbdcde8f2b19c71916263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e46609ed7e98cb27aafaf7ee0bb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a5fb57f6e0a526c542bd3556e989d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b077ddc7025b400cc4355aaae32a190266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae7304b064875ac8d3b81588bc96e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344c6e5b494147df90b8083896f533268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca682a146a2b64d7ea9561a333d65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f314c34f01a43f19927a3f12ae4cd58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad76c2dc0dee28257f06f7aa6b22de5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce0f90911c3ebe3cfe8b07dacde51f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56caab84dc241f8219f8a26e92f3f63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6aea5c16287ed011befe38873fc43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46762c9e98ab9e4075221341d158f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff959ef9957c7d437e5cb65d8300836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0276db76e3ff03e56fb2d00c58084277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ae09640fbc166fc760a1d59ef0a1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c3a934b08a0734b519258823ee76b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90c033ed0c32346a31ca2b392d3f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed9a3a1bb65b1caff53bc181b0bf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382e31652d1b63b113b7b894ed12f24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb971129feac3ecf736d9571b607920283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415a15fde11500098995c0bdb1a5d76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f5f961d8a6cb1f0f0804957a79e05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8571a58a4102b3b966f720716fec7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3f7fe68321073ec6ad56b85b22d18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4724748ee1aa1dcdd4a02f0b74ea66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a5e65f6b77c8f564eda68e486b65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ff3ea5f1014bc330f0b94d3604e48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4e8267a594e93461a9e070fd023f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906241a412a32ab01872e424636898292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0dc6a391ad214374354b35465233b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe3cea420c4bfc859b8c44b0a1613294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7637b808582875a60c5ec0794312295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51011f344e9b440ac04b074fe132ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc0fe5dda21c30e965e566ad551a52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e8f7397e9a516f1c25618c8badc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9e4b215adc878172d30c9c46e87e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92aa5078b0953c00456db27f2c2884300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3ff9f8f528545947f3da07c64380301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d294d572c3dbee635fe4a93aadc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930933774b884abfe954822ad20bd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6744fe24868cba2265024f6c1a90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7160d9f40e7b7427a9558151d91cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a92c68afe7b0002c59a9dac01bb9c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eaf8c51a30d666e125fa931a8f42a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418778870d068d6e5caf306a73f0598308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab3bb241705dbd7ece03c00208d9bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a726a1241cd27e4fae391b874eefe19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af7bc7ac3fb57eac5467c65fc66d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e570287f3126d75ffeb90d39a611f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295ca12990a18fccfabc60b2a41a63a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d164a8b6f84eabb559bd1191ce776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30acaebd7f504b5778e96bb6f8711f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aceb168632d784468c60426aa44b0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c988fb9b73d4750ef61023bdeb01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69d3c572b845093fffb0013fc6eec4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de190e79adb6a8ae7d82d5d08bbb100319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066d04548930e1fbf9175293f572bc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e97be7e51392f66627b272246e0ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b76a2de69e26f0e2238583737c0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb49f6573b2692e21e4f09341b407323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3169b937fec703986e281345cf283324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac1aaff4907a39a1f7d41c99c72ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8794dbb6833a202742d67ca5b02a2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c01ab6a85b8e38359b1809393a8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bf2bd71f357dc074126b2e14e611d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80a466e25186daf6422e9c7689b09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc429bf8a34f35c759a92a98a935408330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979315a38cfb46b8d1d72efd33c8f93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4173e28c09130b4f0fae129585011332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f7a63febed149c90f436811460fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3c9e67c1ceda13619882be162145334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6494cfd440fc048cfdef0651451a8e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684f726894a0b7014e86af3f2028b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d011cae4eb6e1529f2d166283e6b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a3833d5ad93a37f19aa7e4e5fd97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a4f03462cd92effd3caf4a971305f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9bd75fec636a84eccee9fb796932d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221803794682033480411e8571b815341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601ae4823dbccff530e8c0cec47d09b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59cf87485d55b7733c1a1cd83eba1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73247ddd5971deaefc52d454ccae6778344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bbd675afe4af4662c410f0c1d7d0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7430a3de22042941aa0abd82bbcdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920a9957dccbe0981c5c874071bbc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376444fbe2e033dd07597537be416e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559030f155a86212f6f03fe8425e8cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c265667e3d66908336fb880898d7a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed0bfbfe541dddf260a6ed92a6243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431feabb12eabad2a1d9faccd97032a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c65e030473a59bd2c8b6f643182a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938e6e6e68efcdbce3f106a4c53c69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca0e1a4511c5c57c9fd060376c128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06216f5c5fc1ef17a998e4973fe861f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a795247ff5f8af6215f3d3302c7ac3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2e594ccfa712c25f462fb296e285358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d2aa6364c988451cf4e0bcefa456359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa9a6038f8f5f5a5390c84a5512d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d5aa53978d037bf8b9196b55f3c43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c92906436a53b0b9e754cb6784cf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e9414d8e43d005455f555402ba4b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc03d69a813c29d785afbfc1c7e50c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab31eb934d48803bc808e6a445167365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc97a398a2c7a1d11607f492883449366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd77c7331bcfd533ad2e861fb8071367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63db36ef1319a421c3bfc5b24cdac0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7440b979b828a162b8fe7f5ac31b3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbddcf70a634bcbbcfb53f5cacb16c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a2bbef9596652d3d6bebc483bfe1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30244b6bfb141f3c2a208bc3878742372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d77cbf66575b25b777803c5e522fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07151833608040bb7d1924d522e00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36616d1e3e686e841adeaa20081eb306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b3d24832ba05ff0a3203b6c729a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae2a6c889eac1696ca4a78a1df6e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1eb4eebea01a22db32e498076441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e4f31c62d9397dc02ad099a7556b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf93d6758714e10e837528c6315dbf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0cad9f3edcf532afd0724bd9e8a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be5e4cbce4de4461dd932b106b8d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19578baefde83a020ff40dabdf699096383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd969bd5ee86875f518f2fdf14e30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106609f8ad34526d07b2272beee543385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4e80daaddc612e89261062afe5e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdf98d62295572087c5f78724207ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022512500e6d09f3cad0b5e21f4c7203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021d456ef82996e68d9ee843e15897389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05cad379523e1ccea6a132f636c349390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbcfb8653685a9204081cba6aa1480391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab0c30bb7805f9aca206ffa7c65a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc035897e5a73ba49879942bec966b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d941b953cc5ed126a76c2c3741e96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c597c781e43ae9b54aa46ea4d251395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dfab062fb8ed62f8cee79d29f2479396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a0f94cc32fdc969efc93c8ff2ca6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba99c1b99a46ece6150122d868952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7d998a719747d3d4b98a70b0e703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f98006879cbca18a24b78a40e0a07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8c35429c4119591beaff8af5f759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee12a4bf69e33a829dfff1a2aae888402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f96dfac12e2586964dd74c95aabaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813cf563c6246ca527e2d0634f441d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87fe9a59910fdac7abf7010fbcf8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9d87aeff4b08c7b4fa16ed1cbb35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623dc742fbc21ee4bf7089f7d62df7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a4058daf5922d1cb6a5ec1e4d34b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3abd4dfec308d42c64ebc2cce30a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd80456e81c8fb24d55cd2091100bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1f4e0d8782fec593434a55c3ebad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976a5c1eaffc92e301446228e2455e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa125e4505da4fe15ff21b22074f10d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f8b07928b7b826c66dfe2318d0a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93152287ba1156c82ef19a4d7bcf855415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970851ce0f0c511636ddffe080e384f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5bf33b2d3960ea10f04684fa2623417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adadd23edb048afba28307d340d105418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda67b27e40e68f63153bc2e1c395f39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad792cf1bdd43bfec515d854aea559ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e37dde567e7e2038c9272748ceeb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90627812482ab85a04df53b10de954422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc32c57ad1b217e8b45366897d5167423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13a98346f1eef9958809101f0aa1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da0d5e409860d971430433c1e8202d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d55fea865d4e6b117b12ff6f9e5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c11ec56adee11c158d99ee3081a05f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d641440f1a617a71a4ffa7ac70803428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a48d95591873f0195db39757ef6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7296a0a94c37592257b95b9159848430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e82132b12429b82e932219334b1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55946ac9e1fbade9e60a95d140b0a27f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335fdbb6dea286029a7fecae58a1f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3b49cc1ae4a9ca2a93cae0006467434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8b968e7785fb0ced789570c224b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1847876f8dbfe4ec9a206015b38cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee66035ac1e2983a4a3db01093f393437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a3b6e2450055319b67096db4ae779438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766faf58400d5e9423127faf5631c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f46faac0e607de17b1605d508d8b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a81a7a3050b3f2ba3b06cdbec713441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb36a7d1e1502170af2e6a460ca422442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55659183f221c6e154703bdc7c17096443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f07597d6ae38a4946759b8dfa2495c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935dd1d5a403c4b504bb708e1dcf381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e5000d4c0a46c3a8640e5984e3104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4462ee06a40a8c8feef2e2e491df5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59678422dcd59d868388d52d2e698ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38eb544f6954098536f1f30256768449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc015e95d7d291f30c7637422332f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e277c33074bfca0d9d4ec232d9e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a3a666f04fed13b8ce1e46f904ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fcfc93ef09b08bc0e06505b593b8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc95eede818e14bdf8da373439e0cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc90bc14d392823110cdc1eff6bdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46412c91ec53ad2a6caea9b06156fff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165cec78618c004d253ac9570745099457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60bbac37108a955374bb1d382cba3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff64c40aae279c16f38bdb2bea7939b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665dc8d6a272da9b1ffd692625f34f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff695831a7001f0c55c002d06a9b299461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae75b2151f3b13418b34db068158a2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34271d0ed13152641fc21a9ead57220463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed1a93acf045da6193c292ed68848464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112eb4b3cf0bd49f14d3edde7eae08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1d4718044d34cd98de691238efa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289f5d0d5a8f857f0bd4cb63bdb211467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e886885b5e2197e0d9fefe9f282c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591b406387be23d36201dc597f5a90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733722fd6434417960166fd8a2ff219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c146dc0685396044ac3e2eb5c17ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367177ca7128f0d4e60a67ff3890a2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bac78159c9d8f785dfb80d891a431473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17289e4f3302d5507d9e9b13ecab82f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016e8596100792b19867391215c7af0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7652ef486a2a1d4f686a54680d77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ee696975aa140311e84d1b2690dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bc0205070b63a3c02f28d3149496478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aed1b6dfd209fb2b2624699bbf877479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2650da6ab729b9a2aa0f7c343981e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db12924fe1d6a80269888f12e5faa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48118a6b0a3462ba5388492434186ed4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba07451744af1b155de5e069cdc6be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0bfb34ecb6caf272c32662d165253484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16107e03360f7f96edffac32d62d97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8b56ff8720e8ae532a3154f3aa52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2435a9a3ba3d4b0684db8f8055eade8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d275b2bca0ee315b46ef607f4f3fac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2524946e622997364fcabb08b5a0e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e4510af69bc0444f0e8f7330f4aa2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a190937b76c731c1cce222221b625491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e094e16e20352706a0dd438385df78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0496a6e51287b5173b55044c0d8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e88fdfa38d1d6c48907772e09fc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fae70acf6fa46e8a3273f90e23da0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c09bdbe6498a5d68f405381b741502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e5cc0f61cac2b46528b75dc7d9c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4251a5c325e17556a48b9665f07b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9032aa5234d683cd30c4d6ed18cd1de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3688c56d441f7c690eb1cb61a5c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f438e30bc212126ce0ed3e5b8ea454501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45adb1c7898a1dfdde3a97def80867e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd76b0270091552441c8a9367de074503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d14295576ecb0eb61e5225b60accd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7d186256ed84a839348d6a2b4f1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e7aaac26da8a67b42bde10e49e68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4663b0fd8aa0789d6a1222796b6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383fd66b9b0de041132cb9a772d94c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572558ab7bd7c53078e38e7c95de96d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e853b56e30235e807b08eb41dae0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2f559f70610f65844bd4e26a13216511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e3c439a5729998759d1f8b3fed1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a83adc12cf7365ff2b8c29888779513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd44f801ebc07625e7fe4c619df6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b4f10bd78be4dcc83c74d11b5019a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439c395e65f0d60576859d61cbbd9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d85466f60725a43da395294245b77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd3097ef260d8349ab3b8b64ab7c75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd345977b1327dd5ec0407ec339f89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc9bd78468efb9361293b73ca8f4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a9e8042d9b06baa7d738a893dbcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd6244f29789885fc518240dd4cc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdf46c12fa4416cc24bd81909b9eae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0dd16b69401266542804c0bc42f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe405c93b158f01d2cdc8a4639ea0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f41255552d5caf956dc7a40a73f2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4f9e04f0e19af34188f0f0dafba0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cff074bdeb775497e311c8483ae1b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f361a26a6e28963692c1434fccd76e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c72ad77ed0a9f3ee64c3d8a728c04e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932333eeac481298489fdc13f32382531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78166283c7ca6ce12ee4804ce059d637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a61f650f3bd7f0359d9fc6281ddd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7680e398d1fb8020cf42c396c63fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde06c17267b9c33d9669ec39a071f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892ff0b0185ce40df4efd2a96f7737536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff2abdc6bf7ad0d85fc36f7b94ff7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ab2f490e8693710f8736225362411538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f729801f323ca54346936d50d2d6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b53fc965b48e9688d19079b87ba76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d60a48814418d4cc39ac386d0c666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f52ff9f94cc29b0a8089721d5168542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9283f28c5e527e6f96789307079253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf42e1f2735f196e9290420658a2e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bea556da907de03cf39ae7fc07def545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c46a3310b09470dfd83fb70606c75d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b1c7e3e56d9df5c0ddb3eb9782d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbeb53529f3a15324f11d7a72257f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550862b492ba5ed792c54dfb0ea8010549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8f9a33a46b0f4f29db0ed440cc398550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d798bf32aa93712c075f2a86d273f38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72d2e6c0ed81329abc90c2def23a84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ed6a93149ae116cc339d10845a22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5c8e73a62afa087e008c8f9f7ed8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8cd59551d60899ac03178a65019b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a4a653eb403da23ce324f9b459a8c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe688b0a7e9d04e2f05b0e4ed465c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ffe4bd04bcee0ab2506bfb5cacd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f66faf2e276f4bf236cb70b684c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991dd2fc26a100a8783696af8d7c2b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439e725c89b5ef0fefbfa758346606561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911ae9fcb9018c7127950a8d40b2b02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa031c3a375507e432e56ddaedece111563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0913490b431ef236b03a225fa818a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722303cac875c434dd1928b4bd0d5a47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0712c123c070a9c769aabce12d39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee8624ae6838e294e9508b238dae2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e85addaf6c921a1eeb985478533f3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f875672570b1e6ea250e0ea2adc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60e7eda1d79171c537198d19b380df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d6fdf5f25038ee46e39f3c0d11a4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca09956ef77fdfaa349d1f7d46b17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366fc9b32f92c05a56f65f2760c9419573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b97a18fc1be76286b2552c68eb50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f874620d3b9ca8d73c386ec23e22e37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b895438cafbdccedb446270370484576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6d00b1773adff8078288af18058c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec11d76b06d0b920875a714f92b30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1b86d27384658344a7a04f8fea4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4fb1e0c33ab60b6e4b9119328ed7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3c7b9bb12e5c6943fa77427026b5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9c47bbcf1d99b82610eb41f96f79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d0cf0aaffd3545d6920ef203e938e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74bb1064acff4afc103a16c264770584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4334e93fe338d58e551705575283a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc60bc2a785fd6c0e0d4da3dc11bab3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807da488d4274c3c7a99ee81fcfa700e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3967d84fb75f3f51f091e0e0e78787588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ec59acf90a1188d7e32ffc4f8a2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211a76c71064656815daad46428a13c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f23b4774ee5640c12f7aeb8e95d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc445deee2829ef2590f1a953de573592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dbeabd264fa2aff1a6a57da55acfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c03a322be91538a6caad4f2a3cea8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2046f5aa751df541676853f1446e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25682626dd00dfcef3bc001c210459596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c5fd5fbaf59dbd732736b91be45c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9a7cb5caa76f8990023b9adf8711d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21158872e5a2de10ef769b4acffa41a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0ff2eff2cc2d694104dd7f42186a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1cfbb87c51fc596401eeea53e4a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb415aec85c47a206d31dbae84c63c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656b29768324236d29003f2989d9e48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ada9aeca4b10f2accd488ef75eac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218717e706d96c4254e84cf8dc26b8b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3939bcff1d5d0e7bc88168ddce4391606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bfe5edfabf7cd332143563ffced82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2bd869408788f872671cfc52d5742608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fdfe03f9df6b635a1a6b4ff160fad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741d174edc03a0ae19bbf9968a1806610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3973f12efc590ddb353110a713f56d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50caa0ee2cb9de88982235366c8e18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9a29ef339b4b6d5af33275e8e0fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a6e5e099d5948fc5201e60637022614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab19e27707401834290385eb1ffcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117cd76bf8b6c079f6896cd5e3b96f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cb4975de90877a313a91ddb6541c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d9e6a6e21102a91a6f9e9d231e08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01f850c8ba47b4296bdc84723f78a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b538bf95de24e367622ede6418a15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8dbacf1ae61097be2ee42fc525994621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba982a2cffcd2709f7e1f2969986ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917112cb93d5c19247062555a2e665623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b671d8e383da0df838194ca67210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4de2f9a3fe87518bffbcadb2478a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b434157c7a6ca5c87e008fb735ed0a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68b31f70b7d6c647010905c770c818627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8f5cda8c476ff59351883b3af05b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4928a14fdebd4799f932de9ff5c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a19a20dc56886f2da7a64028d4e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d39f74afba0ddf69efacf9641fd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7d068e8285217a0eaed6d90e0c05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5d721b65faab9d2d0a482a78804a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7380103c23f92d9192f7cd171aa1dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c301abfe9adc1c25f5206145f0471635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9503d7c08361e42749f47709fa89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc21d0bc2af55a0d1bce4c90ab3ff4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71139aa4271bf665ed8e2643d4a8f1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa90d2791a26261a9fcb0982b0916639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe419e1e7ff30c02519becbec55df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9f530e7b2144e171ceabaf9e2ab7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c54218f0917800f089b355cbee4a87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52448f2e0be77250ceb3ad813dc71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0ee7ef054e34d8b0dad2ddbc7009644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb19404378989ea3b0edf97c4e8f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d56de97b42af9e85d864b146b51f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25ccdb148cd4cac365255f2b90508647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bc360cfbd113a53a90958c1c4fa87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f41294d6629eda1b28b7c1bc5560f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783b8ce864eda18798a859b3ef5ed4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40718f968ae165296226726ba6f129e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69939568a4f8d0930d34f50907202dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b1cfc9c5af3355e0d2a2338090a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3322b2358316936939de28d47b1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528b94aa43ce00b7518d8c5a1d6f79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea115aeefba962daafac2d9aae3b895656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dea1b70333b60f0a4ac7d4ed85809657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7b16402f99c78216b970443914d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9c4dad182d5784d8e628ab0116e9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6123816e6603dc8e373d4b59b20e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512a3bb3f232bf4f52f22360a69d25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d4f16455906fca3f49d232fb0274662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c1767ecb0fef928db29a4d594903663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7c59ae51765aee37f0c40e92e21e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c84b7f9f5e1f3ecbd4d97a4bcb44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e0a1125822a1ea113b0c72e6d9d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea294d8efe41f5185d9810135df92bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2a742bdb763a21f3b8d751cb532e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecdf4c380d389f5d70bf5db1d1526d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116dd0be38df3b48f739dd9cc2cd9b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ae4cc005f7791b45e6ae0d0a4185671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0752751ef2c2fa2f2b309fc00deeda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9b5e3e7c4dd37a1672f1f1902cfa4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6a0f838d3886a5cd8cdaedb3820bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317a3972c287cbcd40991256ca5fb8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb39f1645932242ff93e4fa72fab6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb384451b51e36242f50f8a8a5c931677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf496e3ac4eabbc0085685675c2b2d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73c6c6f6bd9f354cdf2a655b19e42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbc68d2860ff0894870d2f9b7fecb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c8ceb0f468e0d6736e9a828bb1bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a59f66de3fda06f62cd5a7086670682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8299a615d84126cb7702a15015e0570683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11dfbc401d77143d7cfe4d9e352df8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f37f772a37910d759c53f49ba3d65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f55d1f2d759f9103839b77356673686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3dd54aeb2b1c70ff4843a3f10f04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759258cfa4b1e99fa338978bd050ed15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd4f8fb2275c0896a49559e41fdee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c40dd2af20fdd0898c92610fab653690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b66917162fda15af7843ae18c3c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851edfbbcaac5a507c376ae900dd2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a9a00d829da22018bb763b4d75ee0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ee9449845d840effd116d3de98a88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8b744c29d5ef501ddd491261a53d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c456fb026f041416bebdfe814d8db63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e530facad0c96c8121c44d886bc1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474927903f1668b949c9102ecd7bb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64f01f3f23c542f79d6e6ab4d9345c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb586e54cf6a269ef64cc514dbbf4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f953f3f72217bc364b17b2b865f451701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb38bab1df222b68dd19a7d9b72071702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc4545205602c98374faf593d5f9ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270de1b8839735b7d66c13bffed6dc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec4fe0c94bf5b1b04f5a8221e4998705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb481e66b0c174dc0e0ec540b718e18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4bd99a44cf0bcc2336b4eb1c8cca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00d466c6a89b70012f23f36f35b4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3deeec5b8d821a82ae2c43081de517709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1f1ab6a0224c8f44dfff16eee55c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521119bd167edbad4e20c1ee87b0fa6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32db131889dd30735964e6248571b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392294beb16ca72315b88a0df833e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984a77bc319153ec55767977fa7fbac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640a9f7c21de2f593d0fdbe91ed66a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de545ca147d854dd966df6bee4ccf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0ed418e6b33b5a824fa4a21f2654717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77925ae3ca55c351a940b0410e6a756e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c9a962c65f788206987f574aabb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f56973c2ede15603aadaf27dac668720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea91c89f931a3b3034f9a99afba6746721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208be63470db694a69b667f7910c513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057084526872c9024a84a50e9e5662f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b0aaebf343023bec3844d6abcf9c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006db9fb30fa9da88e37445e62310489725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7085d9e85fa9d7663d1a640973f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a2bc0a0f44a740f96ec38c58537f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e91a4f12a5df3af13b7d89bb4168ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f445b7322c99da515cb2372eab7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff23cc421599b4b81c4ace306af9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b67d4f482801f6d50228fd6666b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997322f88fb77f5ea94bcb9ec7d0c68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef613926051fdb9ed90b8da057f3c67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c60d41ec6b41bb8964221eafaf44b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8fdb45e919a45909a02ee5b6f5c86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9134383fabe6f421f94f8dc067052736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbde46b4cdc27cf1516d03d35397d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b675846785c89e72bb6db773e18c4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800ec06e5724812a7a50bc3082ec1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1cc97fc9c9bcad5ed94e14d62adf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b45f92bc2452381d37255318ac6133741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dd9d2972ef5b3b60f2a54c2d92d56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb5678f854869c41f2b3a3ab7d727d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd70cbaa022055ed1fdc53db906c175744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cfde05f23f75cb7e85bdf50a74e99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988b19c05feb1b30efc3fbbb38b462746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc765e417be59e0547176535d45962747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ebdf8334842402e4c8212601bfd1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e51bf29bb16a9e4f042f0cd944529a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458c802133f2a196f60f1470176b4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627701e7e929705dba775fd0f003b674751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beff3926c23d1c57c033993c7ec826752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808933f19d1cd70b7d01cbfac20f4261753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe73c48ad04353735251e834b88fdd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d1da2b1caac2bfaa9a92aa495c486755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d1bd2a11bc273a4ffd3e41288b55a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a40ba6cd74c0822c850ae0e5a19fc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50516057c264b39eb570c5719ee9de9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938683f99f8c48a23341fda44c65156f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcede656e6fc79beec2f836d581bcb131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8c4722c8cd50d88bb78efd5da81bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3098e20c4aa5d6f25951b4f4c5623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03da5fb71c624265b1983230b61544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ceaa9296a9779ac575acaffb438445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86c1098f8d2e08d6250d8755fd4c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd956bb4de3c227fa39bd04ec7cfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d4b2d53181c9c3eee93f34150ad08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf3e39f8420f04bc66cf9e9b7530b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6915ab30543a654e947698d8ab2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2e5e7094548507feea6f7ad5e05111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb1c90751b6ff8596392db7484ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ba9405b7acef91bb4ff8c1b8f65413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d4a6d764439b79c2bb012491743614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ccc0ce652011f129e7d5d2e2c463415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d971787fff3f52332295332ed6d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d236b60ba881f8b729e40bfb9a4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a67bac856c342493a164c573998c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b416ae72a5075148bb928af1dd4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1118547d83031971854e26c5b2c57120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499867ab24061072462d3c5fc0f9964121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ead195b634743b5df40e6368af25a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a464314acd02ac251df13c821c8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b14cde6aa2bd970a36cdb10fa050224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af663a9a983a559cc1f4d72be148b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520187c02d9939e421be986211efbbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19560c50b4cf4280383328f59c5f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b12f4012c231bcc40193389ea79b3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29186db45d8644b4aca737f0b689650729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c439ff4b9bba75bc5e1a21aebeea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b97488d86d1a99265db612480f51831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2e1068603e423388f486255efd6fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b398aaf0c30a885a9dacf6e480b6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891641454c977dee936faa42a53bbc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5664789c8f4d3be58cb28b7dc3f8aaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a3c2585eb950abe122d693f0f37036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f233f1873b1fef8f6934bcd6ec30dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae218f7498fc36e3a0c27afb277061938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ada2929e307ccd10a5a7bd3c056839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb982925be38599adeffd8f46a975740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521c3c4b58acec5df1bc0154c17201341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297302a5624bfc569c67e62427281fd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43ef77b52266dc311ffa527b8957c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b7de86412293bb9b465ea1edfb2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352453efa84785e8c73c8dc528713445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9f4d1ca374174adadef10aca970246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845a29140b0e085c2e997282e934b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b518189c264ba9b11b64762fd128be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbf0bb916518b5bed9ac0e1b7773ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7ebcd36383bd311425627954ed4b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2455e9bf90fab730fec8278ff2a345451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836930a88e6053b03cbcc10862ebbb7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548399eb583daf814e5ce8d95f730c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e012a148a28b3439d4098495e7d687854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca46307feb7c15872794452504721055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b85589cda7d92f15aac0b6e598b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd71fc231036aad0b6d8e95d6f878157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0ee4f1f55646a6ef9795960033a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2aaca87227e10ca0b33b5842994ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0a600933a498db00bae49f658b79860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a50f0ce0b4513e245c03a907574461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2690b04186e72be487cc858a62c1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba94603da3019e6786f39f614bd3ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fecb54e9d6cdb37e09cf9a72a65c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9550c1f796e2d7c890477f822543865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1983259541fe9268adda25f1978e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c94e23cb8f0e61228d4f4f05b28ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a452897972ff46a1308d469f7a7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fb4e84af09383d76358635ddb068f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc064af8eec1d8a3fbb82357e85589f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b595bb2ce9a23b0433ec9db85f4dd9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bf34b057f1097d5b65090e776c21672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba67b13be5cb5afc6b825a1f87667b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cccbe01fcaf99c0c8372ec9ab3eae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e2c7268a1774013b1d07e2e7db7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d3d684dae96a6ccbfabae2ca857f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276409188ef90bca92dc4ebde662a9fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dced3996ec161a005fadf2cb76a8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a71b361250e7e0826cd770a85ced979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515b8bb37966ac3e9bd3a1db860fb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c965d48b2432ee186cfdb52e7967b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1645264f35bf2a390979a22757d1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab0ba3b9e86c1cdba535603abebe8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc5dfece36288fdba178e5cf4a8ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a7e120ab0a7667e686231382bb87a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11def7cc69d4c387738c4b380d31f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee019fab551ba4c37e5f2aac5b43b1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b171a7e3eb09da4835b6be45dd0e4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092735bd76bbce0128d2e0b4f7fb47d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e26d6f060fc2ea0b7d3635e45bf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f546fe94e8fe81e0461b53b2a866191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f04e9d4a82319b27801309e8ff4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdaeb551890dfd56df4f8d08f7194393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e0dc2b522450ee0c1d5c51fae64194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eb568242159f8d9ec666db951ee2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021157291b7bae014e6fdc8244eb2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378f502996a0c7caf34aa99d1ceda6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12cf7337a1199cf7359ebe56c256898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50093d3ba6749866387ca9919ab6910c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd60726f3d5c044f47145e8014665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523ad55b64a254e97359aa471f6aa9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c209b577cb4231d0adf77b05bfc35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84101d97b03dbbb8575939b76ebbe80c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7cb59560b55d69703974a059eb68a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f387784e2733b8b397f850d1858ed01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea966126f1cccfe7d0f71255b3ff65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2eeab2ee6e4fe292d2e1317c28fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc838b5549ae722f711c13daa7b0fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f917e5772d22aa2ef4efcd2e81c3c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fadca57834285bc62eeb46f017904e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f3b3fb42fca41b1ca154df6d70082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef932888853e7e0fd4eb7b7cd064e58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb0a0cc96a0ed7f35032c297a57f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdc9d3b1bf9cb3c1302fd8d8a1b1ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3d9acf371ee20fd17248a93831b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242b6084855bb0ecc958a952f6c15f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ccc4188cfaaeb9cf1510d457a25cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc885c1c4a47b73c9760ffb87ff62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ebc5435dd9502bdbb7ec2662d91a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8310ed3aa5d72a5afb92ba1d72a8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada41f675b1f5bc23077ee33e9fa21f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8535439418408f1a13be99f80a2878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed665f24751121f74fa23dae7b27c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344429370d4aa73b01783b6aeeba4537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308991b17d417159c8ebad73b5ff402125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8955a508dd25c3bf30ee859e1cecb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6d659ce6588a85847e31e4d39236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df945394212e8ffce460488d12ab82f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b32752d94b6956fdd64a1db75a162129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f4b36e293203c80600e4f3f59a8d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40ac2eaf6411b867dd08e5df609fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a070af03a865f3a2e77dfd2fbd97b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b1242958e8a835b9229720794bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe1f8cb20635dc982d756b68d36d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e986d853331febbf3478f7d24c5c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3594a0eec3558fa833647059d07bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3c672d778cf4fa84ee23706b3ced2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb40b0669bf3b5a5e22f184548a26aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aef8e157e08dc445da871c85ede6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f952a6124b285d2bb3b759631efa88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78641eef83e9662b500e99ef003389141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff6751181b0ae60f00fe2d22f5395142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13803558c14699e0ca8049d4823d18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e89232d528c4dc90d75fb1d01f438144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f2a3a2603d8fc7a23b6ba5f87272145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5aa71ffd278a8db6950cce9c6414146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc4aa16871d9ccd6b01496943d66c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9e29aed3c5f4b83392e122630b54f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c8f5bb10a8062f8198dc9f91cbc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ebff6f0352bc704fc87ca4ef835e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916674b9ea734cc3751ba0904675da09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c8c4a0b0cba3ec8d5f4a822372236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdbcb99c070cb4073485e6d767248c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d10236a2599d309e79155aaa63fa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d43f7d52f54410c5f63b94affc32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe9d42bd9030d5256f703dde8092c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a9dd848489235c96fbbf1ed590513157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b56793ab691270140b6e65e231983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15bc2a28258e14f11dbdd8762f6ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3669c7fcbb4a501e04b6c951e03fbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac4ff05a508b20176cb441d4f094f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b35a7c4690664bc50e53431f15e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067dd299fab6107b1b592d6b2397e8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e2e42e46c1eb3e54c63275f633ad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173d38cbb8feff6e0f680a20c559aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577573118196e336bd61c62c7fc1ca0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499377387722ba59095a91ec7732112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bbb1feca64f30a59eeeb1e713ca1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af6974e1f3f42340884a7b7e2e921169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3918f4d0ed770c97a2e56105c85216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9e766b6f8f9382e27310249118f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137397c7646b5ea6b3dc95528cdd261172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad59e0c793fb2fb04e059b0771d3883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c9228ef35c13a3b0c13f9282b929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6bf24f169a54d8f262e235ad0b3dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf73dc1e695efe98dfa936864303c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd4b3d342e097de7b1873f4f4f655177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ef8cb62a2d7d5cf64ad1cba7a15e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f1c14a9a261794b0f13677e8d7d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f483450853934ea415bfa8d4d9785180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3cf4e90b826b32912699777cc1237181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ed3e54b488c9c2bb5e5ef7eaf170d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db662cdb6ac7fbca415217043c8ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d6b68b661f07ef16abc985436b76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d061bbe1b3bfb9e2ccee03405a1138185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c0b3cb3fd1665c0d0f1d1d19a5c0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156b0ee85471b415932d99bc6c59be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252683dcac581530bf049aae49386ec4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc16cfedca82b736a64fb33b62671b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177d4a7ac38232a37be0aaeb8ea575a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8679c455642ff1abbd6ab3b06ee4de0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dfb7bf966ec58377995edd5a4ddf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a680930dd74f6619bcb624dfecb999c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659520e39e534af83806508b57beed6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5bd6969688a137818d39e5093e7a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc3aca001ba30f622143c453ef13b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83d4d6cc2185a516905ffa172dd4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e82b5a127cc28e293b8ccd7d1d4e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cdf7ffccb7a35613fae9956c4e794199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898140b9824fa7878028050f3ccb6bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb94fb51e407da4b0f7637e6b2b1517201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9bbd3fdd2d6a64085a912b4df2b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ad0a83cd3b91a8b7e746b8471a1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15276304f97543b65f03e0f251229204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2496f5bc3899a3557b031f8c2e18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da104c19635848eb8708de8457fc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4e63a85945bad7ab69e6aae1693a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9bbc1fbd899fddfbfe39841b22e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab7fc94387acfdbf862c7ee63db41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f7577005e69ca12725ea61680ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e302c2ede3a2d22cae185e6326e9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0f5d1d821cfad4308b105ed9c4be7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bfd9484391b54a7455d15b8519a43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f048fc94ff7e2a5ff59d868798a14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089bfbe5597634bb0ead7cee78a0545215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1369e4fabbc516259f4ccf1086d871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be85cd1824c79a9c3c511d6c21b4f5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba2085e9766d877f146b8a203ac7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63a367dac1039f665129e2a2ac8af0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf9c90e7f0dfe98a060c78f215cf71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59871c9ba6af7bd16a6e02af87c61d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867f3e8caa076816c0ae84b82ea852222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ae6d4b7125b2ba820da4b6f40b77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190dd3ac4859f649330ad47a93db030224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306f06f67dee2c3b6b30288a07b3b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b3e75f0909643b2b1ea716f5dd3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd017d61e20b7d2518df5bc9e529fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd76b907919bdbdeae8c82cd3c39da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77360bddaf9d00f3685c62ea95155cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3f6574fb3845b70ac52303f9dc0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae61c8e450cbb83be562390cc0191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f439edd12037b6ea8d71edb6ae974232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f687415a45f76dce219bd062a172233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad73a1e001a96ce253c94aaa3e2cc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a3791ff679cce7cf222222dc0b77b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f8bba9fdba7fafd3adfad9c589f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc3a250995e1e76baefce3632dbb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf107a8547ad8d8138ebdee297a0f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18abdae6a294b7d20f4bc109e5abecf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20937b112e9830d741c04350269d635240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05794bc50c30b0d4e70d8b566d735419241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ccd08f0172dfc79c82937e3a64283242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aceefeb4c6c7dfcf1c361ef14403c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf077a334045004a23226fa3a11d27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf6661767b295368494f7b7349834245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda620860177f8ff997d59e311fbf7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aa76136ab0964866cf8ff8b6610b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25464643d148da40968b6d9dc93f15a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab284bc7d5680b125db74e358c1ae5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d0d82c8e60fe6c6f1a7355dca7760250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa1e5516437bd5c51ffa3d8350c3ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9375bce627369ab574ee30b576b2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822cb2140c6fa759eea180a4f770f5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0810e8d6b8711bab285c05aa378254254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4cce76ddfd23eecfe34065b015647255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da521b84cd5fed38932ebc42e6d35a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a84e3e634aa65bb6eb1126b3085da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4819dccffd8d40fe601a935ef518666258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048263913c21db012542f81925ca0066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbd15c35b78b9c70d2102fb268688260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819cffaf59901268fea58be14b28da4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e52964a5427123fd0d01b076b43e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112edd56de72c6241df116ae4de7916263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b881a7b1204b1e1a31c3d92c4020701264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96907553c25f1d3e15da4e843dec5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3a273e7862378105c8304e7a21b81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0233a08e1fb9474e83a4fb5d37a1df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28429aa71b5fe4ef79efe6e470ac85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909950c22e533f56325c2a5c45c063269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18dc71277d0880b6a16c5d27f056f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd9383c063a677b1d06bb5cb903aa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa94bc23dc8ce1c791e9ffcd898bcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16548cf2acfea9cbdfed9caa20311895273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbdcc97cc7c8af65aa6fdc64cff30c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760c84b81ca807f429e164127300e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ab57fe2d22fda4538e7bf27af8d62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c8bcc2b07b2d4182bfdbe32e15a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f608cfbe9f0868ff8c16161de176b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c3036b84063d19763e9c6fcffcdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50d25c035b358f026622e9eb28aaa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e3b813b7e76be97665880fc084b16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389bea5728524dd07a0b9d7bd28d62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0269354c11c84bce07432264778325b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708d91f0316b8d44d86f555bfbe23c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febedf6efd86e5a5b200e311e0d7de97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ac96f983e10d6c33ecad7fb7aa3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ac4dd802c8924e1dea86880792e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1c06e1717ea72fff5602dd7da55f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca08be99fdedd4729841cbf8646379289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e413c8eae2f2fc441d94eb67a063e8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9b1e7e87f684efc782ae9604c661291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c320598ac8789976711e6f3cfab69d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bea26c6908f3c1cb9d2dd4d6df0a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa074e0cc21305cdf55268cf78169294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c1637384975db6852291833e3af63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2391e3b682566c4983ab41b24d2a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47c2bf70204cf6fbe00c9ca9471f1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6f6bc0d049bbc12256edba5f14a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f1b6000e50fae0e0bc605a74e4c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15833eefc3959fd0f8af8fbad9e69b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa11681d0bdb2954d325ae27b9ec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b1bd10d861f3e25fb51e8a31a7a48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea179e53066cfd0749e880774b2474303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2730aba226920aadc7cd4331d175bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ae61ec454ca8e5d0dd35ae53eee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ddd328a13fe6f7a6fa2a126f8353d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be2bc62053de650dde444da3db116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf607d517fb4db3f1eb284156e1c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed33cee12f927ba2523ba9511edaec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e1948bc8a8c3258004c9957ee8562310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee44e488e3909edacdf8a57cf3662e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d576b29990c45d8be64f299e2e1eabc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aed4f5cb78a0838db975edcd53522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f085e0791a2bc4dfd899f131ea6b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e85496c87744a4e4d8084165cb77d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560f702cbe22300350049f0fa5727b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a4326d68453976ad05b253672c5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab667cca437559c09af7d67c1102cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7f0360211504f4bb52f3dcf29969a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b519d064fe875406b847770d3dff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766fd4ef9be1534783292194ac7eb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341035b339c0603574e1e12e4809a81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99179931089150810e42b5d475144d8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f9f94400f0443fcad1a6c0e6b2c8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795342c2cf334db45024581b09400fc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632518a941cb699d3a7e56da76cef057326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ea63355c4f1e4e3c493c461323a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402d21382dc5364b8609090dca3c04d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511d36f7b065649d97278c7ae3dd27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a09b2ac4c1f64bfd2b04ed389f9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522d5b361adf310a2ef663b619c3b39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a70b5a7da83d77bdb1cca3819df8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e896c609dca4b33a7548e99b54b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7de31c27f4c7d1d3bdc1ca6b44fdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264899a7110e1557d8e08e71fb7e3f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fb733779f10810d3832623f12e2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd1874e38cef6a91179261ea5a1cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248446524b41d7a4205628f8a32fc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15f022e652ee3904dddfe29224403339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a650e243f59e08cd805b967f8837340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab0652199cf0224193e7d9dea6152341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db920515d406b8fcb0b570f9353a949f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5267496099246baabb256ac54bdf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a6630ba2f03764efd999976298cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276069535a948cb9ca938ed98b03dba1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db121385c847e71ce1efdea753ee219c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351cd0f2916779ae7ef8257d2916f9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7086a9cc2fd2e498be1309085cf085348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281e4bab19aaa07c60c3a07a5ee08a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a59a76f6e0c7f9d35902a0c2a2469350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109182ff2be3d4635fe7a671f34500f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd3f18ac37adcb782ee0129510652352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff9994a95ead265604b2ff4607d625353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5a90847f137a74a91857eca5c489354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345a2b79c6788152ba49171e01d4d30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ececb282433b5f759dabc9289c94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f511430931dd71179c9dcf044ee3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd5e60cfdbd0730a84c7f73c5a261358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fc0f827319fec0b60f54e36de3ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c10ca70eb1a2ae10e029381589f135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c165ef0c65334a8a066d0ffaa7161361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5380b7372fc0504e25392b4e72157362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9b7e83e9f2398a32d6bb835c01bdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462237aef313652966bfde670eeb79b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0861ca25b22b13a18f9eb09ccb715365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9c93c4faf179996b447c00345e33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230b42e8627883fe7e2d63f9c13d49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25a7d56b41c9ad200c922f8d18e8f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde17b53d1ea575a243ef40c684b3f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4552d897a8229c6c8422f7568cdf581370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd49a6b5abe53bebeacd10ab37a610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432d3fad758c55e4e3fff401cd4324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f012d8f3f1b211afe8d586605289f81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba44ed38f35cd301bd56d72c392b97f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e06a730159fc76805efc8ecb39cf0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880f52e9d7a6288d52cd06adb21820376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54c868ad0b873a96b17001b7c7638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84915e939d929a74b2a599117da5ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b247957d50e55efa87adf3efba0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfadc4f4899817b18652e24b19de158380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a0a962492e910801d4d008353ea0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2c72e5e9f6a69ab35153437784fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ef7604b0b76f08163f362e7efbb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c17d9163bb923a772eb6388a94c378384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894b4fd96e7b3ee2d105936b9a24c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5a4d9b6098f45111905e950e2414386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9e8f2e1011fde566439aca4fcc58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7154ab26a58f02821a16a4bb2a60a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56b2399948319a02230b91311a137389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067b7c0a4ea335ef74d045e3be8525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230631c99bdb0d510e0f70c77c78f38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9bdbfde90be03927d2bcd4dd7d5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40167ffe90d2816eb8def794450b7190393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dcf4104292c2ba79329fd8fc57bcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4018781169e0ecf9268f5eedf425c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207951bf9d353571007b091fe08bf3ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640188127418a4191a8223c9132116f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43885f0b90d5946a3ce39a95a9be9e57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb43412cea6c7208ec54c5e914510a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d2caa2faa39daa079b4193821cb38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2b8355e45ce1d3624a67640335b97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d09375628eda4ff517fd0e6243425402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e76d8b951a10abf5d8afa1c9db6d6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c84c17c0c219706aa6a60734fb122404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3208efddd56416feaada79ac7bf61a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab5deb33cc93e43f6a1e745aadfa30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e19b8ceadc6eb778d3ff56007ce833407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af70f6159f07ca08b804e3882ac1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d1fbbf2d5c6b9f7ae3f9b02e3ae8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f1b16be039f1cd403df50b4face6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bf7877239a58a11fcfc7ef0c9383e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0aee483494c8f97a3ea10cb32c554412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a3abed0cd23d6ae594e091c45bf76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8da4642d7243ac4a7e4f88fcbd9bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84962c80d9cd9a66a04a13258d77ff23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b461f81f20c30dc150ffb0825f9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852e6e3ca2f1981f6773fda7c95b302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b69db11fc1839120cc42d30cc1d11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2282ac91c84b8301f736c0a0b7c28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4327b08580a39b1f6b0f5c50a2ceb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b7945603edbe421b214ec70fef48a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b68cb0ef0d5e95f7c2f00cf9edd8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2e6d4143d2f53bdbe94022de3dfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c6072fb0fc8a7dcca4746d6d43e8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7329b563e26950be1db6f3439a6b73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f290ffc469667075fcb8a5d11e8473426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e96ad903e6db0763727deb42b584d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce3f93eb997d3e3c4dce320cb91ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d5c91ec4ba3042c50bd89b70b9e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7910aa0ae7aeb209ef852acf66f39ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f2076067e1253329e2098a1dba3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9d165644942394ceceeb6fbd7bd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4aa9065e9b5824885400c005bdffb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30316603bdff56abb662336ebfd1aa54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202dae0dd780b79e5fe5675d106f71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f8fd7fc22f0c9c17412be9dc8e161436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc9b1e563365cd9c9f8d102bece1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cc581147c60799927d039f804009d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423bf9be1e43ac3c31c696cba5a2304439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec6cb580918f4f00a937600123f81a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adaafd06da7677a3a0454caacb90b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273e4c2a81887f3c1ee051a72a9d3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59020315bcd9073c545bba820bc43a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6de0476e64c82c6f85c4b07dc324b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb2c77175ef4a98aa4e6c2945afb35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba58f9b6a5507c055806058745d8ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e56c87e1e491d6fc8bc7316865d5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242cfe0616c27bcaf34c489549dd7fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb919f81e40460444f92fbbea0259b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb403b896ff01855b0fafefe82a3bb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b151309153a12b07a9bd5ff2b95758b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665bef48a9ac9a9d40fc7bdd984a37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f98a486d57f37987829c88833a72a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e64a24893a4d2c01624fc0d5b3f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45bf8694de3114ffba258e323a9fdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa2252340e105adbe5efe6bb30044456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd42fbd440712aff3bc425075e385f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a664142f372cf217c04ce217cf19e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f8ff0cb38bc569941fdf226756580459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166427923357c4441de983d0766bf37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa145be0acaa36dbd0ae910db950a16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c8eea13dd385c085212daceac7c27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49f59ff5ea4f0955589399ff4f766463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109302adf3a8410400fe7c5a30b8b77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f779645d4fc6a8f35eae7f3515d00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab04c2d0e56ee8c6f3422bffbbdd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab57c58425324d860120baa0ee0b981467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2a0145906a0f328ee37b06c14b96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3638fcd8104a7130e0a21b9dc8771e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9cf95af68d0fcce7ef180c67214f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465aa15312123a89334ce5f4e2c64c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db548213a032f51925d2f9bad2e2706b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d44866c2cc2d63c1095ceb4d7aa4ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199991cdc7ec3febdd2c9f42cf8f8f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979101ce6e8ad9b82d40ad62c7186f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07908c6e5ddf0dff0e9954a338cd737b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51f51cefc0c64f2ef4eab7abea392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dea59a0cb4c1d643bbdeb458e3ba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b49a7dee58e2ad2bb37b2fc72fc23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ea304d0218dd82fb0714b895dbb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a14b367d2cb9fdc56b700feab0e10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d0af0efbe89ed76f041ca4b245b01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15338910239a720523ce72e3573b845483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c205ea12b307600cdca1add00cd91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a8e41eaf49f773e071a4e6743129485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1da7d4dee62662ef6d747035f049486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61b63648115331872263dc86ef9f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fb4cea15673d3853893a735c6db0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3263f52aec351d2d049c05bec0fbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434433a6d06fa160a6e0d09049ce95be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9fdfbe6cd2d9b6f51d7df540ca000491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459cb094c87e05e22dc53c21ab25106492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c5d63ba8516b14a51f6e0a815235493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4961b1f7da6f0655dffb3c2a7cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1f1afed82507f083a1a47b79211ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58439584666e381d69b3aede2b5881496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a86e0bdd048c25fb88e70b0af0c8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8a275f7019d4806bbf387b97b205498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625046017df90be4591bd4a20888dfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fd684316ad45d991154bb41ea416b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2575308fbe6e635af173bcacc51ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649e910b116707a66f5b897eb8948c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c3956a0a71df3bdeb3fcefe07811d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5059ba23262b0b95c219391b6688f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09c745ef000da30bdc94c2be8b27cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633929ed0578bb3c19cab66e33a4cf2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5281dce6da1f2fe48c28c2fd87a2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6dbb03f8544325267f6f861dc5793508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902cda0c924cb6e8b88628c6e00785509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c125552b5cd7c1ff28fa286b74b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be373322125a17c30d9a8cf3e8bf9e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6a00beaeb1f456fbe40dec3a4d7ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60941fb933f4205c2038028fe39456a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe3ee1bed3ff37758c67442c0803f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bd722f720f6f38e41d008d8afc416515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a7a39e68e8839f98c697e21e33972516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295667951f9a2f9ce74eb09ff4c27770517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662585b226ef938e0769ae457f9b462c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01fb1722f40ba8330b903dab4bba8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8830cb8866aa03fb2840c185d7124520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7471295aaaae4dcf935b119bf858f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809537e3a02f46d148d47bc119c7e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa01afefd6914d673a8badd20483c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c918cfc265f3bf116fef449d9f9978524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5b218c18b37eb18a971794ea24b8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc213d6828a5cca87917dac23d93e11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667ed23f48b1a932ca08328393b9dcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb16b51c92012a98b8a8e86afacd01e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b71f600d945d747e99a0e7a067725529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd384c1241c4f3504bcf809e197083530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f3e03ae167d86fa1b1cb23ce686d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb841d5bc96ce3b7cd96e1d3e8364532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa0f5745b8037d19ccd392a0dc6b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6eb3c0947b7d23857739b30ced7b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dfd93b343c46a7ff7fb8a7664043b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3e75a8019f1358e84354828a12bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ee9c64292d996f47b1a04634416b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02474ba90c995b6e39d8adc7aafa26cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6129aa28a9e81f931340e4955359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ddb5e71e10b5f4adb5c77aaf4ad17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7c274f1858a4f9d5243e0da5332bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf810b027720e9eb1afb2c4e89ff0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2e4b11d92a3486700cfe8e62728a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0513ee634e441349dcec86494dae8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef8adbe165d741361ed02d1b1eb917545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a60db77d5c54e33f54f741ae313a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7350b32ea8d6566552535bc7942c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94eb8a3fe0394a777866412013c15d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc784c7391dde0811954c9a8bb74e4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27488e1b356efbb464e3c70e8683ba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684cfd3a8dff7c08b6db826bd4ac34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97065a61df0233346e80ebfc08bdf1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196713dec61748a18e7c1380fb7b575553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46731d3b992f7cb2e1f177d0cddcab4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d5f730b762a7c304c3f8c43f9c6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f078d90fd4bfb719ceba9ef355227a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9cdb3fb2d59816f10f14a17ceb158557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aedd044ee1c698fb7fda7679159d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce239b57929d7aeabdaf5264b493a02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ce0cbc5a39e028eddbabc9ee1ba5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c078204b688bbe9205591c6c6d6de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7e9afbfdfae79336476ce4dd8623562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c62edbf409d62fb76e4a442ad274563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f483df66c8a9aa3d2bf5e05a9aa7b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697acce2244ddce9bdacc825c6b3e9d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cff162600539e654b05b053486615566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e6f9d8871d38174a5c7538a8709e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0abccbd96ae583c71b52acfa164a1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b3caf7677bdcc6433653aad7f02a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260290cfa666309d164b7ee5a48170570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db8672513cc160be2ca5d054e7b10f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410636487a183e56c0ac87b2a0efef9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b204e422873a067091d5b911eb14dab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf2a4d65df1a93c4d32278827009d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d85fcb9f03293545b455440c61ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ee435246625f1d7f1e9ef78defb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46989997b380f17d40cf86db59505577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8a34a4fb59a2f406ddc6da2b8214d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd65f76986b2113f41237dfce546f09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1de11b230548bf1957b279480cdef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcd66ab9b7a722a9df94085f1a157c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91a425b83c5f63cb389063a7fbecc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385851322dd63e38e2a6fb1765a2f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2e93c56a05a6867171195b0879c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae39c61f3cbd2e354e92ae8117a5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637900f72d1ea7a4dfe1cec35ca7c17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafae80fc361c294960d7059f0a904a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa546d1d095c27a7d04f591922a37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974fbe55dbfd95276b954832cc24fee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bffae9a20b9f69c562d26bb108dd9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e5cad2b52c10e71d1202005341a60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead12052b5fd5d70acb684c8a318d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de966500da1a826b8f3dd88bf847a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50731afc470f456370c6e05f38b39845594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e989f72e6e4fae5d407e9fd83972b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7339a5b5e8c216544243b09adafa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a508401d233d5967b4d0db529a56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbecc317b67a86d495b016b8593a849598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36236f616d732fe3101fe62a89906d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3400b08b1a22ee4f249c03efa41ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6897b795858ee050a80ef688a9c3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf05a2c0bd41964d47fd8a08c0fdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55f999b45ad48fe7f3b33c07c098b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16023e9da412bbf23d2b7a2cbe10092d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32f9b2f3354203e5bbfcc1fb629cfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771016b8506648f3d6daabd277a32747606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ba54daf33a6fd701336871c65a45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc744a5b3f70a8ccb3aaa51e3d2e5e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc5e90720b692915b6154292958c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03d5b32957aa1b67200d869b607885610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afea0ce65d0d73702d9612c8e65f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21900e485ca53994bc16317f03a31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6721aa90299e2fc7bf862c2312f4c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb6f7f80798f5c808159efcb090c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa0c2189ad4c4facb328f5a799749615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bcbdcc162c9ffee8081df01cf9e79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58319f9c53d06a3fb94a3926e50a67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa824e64060c907af4a08152401de8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b802830b27c706f97a5435b32ae8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720197ccd315bec179506fb8fa78c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793d0a2465561d3b2ea85740bd0a077621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521164da3a2961868a95b69385fd75fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542819568a650045e108b95f5038c04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158ceb69d55a17def830dd813fa705e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26691361d2a1e1ecc43559d98e11866625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fdd0739884586e8d7af9ff9995731626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d22349b2c0f7b57185be06cadf35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0f907a7a320d91446885c0b8b1478628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef89d5fb94248c0b6803f4488845c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551feab954bd208ffdbf3ca03922233c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af550f37b1a9729396d1e0cfb16df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d1feb721ac42e4b49d0509a26f1cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d3d53b2b18855a832977b4431c05a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a0427d7e42fc8fc34ff05269433a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed97e81dc60bd456a7d15d7917096b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b7466daff4f9616b4723891e3c8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076dcc08c72ffdd5aa8a30c3034445637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401df2189e75f7b2b77fc6c1c81707c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a1438aa1d761907d183d0eb0a021c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7654478d9cb4a7773b9e12af3c15f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced0f07145d94c48aa49c2fc58d77c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476121920db6fab1773bd964ff63bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad19764b7e681ec63bc2135a44ee29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f13fd54a82d9be6601d51fa53d41a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f4594b1062439479b927ba2f0b99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af584e5130f79a659266a2d561cccb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6329675d77f0b9dacf5d2b7d31458f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcdaf11991a16edb3fe0aa9bcc0689648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ad398a1bf4b89e00a492787c73f04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600255b22749564749a34ea715a6190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee529a8d7bf829d414253da253ca075f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc68ac08c98190f716ac475204e79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaee91eb4975e59a70474879db6388653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb248fe7a0b66dbf09c4179df172a99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6188b1ebf4de3b216bf0dd978e257fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc31dbb3512db70d0d133b1c4fd808656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29382530b70ebf3a493451304b89666d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f48416aacd614335c79613622a53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098f5294d69869a4e47fc3b192e239c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ffc342d2a838ca9b9cce023d4f4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee248addde0a40ef4abd22557d55be09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60870acaec7843f3cdd268f8b8ffae0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c04a4130e432619f16f95f6fa6f650663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8e5004ee734aebad190ab20b4b3a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1bc2e29787217c2419d17a463e80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1786e5ed46e3b6e51793a517008e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17a8c357f907fbc8b12f03e1792c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4630cee02f03c3a8ca10fd0dc33e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943de6a6d89acdb3e77813b708f9f92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb59b6178ee47320cdd76e55a857b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a74fb0954a80227dd212c0953d16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d126510b5056207a1f72ccf747bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4437a9c16d539f0f15e47b3ad1ef4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50dfe01ae2c4940fc7623831639f68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49187acf731cc8684133afba09d8b7fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431b5b9ab73d119206a81aba40f3d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d032aa6a0df3f93f152b9b55f7b503b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2557315e1414889e4d8c031d0617678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2219ec1d781af595898e7ba1df60b14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159f066222564228e25fc12a3dc7bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2dfbc8d14ccb3e54501cee262219681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88d760991fbb59675cbc3eae37f76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf0a9799aa2716070a9aea1485536683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327ebb4c0c165878d3164d82516bcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abe2a40e28708e69a34e00fa8ffffa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5cb36e62f5f7514e1528129cab800686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30483552ffe2848e8ee0da1de5154379687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef47f2d8783769bf356fd5fbcd4a56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb90c259f6c54a0609402b8fda0250689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f481c86424564aa9edece911fbe3712690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91304fa22e86bfe1c2ee29af79d2c229691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2d13311f57046035de745c90f559692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b92213388b8e283ea4481b3476137693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273fd37a2aa1d9b4daa2d85b192d055694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886cbb45cde89a1a625b77378f4203e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e7fd4de34ee47a2fc7a7a020f65c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf081e8fca71ed058a2a7e6e69de325697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df545f2cfb7901dbc7d7d8491766b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc522753008330c99fbe551137009e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a9b2b993e090bd7eb37bf61974f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e65339fcabecfb523168086ea69e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752393bbb572e119e2b35a0633e08b30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327a89690f782ddcf05356dd32786a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898b8972abf69a920c393a9d6ea3200704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb1e8f3ea2addb63bde910a19597c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748040d39d94247cddac68a238fed30a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978005b6c155eb6fd9856e7d9af98af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27a05054623146b3477b3060e9cc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde2759e1ccd6bd5d0a71b4c2a77db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a2d17c3f81ad9b669bb45e0d1ba42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917656a79d9eee28f85c7e40ecb56f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b349fed39a653451e81fa229805ab9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515390ff77be5f7baea936fc167c0b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b758ff16a88055e9216dc085c2528a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ec1865d95b97fc63c1a83686ffd5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb702ab080a57b7f3ec9ab8918eadf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68629bf91da618aea5c7c421aea79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5917d33f43fa31b6642b646628f3495718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba1f32653d3a7eba2f1822d773fcb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0715b27b348fb252ee5aafe0e1831720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99510e3eb6f584f83b66e77513f1541721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141db00d433f60f016deee5554f622722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ac0a8dcdb97acb52bd7f8ea00fdd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72202327b149c4e0d152e6d50cb03dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469b61f8a416bdcbca6358af1b6cc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65442a7c78541ef5078e064fb14d83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c56a1dad82b9340b203c877ae9f08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed9636fc1ecad3fe96b810fe000e07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bca539b3052909a92a8000dc2e5af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae96e70e32b053bd3474f6455900aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb2116b2b88cd829ee5f244f5fe73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499266d20ebd7cb1dba954d5a516921c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553837c53c57064c3166b1ff6369ff7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93e863522ccb5239ae2e2090b6058734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6182883d0547e33e7bd9a48883e8c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd72f7af98680f53141bae477d361a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969245a0b02a54b28788c2518124319737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97450dcf4dd8547866422235dd6d6d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491967c5ca3f79bc41a61a16dda66fd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01171c5bc431390be020a8ff76e97a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3159d1a3de33faad345d0e3bc3ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f8e406334c31e28a29d948b9c6c15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee09eca40bfb2dacdc900804e88e8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edce39f6acfa1d0e2962461d1dd388e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a30f40576a1f59e707cb2f41de31a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541abadbccaa6840d2073e9451ffff4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722dd8ce46f06ed2035e3eba73e9403747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d1c67d055b75cf63a13ca52d3857748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7e8487f6af4859d353f32790cf25f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc9cfb4b9b8a03ac4066b3f7dd4e2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02f8e197df799d227c9d25b8f3226751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f887544649fcfe7ecb3b9400d1d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa13c58eacfd290d2e5ccb93f64c720753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8711bb23527cfaf94b15cf5b3b272754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88337516cb078bbb4e52f14de77399755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c127ef0f7e4b029a192424122742756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa652f2965347ab06229528783445f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccab55ecb2aee321c1aa6b329e2af2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae70609f49cd6b26a0fe4e308bc925759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>