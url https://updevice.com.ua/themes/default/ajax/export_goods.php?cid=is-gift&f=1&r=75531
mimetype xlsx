--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5aaf2d64ea21b0a2413acdb6560711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94059b8bd29e76263b5ba42a10dac8cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4817ca3c486327ead8d6709e889e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfaaf20b63146ad24dce1220e3a0b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12ee8ce7fdd07d1edd87d0455886c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cac53d8ec9c10c275345d71880bf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cebfab53af545bfbf9663f8b64a2be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65c998b0ecdb9497cdb0fb16c1ce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42621448bd791a38b3aabf50b3277f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc40ac0161c311aa3ea89dc81bf4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c854a64e4a02a5bc010a23d64588c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57745670578fd7043fa5e76c71e1dd9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3143a34b72dc16a195ca240f52f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798c3cfb6f289b2c81c6fbc36b960ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8a14899c42dafb5e09542a4507f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10caeb405d315dfbb7849e0b2353216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f6ca45a3c056322195994e9df511517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b25922a100e1f097cd364c233019718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94ceecf2764bbad1222ce317ce1ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e0aa2851bd2e5b072fe344586303520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e027613fb1490537a8c3f1fa9f73b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6395ffb2ca456307d56b48c7966ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5f308a480258824c930afa986d8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5a240d7fd03d09f04a0f44ef6e5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e813a2307356c27490a0e5ff789ad9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8ecfea5676e8c0ebf6ef836bb758c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aca632ce7710518c29258d33aaf9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc905eea0321b80337ed4c51cef4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29e87785767af88670cb9f1520edf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8be4dfeb0d78911a81ac4af2e84ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770a9ff727a76b0acd031559d9e01231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38264c450fac19b5254217d147c19032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d402e323a94c156df66d58d03688733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab1e174728a8d308abbc17a6e886dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4879fb3754b9d8d32c72bd2dd1db335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabef5a333f17515301f4f39e52f3cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed8880ee2ef73634d54a90ce68053437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbdd36690f14526c73fdc1de50dae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc62099dc7fb0575d5a009df4d8a34839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc28d94d6d59c475f7e098135f979740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c788b17d2f333d1e389de82c97fef641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13650263465c1bbd56cde8fde3e7585442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a919e48888909e87cea4047d2fe62043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803bdd2edb719a902481e93654a50a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d92c1c60abd1dc5f39cc9c03b6c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd505814dfb41a4149732ce3aeca1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d9e75b59e5de0c75fe6dea9f338047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27614b6a96207b186162e96eb915322748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fccc7ffaf7eff61409bb772ffd23c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c8309667229c1f4c7bad04acd45cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b565e0c406e2b187dc9d15095ee8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d12a3c816c7aa178fd98f614b22ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ab1f8cc53795c3a84ca6cf788bf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aef14b7fcee6661e62e26455d49ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d3db9dc87f8fb3d0c2545d81962655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a3454699a0bd628bc8950eab5e0e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1e68a78761c152bd2196bf0f1a0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17fec574e52edee1f5864da7341c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa07438c481553cdbb0b7c068bbc8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2bd43fdb2772eaab62e716cacaf0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30b25243006df2b368a61213c5edf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2fecb549467ba81993785112aaf4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b7f3835993118a64938cdc8a616c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9205d67b1ebf2d6a6d87197697775f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb767953d6340e31c09a1f289c27365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb783e7c3d705b1169dadde9f5e4cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1568b7b5c336353c6380b287d8b1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735933bc96c3f536fbbe5ae466b2b9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df5c5f76b8ba1125ef6086ad2404e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059cd3158aafdc5c249a4118fbc45270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbbe1893f187bec849020e4dd7710071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea0b76e354c89118eb0b1079ccd4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb4c3a772eb3b270f088a523a9ecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929522f7fd07273b23f0aa4dfa7f0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b34fba1e6c1e597a72ebca017e626675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889c60823b78f7b3f7495a883e3d0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d8e61d355bd67b45ddc4888f9216477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59deb1cf7088a121a13a0cae685acf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f676aae11c48735a53f09140de5c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dcd6dbc1144ef2801ad38d01b997e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b4574cd2391498e322feafcc5c12f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0359579e9e9ee71cf35fda13a3ad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2467354276269749e145ecbc624da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a510e2420afa4dbf874742eaa848f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0743611ab565f8e8fd302a05f51985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c40891a1d76b8991688ff1554524586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40ab24c1da5675ac7b8c01d64c6cf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0689c70e040836bd549b1430e60b0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656082af9f9d0bd1a5fd7872195513d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c81cbec808b683ee39eeeb7abce7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfae4258bc7661bb1801b9238d23891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938989e015cce5e1f4ae724d1be95b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e58856b8a91f58fcae5c1840f71893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e144d107e090133a984af2c05a333d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91fad47e89e1d21eeb652e58cfdc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69924c10a52871dae00abb44c835e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb10819928aa45c4a6bdf8c2a7c375697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc806fc3e7919ec3bcf636c3c86179cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9eba3b882fd3f96ac4bb48e2e9fcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611b1d164af1f8963f951b1d9afedf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8160754c124cbc09c8fdeac4761113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d241018b9b9a042abf962b52e435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa4b149ae21ff5a8ef1a258161479103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8db29f7fe33bcb1b272011ff2886f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c123e685c1353b7af0fcba746deb89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcf731eef97b062d9bb10fefa39f9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f6ba5c054328eafc0f47640a3b3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cdb92cfb26cc8b67d12f2c4bb12e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b150b91a726066bc65520d751cffa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b45010ffe49e0aa860adbaf2c6051110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383b85e362ea155195e40d918e8646111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb1722a9366459063f4ed28b4d2e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e9d145eed100deabb041d3c36890113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc937e80773e92bab9e8d2c980ced114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9058cde78db6e6d0b6304f6a6b470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db9c16421400c98cf9840b33e02481116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a321aefceea6346c8486a15bf8526e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b09e977c9bfdd4cf50ec9c03482782118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b85aec3d13d7f5dab114f30cdeb83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a0878851c32eb62e6441000638f00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6b4f4b0daaa855140185caa70d47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90492096d7dc67ccbecc9c1231bf6d71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb277d94c3130c4df918bb39dccdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff38709f11e67f4bc938d1e608943124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a429e389baf0560f912b0d4bea17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f5855ed83d07f5ab7511a93cb5110126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96bdbab9aca73186f87fb31836dce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd77b77e07e093877754e57f2b0502128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299ba3ce8c9306168e105ac35862308129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb10c453ac1d99d0f87e7f027df6c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef1a288552c37489e53827d7745754131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ec5157fc023035f5da0524b3a876132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ce54ffddd1393a38fcba8c8c31d1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff306a18c7b33b878c20420a91e3de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc8f00b7a0e268ef36d6a3f088709d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10449974c3710b4abd60b38d1b219c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef084521f12b676d369b15861d8a15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060edbdf308044e09143d3ebe1b56f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59712c719399eeb90d063d20336283d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1102417cb78fdb46877864dc0d846140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6054552dbee5cf6dd0eccb51c369b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f46213325cb28f6160f0c2cb46fb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d66ee9d0cc4f80e7b4dd3c8a1da8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0942a1da20f8bd950656b6410be20e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec986c997eac038d6a88e0c60d40a76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7dfcf4fbf11c420c2d8586a72a963146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2596dd6a572819ea1f1c6af65d9f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c593f6efe8770f2288fdd80723d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31442fab881be0d1290ecb9acc090cb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e9764739742497020c202cf7cfb5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5df7816964234d9139054a67e31d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46095848398dac68d7ed94ecde663546152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f566cb611796d9d6fd5039ae9f53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326995859f3bb875f4f98a1a81816fe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ca614d566167a6c81ba18db7654a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0d4f581b549fc9f554ae333d86b47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692005fc9aea1ef1905e476107dab8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3a128554ee34c0b26b466deb53a3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568a7bf214c363d8cd65e980e8b630b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05649b9c098f3dd77a4a79dd68710168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10552b9c7434fd54c2684c32d66e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c495a8d3043ced0e6735706506dfb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644ab6aee170126471bd4af1e5812c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10e2c61fd54d8db7449f1e42f014b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d7fffe5f4eab9556c6c4daecdd99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d699462f6883fa52f69e627a2ebd1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2359c3ec0bd7271be1cc81f07286ae6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d62227ec937a18b66f0d2dee08e6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34efa6d083717b852857fa8d1872d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b4af5bf05f6c2a3d61c0bc49c5ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea415fc3c4c66cd975da3ebdd7118171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cacdd18b91bd5db570d3d09db7138172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d166c5751e881076a129d823e0da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735536aa7371dd5661bb873b0aae1592174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fbd1aab484150811f39d1b7625b5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681953a3c9d11d6b7c0489f60f18214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff33894cfcb08326174edb8272dc1a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990cd650b13389999af3ed28c63ca68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f49d56bab00255c22d294da5948c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54a52363a692237e5ae2619a8ede6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601b01629988a9d5984298eb51f3b0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f612078cabc7892ab0efb361db5e2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc3be2430c7dc15d7b9628058203dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14d4cde7a1be468308e8b729946df9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150ef3c817a28b8da037be1e0853c55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d7718f4ab291d63b8df7ae9239ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac856b89e8a8e08cef96a63520424e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15c199299445c1d1fb200a203aa3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc770ea9ed956a01aa331f3681daea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1750417e16d46def96a707cfede0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1972472a7e535bf6860403a69c6b872191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577145de063e2cf40665dfc9f483872192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6249c0ca3da1c5e1fa26257b64a974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27285d313a88dcb809172a353def56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568e21344a244a5c2793f9c45dc1437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d859c19d70be60fbc3e5a21d8235196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4711f6258275f5751898d2503a99c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a45b0b1e0719c78285712f68290a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a28cc829f3481b3a83ae567f4f44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d19a00edfd8d116fff96ae426348a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c55ab84439e2a07f31b7e3f568ba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ecf24cf0a850202bb32b0b3327a36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3853b5f4d845e119abef15eba397e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc157758bb045244430a4050ed987cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0ce40d93a8619866eca25ddbe615205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b70141508bd94be2506d90355091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9feb2da924488789e57401c5c7f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6c8f1f70214ff5b98cd86c57c876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df9f89cef49a457d9cc7f8ad9e506209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25214088310e71084b0b28c137cb50b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc34f47ab36e1acf10eb44e5b6b27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24a0ebdbab6bf4e845e3f6b70f8c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e63c3765e9e97fc6d6ec2299b9bebf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1733dc1953dfa3b9637d09a4892c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bb5485f003e07c8d131285bc281a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dc77873d764b330cc6ec7a6622293216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c957a5dd9bc51bd158cbe3079a29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6503fce0257121aea83045f4b6d6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dc716b888117194b38f845e53536b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088269c8d129cda8cc11f56750da539220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb3af763a8961ba152fa9dc0f0907221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11beec4a931141960dd07fe46e9eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4a2405d1221f9ca66d2f8feccfee2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813331b3f793b6c590e6a1dd6c11f93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b80a35e82621e32231facf6fddb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b2a818bf2f75a5f9484e9c3f5148226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ef3f9fb72fba53fcaf81cf94509f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba8bc06517d8a4afecbb3b889d6681228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c6f3b5d678e40fad4d59590d905ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54926d11260313c95d679623c9c0a8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace0fe52cb8753e397ea480a2d76017231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700753c4ba78f6c8da60f02a948216df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263936d99a6e0de9cbbed5506e07e2c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d84e70813f91492f53f21828b7d31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c512f536feaac885e936b3c55373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d77a66eac1f29ce31f09361165891236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39872372abf92d5f9ce68f2f6b14033b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e29f7f7af74257ef1cee659d3550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23d2767a650fe689f3f503702ca77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af08342db63623c4d72a8e0efde81f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24674ea348fd34e6f106fc7b314d38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27833ec30edacb5d8e3c43ac52c0daac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3c0e6daa48f47620dd5e54c30266243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd4938ce7f5708bb8f8b0f38a39e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9853a7ac167eeb5f482f1126f739da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab51f50acf3898f0bb0b5f779c889246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358e5e1d855fdc5c44715696269fcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7b5d86be38b3d6ff2ad5c80aec8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dfba3bd26535653c21cc16b4f7f2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d943b41f5ddd9154282a39eabbfa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d7f66a64d9c48643d61146d41eca7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d18269fce25cfa419113496828d99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fb93f4625a7413eaa35e677c7a96f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed33209f6f37fbe2d5ca85bf4dfe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a0e4ecd2d48a772e3bf830ff0beb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775245508487027ca5c6e752b0f67ca8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1f4bd856097a9babf12c34ba5361257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19179d2110639ef1782e60382ad3d628258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0091f876a281236019dffc04db6b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5c41056ab6aabe767f5821c8d68c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d47c902428f3b9c12bb80573b88d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f675fdff10a580e7120bee2fae48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55345c471041e564ac728060119a19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf33df659811642444112b663b208df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd62d05f6b181422e161920d06492a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52fd7a0b922430483eada593791be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c47fb740b5f14827ac6a4b7a84d9a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1c951018fd57d3fcc17688744ff69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919c1986a92c08dc2187fa49cea0897269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c56984fe38bf5d5d4231615bfee15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe2f6ece99e7dbc37426b2f00d085271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327614dd82001056ab0275b85dcd7ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026ece43f55584772bd0a447f7a9e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217ac6b17bb6ab16820e883fc5ecb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e3a5e25ec46ac323f1d791b1b628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27e1dbd9c838fb62ff92a5a6f6dcba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145d2d9a4fe434f938d1ae9c4a1d19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01924fb944775c8450f2128734ad5dca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2442d0d1580c356641bfd4b9b3315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326cd93a9727801a657972efacbc57f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb683d86d4b1933ff011d47d011f4c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878538e9abd94e5a5d2dae1c294abeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc0b87340678470c88b60393090f77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b0617ef8712a196d068158f12063284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2ea2872b0167be18286b29ba81a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e09a426c1c44a2e4ba7df5d22354286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087a3ad9a7a79260932dcf02e445799287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90000723a274a8a1ff9ff469856c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5c3e5cadb5bcfa1a2dbdfe9aa6581289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1600e662e2eb7bb32e71aef0c9de4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc7ef00954bd060cc4d6f7f21eabe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde2e053817a2c12f39de658f22cd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c1bb9d208722fdadad7b9cd5c8b90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b726249f4f62f0c88326701f3483c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601649619ed0a35396d8c1bb4ea1614295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b34a98b131e3f2db4e5f9cc98ab54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f5db54c305444226391375c76d99b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9899c3cfe996e0703a46773a92e6c20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2805e531478cedec713a171782000f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03c164a63695c93191a6b9201af9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76310bbb7d8076932725dbbe6d927a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea66f3c594d0537a19f69216d0bd36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c84dacbb471528ccd164742608cd85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7efbd601dfa6a31edb547f2e75d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7cf230a70740cdca3a1520e834b9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d13fd384bb88bf833f6a5e51c8e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f84de44ed221c573b6be4e6fb4b103307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916780cc8b0fec755b6cc2a3e41be1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9729334bb806916fab798506390807309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb607719b2d1df9993af03a9fcb7ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4adbed80e38bb9240a776d1735342311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68db5ccbf7c6692c26be1107cc9a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aadfbebec398c4b63c382196f310e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e30976f3a744b46aab6a0ccc074b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97480e41513ce50b47b6c92ab877405315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55afa5795125f4aee9da1c09625357316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed835209a93c531132cb7896d76f409e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7936680aecc543538f3764b939413318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508fc7eb57e59deb0f83ef1a73f4f27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd985343dcd8fafceb0a2c88b94a206b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94df377cf67e2a75cbcab4a3e57881c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e386dca3349d66aba43cb618dd2ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd928f7f89ebc0b872a96782ba1d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1df61f9b2851e221736d828dd4be3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf88cf62aa77a87b7639f206fae76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7559e16dfc1644a362c592dd42dc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15e55c7f8f70b5211e7a8ae193118a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad84461efd5fddc41250b3f8ff9c56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84939634de397c5f6cfefc47c9e06e46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33bd88a35a57ef7bc5265019aa3b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236d04538ff4e1572fcdf37c3beb61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4a4236e5c7a8b851025036906f7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b371cca5210f59efc7c520886f8dfc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65c4ec5105e34da98e62d4d0748e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59d09d680835d522109cd5e54baa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23e488947cde0640eb3d55921f0be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e603c0fb7e6dfa8a26f9e2f46709337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da054d00cc2861d0e855ade63089cde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f1d8cd84148ac1145ab829d82118339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca30c5b6986d2f89f8be5dc20b4da2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b9a7dc94f5226c190e64bc1192978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a33f0c5251a6fcf40828de72786e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c480acc5e6475a9eed77b53327d20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098615d8d083a7788d2612f37d8401344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a28d101ad48146676383e33f1a213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a43794208e9cfd0001188a5a09d6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567ddb79979012736cd5bcc6a7a6776347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad4998897e0f9315f9f5781a321b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b4f54ffe3e6d3b4950559bee0db8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e19504cd0eac33a3afe0b51549336350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c670da8e20812fa47deeeb038dc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0460057ee6df12459e9abc188794b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508b7d45123af7c78ee29c6dfd66509353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36ab2375a1e54837392c2a8e406ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafcd9597ed5a6b18f99d9216e1bcdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff46ab933c938cc4876f5a4f4ea409356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036155515d494756db88abc0983a6795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd766458ee720910a6ef048208741358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4b4eed7f64120945c4783fc0b8d54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528722ddbae9ee41371db9a63f970a33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e918d7eef81bb9894082e719735d032361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50983dd08a372c01cb64b779c1477362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447990cb38c93b89be62828f9218e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119fc87b4086afa35a58b2c8617c81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776f847c27b776511dbf284f60c6f8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d16631de444cd18a4441062036a948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ddaace6f58a375a2378db1e1dd4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204f9b182bd3a3bf9307aad995a46f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e01a9d9474b5c89d314cba382c26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606f55ad4c50fae1666f2544b0442c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c74df0c4c473b1a58d73daf1d30bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e41bcf61439f987bde79ea806bf9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d7e4a12ddf0531aa7a0551731b49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f78aafbb56a838cb9c926e4241c9ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f617b7bc3580c342a1915e124e56a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb99110522fc2e86fea006a9980087376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2045ceed14bc6c81f144735951c38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25696d1caedb4da651e5ecfd023af6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d904faf58d3a1d09a7f9c5d220ca3d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a59901446447a6d6e218add9966a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa06a5a0920a089bc0e3c0e4913084381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea404e0f4db8600e849ef610f89dc8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c649559830c7449cf7b36f0ea361383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c6541f39b4e496cd30866c7695d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade210fb027ad2f7516dc586512d13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedcb470b37a491f4f7e2f895f345dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037a1f692ed3e067530938557f9d59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323fe9a6062b7e1ea5fe399981deb50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086bba93863622f61a61d81d7c90ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac4cf1ce91bb0aa16291241c2647a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb85cbc815aa6f7d24bb95ae39fa1cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca59d0c58e4074d7496b5f27871a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901bce5e4686cb8d38030b3f030d8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d4b72dd8f4497c20ec457d0db0c17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279af652379ef42233828c4ee3f052395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5c68d6d281c5dd6f70906089ed1bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218af65d98e9648422f23a33e331609a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213e4f661ef396bc2bdfcbd6843ad3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba1e85f1dccaa9e9fab89c5be3ccc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861230c1cfffc0930e028ecd81d8b0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46795944cfce2027fe3576e6cb3268401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b792eaf302ad8282ed1c42b4d75b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83c1100af4b2bf8077945a661a7d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4afcb8a36613f178452505e86bff0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a92a76d4ec981b1514e96d6b6b119b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c77e504ce5219791e944dbb383d39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648d6277f09281094064db1955a6b3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a2438f07ed26013f5ace69a6313d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f633e70c316ca30f1cdaa68873fb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7e2bd4d0f6eb7eef0045b5b38fc39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c53062e6a5903f643e892227f2ae6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993165294ab9b2d02d2de18d70cefd6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b9ddcfc7720835e25700b8bcb5be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877465e7ffa8c750f752392b520b10f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fa00a3e5cfac2b8912abfc61e9294415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b36b391c7431342120d0bdafa386c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9885f0cf9f9e537966d05c5273e0693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7d44e60bf465b01d7bf313944086418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c71ffa67b3ecf8a2dcce6a854a5993419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab33ec967f1b98c0df1e79f2ddb461b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e82cbbd221f62fbeb1b40dab765e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e033d20b85d1e8566f20bfde2b6def2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc819970ecec44989449f9f7dba1cd70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21233380014aa9209a3db0c5c237be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195817ce596b970dd068ad95088b40b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad112fb38545aebdd262dc231820e3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd1ef4c3081dfcdf63f433d79bc77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916bda5f03f403efaa853e649a45753428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e94bcc79dd35cd880e030392ba9be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d26922ab16434e89eb927bc63d025430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d6a32567a05cfc5d9958f7576989431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8c2a6dd2fa60d3fb7841d5809b623432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782f7a9a0dedae5134cf4df2eaea332433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79143cf1c1c3d4daab2ddf2f79a52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8bb7348f46dfbe8880d6097b1f645435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b2b4d91f1ddf44165ab4c879a8f28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996db860b18b3af6e067b2324d22a4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3846cec323c714543e7768b0fc4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72a5305a9c1bf071dd07e26ac6bbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b63326daf11febf393f03f7739cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374b093211e85760769ef65b21e72f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb17d62e9bf62709868a70af93c14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3994c7fc035a62021eb728380cfa92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ec570deefebd4b6e0861e7c1d39c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2085d3384f02b5b7d6c29342621cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fd49afc8c65ebe75ea6765b2db33e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f985d17c4408190f3545784934062447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b920b5e2bffda64c4e79a0cf13650448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f19f211bde475820637452fc768b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c96d77094b858842989b96844a47d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d493cb72baaf9003a7880f470ebe98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0a406e1a6e5c087846b05076626a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6d2ee006bc418a6734de2cbb5af3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b107b5f7a74030c91fb0b573ff79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ffa1a7a1ca80463441e4e6e642289455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4e76abdb1cae96e44c951d33cce5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260413dcec57bbe079492664408fc16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4dbd423adf1fc5d1325dfa7d726de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c23155e3e11efcf33a52fb25dce55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d135f6c3bf2fa950cfa95390afa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e9b03769b9969112a22cc65f7b91c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256d1d7dfb857e7d049f24e113f8808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3cfdca1f2da2a41f5bc3607a06c68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5cd1e977f090b83a5b1a1c37c3508464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581930117708cc59e8b5de491b67e6d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a38bea5aa785109246b30a53fcef3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395f5830fa5b42708af03eefb26d3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b582df22468636b666fd117b12fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9da36374fe1484ee62611a73f99bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31115ec765395f38e53f78a4c9eef612470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468e034ff41a0d1e9e0d56693f42d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609437b927835cb465cded81d5442a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0c9e6310a7b1c7562f09587f5d7a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d2f55c27885a4008c54717377996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda117ad7c7f40816af8f06783c6bad5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bab1b5b1446e250d5d5a490e96a62b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e92057e583ed9692cd12f32409b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a6b671034791aebce2fef1655f81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90383c396e67985ac0886f7831f16133479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3531ee0225d7aa1a7b8cdc02109c13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc1a85dd45a49124335f9632862d4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cf9c0d05063de10e09d976eb0da02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7f2a4caf784dfaf32fbb359e88958483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895f99a4e266ad00ad32ea251500e6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ad6d85532a3ea1a6e331ff0f22bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ee5ac57e1784ff42ee82dd1da453486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df767ab861d4518bc7e25a3686c127487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f822052a592c7d125fefcf76f523488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eb711d8790f410084c48229297921489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa299e8252f7722316c145430afd33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d0c961984e3b74d3ef4d698c12c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae9a616e62d1b8b9e2a489559d0918492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe744f7a1291fad44cd6635e1a8afa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa5972f6c1654bef5831aa68c223dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cbd44845178cf9fdb0ab8a7a17a07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48893ec1bdc114d199ef61bbdeae87f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018a673d247af1ba32961667880e868497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1d70f5f1caa3ebb85d6813ed4b6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eedd9f72baf60fb978b1838ac39b48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7ad459b2942e0fce12318cee15108500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7e8ea4b3acd0dea4ba14981f925e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641294d80c95f500fa789f04c7c9c1f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d83e07b74b187b471216cca43416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb63e8547ae24ea702df71659427d0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831978c828276048af6e4bccc6f8c8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0530f374d28b889e4ab657689bd43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5406382f5a96e31909f424a565e79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f76d22ef93527d68ea9176845b2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f830f53f63e9babab2b8a84b3db02e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b289d47c4f22f95c7ea9b104c1e774510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da41bd78d771fe20c6e6cab76111451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe42e9c1abb7c70cdc10c9d3f74ca75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf627d3d8945a30776f42a1e299bf07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08909b19aedbdc2b1788ef8780ce26e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bdc6872c6d0024bcb8ba392097da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a63104cf2f7c1e1b59f9e6ad4569a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce251545c240442f8e71d183ac450517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c2338514010ce16b4a1bf355f748518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795c4a2b071afa583b67a83ba36bbb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d364216c68c95486355ef0eb6bbc93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644675bf16672baadc28375a51954bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf67e6ac6b0143736f2d13248de909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3e17d5ce5f01b8929a668bf6c0fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a1cac3e2447de0cee27a7876913e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51149360be4d3c4be8f29c27d8a4661525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c716d591cba1bbc050a48582aab4781526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725da336bb222bd5986dccfb1e6913d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44736b8eab31fa7b9fa1c78365f7bfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14421801dbb74dcf1a9608a49717b71b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37c43ea6951cc126794d38b509ad4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224d01f1c86e5c677a3150d0dcf627531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b271fbd7f97838472a29391a71fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6394d8daa627cc3ff49726dac63bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e818a039b8c978b36a5feffbf28710534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73feff81b88512c5ad203d3329b5b69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf88f572a9d47a1ef37bbdb0e8d8272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895d35fc7fd7722e6634958316186f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6daa128bd4a127caa9d373585f8af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fee269added01324da50a34a742ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f2f37716580cb180b6b0b98ba7359540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1cb3f778e38ac205d5a71f495bec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b824b37df1b4041cf83e2b8bc64f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d823aa4c21fc0245b30df5ad8b6bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f25a9dc24221216a959c5d0d10ad4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988dd7c535c88226ebfc284b1077221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5c2837d5ad302444d89f155e646d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9851217949fa81e5c7a82c46d0df08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f472d565b219a35db9546a053f68d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4178cff7fe06bb1de18ebd31b2206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6f261a30387b053f9dfc69f8fa9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a0d0365d081f0ce0d25c16136a237551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53a51f1f7f2b0eb7bb1ae66f104de0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f3ce583beea32b7f84ae025cdd95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f60edc9c292b82927d10d97bd6e7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8a862885c070247c99e3ee0a8670555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f636e3e658785f451e3fc041e23649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062106a39ab3ab8695377a3deacb4df4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa530c7168e2912d7724d5ae4c3ade558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb13cd288168536a1d55d6a74f1aedd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430421b664411e707d192ad8957301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923c3b58dfca269eb5805e947f23bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e19fa71afbb29d2f59c2cd797a874562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff709e9184a4bfe63b26609960ec5de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e1c883bc1f9a6dc7d1cbaabb61c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d28ea64c97135dd25591f0f5926f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eb25d9c0810882d52213472429d19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c893e200d601a33346abf5d4062b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e87851346f206b673364735d1a0ebc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d327b739e4cb05342cb65ad0578d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a220035d389819ae044556498cf96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244c38288a609ebe21557469e716ca9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36019bda32c3491c2b2101bcfd3526572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d0a44ef37bac2b471bbd2f0722f63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012568c5d3a4693640116665e7beb74c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e44f68f53d28f12db155404a0b000575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386630b305f2b3cbe24636b5e3f7d083576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec9764c5ba66f09ece59f553b3c64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256afa646f4c1d712c0d22fe1479035578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aded890745f0b86a4bfa2c20484e39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029a7e3201be3501a9e458789a2c47c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e311c6bbf42bb27b81203ac73680d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0c1a8a69d6e504a92fd1db3a7c86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f347a5798e878ea627186586311038583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabea2b4cbe58056e6673c72c90a381584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d850e9c18c7a617204d674db6cf66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef28da140daa7cb7f0a9d1fbbad6da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39adee6b18351fbc8a7baaf7481d27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be3f05a6cdb0bbc9880f0ce2f12fcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eb14cd1f887246f80fbe22708e9e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7fb7a16640516f304516f9241cedd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e6c3a185ddee7173fce185d01f691591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c892efd79c04cf50c50cb151d8657592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6fca81adb0b0bece7265998e98e0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a233d90845516134833df4c943ce5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4c30ffb0be1944f9afb7be539eff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8818c874a7fa7bb3db4400c7b67cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295def212724f70b721a8a4ac27e6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b43efe6812015dca0e2db67d26e17e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c539f9ba7ab6cc86cfc1c2bce74949599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4e006396b302064cbe51bea50af8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e712f2948f6e75cd539ba43c903bdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540e0003b3610585db90894225237ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbc603a1ba6a3a75d475a036468d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c21f8b393c7792bb60e2148f966aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590f581b6a40ef5b9d5a2d1db08a59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c79b7b2a113e1c10286a605bd6d8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100af5875818b96580035170d2d20996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b8381c9193ee4e5890b59b6424972608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5f9802b9181be5b42f98095e4a3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97664918d0bc9f966755c07bddb0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e340b2eaa488fb1b796c811f54aabda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e82fbec6e7cb750ddb26fe58bbc167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f62760199ec2d24a29f257bab207d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac58fecf755be59d3573733d656cf87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5148db4b90ed3fff704161705e4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c51608a659ef9423fdcda5149386b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec31c5a1b00ff9a6307d3f420e77d10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0333694958875a1712250c460838d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92a15800a4dbced54cf6c0be0bb7eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cca168329ad30540ecaa04df9f9b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bcb7f41c4d41d58ccd335d6a15dc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e317d25e6332e03e2413fa2235c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300bd4865c233037e05b7532d1d3446623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406c52544ec1188967703260e8ae6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b40abb27f23226f4f102e223b7570625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d826e033ceec6615d3b45193245ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2acfc669c8236b0b42aa2acbc65fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fba6adf62bf6171459cab0886160d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430203f62eaa328759c98ec98305cc89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a04d8128efa1f49a539db0af04ba1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075f41f353a109b147e816a26736cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fdb0694a61f1401de40b2b4f3c1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20eac516403dc137d12542ab0ab5ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134d6f533cba1b5e3acf1db5b421cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5e708652ada8593e674f6f82e7f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c36b205222aaf32c9331ae190b0a05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8adca8136a3d3d6c5f237e84758e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8dc60a5de68273373874beaf6f430638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d026519915d390fdfc8de2f712d82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f58a53acb0073a6393efcb2618325640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd829f42298e9e5218e73969d50d08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af1646d510d8a15817b5c093a07c5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb24f656c74dba52d149275dfd9c93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e2b7aaf60040d74b1f361f233712644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef8db9f543d14cd0e648e279ac770645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386570be7986af5754397d99178cb429646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ccd8331e2e19a03040647f31c614647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3d95d821a61f43903d14930ccc5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46300b96f51854157d6c850ec42767a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb5007b6c13386891796abb7461f82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012feea73f025e950f21024fa0badf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307848903aec91b9faee47dd0bc6357b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca221c27624d26375a604a96d34076b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe99647c7b6792d4c1f1dc62de72e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa09da3bc1295da86e39224b7db5ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab643b4135f703f39656a9585be42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1295a4fe2ae1bf482ce5ce1fff45b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2700601afa706f1b0de480340828a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5d66c431efd512b10ea2941b3396659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee833fb2a3c1ec1f58412a898fe1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7a986ec93a9bdd73f607118d07cc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca18ff3b4d15e312c948176afc461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817596338e97a6d9848c69cf0e155aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337764f1090dbee167d24148fb827c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6e6f39b579c5d4e297ad1500391b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f968d3acc4586eb9d8c7e9de4bfdbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a872cb05626cecd2fada49978375bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26b782fc56153f27bc13c03484e7e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df4b9a610201e9a3c2eaf661f5027f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c7eae14468393f14aa691b12d946670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0dd4c2189b6c1b75da1c6145b790d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308ee63acdd0956d24478a63f76b397672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523d541c9921602319bf55055aed9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0490286185e96559054eb2910d055b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3910a376f967d7d52bcd0e1dd1788675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2793c8d0c053965ef2f962affeac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b7d58a0b21bb0e51a5b19878d087f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90ad6c5b3a1ffc4b9e1c31b5d25180678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad418102ddc2aae9735623bfa4a02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220d24905489b44463a1a931fb75ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba05261d495380c053d43cb80f88b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fc7be53094e301bad9de6bcc7f1db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6e7b5c384a7a5cc36bbbc538bc6eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02740a5609009605315450f39e2c0aad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6233a1763e17c90fccbb1eb694719685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46e5adbf564e8819bd255f4087b225686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49479ff7cb91ebe099c558dd551e1377687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c1782886a4313566c68fd65d7577688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ddc15a9a47cdef4a0baf020d5221689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a476b0b5ea7bf50fab3fd64aa18af1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1310e7ca31d73bae1bcf72754bcee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048402fe9bc46a8d12cb2d4e04ca43c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03e6524afa781e925271a1ba35bcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a342f8eb3f4a15552a579b36d09b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda469ab995fbe5a61ce0f4fa53b90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684b3ee29f3f66ec95961278d070936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaae8fd84eba4651555cff2ea9bc281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509042a6685a39c6e36ef5eb730d5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504be54e5f90a6cc6c5c6913cae4748699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dee64f1f929292fccc0321eb5dfea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6e491a6a835c6d4ec6822d93a584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae78e3815862b02877299e27f467576702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a365f72e2d6d094df97c4af6680ad7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a54142411bf7a5c2bffda0c8e587de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc9d7335a9205b1ad2cde668fbbb10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f96b88c25c27cda081ae3ebcab74b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b2f1c57debedac52548022084cea3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f7cf962d9e0d8705c4636607cb2a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213fde2cd38d196bf67a7e133bf5efc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f1b5aa42db4e0e9df02e1da412b35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41a16c8d1c9cfdea996cf9a4b6415711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee61145ecfec7e175fbb02f43139ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8433f86b88a67b82e496093f6589e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc758b36e97dd710a33deccc5150c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e480cd460643b4bd5fc4820fa0f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2c14be9657d34c2dbb34a3509140f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e12c0f3d588937b71f14030b9d41f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34762f83b54156340b51c014aaf00d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f87085cb83a148264a1fb9f5b29b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f71490839517c6a5d02a4c29242e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a8cafe7825a6f1f78b22cbc89fca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f2362eb7b5b0686ca8173a92ed76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a592c42733ff36b664c4cfb95968acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080b1faa6c302c2803a064e8276bde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc4a3c367ecde7a573f7524209970725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf320dcc3efdda9d8615647d8786cd0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5baf78a2f84015a7d6ad17af471be7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684ab6f201761509d6bc9067492d25f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a998407ff7ac6a22033f3979ed79f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90fcaade57f79605b7145dd184bae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9245783f470ce13560ae59da86de77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a84da855c64cac57ecf7ed84d0c38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57c6679c201bd4eaa89a9ab137770733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b545b729fa00043ead071b8e3648997734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f51c8c1a32d8a087117d580b24c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f3844907c23f862e066e3997c224b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188bcafc83f23d3e6429a19629ce46b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c2f935abfbb66b25430edffe0f694738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002d9d8328651c0e85818f0f6d88beb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472871273b8745806505067bf465a7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135b762663de3eed1f7e012c0f8e24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39602b937f377897e06bab5729dbadf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe52d500dc205d3c30abae749e28570743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c1fdde3acede1829b1b57edebf23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0fd3bbaf92c353038120c2c3a08f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7dea5bc21ad4d1cf1a6d3364cd6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae456b78b56faa8c21786939edf77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da736c5baee3faab2f406393423188748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c3512350acca4c608f6152d7a5823749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350861f37e42be50a321ee0d863d8570750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946524e7cfe65f716794088cb7c3fab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c818c6f72ebdc9bcffe4c2fe4601732752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d55d0606f78e31f6f91a6b2d8c41d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f365e1b978d277e413b096b8f7b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2024d33bd0fa94b1f6bd9f412c5ceb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef7453e475f9dd41ca728a9bc24fc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4369b5ba4b51e529e861e1d9675e53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92e72e79253e440ea97d1d9bb1595758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a663369c7f2ed6668b2d4e99ae79d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d428ae910925375c5b18d433ab509e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efff85bef5b5b9ce9de02f6a5e13f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c409eb54104c8cdd6c723beac0bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b21777eeca871ba2c0007f26f9a824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bc16092324ade479579322342eba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa583276579d1b4ef6291fc55b04e06f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec290184d743aedd3674507b4dc8cb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d686ef1032fedcc35eaa974a157388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4c764266fc0c9fd741c0155a8c999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c439698ecd3c3a0f85f34f2c82fc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33891f722ed12e7447d53739bcff8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e51e6d51bfbb9f6f539e31c5be01d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fb292959841eda08464ae9c98545a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7520e84332e642c514b8ff67f06620614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef28ddac21aa3943bcc0838ba146515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f02bf7ef61a4777edbbfad9dfa6b4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1e8ac3183b11ac17cb1f9341907f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028469fcb7ac0e1e80e3595fb95e88c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c97f47dfddf4c6b49e9c02023184a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57f1b5d459e078506389b811d25aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7854f7899bfc6e2446bd99ae08f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ea00c1870ba9e38b44d7c8c36871f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b80af4fabb542169595ca51169cc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca82590ca4a54699fd4fe4c2747fe6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934bc1db6475755e3d9adf6fef0cc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b3f5ff75db9cb01dfbae907118aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf52c61d2e0afcdc7a9d1dc75edde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbf7db08713eb7bc11b0d4b0ce345628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c5ef7d1c98053e46ba2c9a08ed6cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dad58a4ba7a7b2f38854bf2038d2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd7399d6ea1b5a59a2bc893f01c74431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beceb24b625dce208f9c067c3926ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d3c6e8590daa1cc181714e395eee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bd2a2df7a3f3aeb1b97c5283eb0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369454d2310597f34f63b9c476e93ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d361c089116e041dbb7df2881b6584b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50925d1aa4f1b766b32dd663c70a5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e412ccc3843051ccb7ae15030f63638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc7662992d9e79d62eee1fbf7761a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df4e9ce7ecbfac595fe5d226d355e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6ef3f2e1ad061aac44c4fd1e98a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0875a1f457031118f6d381992f87142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b349cef2bf5ed2483888d795585ea5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc566fb08c44066863104efde0978b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f468856580903c9c8bdbf40ca469b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98816857ce6dd9bf2d639fdb2d7baf9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ee7b5ddc5b72b56a449beb02713f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3191914e62d43b620e5a04ea7564a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766199cb55611efd1f432e974e4a2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40647e1a80688584ed5f63f98d94ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1f16d53fd5638c52ee8634a3035551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078f8a1e53837c7020ef580d63368f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c4b942495d183c28f3e2437fcc2f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7da2555c9c254d130c105b1d878c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d1695012352c75b119c4b6fb6ec155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560294e3a9f744d759c6cd664ec7658e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7c96f433285cc66cc094c959d040057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a3762422bcff9b1cb4651ff977cec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa74934d573f0046b9540afb0c0c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945219e762035ee083307d4299c710260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913495b0ba0cc232322828be8b98720461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe90bae5403b217463d27c6e2b41b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4edc95d4beb093abeb81e103e5d33363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c5109d079b43dc8ad0194ac224f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b9247230921743779a2206df5ea1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8812f3d7df710b7224c2c6f3c1f8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bed433adc1c2d1f50b44f9381f91e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57613b4683560220e79b8b2758581a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8280e3234b8cf583d71b2a7d34bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedc7aed3a644adf7776e2b3d71407570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54650df076cfb38b320c5cb77d65697c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022ce2a9cc4e97f0a2f0638c8ae0df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e143af509009b70fcb0f541d59e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4da3b6705984f043e9782b406eeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab03744de76240400ba1e4229500075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5a55ad52e1114a3b1cb0a706ca51576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5072464335f468800725fa51e34177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c974b03afda1bd8194bb8920d2e4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ecb316a3864de61f73ff6f7fdf09579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0ef84c717e67aabdfb4a3f5fc79780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcdc21823af83964cffa388dd0d17681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae1485a699a77b9afc2cbf176f26c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf8bcdeeed9780b9c73668f68891083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b648a79f6ef49f637ee066553ae67884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda32df721060378e8668814b6b03c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95162304507049d5aa54cd4d0dd787c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc364af46380e6e65861752b5bceda087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e77417182293786fad11871c550fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a820b76e299abaecfab199b2c14d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080128d57d6ddb5b04b6f69b7efca7c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87f08dcd669b4bc4ddec188bec66791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70594b123a8372093058ca2a62c3c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc30e56cd01d3e79ddc36d0ce75eb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4dbd3d657757a3449a840108898394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2e1c610bf0b93b510a498be71ddb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52639910e5b5a3cebdaa6ab034323796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f7e2a2cfbdfd810110eff515b2d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deafd69c314aeaddae19d67ad58977798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd5d5b1cb24ef8abf9c6111a5610ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893165eb26254638717d52c09ad73f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a663685d7585b2399fb0a0351850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b3ec5abe3900a50afb86ea2e76fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30087d5ea8bcdc5a9e0d9359f8e99c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb331f6aade594d9dd751cbb3137bd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69860e1aeb8a47e09cc7f2cf27f73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d911fa06a2e78b38a88d103fc3e816106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf79fdb07a0c19e0a4d6ec3224b0813107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2efd0865a416bfc6c7281092127b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbcd73e2e4e5400681d157f676c611109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0ffad1419eec373bc34f0455593d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec526714103122e4edc79244188f838111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8554064bcbbfc21309f7a287fd0f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb12e9d9050795a517dc18a519dc6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6771d8c1697051424c794e24a3f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aec82753a1940ab2a3ebf95e21c3ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b5dc2ab1566a42dae918ba44aa08c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ae4fa72eba9a86c87de26391c9bf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6deaa6b05a10e020566b104fb9df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0dbc41cea59b34638ac5a0ec00efc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e400cf0460e2213fa1bd9480a7ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51950ae5ea87f1768de60b6b1e9e10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202b215b291c2524fb3df486ed20f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a9697585440ef0097da4d19738db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368691d98a1bace7d4e997d2277f48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0a4da454c5a47a99a78a483dec6e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9c6a28623ba0a61187cc0d6a8793126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32100e577c0ed2e727e3399cd2293eb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15273e4b8207c03b690ccc46aec1b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749694f4d449fae06b17daceeb4221129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ccc8fc92a0c417377980edbfa7c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99982708f3728ddbdf15440579957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f58cedec45a3a607b2bdad9fa7e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc187b0ae113ce813d8395d481c04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98a1451d5abfb6779d9efe19e0b45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea40cce4e75f6246a8aeb118c35cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c0df0178922122d69d57c93ba4e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044117be2ba5c3d5d7dd179a254ecac9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609275fff8232c6159280e6c3a662a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b5c27dc1b319d9b56f08a5c4cc6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c24c4117308641fd4608ad6dc992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40039dfb759c82ae7cc27075788714c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192ffe9d467f02a41ac0c56d95b933142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269979c80953d6d15d52e21a2f762492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca6b64b42baac213e946b39c146e02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4897657e8d1e0ba92dc9ec5f8b47166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af7c37b93f551b154cff578a354485146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd736199a2a35862a6168a90954aa44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b74143ab57b04fe293ae65d53ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8de554459836267b08e4912fb3d57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927807eb274dcd1f17a87aeb8075daba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa203a4bebcef27263baae9b83589337151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ad4088fc0c9f8647d0d5ae1333eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a42ad945b940738c18256e131a8cd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25186ab85ad4deaf78e0cbc4ca647259154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184473bcbf7c0be12c1efc6763f63f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec385fe0edefd1516d0bc8761e7a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03678dae0e6d6b9b17ec987fe67453f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826616eac38a8b7bf0fd3443bd9cd59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae06a14a15b80c589a2881db5b3f60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e03adb632f2b24672d1ffdd3146c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1ed93cdd50190bb210479f9ba522d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788ef0707ea0e44b54f1e07783fd36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6078bf138bca635d5690b895e759f7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbcd7e82fbc695ad5144ef40f06c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba924659d9102596eea63b22d2535d54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f8cd1eb1a1aba62086a65bdb1d79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bc473ea828a6e2a83be4c4123abf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6359332f89c30fce523dce6419dd55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2caa7659edd7d7a25594b1dc4448d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f9d35663a4d191524bdf0cc24077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda1f80ff2e4d4b3f3a02d9f9e22d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140271297c4329024a67746390f0a45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea731c6579f9ec38f3c830162e258d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0164c811e3238b6a0e969a45765a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd5110aa0c358236bb92d9a84db8e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeae571af43c45604b40bd9e5abbcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8402c3d33bd587e161d604da49be0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5630c66f0f7024008ca410eaedc08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa6190f8f0b344c3470891179db716179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377380015cbef1797bbff79061c55fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63147e8b08f2fcf770b07e81c82c606181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e0d347e53d9f05755033addff6c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de37fb9bbd6196eb213eb2724497d85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011266a1a6c62578da4e584d737a01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c31ddb8ac4aa91d3e8233d6a04333185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe414bdbeb686ac87e5c16da6a6aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e08b83bccd1f4eee28d1e6ed15bbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d2eb89680615e8f059d2ea40aeada188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd182db9f47e5e1f523bcfa27bf9ae7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c838b914b2dd81963af9ad9249e009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f442cd3451d8506fd148bf7de61252191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7949929c5b3c1ecc2d2e88d3944c62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23a66de9d87d6bab1f47730cb7d6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09a99f0618608daa48a9cc1bf8f9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d9ec6bdc697b74cf07ddadc366f5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599926d21552bbbe98ed5c4275ab40a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd3972bc75041cfe4b1ad36e77527197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa00af63777e973ba9449b857c87d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84678c13a6c5125f5217fc6943b97b25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ac033c2c3d9ed93d4b97b6255521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb45cf37d1736cbb381d8a96a37a45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5279d2660bfde2b1c52a88b8f623a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87f43245bde546850db4eb8059f467203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29aacee83e3500ddbf00c7f2ce0d7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a1f34ca7ad13909e41d7a5c26f5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e2e8fc291d1fe6eb985cfe8cda48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2229afd9d2e939874b081422bafa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322b41fe42102afc3613fbc21ef767208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042022acecd0bd6415dff96e75b07171209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd1c13a54085c41976ab4a22dfebe9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ca81131d357f3239b0172d8108b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc020801daed0be79c379818b0e15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e40229edab1e1e2e8ff7ee1c3377f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a241e18df1a590b6a890e7db8fea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bf8d8e471231e2df2bcdbdd425999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0780cadd41a1f2ce612016e02f82e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007af4bbf363e83b5a0d603c2ff08cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97834e743535e291248d50f4dbdb4ccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caadd59f1fcfc93a64f45ce4626280e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8e3764d07164d02af0966eb444b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6086c259bc3a9e3f40833637d12ed8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb095c34e6206d39f8c5b23b1c065e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d99cc60b43f971b69740758f4c5d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eff6221d00158f5438d6ec392cc03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4cc3513e6517e3ee2fdd0bc938fb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33043ec912e6fa20599f5cce9cc80fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2e4b3e4ffcc4323ebda6baa8dd14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de46379325ac452cbdaa632180c55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0eaffb43f04276e8d21d2a7cdbd52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22894d9d4eb4685a16d8e4852846f10e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3028a5769f6580fdb5b04cfa02f6da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfad8ca4592553c06386b145ba735df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43865d1b35d94999a3624f63e6c1cdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f23144b8b5a1a30d0ebf7ef3fafc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a119a65783360863e3b6505acc2b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552817e99f3c53c2cd10aa12609d5952236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34decf1c5a949acaae82b619a7c63f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299df1b6062c6c140362a0dbf985268238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d507cb6a12e029b3f18758450c6b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080cc346a2eaf164a859ddc9619e19c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c699e518d2ec6e610d88294c79e54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6e6845f17336916ac7ddcb150f382242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e29f6d4e26298d3fc84555e4d9d0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106956ae6df5137aa390b25ddc848b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5556b80eb5869b18f750e0ec36ee06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2365c81f745fe2f427e3fb18f078246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397283b81788d9f98eb17f0ea1c73ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03de14a5222c1d8ab143ad46fc9432248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082f4ce5f7b36a618d3626593bf8f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875e2043f841bf0a000f5235956b4ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da619dda799d69972e1dd6e804312251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67bc56366c924dfc930ddc227fdc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e4adbab0601fb3232c045693afa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50f1151c6881f11260646bccdcf7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869cc6e8c2a915f0cb14d6cf243ce6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d49f353bbbbc61b78329c12e1387fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41eed44deafa827c34b0870d7a8f99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108c1da32431243facaca15a110827258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66156fd3a9c4d37f13a65006fc47b99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32161387e8e7a7b37bd961d5d87dcd0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca64b9b9658e8ffd662a95cb70eda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453498d19105d1ea4874dd9eb454a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0195e70eb06cd30d1a8b3d08e389f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015c2798f64ec54a8514c2cf3913ed6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400de40dfa5fc60dc52bf55d7c0f93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c8d4edec67edf5c0cc640a9dd6ac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f56dd8e4b85b80b53d0a7e2b4cf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416ee82900cd6b5b90e39f1a713fdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba259696b6b989d2de2caca6da8ede269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c413d12476aa27e1817fb68041a5cff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deac80b9f08dcaf4f8f6a5acb8ce5f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc527d320928df1ae89e8c955f62b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e3ae6e50c17368a57669ba42a8f2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c127ce759e33370b2f9fe9789978653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a20cfd54cbb44976206f7d2f911e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44bd7021d1695b5238b1a6fe1bcbd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef17d7f5c2a524d05f83c0adb9609d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd742bd9d7693bde195e8a7603ec17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c483e511ab50f30e39b5d1c381c20e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef9e8534187edcfa1982a28de4de7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca215082f552bd0bb0fb438fb3ba87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5a6a81716939fcd6c7ae638c62e68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e819a2c98ef8c61be02542f05b8c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f36053b3c27cc8e23096107eeb9d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac529261680f470b0a50e5d03008e21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3604a00416c35447c4d2f46a586b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a975f1989780c25ee088cf9d4105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c15d52ce6e8458fd46ed434626851288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf227e6fd2fc665f50990309e7bc422289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba04dadd4edc0646d2405d083c427290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a0526c2e6aee01a500ac019a2b71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8790276c3d970f791081164b4c49e38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8517effae5c6d659e18db7552245c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346646a1d5830bcb1b48d738d593e674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4fad9c650ae59db543c47f15249e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19f58cd58d555e913343c556a074c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d9ce12122019f97e5d8ba3bbf7ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9bcd5ee14b0203c5ac55803655ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f47255e8b0d40e09ae51c3e6aa59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c0d0f2be10ecc5213a056c74662d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec3f0efa9426618df1f5bfe63ad8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf2a0c56c2cd4327069e0d5db5a08e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4cfed9493c64e93d3d50d8f0f7ddc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f64bd9517925b690ab59599d3b51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a6a9990799dec9bc1ba97e0983cd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df542929fb23c6ac17c3315bb12168306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8df1f827b75856f47a3cb74045c25c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f55c62cf18073fffc289dfaeca73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41723447c91e937717166fdf0a1e705c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d644ac8c71252c206e2f81dc1700310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7005f1a25b4b3ebe909ed0467a627311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597372b45cab6ef0a7db1213bcf00ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc32e32b141b651b95e4ca345d13b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6f917f99c680a27a2c6e8b5eef80d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4e9fbcd264bf529f1ada89bc79f2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c99e7d90040bc47e0a65d6ff31653316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d096ea4e75f557d8b614d753bf1ae9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1345f6ab0960471fcdf3af63eb978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e9b259cfa790abc40456d74667d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f130c00a8ccddd2b6c34c596a5bbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89927ab0c37638bff27b0c21e878d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddba743cf7403904dfe06f2400a0b1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fd4b56988d5998917631ad538653323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0907c9ef281ff1ae70b900a6ee23c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe29292c7dcdfe5580867df1e253d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a42473b07ec6f3e395c74a14fd43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582985267e9b8a18fc21229aebe742c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9c542d5ad83e070d33bc31f954c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d081f5e8fc879899d30751ea850d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a082ac5a5ced2b11d47ce783239395330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04f41aa8092ec88e2992099c09e426331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718be58530585228bf46253aba2e6ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ad8f4903e23d17f792efd62eb6ab9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299987ef27405330b9a86aa2bdd7941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851865175ac1849a354585e9ab087726335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448bc5139819c16450b6621745dd63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5772e9f0f862cd69bd9c9704f5f045337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e496cb8ac00209e6692e16dd56e2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e835c1a023d74a10a633481c56958d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19654529c917cf612cc01dd3f8ffb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f9de9fe740caf0d2858cfec3763fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b423ea22118cbcfbc7e8ff014d77e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dddcc5702820363e60449e6e5d9c31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a85fe1cb4c4a2bf991c7123aa0e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d858aa3efc4f823ef446026f5ef2ef1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a728b393e0625cd5ef7d2791fc8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92809706f64fa8cc2b676f1647d8a5e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae24f70f6c0f8c0b732a1cdad825844348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114a5128d2fde7061ff73373b68cf2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689751707925925898f660cc3eead14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83a881a24346611b6f50583c799f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d756565b073d1aa7d08eea54b174fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf0f34b85d6a2d41e8e497248305e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6a472fea49223f034f272b885cee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b03fbf63e95fba1ec31ba3a2c186c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c63e1df8526fb90d85bd86e4e7e12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7919781ef9245803ad9efc41a861c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888b84ff8c53d07b43f422f51763a58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea4100dc5ea1cbe79f4b704fa0561359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07cfbf7e5745d8093589b6638fd10d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fd279600d7cf139db826431d31d0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187910aef7df9da50637bd343b2e27e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef61d4e0f338d294782c86f09126391363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7be437d268f0842d6c714188d4714364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c79857f7bc3b0ad419c93804a4aba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c906b9a7807b6f23207463694e98764366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38478f5bd8d0e77b066a06094e4c5ba5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c077e8ca4ff97003b6ce4d2bc1004368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d072c680b261f2ca5d3bbd0256c51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708f34d223b4b1f54180991d6a5eb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3e4f1cb557b6f0ebc4be3f3fb3717371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe8635710d52e7fa8853b29d92e4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91b5b1a602b135a7580da171dedcbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731b51e7d7443c622a87bfb2f15dfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e98191bf87de97369a558a5c3f385375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393de16635136f2099641abfed0e4b44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775c3022f755a922a1785218730a38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b34350d9115dbae91281aeef65f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995abbba5e42178906564e6bf7621f4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60ba0b70f354a38328397e2d74115380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd4cad46055f3d7066b7368a3729a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c6e21075e6f88fcdbc79f08b26e05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d702a2b205a68b5a0fb9dc207cf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeccf0c7d503ec30d2f7bbf808ab2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cebbe875928c1ce77a8a7232b994bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac429e703b9a092a694faeb2c47264386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9653bc95abb44bc74c309ca506fda1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92549cb36d68afead896521e7a260718388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1668cbfc8257d17f7b2964ee97e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8065ae45e9573102fc044869225f53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c751d6e2006cd1bb7916b4483e7c861391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95693faddde108d0c9974620d5d8d4c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715423e32bcf26955fbabb8c0c8bde4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c32845eec46732d52aab13817bec0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a96693a76dba3448920b0898fac92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5ccbf9ca63f67b6a8de08274703ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463bcdc4f5f9d53da2a32e65a9a188d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce526bcfebe8ce7420e3452f53161398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a553ff678f05cc1a8a14435a4c909399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f44cc1320cfdc28f331bc01658af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670fe004cfee51412892552365d14ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ed8ba6058ad14dbfec1aa9c2cab7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b839f64d4e93e49ab2f3cc8df1d806403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661bcc124183cccd167d9dbafb72c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363443c8d00eb89356cb145ab9fe283405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707c9d8550ff0395eb564de1f3a48f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d988ef40e63ba23e756056335b6645f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13f911b4ee0261f54519edb9cf3529408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97700db010fe886d65144f4318047a82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e98b2206bee75cd783fd9ca4e7af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf14b27b107ced72e447d3eb405505411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c96514009568b60106234b034b7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb1c964afb1cbcc0bd74b7b79c28a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387b8b82963ab1f14d94811f36fc35a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c40608f34b85a6d569f41d7fc36f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041f0dae488f695b56ba95068a407e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7715eeffe6b5eeb43bb1c3887be32c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b0ad34a06ced9d13d32dd126c0a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4fbd02a384cc5d2a5ef92554df922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bc578f0f4033da1828018f19a81d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a018c41281f7a6faa51c506452a6d53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d487e3bb07406c3742135142ce5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327015510b7fb38efdd83c153d083e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927409f743446fc74ea9a6fe90cd038424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7059cce17d6f1c11d19a809f65030e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06dca3d1504ed1c7edeffa3a54433a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958b5c746c20317f77017e439e6e07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae22efa7463950c3d38acf8d7fc2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1568abf7500b38c55fca618172ccb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3d4a793849d8837d720a5032f2cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d854182a696948a9af686faff23c93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474a5020a8abcd8870625eaa0264131432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce5195d7ac34d324cac9f5034baec4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b6993cbb5d85bc26f45d885409c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712bf1abe26b044c86ca51c7877db89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd663aceb1de53f6b82cad0eeeccba2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c6f0c176d935e7b32bf753729102437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562aab7c387120a6ea79c6291b56627438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e1044dc49c31afe9736046606310439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c1d6d0a012c09a9dc6e78b0a7a2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905558127d4c903394af75df8d12b05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dea989e06553fed5d1c6edf75f513442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd17bc75f90171bfdd1960a89331502443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c2a0bb192fe86536caa80d77029d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87601aa2858c28498d57eff084f5ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885f22ffaa7eb7501db95d7a57b66bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b4717bf8eefe183ea5adc3a150039447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3174c274c58e024d5e585fc6637d2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154dbe9ba8361b380523cc3ee45160449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b38b1cd9c1a278782f98179d1fe23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff2c9fd3338391134ee4072d829e5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b707e5cb9a84f3c72d1357436ab30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f1eb4932063a577df037c8532a11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902b38367e4416455cf2b768deb6aef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44a4f9222002ccc08525376336dc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e098d23c6fa91048cf714e9657574456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2912751afe90ad4990aad72ccae335457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3909c99d6d6c9bfcee8783351b5473458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c79d9e97b3c8995c3df2e3b44ea5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c815f53054e88fe5096d7807bf92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a703fb73ca0e9793ab2e69fd986d17e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd0f77354234f05a5deb712980084462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0310d0a177f21316a054ae8cd23fbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29194732dac4f02fd59a88e5f0c00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01bdd2a605d173dc6a4f630b710d3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b400bb8503f9df663246f05254f6b5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53242f4965bb4219be8d8d16642628d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baea5db27f79ea3438e0b212372e6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc916bdf2066215c42641ccced03c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfb84c0a0802b7668a5c06ec5f4ea8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fae0f2d7177d51a949970baeeeeca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2bc2f05bf55ce66b6fcaeefe5e9d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038555574b6ac42f23a0d20ded142c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba9fbf18b7848c9285c164ed100f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a477c1814b4c8d47f378bf07f54b92e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019df138dcd2e4a0e09f944804e34d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d047dc4fe0d29eaadc145d66b628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36787ee03b82b8b700138c65f54be01a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81fa456ec1b532882c814da50e232479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc448dd95c0df8d1101e5ce280467a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b577f53eebf8cf3ee00e6a748e23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4130c20fa1fc28c92d10be5434f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5079fa61adedd639707e4e57c3c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8181fc3095b61a97154b4384d5b44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8700262374d9f58924da5201c3b93e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f064fd0c6d83d030a8d13d5eeef0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f93ceb82c704f23159cfc7147818e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5735d4f5be37f76a8d68ecfc2f311d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9213e9308910ec61b7d1f68155f360489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f188b5276f3595c4555b6182c148490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b799ea0f3f9dff2725b8b4af73a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134285df54ff5b2a42cb81c1b7cc93ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95829f9d19eece4ee0b65b3b4d7ca8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87dfa552dfda9da97afea423904698494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e76e0889d39d290cf8a074de2817eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388588d1c4eb2321abd5e535aead916d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f60872b670e0998e50f201d48a7088497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4252b7a31565eb75e271817e3941f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e219ca12f54ec460c203e87546e0b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245aa7358aa78e74301214bf7845f8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f13d2429c12f234a7d3d1f8600270501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c56b403bca866583a751aa93af4b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1624221ea2690b1c70101c3aaa06e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce30b9bbbde7850a3a281bf73f6e12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77da23e20f5f7940f9f04affd4b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2346373d342b00a95cf3ca4ec23971506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f222c4038724c416e824642ed8cf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b196d02bc1e4ce49ca8665ae963d46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d1a27b2c631883da5116c87a05104509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3082209fa76a50da750925767e85c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5aae2ba478384e402f2dd66fbd5b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8222738ceda575df070d59d7373d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438b2814a9e75373b963b4fb853f6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043736b5de6ad2b57daf5fa006aa85a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4cdf5c1c2faf38f5aa8c77ac8d9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ec3425e42a161c0f9eea90256a4df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f459717c6a4170e178c2bdd79b83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a457102e57a9d12b3370f20dfe8bed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4b78abf9db140298363361fdcccb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e5dfb531c3a0516ed4975c347b89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e464515dbede8ce1c6addaccf3350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69251f409c8e5a9328f5dcc1617f2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb9006ebd6da469c73d27478ef8f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d870c4707b0a84cb71d79048705f1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fc3635141c3885f767cf817186fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c47a54272d768b865813f397685b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9858503a1e3a3b17e13d9a8775baac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e4b69f44eb540264aca50b5375522528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91854cf6b4e2d8f3940fd5c71c131529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523786adbf8e43baeb43961a131616d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df939b372977bd716e2e4da7ae6e4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb61bfa5dc67ddf999f9bc4fd3826d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2627f0a74841cf625986e67afe744533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e0c605e5025fbaa765ee1a64b6d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad228893a7053d529dc82518acbca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1badd3d0ea096c233650cb8f9bd81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8cdf7c6715d7d383714d68c466707537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd891d23dd6b420858af2f27ddd08f0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a739b8f64be346e9df2027429f572539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631d14c4e7c9ae43e8d5053d5c43d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f924e6a57f58b5916b43b1f56570f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fd4d9f791050b317d5060385a04a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3832f1777750f30fdcf17afddc5fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc0d2ec6c508799743076d3da28301544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc928a5ab5109a1563925f22b542a5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b5623076ac7543d219a42e12d36a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170901a97ba2c56c4aa65ecbf85222a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979d0b7167caa17fb4605cb8eb3e0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599c4077c4efe3d72c2825ae5f3d631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fed83b2020b5c1d29346fbd5ec30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2b48d137f085a0991eb6248e5cc50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f662b41a60cb82cfc9ed33829e21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1a2ec1055e0f4aa750cc48963c4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956933d5305e6598d0f82a3d162d6032554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba3bac7c6598eed2fc50b1ecaf037d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483af0061539c44879b0db99af3dcb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b00c8d02e87cbdaa5029fff27eedc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc23cec567deea8ac33e071f3d468558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4bd14dd36d7d355821f04438cf63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b9ef1f84f85b975828015de3b7e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b82b2ac6dcff1882763ea29bae944f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399648636b3cb88d4360fc8d09b961f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b9ee3a5213993636d3d389a0d494563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a226f8220cfa3b4dfdd35a8b4b1d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2dc88a753b4d707064883a9837125565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876038522b8264f6629996be591afaa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea718583a9f35bfc9affa4f7ab161da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a7066f1c08ae83b95ac1dc238fce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93982e1de1c16f5a269c4d62a7c84b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428be052ed11d0973400d2f7f602b3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976b0b0614a5ae8d8230874e5b8ae1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116751ff33b03e8393703341d67e0b3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd8df943f24dbe569753391028c028573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc1b4cf1f17f279632600bab0c7d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869a0d9b16a44ff06b11455862e358575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d55bf30879c2c45ef81079b76166c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1add833ff70aad029171927f3bee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d051b165521fc62b71a5c55548e736578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e2470922419049d8ee82ff247773579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422122a4452c0efe3831da7d55b8c4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d895561bd749ffea4f70e64b8712a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12347d83c685ef76979b93ef5aa4e76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137038f7002c21bb28fc5636ecb4a8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6dbcfaddbc8412719c080e23bee27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ac84471a96120f643f77c60b06861585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25171f2e73357adf3b1cf94e3cd2ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e6124f2a82707c2cdd37ab107ce0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801eb96d4e7140672abec655a069faf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b85ced38ea57e4adea041428a01b5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb82b5d2be9cb824a1aeb23c65ba66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ce1a23828c402fc9bfeea0d1dca10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d21be97277d08c1a7c2ffc311e2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270b145af293a06e6d178597fb3f84f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee35a8cdfd580f97f24a89c533b6f31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587d40d5b67a31496d45e4f3c82f224595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed270eb2aaf2b52c23b9007f3a27fdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab2e88008a9eead0ab091279de96b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c621cf5e886412532774e9d5cd9bfd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00755a16a698fdc0beaea9797c3fcd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a41ef55d45829b383e12d174c5643600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf17f6b81d2490b12741b86957c220601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a96aac31b2e07377b75367056c60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3e5aa83e3f6ca3a7fff088e84d63e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b6af20768def37fe0bd6658bdb45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d25707eb0a74309c81439363237b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedb554aecfd1a6f99209e0d3535296606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a11f88053668fab3862c1d346818607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6792b58dab79074a5c2c04fb0543c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd94838422516016e640bbb77f6962609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37690f5d4b0fd73e119a3a0cbebc3fce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c0aa7f5c7a1bbf7d4003d97cb8a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f376a97a18c969af586586e68e19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9c00d37d3c3fefcad030f1513a2a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063557a64bd1ecc12952d627ad036a64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7695bf7509748754af7c35c367e5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dc7b201d7b716dbdeba1e5cc6b94d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3de114ed5a4770e96b8c22c53f442617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb54ba443d467d3574b06568f40f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58bac9f77362f067916f08b2b66d1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc332dbf2e73af42e9583cca4a1459620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469cdc2b7253c09327cff0d3dbef3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce977dd6dd96603fe9ce264561de1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7174beee5929af7f4b1ce8b49ed3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169d0f089a3658093dcb685311c3ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62286af819a7133ae7ef824d4edf1cdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21cf4105b651fd5ccee34fff333972626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668640fb9c8950e398558143ddea42b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab111f744aff835459f0809545ca7023628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dee3be13e25c60d51f06d400ffdd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391ba1db2d3fe3add855c83d4837a38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a36ca3bdeb40e1dfe938d7c302bc96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0acc1c7c179a2fd42e1c5e20688f01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bcc63b0cefdf1f30682b3925fc1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176598efe83505638285afe9fc2bee9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a53fe576faa05dce08fcc9deeb671635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112084ebb3d0f30f2ba12e7ca4f06ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d383aa2d8229354fa51cfef89b69af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4eb65b25c3efe0b1fe4cbaf247e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530858f479567493ae4005f164d5e36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37cc3052ef93af8d17b5135470ae26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec306e3875368e729ffef7c6ec52c68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5d3a89a11f6a0dfd2445e48f813e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eba3f28e4ff5cc673e8e0b5eecb023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c443d9422988ac1f19a8b77ff5e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede823eaa56b7c2d20e84ae75c3975d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99801c5ad65dd810c8f9546184388dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc90ebec7891403511bfc4b370785647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bb85c43346a363d0885b7996923e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be33961fcade9ea9284bdb181a1a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545faef4c84b583a875a6a49c54f7cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab9850138a0397d9fc9560439408d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecac980e076ca5dfe4cb547f26aba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fb30d8e3a96b103f0aaf183148782653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3180859f924e0a579b01cba41187f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead236ad55f52cdeeb29e8de91e4d93e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a8b2c8d05e1edee164af93a744eed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd10585fc90c8650808f20a6d85c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a69ab3676954933d7f6fc79a503df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc8826e0505d012a2cc3fef1658f70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2585bddcc4f6fc1b977a480ae539999660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938369d1e62fe1c43b064a764e41a0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4112550ac93516a7c842c7f2dc76e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354745424b7a1c9c0c6e64fcc9364df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960686f686783cfdf1e49ef1d8f9b67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad87cb1509aa62c1158c7477514086665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273000da011c5c3eb2bfeacb7273bc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc135d0e71a826825fe5125366b82c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeff19ff3f1fa46d93d7ab184b1056668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161a64b71c04fbe89aecd17ee7df76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc674558de1a651804af4ba98077c92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e8c95ffaf93eadf2aaf2026d3935d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30601140cf099fbb56050971483da3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91174fe28229283907617e4ed17ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b894e8417272ae5755999245210926674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120cae43870c5a20b9286a902d7e60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1573811f3c441497b58ec09d4c77c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f02492fa75ae24c7179f2d1fa5289677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa1460db159dd2fe2103db21cc5897678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9411dbb6fecf834aad2aa40f0a5ab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31475619a7a74a051c051001bf0eaf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668c42aed30a3f782cef3d9497fc1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca67a18bb9c20b26590633e88b6237d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a2ad1c26b516cb99ad2302055284683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c62424c93682fec8c6890c517e94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db02597e64a50122f29a744c3d87c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259308840899852faf304d0eed6cbd15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f701d7f5b3d66272fa4f07168202d1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2d363b232979a6bb52a35f5001217688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04034c5d26488a19116dd3f4de124689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ef848143f003c468d8b31ec4a4e98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f9f25423d280771d02a92c7edbe5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c777929eee5fcf2c5107577eca56fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6d1fb3d4bbe4a060a38cf0daa9de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc059d46e2501a02320480f89a9f04d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6cf9baca69c05319992d83dce0055695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4326c69ea239b8b3e32858396eee08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a88a5151a90df92e29b6c6b6a68d84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a1bba9330b921ca7bd8153e462d71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3acb0842b0c7ce097e20b17b17e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8569e8131f92795d49c30efbe92fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4120fabce4d76a370d650f4575e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e9390c3201b30dac8d4e15a55b6ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a801676821bfa288fd77d737d6c43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35244b8864e6c395d633d58bdd36da5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2916a51fffd7f7035403acd8965be7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad77eb08a21b8198d0b7e5eea1e1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937db4fb2cd10e89e86b8cac4d914f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a92c7354f4769fe45ea7e48982821708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b7faf07d0d37c111b387f8e25298709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e52eeee234539f00366395b4998e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a9811c9486ba4730daa3fbb7c2c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea314b81823f98cf02661378a7a0b58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3fa5930193d5d6e95912f1b111130713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892632620fb0342143b92aaa5150dc3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63d9e5f9a160eb1dc9296f9a862bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f3e4c4978f2d7d8129d99aee0538f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe9666af47eec9557be1438564f568717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1b90720e7b4544a09b274d629a7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef00b975d3e1e482dba976322a08730719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fd2e8306ece6883907675e965420720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362a83501813519c87070164a966d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e648a5223f06b38bb306a95c513bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6355404c61babaa828870039ffee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c7a2e4189517bee3f0d2b5fd490da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011dee8d08194d804f55beef71714db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a28fdaaa34b4086dcf0b77bb8dd837726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c09c7fe792e7f4c7ff80d2a9ed559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f3ea7262c27533c88c170b34d239728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809de0065a5973f3ad4722e64d1110729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d46f8abdffc84a3f2b4ae308ec688730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ab701414a167ba8e289e5d51dd9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a0d471cd87d6bd60e18e5482d5964732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968311f145cef62e391eed5284cd54cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f284493d3d334a8f74c020fa58efec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7327b8150c268d7b0d58228a24385b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb764d6a97702efd5ade8adb28028736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df517ba0f6440cc0c5524b00b9785ee0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8f9df57b9d24a0d91bc4149acc68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a454b2c8050516fecfea2239600a6d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a289b34e1fb15b46e15c771b755bc61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d505edc84efdd921a977ae30f18ec2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de98e8e94565bd440513408b8d556b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206c3f4dcfae890f96ba932a1749f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f735932832b33622a9f229f9ecc868a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc1302149bf6617c83ad1b950a11c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309b3c5bbf1d019d37dc3527bf3356746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4617201f9e87ee1ed3663457de191747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a31dbd05f97a0e9a8255fda4f5a2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42578ca0b3aa770fc7bc5bccd5025ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572716a0272c29c76de7f1823bc47a4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b4c1a16abb702e8b12affaf1f3d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168be75b50ea5a87bda53877b0647358752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770c60f5b25b467fccae1bdad00255753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6a4548db91d45bddac67ebe839ad2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186cd288455e0e52e5f110868af496b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c60ad7f403f8a7cff364838bc603c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec271d7a22d7f91fb3140403b1c7019757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0937cac90dbf09422f9a258f7e6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d95713310cb65388bfde1f295e34a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>