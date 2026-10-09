--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966562fd62423d230601f92a0ae005c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ce95b9c8972500d866adc7e554fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c0dcbdd031366b74b556536fe72d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4273080b262a19046a6ec299ac3174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42682bb3ea2560f731dbe83f739d5f635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6b17d030858389376e3b91049d46f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977952638e243b6feaa73c9a2d252e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffb1eb6c7cb145bb940916e63763898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c09094e4b830c11992a092112d6449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740edc5a2261894dfd617ace545daae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56e51dc0a3a4709d2093ca3e7e67211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd8020389bfa71336be1a60ead587912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec85ebf10fc6a9205db51bea2c1a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4322249b142b72e583bf9562c2eb57f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7aac2d0f12eed2f5bfc517f25145915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdd14606934efcc3f636ba050276ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02c2a07613cdc1a4f703d91d2c270b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe178655dd857de09a3343985217fc4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef89ee3b279acb4f7df40067484d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff826716ab52d8d7d4891661f001bbd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b256bf687d5c6e9ecf1f123fa83f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd332c5cd6ec599272850fd5b66e71d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1c84b4aef6ec25954abe26c9684f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a60bd3df9fd031beae92e404ac5a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feb4285d0475dba0d9f6f822ef34fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541e49a029d6af2fcd2b82d4c04c4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d4f4c36d01a588f5101791f8b35f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8c35b6ed56d0fc2728e5d4e06c59328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4168c83df6854f9be8508643a5534cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb523d1a2b95aa4278c3f9da4fb909b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8e5f1204dac5f99fd3f4349379b8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a0c65a2c1fcf4ef7016a34e880f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db864860de79a709a146f78c83885533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a82ea0b175475faba2be0a5eef5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4dff6facf0b552e8c397cc0b50b8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35172bdcac3473ac720d85ce1cf31e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc3b4063ed4800aaee2aa44ceed68037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a43b54682ac7c8dba06eaf46cc0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca742d102b43e7e17bd52b408bcd967d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167823ab57e0e5634dc254b92aac5fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7520151a48803c5b32242a4e1221cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc281d4b5c22c712f12f4ee9e59b60042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8c4de4a040e43a088c6e5e92b48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c2ead583f01f56ff95cccb2bbea9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488c9cf1b5f61e8520621cb10cfa6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6ac52885ae8264157c367e0b11beb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2bf73db1335d09f929af0c63faa0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8fda783302d7a33bb003f2e7717348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2977fcb875cf59c4fa27851b982249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d5487c545b53f040c657cfcd0e8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7966bb57aeb263d5f23660cdb063351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cc4a841f3cd3180cf0b7eb78712b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c1518c4a321eb3d4d818ee2bce9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab424756a9b67bc9eff13df454cce254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3762fe6e800ca381730c6d026054255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a2e7df7972183ead20b474aa1716a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e61df3e56c32f0ccf4cf6d30d813b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe97006afe5fef37273ffe9f835ab6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e2446fca002c0a63721b13c19d7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17214abd349f9c0eabb703e9e827dc5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a357ea72132e0ce45a14872195c5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948dcb97c671668b182e8d3b495abb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7efabd9761a41d070eeb71f2ea8e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d985f8800cabefc8ae515526aa8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2223819a36b3a15ade0c07c85cf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db61706e1cb6f4e6b3985f137a689d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a7d3ab8b79ad34d39a028a9c85be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74619ed344fdb42a2b67d2c37f91cbdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b8f8957b7f15e689a5135a580f01069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad77cb0fd7678e5c1550e77233c031270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44068964bfdd5d4666a608bc944a8da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6235dfe2d4e0dd4d4e44cccb3302172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f2629621a6dea0e1abe05d2e147d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753efb8f507aaa6eba521b19109fda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f528ba30db6641c542f0ad52a9e384b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36680e86d994f8f6d217e73b382e1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbef422eca451eb6597144b155f97a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5e3663640d2327226e70217049f8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d14e90e7578c76cee52e64fb642c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bd56e70c5e0795480927716fe83e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77273c03e8ad1029ffc378c52a2b2e6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a125bb1667314e58ef083986b430e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf28300db43caefa5e31b302dd9a66383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07332405c06b0ae66eadabf631bb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502ac476a793189af770e72dc392db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bce874e3c36f45789ea8e4c61e06786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea306011006bc7d306f384e7240558be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea3149a0db10b2108da96476a27ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027bc909b779f7a8fc5ec9820c721d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895489c3faee27c7fdb9994b7af354b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaef9c76b2b7c5dc4a0abb862feea8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a23f2ae26ba2afa1f0991afe783192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef0b567615cdce6186f37be3f374493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1b780988c27e3718a2ba5968da4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d8103db8bbb667c5c9989d63657195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214aa560aac82746d5ec7e8ebaa0c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8de7bd9163855f2890fa55679f6c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8555bb41a4d17e1c5dfe238cf664d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ec758abe8f2474e8d40b3f216400b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466397e941932676860e023fc81b286100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2dbcdc278e8cc252ff658639cd98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155c987e3f19631b90b6735551adc40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaceab6b671def4b20cea2c4385ffec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094ffc68bfac5e235e3dd7caee26a61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a1a45f6039846b3cb9714500eb743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a7659856d987311131b068f03a13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a81c71b0e855ce054cc9772aef1a52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa679a525e697760a7ee901270f3ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e933373dc6ad55e3c37b9bc878c396109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450d0768f683c28b5987c5945c97764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c56d6f7c5382ce66177dc3ef339a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97834888d98f506a8a8455fad60df9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6d2b1ab0e829127475845f81cf96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a375dab3a5503b3edce3b80071302c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc19d696cc371ecbe4124e43d8c37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb50c032c3316619656e12cd8d68f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637de3e3f69d6975afc46b2ec48f897117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6064de87bb8767b56ba475302a77f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e065e4c9c5675cff81f0980c873db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe50e1ff10cef1f6fc5decb8ecbf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5846e98d94d08a124833b1ecef72d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c73a3fbc8cb1c9d0d1c3909100e028122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24d7fd091e306860c40002003283b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1000c1d025829d8a0efb1d6687b9a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c7411e1cfdea0c768b5bf4c19bdd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be427309a1ef8f1a76ccc826f11b4a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bce70d77a975ec6ff6dc7e785dbe94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c04a3b896eec0fe61b149d42b6d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10dbe401308a01f532e64a0f9c4c80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20a412adc21544a5d055a17e243d84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae0966448a72fda375b36e746fbf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daae6b8f1e0eae6c37f7b929cb11e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe177a7e5d6d2c0f2a25245ccc94d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2bc0f6a0d2a29f4a64bd2c467801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63852a5e51ef97a46e89830e37d66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2a3c0fceeb16abf8eac5192a6d76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612d071e510d7822cd4357987c67a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5539b218c882eaac22ad9be42ed375138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bbd96435a1a213e755cb8340c4c5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5778cfa7e970b76b76bc6d32d448a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e0e99afb6556c1e86d76831b1c7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c15df818f07740d235c646d88af61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94ed1faf1fe81f2f5b6558ac524789143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace46ad7c62ae2af8a8c9dc6eca931e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a931ff14a530af033308604292a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020352d9bf237e2bba557d13961ea0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4537537a5d9736432e80de67c4a1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe233282784dbbee500fc8e2395354b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6960307286462e26f4dbc6e9122618b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f02554dfa14afe02b027726740815c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d92a98c3c4685be5f3dd31e8fd56d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820eee7f622ecf53951aeb7aaf6eb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b731f87e61ab297f77076a0e602a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa4912411dae5736d890c0749fcc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272061277e6f679452cb66544da12b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56562af95a29ee0b051aeb53a8f856a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c2c6a72a1292eba04c0417b14a1c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037a1bbdce72c17884d5bb1455524e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93042883f58575e1bf5081f127b91a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944c8afb1b86cfa16dcd01205b01d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68a6a4112b3ed3acf54d4a7fbbaecc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f26497ccf813b913d684940e1a93c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eadcb8285936afb905016c9055036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f45b17552a12fcc2b0dad3c19f555164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda8a308658bbf3b101b84791bf9cd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e58f3f8bd5e05d044004f5c2f0f64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b6a297e71a2ad30e720fd599d7a25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec415bb7bb36e0e64375c109244706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcf772868089fdcef0cc09098d65f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157062edbf3383f49bc6557bcd51f1a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4158ff9a3e57dfc49c7e83cdb68e7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1309b5f9e39f023110c858d999cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f26562ceac07ad134ac1d07c5c7116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6708afe1e20e863eeed47f626759174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d1a5151447830430c68a31e34c68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c27ac330af6a8ae1a308d07dd9960176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46151974366d349276a711507e234177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4adff5a15295f73cc2dd06445980b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16f15b31d7d2a124884f2d9b4e821a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a56e4c3f5a3990037748592f833e27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf343eaa1d98507be5e9b33499732c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d51bfb34695ad36cfe5ed814b80802182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f629c6e41dca2615e0bf4c629a3230183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b192268081d63d10531711a5f632e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401b7d15974ee6f6fc5b85136cfcb57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b633eaffad6d262a4651f904978aab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5fe145054bb66b0030753f1defe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe5af23a245c838d1207039a0e1dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e9ecb1578cadeae77b3175209baf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80856d276ffe644a392a481d73585a92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d603a577236271944bba615a0958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c85112f62fc80a6e4bb3b191e0496192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673687316a48c161db60f62b982672a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2cb182abd5b3339828e2332d4cefd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d148e3182c0fe521fcd14a155294a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4758339af64c1e20ef18a5b9522938196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3bffe5a581781e16f0708fbcee95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ff91c8ad1f51c4bff515f1e9d931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da931e7dad43f3581690450bca34be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ec2409ecc0096dad287dab56ec7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6f8f9e30e972815e62baa9ac0b5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4ce7969531c4b9cb31f2fc861029a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789281cc1044b118292ca1a34be2bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ca7ed6fe6e509e6ccf8332f31bbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f8e39e7d5755085b742f16bc33bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b14fbe07ccb6449bf2e63ee53885ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3f9b5122c51db19d5c201cbf023f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc382b424c10b1345eac640e6faa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0773460980059afcdddf96b19c5e3b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53809dc77883a304417d7b3b88247858210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20c74bc2a07f54ff6a365fa77583c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84954d14571371876028d93decee5e4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03130f3956f40f39db7af46bf0c5f77d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588bc059372f39339daa9afa9d2dd1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac79b5dec837592a4cbd3e509a874215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394413cf31733b90dc783a14b8ae5cf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27836e7d1035750710a39bf312f32b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb04d20e31ad0f1d0f878c2eb2061c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82e64be16b63ba77b452ae8486801219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3d6bfdc78f58b7fe0542935a5ddb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e80f2b9dea6c7ac10b347a407094f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f386b16c58f4604da1d16de604529222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877938aea49c39123a5cbe9c29bd1b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85051a33092a98190a2159544a128224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0c9e80d7325b52f3f2264377d928225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475af7d4ea2bbf0af312dec0069fe55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717314d3d48164d432f66781ce4408227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e49864c815aeb82b1c3af7d219de4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d883a7396cd6399320eb83eefa908f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c135cd1922949f99aae2b2cc706de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f413d2c65bc8da9c0cad1681a1ba6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f8f2a66ee6c6bb1c79c1177f1865232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cefdf2f8ce6d71c0522cfec3e52eaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ca76083b7c828b57a98dc69535a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a22d6428d85d3f1f4c0d0017ddd07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cce00a5161837585fd1da8bddc555236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173de2c9e3e7e8cecb0677183947d4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd0ba9e7744d6f922ddcd4d4caae71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f974ff39051f237b9cccad9af4c6eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e679138f667e439ba17fdc245f6efd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b30d4b74e8974e6c8717a4f2b4ea4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37c29749d5efe88f0a2a816383a97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552735609d5dbd109b648237ec14b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7056d5daf8f4cdf00300cf707840244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363bb55fbe07bca98ba874a967e234245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147ea7136107ee5d252be21a2811ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b663632d6f78d0f0fe749925a1a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decb1d4e08b76bf2641eff495a7306b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a769e823ff8ae2e5f7ab6398c534d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546401c163bdee81dd930add14b1055b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c9a70ce3d8a1b325fc782677a4243251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600b0fc6a6f048a5b8cc8b12979a6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff5073fd50589f71194ce0a1a08f73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e838fc56e030fc2552f6ff49300d754254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf76d59de491c89ec5621be167cff67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf4e4c76d9bc548262a5393fa9259256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268d85eab1dc5a35c078835fe3205d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77815b64898c909df09672cbd7aa21a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5bb6b4ee11ab5802ed94799bbd4ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bebeec960c451bb7825aa0cd7f1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1914c436c5a3cc50bb0c0c8c21092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e980246bc80f051f439fa450dbedfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa75ce7ae7f325f5b0afe1fc458554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2660d76027bb6064935d490295ebd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b588989026e3db33a538d31a91fa38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72e79b211bde03cf1f5584ecb4a12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54650d6f3f7c82841c1191f3307f35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b03048fa498d22a988f7ac6afb22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d598556245a3590e2ac726390806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad86bdba0177a76d33a4056af6675270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e489e7abc7f7c07d0ad80471d1bdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f6dbb30babe705f70abf18beea04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ad92aff9d2d62d3298c8f96ab4f0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead35fc0b53faee42eaa3d0cb10566274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675d364c85dc6fcf68879b5ff8c1b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8708a3b9aa9006fb8e6fee90d5848276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17010be2b2e0ee0e12ada6d113bdd55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f4231a9c2c3da584351e9a632251278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0517bdba54d07f1992d85faab2f98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8681ee2ee8b02a5f246170967a0df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483677a6e2549f938d89af9bb45549c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32ea789da0915c608c9e2ec0af092282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8067076a8506b0fdb807fb008953bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033965d2329324e34111a9611fd8613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157331d5b5f4b2d16d04ecfca469e0e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72d0008cfe1036a90bc450d83a42bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c33621c99aeb5c4c334779d1d4f1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac6accf84587e7a862cdf696e1684288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ef1341c0a24e6ce074da12b5c03d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238b8a6d08402b5098d80fa205a15be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15648102c25ff68ac792da9b4666870f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a074f5d76a48d46be5427506e16ac17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfc7ce13ebd4f4d2720c24fbf6ff03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35885f52489554f6e481070e7a8d99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55184d91ab6619717243d40bbb73dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e62672e6a40d6b1e84bf9204f9b3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5622ffceb22029c7936d8e8bbec8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2487d4f7a1d840b2b5ed5822bc044f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb952778983ea30831a3342cf753956299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c329d47ea4e2edfbd75a5ee041f6d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716d520a45ee46f95c34127ff7a301301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99f4778d29ff0362aca302871d30b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657706f340660ba191dc14c2264e499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4741a3adc7b4b6e06e535efe183b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c8bc76e9d70668b925bd77cb91e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7211489794939e32917f4b2b728dcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8df99eac7eb2a0b47f867cf483782a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3380dbd48a171c5c8dffdccc509db0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa7da3e39b443320c317386207667309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494157f2e768d923325a36ebf900ab7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27184ab4f921dfe713ab919d974e0ed8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b129b29aac3ad82ab82f8785f9b75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22df8e274751ab440c7e899912702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996264269a9f3a9ae1eef9da989adcaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd07afaa155dd8fc39442e9ebac542e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4cf7e79542813b16d5229636ff132316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8f7c796a76c8b17df7489bd3f84c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039b57ed66ced9106ff2251f8d7146318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e66a08f897dd40426f572cb38822319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8f7de4642ba9d0978d1c7629908ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813840c4bf240291c983333f439500d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd642ba30844fc2e02c7d1f794cc13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528b905e651860bdac0e059a106fea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f12b75f451d451479e41ccbfe9ca3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298420a41b90bb5cb8845aea476f049325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46ebab05c0b72218362a159cd994c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a0db7709cd8e5401a13aadc0064f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c43a7a0a27cc3a99b8161e9b479914328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751434404f7093039f6d8d99882c8fb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4a23d7890954a09146cd834b9465330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1232a1ef2bd4609b098d2732cd3ddf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115260b5147430993d178c678a0775332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd99c16d3ffa081479008474d239dbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450e201aa6ba222d85c6c452f8d9e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5d50f1938ba14362a4004f2ec4b68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1286b8c2f6ee5cfe26b76c7fd2ab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90067f8d7260c1215b5b683ddafa1d6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695b8695e8722108ec518dc26d7db5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3271a0d8eee1f8334e33a7a698bac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7a8c5c525691ed1db6ec9cfdc5e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92309792009b9e7484854f45878275de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f84d1fe6cb065474f9c4a2f6d4c8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb82bebe447832dffdfa0073e20e16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ebb72370c7000de25efa5c15d0607344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4339b6e2aca9b4e8b3af00dc307a9be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691c99aaabee9ee202e03a44499857346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a460818a07eb171829ffb2353768e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225131f1df1bf97c8f3964ade9e5a9b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f5beef623e7b8b9bb13344fff95c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f811d3778d89f51708048420634fa40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c1d79436c66824a95776db4f929a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d932246fcb7bf3606ed0abf1926e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a50f5a170088db72070ef1642cc53a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f51806c8ee7f50b60650cfb1c2846354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8691d15e50b7e558d55bc8d3a3871f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cec23487be8787bc770c7fb631536356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ef1aa576d6fbe12d3c0d81ede11e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e50582d82284a09e63410076a3355358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2dd7f8014ebbeac3eeca73c602688359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cc24f641750daea54f1f04aaa70cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c95eb7d8ce695e8f54a69c5d04e010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298eb3b07cb077832824d2f4e15b027362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4ba8f5724dff48f11812e12461137363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b437c56d120fd44721a909e90b35c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b1cfc4b24bad007be07b4fec90e14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee0d4c602e29a4e079675461e590f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e438a32164b1b8d3a39f03691fd30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece814b3f707f1d2f1030714e9d6a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23102c267ea534925f61d8da3ffa94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f421e255b29b0b93dcd22f296add8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd99db0a316ec078dba062ca6360e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb6caf47d4fbacf20dd882951c05b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be932be85355543d2e3a2eb73829a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f380ded4e179d29e5a5ef6862a70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34492509ad6a1d158c0cc36156049d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6c432d8d04c4d0cd80f4c5e109e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca187b8b6b5477815bd4d3a7866b056377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527da029a9ff291d01c924d3b9ecb76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c0ff2e50bd135aea73b8a8d32dd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f85cfa7add6326f26494258a52fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb127899517f9a91a52f6104d38133381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1cd0b2553fef0843b726bb132ed6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea1be83987cec4065fa1247b2bdf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52795d6e7064cb21fdfb7ea770fecea4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e45349a188864475e197b297950ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f74ffb6d572ca7b8f1a2c89f7c84de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e86ca8948c649e8d39faa2e3928fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b2e6d45731d258550fb018310766388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcad0356955e3694b6f4f4f652d3b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051925fa9d8d911375a5a1aa5df6d5ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120fa7777215cf7adeda5dee1dae3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64526d2e4f1e1a43dee651effc085bae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d4f1637b4b43a83e34ba934f7cf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b512770934046a18123cfe3444c506394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923b8ba663a5ac8b9e8fda4da7b3b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895749cdb73383017b476948fa1a92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae5b13277befee2ee9cf7b5bff75d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf258a1ebe3743825744e0bd70bc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd53fe9e50b702d74157e2c617ca5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1164050d9bb87601b2d07b9fd89833400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46da6936bb92130811bc1bfddd40a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a23a279e8ba8e81d3b70440fc13af8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1111b89652ed4821556629052f24a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e7d9ff305aef4cb23913360d8dddc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf1fc40c07f22be0b892056058d9dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953617bc07b0fd37d1b4ca001d4d4c65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41110e96577a30eea47807a11ead7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac324cca8d5f321fd8c74684e0b4ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435080a24f98140b3598de92964bf6f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001d0081510f30a90a362e59c0b92e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb5d7ad9ffd799cf556374b1e6226411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e4e0c4bb6e20ff72a6f6114f17d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50cfaf67a48a14e4c9ce33fb0c7a64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ff8092ba10fb148a1c69ee2cc994414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b93dc931d49fa79d8c66546b4bc93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a3915f0c1e7d3596966d529cd54f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8598cac43d56bde1a91899fa373732417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb5a60f672f76e9fb18b9bc77ab8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bfa435fab491499ed5963d5a2a4a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b255c3349a772073c3a8a8ab46d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556807badf56be85a1b9db676e67d771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36b1a4d79a8026804fb8bbfd1fcaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a47e0bdf378cc79f8a1ae2fcc32d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64715c28e843c7774f9c13efc075c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f68545685b9fae074ecc6d1f67fd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549203edbd59270e1108a647b432cfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e27cc8ae60d296b5ee0479806db71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7afed0ea9e70824fbfb1c4107baa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ed92a986bd7859e6f8b5e44c8ff95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da3783f17d59ceef7378cde487a5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26218331696f9e0b1f27131ce0f24510431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da138f08fbf1bf32cd21f22120399432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0966b670fee5e91868d58dab0fdc67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a4323092d33504ea15d463d40b24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b53a1ff53d8210a3de9bd69218c36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1bc5dffa18feb905130d6842103a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54f7a772160853a9712c67a00966c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d75b7d5639b826a66be4b2e853a594438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a61fdf10c44516965bf24c51ea9ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784021f1867cc160144a73789eb11b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c592160f95bf9fcddb348011dc9e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8735164a798cd5e2b2098cfce6e06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00fa29d7fc62ade776581169602f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be0ead6ea1ed7ffd19651bcf9588af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e023459cb99d8c7d64feaabe531f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f766be4652ed21d47962f89bf4d89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270a03a1b816deec3511ed091d7903f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92082bd2fd0928196fe02676679be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0339274f21a5788b065cf51deb39f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5be1d4c4e57da860f4d149bd0b76c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36af53a41fae94b83b87f934bbcbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e59a369230d9b08e2b250ab9f9915452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda60a1ed6a65544c12053286e69ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c34cb290d2ab58bab2ff9a2ee9ef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c93e79c9342fd397ea5da591e76b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bdd34c0986c73c4ae471b6e75e2a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba8b52c4a6255644df86e1f232718457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96276bf1a5cda94ac9d7edb27c4440458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03a7b83f4de81f02b54307250d6342459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d8fec2d66358860b882b19aa614d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759687a3abdf12b10d2283f22098645d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02cb8743d2bf031d44755002d0678d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7a5c55fe00cf078c3fc4b2cf13a89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c9866a883b6a236f6bebb53a9212464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d99dd910572ad839ed579f6ef1cfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ed42d204e89a2ed8b174b99cc583466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27895e050dbbfdae167578ce1ab31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873ef97869b855b17db76be2b49e49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f567526971258f4cd63f5f264f97fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25aa7dd6a4548935f72a90140ac4ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532e54d2174386aafe699287f79c68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0508076ba0657f10d54bc965023b86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a88049d40128d4fdd5795062e9154473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d68846a37fec7ab81f511bcd65bed9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a8af26c6365e242c6b388002d22ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1051e196c5b502787055cacde5f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78caec8a791e0a6080a1c192c68bc70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d7fc9f032e4f90d3bc626a82fffc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac3476ac34f9f4cffcbdea01891d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdca130cf9a195f406a6af389a6cf7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe7113a8cb81c6af74df723b9f1c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b01d1fcf3231ded5eb4468fc80061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a029a2b794c41a5b9ac32e46dad52c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a871a1866c5c721162e8a145511b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ef7eb799ae10375ae6ccd4f16663485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6785c13a50246b1e818aa389ddd7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e4698ebd456160dceaffa14a76f59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079621d73b99dadee305176a55edae3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb7c1cdb61cd63e0a9d0e1972f2c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edda778125e5de66f59d723322c546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff9858a1eb1ca7fe26504c12c1f37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056feff7ff2e8663c13e1a4823abfabd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a085822e3e808f33ebb6172aba170b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862880d7795e450085edf1bd554844fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6929523805b840bd8c34934a620819a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7c00e79f5c7c11a3725172000b1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b57ee0c3b052afddadd6d2c573eb58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95e1df5a4dfc6abb30128d39bbaf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2bf6a373c39a7896acc561c478c29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e877982b340cdf6cf7272e4659beb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39922e72e4b8ad7578deaa8560d16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fdbe253d0c5bc30e3fa66adb45f4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22106e0c4bb009972bbb650eafbded503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3273387b4d3ebd8fe8707777461f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583581ee7baac1a5f651ea3258a22ea8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36decf0f3c2e968928b3ea09ad693506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774680420bf1f382c64553ea8c28425507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10777ec3f756660a192005665f9f9b68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607381d1732d5c62357b1d41e3ea71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d7a61e460084d220ce57645a8ff1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e069981be05115f0fe1eaa5bc6530511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354b03837ef9ffc9525cfcd907b7ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759dad55922ed9b1a8f2769c19ee94d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca220d57f19dfc9103139814b7623f8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48eba1ddd36f713fe08595d3a7d019515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71982c67b2f2c55360bef06c9b56e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64ff5ebd614261203add0e0f4999b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c045dce314cee73c3d8571480c4f7f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0868ec02a9bf0e61b37a9b5e3b1a6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3c37a177111799a3386a6c06a1a24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b7f5284bc54d9bb26527c36f40bd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3eb7e3fbe3b57e1b543bbc8920cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d3a8ac06de41f1245a492df32904523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3abdf771dbc508f2200de6dc4f6a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3cff4c13e9944e22a63d0e586033b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d994f86bbc4c20d5437f4993a164b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639201ff0f6b8c81c0873f0af15566a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9019b8fd4152e37b032bcfd92d548528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b811867b9cdd20d1ba20872531c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b231819f84540d24bbcb60c0162d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467239f12ca02573bcade17a4c11309531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72952c448081112dbfb8b67288b471532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2b5481decfc574d24f23617edd461533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd578849b259e223bf8075d6334b5f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53140f5c120344983eb299a82ae7dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576db97fb3ec9f594c69f520f891802536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fbcc30e7e9bdefb7422f5f9896999537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdad2d2c90074627e780fa2ab9b34d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91596a5c3f0489965e0ef2ae4534a4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85bcd1b81574de8f49fe6f5d09700540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5183e1fe6a6273becb61ce423570da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef574d75510f6bf020179365bb90eed3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b4dde3602ecddc3934c7e83309697543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0dc1093facac34e53820c197f1340544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f0ebf71512b66e85a53cd35c74f3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b286b4c60a87893d556b7ac75c5b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde3d6c069003c1ab9d16d8166b77b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2e7e56ace16ea8c8c16eda7bd6892548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba06d22595d03a7cc792f62362f46e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605e311f22dc063f408442accd1d6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4624f3badb848a9df230f17b4b366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158b6581d55c5b61a62d73bd26fee9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890082f546a910fc1e2c19d47f2cf1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29744d47ba6d0f9b8d4e691a5fb04e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd140b325d80bbdce60f62ce3446b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52a1653971300a7f60125bbaefa72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69573e72049b88509118c23a671a2d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86865573b9d60102b2a98318ab79a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7029f39541f8318b78a36e95eea04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf6cca14b59d958367c04edd0c04f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4bac644c4003c4598de290e89b7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbba63f2f290582a9ca26a5ddfba6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb6501d7d6fdb08210857b2ed7707e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b31f42c6c1a11cfe56504b95dcf7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7db6b421caa4af80d1e31fa9077298565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b52fe83666fe631c4290de0d8201566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad3229491a7841647eb6d7dbc6877567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869597241dbcbb8ef10c86a0832d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a0afdbf5addd83a625b0152e36919569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7227384fe03789d18511a196990bc10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a4ca24afcf31a596687f70bfdc8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd2881e774b4751256d1f9b3e3c46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967dc5ef84d59449cc803c17bdc462a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc3b2e4ed88504d5f30c0014b9ff4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8d7d3de9bf4fd43e2b0252687ddb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a588bd42a66e3d679c4cf6ef5f92fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb66e85f800be74c1310a53cc8c95ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3b1e07f2ba2553f81bcff47cdd32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d0c472882c2156af4b95573555e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a58cb4ac0e12ffb3913ba421e4780580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82063f09143df94cb7eefd5f3b02f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e74cb9fe92400ec33622e7c089074582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa6da918e1dfef195b94b5da88d33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a6a8fdb24318371f07a7097958ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9877142b5c169a46e9f7c9d6d0b7459585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1717799317d28f5bf1a7842bebb4a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2abe7d72c91480dad5cffde135fce7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b8fe645baa78f322e0d84b97a0c1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa48ace230be94c88027129dbaf614589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe20e0a94cb08f3d7fa4cc047c9622d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec37a54fdd16f46d2598ef9f4426d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb295ed37bbaeb94b2c6fc1df21503592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d61ac8d0ef851a6362796a352c95fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7d0505169ce419a5bc003d30031e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670c628a75cdc0bbdd86fdd7d82764e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6100eaaa01fc7290dbdbda2e5e5b225596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927b94b1948a4728617e3c6c2e51815597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784625950160c855210a731b07a0c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c26b3e1db286b1329e9c513671263599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eacd525413778ed19ed121c212386600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe374111d8ede737722fe76ab261a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530a68d4b7a44b5b6b8d7ce15225b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2c7cae52109c163fd78eb31ede539603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5644171c98e63f467a7532c92d7c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f417c2b1cc6c06af891a2258dbfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cbce8455d0edeea46cdb070644750606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5658b5cf4876aa0240cd6a462f547b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebaf63ef1d3d313df9217b4aa7a69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac584b60e5baf1713639ccadd5ee1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397fb2c58f7c577cd12701ec0f1d8b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e96521910aa9398f6bb207bcb33f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132cc5717e1dc5413edf6d289422111612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef573c4e08f8902a44f82ad81810db94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b288f1beaf20a964b73b706fd22d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f1804c6140ec354f283b36d728ffa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12800992ab0ee7806929689f0e677a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca64fc21f5216a63bbcb183e6d13712617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f548600160f794bdfb206e6c3edb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297befd3c5e0d84345f7a732da9d97b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce9ba2b5f128d38bf78971bc8072e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae359ffed9a636e4c8a0b82248485c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c122769087cd518e500cc274cb84d4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389bceb22a9347b82e5c495b83c30c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ff28005f2dae796d32c562b0412db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b7d1783189eff6058cc72f1aeee1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366dd05ed3125b6d59447fa4cde7eb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a73248bdd5347c4cc3e8db89e0065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cbc825d6927e5982a12b1c2805d98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a2ae6697dd5ef1cd7ed33f7869e70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fec55ea752afdefe7504289499480630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b02e1849d7ae25ebf76ad11b5614d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d094441a3a63feedc2f008a216fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cb82b79a501642056c9c65b92e119633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c96d44a2ee1ae41c86af585a25af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539e9d5f60887f955d1986e280d431635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b629eb03805106cf8d08c19f9d9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689bc986b042eb8d7158f29d9fdc41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c9b7dac74157ce2a94d6f19f87977638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf96b22646f4dd59cba55dd4f7b1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410fc8b11f710990e3df49182b2ef25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526579975c7507285878fc4f87c5180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ccbdaac1d91fb4954f8a79b9f0e00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acb108cf801ca47016db6ea8df2551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a42020c56bd8cb2d444cdffc8bad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37c2fd7b45d474e8542df4cdf650de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6db32c684e7407af192b86ddc8a02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b82fe6c970e40417ccd32f2db50c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb133671791e8c3e5b05e762db711a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff563597bf9f41fb6d4daf3f232554649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d45be34c1551b4f2bd367a104e31d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ac36cfebf62e617d24d3ab9520226651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d8976034f9be946af08164a17e45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e21da1b5f9c5384af9eaf82cabc61f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ad81e0b4364f828c5c741a26aadc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6ab7a5a8931551f31d4bb365a88d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196f80d6fc03b8fdb06ac90fac2d4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720c5cda23261390b32888a53577961657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec939f71930404e9c6474550a86e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517991adc0547d347f6ec20358fe70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cbacbd2a4449c54999518c1c750b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaccc551895cafad7c3334cb255d05c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a68c13002392a46df49085182e5ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d665d9538098927dba12129d9c1767663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402bcf4793bf2cfa86939603f341715664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322287d18abc8b2c3a35687bf681fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051b0d3e24ee2c25b8a56617371895d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4b1df3da1e5e0d4503ef064753b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bd5be7d07e960f48ee379182a7569668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4551ff21dbaefb41a4afae30cc47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde3b66e79442df0019d3669de34427670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db67617f331c551f2120055feafdde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f01b4b636e35447782ef9b66c59cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9257c57c0ccdca7e9427963ae66490673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfdcf98a96cd5690f029f80938e5f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e41a1e3bcc307483638c9f5b32c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102e57e988d4d1c83c8d0f7fa3ff97f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d74ea8fa35724bf9d5b73e262b84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e09a29b0c51409a34fe3157a5cfbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61c268cac46a3a1be9eb3c19231e77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682fe55031a52d4216f3fb74a0385a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f11fae7d7230da61499fe57bbb818681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ea5b4087aca3e1b977380664cdca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00f99844a3bac185e51981c2ac70f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873afbe3fe89a45121c201bf74d5d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74700231f382e35488e267288e071685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d221a29e524840630c40546dfd976686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c5ec622a81e9621d9140b1ca9ce9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252e6fe3b4e966ae1e47931beacf523688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec49c05deb35bfd2bc849382a824f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1b6b41834761ca70b94fdb875e928690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a11b6e0d58733971bce4ed13453d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314ce92f357bc4b4bb92bf99282d17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9ac89e2c1bb68791452a6effbb8ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c745fdc4ffb68818d5a2909b83f55a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b52b812d4ab9851d1a7a5436b3813695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f2f221f16f1b42e6ca5e939675abe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a16d3340a1a31a1481ca7968ba1085697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33d214eac5926f705dd203b902500698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c913024680324ed98176608fe617699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4b399d8c333bb15203eb5475854b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaedcf1a2a85ba0697a7e14b1073cbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f698cf22d635e3b6fe5ff11b30ce0fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9004fdea84906e931f65c8bc3d2aee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d41f2bf3fbf56e5c81167fcefed5ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64347990a5202e7471903a12c308ed3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedfc03f0201eb1b030f1a8941dae0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452954ff6dfc2207a5cc8f0ae5edb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f21ffefc850b19d7cea629414f950b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26fbf228ab10bd9ac482219add53c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8cb00f3bbd05132b99475c5cc7ab0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219165d0ca37c2765a8b965c43713f25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e90d25e0c4ba372016806af077e31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4717b455ed8b74807732aae41717db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0363dd0fe58b3da348144392dd0343714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810fe0285b233cfa03faa3e63984263715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4f13e0911978bb4c9684553961c84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d069ec25876be1a94507730ff91fb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9a849eafbebe5d0f77f33d376c750718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2033dd7a96e8549b9aee05bdf0d28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1259b3d266af49ad23509dfb5e001720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d9c9f4af588c87b4b2259376e5be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215406f43e7ec9de3a267e2eed1ac8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b77ec14e752370270337f76fc65129723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94624b7edd69ded04536d6b48d07eb84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8912e7013b74d91ad1f2f14bfc37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc028c433c938f7b5a7c8e5a0643805726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e773052ae2574159c11c05acfe8e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2072802f93a3cf929da96e901e7545728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288467c3614621245f037861efa18ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124a3f51eedc55d5903d0c2b4e39f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518d6a43f9fa04705590eab3d097549731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd32234872eb90b6f9b7219e2b705732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d745710a7e3c2cfa2f17aef54b8bc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d2900d489b644df7cda4a48e5ae7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca3afcf15075f8569e22593eed8c2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536fd594aef399b8e93f169e94d86e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477a03d2f4845574084e91335e9bc6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e9b2ea56a9b37abeec5c633b811a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d4e03e9812841a98dfaf0572a5f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92f343cc726280355fe1022ae266b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f8985cb625130875ea4212ee9e2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e35a9ac4c28ccb0574f6cc2b64892742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a430924849c6b1ab608caeb87bdbeec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6a7f8cb8fca0e81172b02567e453744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4245761ab5cba1d5b9aaa3658f144b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b229c582dc140c8f96e164adcb76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e9cf16759fd7aab02f6864140a44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c3006d2096471774608273307951748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb06b0ba84957f5e00d0b8051ff75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111a7975f15b22eb2f60c09d827dd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960762fd46c339a2b0790735ef0b274751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b2609eabed95b5b1413bffb031e12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e98ffe48464e16efc641684ca989753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d095d5c08487d8840a1f59c7719d3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac131af6ddc701088754caaf5fc6bc39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d32d9cc1ef6ee70a7977c227a0466756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ae8caf8bf7a87f2ed1e600969bb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5969050d86edc215343488d66906401758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b9b82c2f85718665e2b8b1877c36759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5d1983dd4fafba189c263ffc46261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c284407ee7f92fd14110dffeb764732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3345a224e25a1790c913d13627a5123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f1daa38516759df88207b371ba064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe627e2c78eb4c3d1c2e75187993a4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2702459637c0aa20785e92a06af16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd44e9084c94940123f9bee220bf3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477ed76bd0914a3adbf9c63932adbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c98eaf6473542c25bd3b69565365a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9f84969fbe59aef92fcecb40687910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f18f2ac20641c2aa16d95d7d62b60a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3251160ae733be094be79fbdef3d3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9605f359d97ea724efe827a078271513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aff5ec7bdac521b5d10fa4a8f8eb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284836e540f5a481867ce03856d01fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8dad961091e261a9a8070f4a1a2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71cbdb3d5ce91e13448327f9251ed217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202056b7c9e72f8e731f6a8b4d0a7bd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8296a85254c0768bff1c19ca48ac019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3808545645199ff7f94bdee6f5d9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f0a3f9d375919dfd13a2a9830cebb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e360e2506d8ee31fce61302296c5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812883edfb2b17668d0c7109d75334c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc99f025d645168f18f22e5c64333d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc6ee194263835423c52246cada4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6376bc44014b1b4b0fed34cd3037b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d720d9aeae14aba38d336bc6dbcbe4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e776c14bd4bf3a9e65acae0de6a2c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17168d69456dca44379aba100a1a5b4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b393c739538c62bb36877aa0a95930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079427bae52e4480047b62aa586de7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495971289dbc0bcef36e68feac0d789832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdea82334019d4fb9a4a5b4839a96833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20143471b38c6cc8d66a2f0309ff70be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a99efaf69e2a843feb957bba2d7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb6c815578dac58f4ee2a00aaf2b1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13701b420a78b00559d2dcc8c73e1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96a06458c901c1d054b93bd66372f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4b9c40239e42cda1c7fccd3cd53fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc27fedc7f77e9072950b8f8c3155ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c3240e965697caf2d891d3f73341f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d724b189661ef4ce1955352e10c7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5cd9d05bd3d1680188dcf453541d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f604938102b6f467d43781e4200f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee364f159c0f2ff49e80da84d80f01ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013f0765d54ece7d0e52345294d687d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fda342c633351f573a4d90d642d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad5e6fc7f942906a5fdd9e2de5461a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0630fee2470ad4655ea3b6f306359b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cfb9d6544fc3557dfe68fef94be8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a988871891d3095c913d8e0ab80e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce858cccf734a17dd2049dc6ccf68f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d3208b74dcf56a7ef65ee0413a8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834346281d3accfb3f3241b0d0e996e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0169adf0a40a85e35f973b2f8db69a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb715919f2cb192e43ecc8b2803f3ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0748a0249739bed239df5760f9c1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68378e662fda02a3487cd0905082cd3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d517bb7b247cab709ab56eacded30659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eddeed91637e64c08d7fe05c982c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdaed4c78bad63df35ece54dc9eae161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f30db898767900f2efc8127a8c3b4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900634105985e7c821528692753db68863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dabddcf9fce8d4368c9c4aa66baf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe92e3248878cbc4608374bf4f0883365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a6292a6d483bd9d7e7486b95fd21a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493c63505ecf63291babbffb04535a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b7a5061c37490e715c74e8752ac0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b8d33cb25926214700fb8dbd0c0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3665f75cb32502aa5dfa9a9377e0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724e33f866eb619ac317ac22602e6d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab65365252dabe1c99ed00e917acc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7133f1eb4957897c520ee82e8c8de773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579170cd4a948163ffdcaf9d15743d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655cd001374f13f8cc891499edbbca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ad71e3f8612eaa214df3abaa105776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31db99a03094cbffb62087475c43a6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece778d797d99068e91c8184b4d880878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0517e303d17315e2f7b4abf423b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1242e5863ed7a5238fa06e2804749080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d24d1e368a152e9120dab8906b14e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c17991805b1cd6a1106e4d013ab53882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa73e557a078137c3769f5eed9b70d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc38c585dda8cc593938b17b49656c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6613ef9ebfc2900640f2d7318f12bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33924a7518e8aa09da329ac1fbb4d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35ab7376bbf681c5768dac2576ced87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5354b01f08db7dd35e372294806ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446bd08cab4a08b511e59526ef0876589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133afdae6af30b771f1950c5f8a48a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ccbf379ba8e7334d02ad70436f0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc047afa3f0c1fbfe7bf86f6bf33ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2cada3803ab1bfbf550e4dc69b59c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f79cd462a9de381315f31f5bfdc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779e465b93a059dc4a527ccd4971ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3380657a9b39af0fa7b9846d4aa1e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cde8d167c039b009453d2f58dbf9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3365a2bf0c011426ecce7cf826af2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a8c7f807ea3204d64a5aa0165ced99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4a96a57986d29bfe814018c57643b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe4c34f5b8554797997671785321e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b7144f8694577a473e77eb8a7990f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f42798f2ee1ae6f953b99c54aca82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdfb20bbdc281fd916d0ff6a36e5bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b931441b667498adbbc6e14cd5965105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef731ea236b6d4e69b1224bc0a3461a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39043715cee8a71f3d37cfb7d06f5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc73ec6a5d58d9b692273b98fd6fe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb174c2146ea6a421f48dcebda8bca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144415b6cee243040e14707dd3d8183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ba1b487bba1717ed0f0f5f8b8000111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15454233aaddc2f70129725ef85096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3885811a2412dd385393a1f7e9b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a913a7132a8cb3bfe9a9310d5ba81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bca46d107117323b1afae27a853ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3041123b9f49b1d5ab149d9274d39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388542dd3b342b41ba296ce40ee7030117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6388a3c013be710726cdc142d08d66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b73228ea65e56a5fe41a22db4e904119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaad086f2aa6a585016553960ec3a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff8817fd66e7b0bbde702b6dece866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678ca566f476d2dc76fcb79c060083122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b084babaa38da8106ec03d1bdc1fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea54e5a16c27e1de9d2b83ebbef6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a513e1b7432fbbb79608995699a618125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611577516eed4ffa8cdc5a2e2152724d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a79898eeb7e67e13ed357eaf0812127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5729e5b8fde5622a43bbbeb6f1ed62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183730435814ca8dcd7a78df374782d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45911b81bfc932acb4c0b419da3760b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1808d46180109804edada3637b48386131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a305b508a4b7fb57395f26e883d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933fb46802ade461bcbec75aed359e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9db99d53cdd689f358350d81ba19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1642e10c2077809e7bdfa2d7bb15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98b642c1b3f23b1bdcace6957bc71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70abeecfd1047cedd51efc228cf0e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497adb2f6d30554305d95ff6af8548138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f383c6e0d59736186bdd241f0f2d99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf86aa3386bf23788d9ffe88f91a682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0e94c37b19a103a807e9805ef6056141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb6fca6a99ab7363bcf9c5b7e6b6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ceaa441b66cc08a20e6ac6d318ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3fe4b41c87eb2481baa575ac0887144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f69ffb564360581a8dfe91fce0b795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e85fa7875fab3ee2b541f878ddfdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5176e597bf9e9b00fa1da81b394754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a28ff0dd72e4e6efba6d553f2ad1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea905cea17879ed25fc41bffec9979149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bd58dd6e1e90051fa97571b7681e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c7c9f884fd5fc04f8aca8d288498151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118dbdfb60c86083d90da4fe5cbf004152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc9c16611c2dc41f3ce3dc3858077153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e04d422d8a927532bcc712ae1ddef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac92a74b3fa93ed3fd560b88c83b09c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec0b1d33bad11d0bfca91d792b4de7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e32e4882a9dbbc8bc5b8cf371a59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efcd2e9b786a3aa173f94e7bb496fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34744d531483434c80d3b4107ee7c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02285c0d87a7eb52752199df3f75e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c4d3aac995339f6698d003047c1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9e4fe607f3fc974ecd60ec2f9aa2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336df80c927826bcbae888e8eb7d866163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946d32235ed13257b4b8c5c2f9a298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94428b5f3649020d623fc5c2166f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37d131678fc24bacac0b1b45570544166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9685d1d5f5211822c6c6da6d3959d21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf031a522e603df80ad10640d3cde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d287ad841a11335493cd77e8b0f636169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4a6e16c1ab839bbe30fa6c3bd9f80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33561b0aeec3529ec85e26e45005d1d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde526440e90f158dda4cd66a61a1cec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ad83658ba6567c9f33555f654a1a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a909a6b11b81e2cf8f17929791b142174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ebc2992acaef9b2bce37d2cde90d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb93586b616975af0d95d3a7f2dd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276751af8b9429df2a7d8dc4ca0c582c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a1d70be2dd745aa7f37ee5fb85c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b0301f4cb5f00f7799f9112956f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d8b90bc8fded42d6d45b1780e6f86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6968fb60dc4a98c1d5bf9c7b5d66355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23c0e422f92ab4824c5045b00df310182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90ca946147d9d59e4111b39891841183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b2ce5f576bea5ab764df8aaed309184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a0c348b07493cb3b43d512aa9f65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f76224633ed8a4325d1575d6a4554186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c76f3271763636d2f14da39914690187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77536b29f62d341e0496b87a60050188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf07e2f3664f6ccbb3169a7a884b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638244edc05a51bdcbf098bbe86ab25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2c1359cc467ea93bc9a459585b1ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04cdf9ee1d011996d027f5c0c0320b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891c3e3af537779a3061a6225f113d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5d309c51048c7578a94d522bf9f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d6334a9172735bf685608c676a5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec386809018aa00ddf462b539cae14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5091bd6b2fdc0010db8dc8fd8518d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d1d179a27c32427df4306d8f381e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa347ee1f495b5c086383557bdaef3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2b46507eddd20be6857cdd305f9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e729f3fb106c11aa5344f8baf0be405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67fb2b1473eafdbd27078958eafcf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8203c5938c9f93f9524ee2317b40c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b44d6f19c442e1565d36cc81c8b41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828084d839100e4c18742f6c5067c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a0bf6283228739f020a960527f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a273c65f066e14efaf6999ed336a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e2df6d917ee53ed74490d4dd6e0b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26df8a549190af1f7b2c183911e603209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47d759eefa40f233d0aca78377dfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d0623800170acb80f6560bc086cc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6d79c06c2985735a9d23b278db35a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c96ac15e8080d7b49e47693a597b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce10f76d55d32e8c3fc3a12debb681214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9be9ad0676578d4701bcdf2eeb7c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb6ca7c415efbc6c904a36aac7b74e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffbbc69e20c4e52e4c10e6ca5b2893217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d06e634273a5163c27ae28d0076f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a799a41015f818cf2983c60d7b816219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3477e2f6b6f30aa6ee44552395a30e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816c701ee0961244e5b7a0ebfd0e41b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce66a40893b9ab913cce5bc3a5f628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34584cde72415a9b23e94e2d89340333223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89863710004252f7a4a901592caec1c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4383e364332e830bff69a1207cdc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb458427fb1c3e0a493a148201c991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4f6542fbc156cd7bb0005c4e644f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6704f0417fa60f4d263705310c1779a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f511b1cabd6ef412ace5175a1551394229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33bdc652baf6cdcf81fb205e0ea1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8361bc39d6ae9df59b526d9adf49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f7d0f63d2a00c690fa254711d6950232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e031720fcd2d8a40c46694c102ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e244a94d508b78e9f906d064bb77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd14841e08816f51ce9144abdb5b14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06f8d5a930135e9231b217f4d3ba4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72ab6da97a47a2540d0e38a362b792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01295f0837a15508597bd9efb828eb7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c05e83c6ba7f6d84c8c7db0aeac6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4ed9b6a019f633e62b6da165ed91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720b65459350c410856b78f80aa0586241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472f73d94ea181a2d015ef45343a42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa704d87766a1719b42103440de2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77aea11e62e94a68d8deaab7382492244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d05d5f0d12b25752bc25484693c17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f36b42048ac6394d725dd71ae3117246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b79dda75b6738c9526c3fee508f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a41556d25bf9bd67abcb9ef27e2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21764ce3b0d52eb14bd71328f3c020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407595e8455876e58f99c198ab864f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d13cd11ac7a31d76ef414f367c07d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aae226dad038d74f81eea883911e52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d4e925b2f6c86834a23f8637dc665253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a1e3e12d96405b7214feb8623e52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40a5dfad0b9cb277d9b2be745e73d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849de954e1b7d797e18a99d3a77fb758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a3466b89048bddb292c55a844ea7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa521c772c9cb7bb8836cdb059a4a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b27a30bf88207c356bd4b554d686259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba171e2f4f7678b3c34b824dcf0a0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daea183e45f605f12a1c83a8cb75b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb9e93a9d9dd2d9f41efec18ece2d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10825926ead4052c6fc96a59ad34d40f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74faa26ec89512ad9c991deb21bb10f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f602f4c008bb61d9f704580270b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba5b5dbe900298c71bdc86771a818266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af4d90c53be3be9851cf601305175267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d694782dc823257cb13e0e290bd2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0412fe90f57ca456e037e52a7b463269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6fcdf6897e6f15a93545c6e02c9c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e570bb386557e8bfd737ee531a00b13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886319748d2e473851a52e5428f6c047272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a56610d91de36a54cadff0644708273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9350aae8a92e9dd8587e283f64b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e67c85fc425e0f9521f22bc316b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5e6daae3366eba6c49ef3e0de60d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f671ba7f6d80084d370626f469fdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e2c0a04a4bfa80aa19f1bce5af26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5853fffa6be8849efdc6d7ec52391e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1553ba63a17b59801fde587d1fbb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839206d2e9417298ada5adf7a418f839281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f7e9d68b08782ca94fd4db3491f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170fdc61ba22baa4ea5d2ed7d666b05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a4c465e5113ee44a22ff13a76820284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69176d5066a351bc7424889344de9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f727b782d92b1e05998095268f7352286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2f5c4c5cffef27b204bab1ff7fd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e29e03c8945a49c38baeecb27eb34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1120cfb24f5eee9e03287ebf033b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c544c7867f663f2b0a39a978545c06d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c09b44751f888bd8303ed1c4d9556a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf2701591e20cd11587adc791e8f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ef72ca3e785dc52d577511e6ea9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749658ded1d4692c988f28b1b44ac5dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa43035defc7b0d34c501f4681393295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b6d284f8862f16f37f8989e533f6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97ebaa01d73eef8767ddcf57a0c872297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bedcef0b35f53e06568521c9efbf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b45eb70c5d984f72cd1ac8bafeffa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f173a3be561b572baee3b2da7844300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399091ee082f987aa3244e58c40e5f65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3821561ff63b7c92cecdc3c0c16d218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa815acd1d79a5415e3b98fa3bf92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442943d3f310292f0d30893351cc5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f346583d0a09cd2bba326240cbab333305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe11485c42881ec22e1a72bd33982d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439214c5d207ca5f0efa87c28710ef61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05dd58c8cb89b3efd26d18d570cff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204df43a1243ee7080730d2f2e219725309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06757d8f315f64b484f2a098c370fac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c9f65306fba9e36ab99b9c623dff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30206e08e4638de7964a831e8e6dc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973bead6e27765da6d00f8f77ac3d3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d6f195457d3505e1c42cd06d3090f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab54537fa28c35735d60c6f93b7c2f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f61182dcff6656e059174a9de10c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a821c5f6007a83dbd89ae94ec394aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8253bab17933c7710421af2708b99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea6930fabc5b5d6f87c9faf021afd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d3b92052dfcbae79cb8db522c156320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeeb5de3fbc12e5a12b9307609648f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9bdbba0050dc507d9a5fba48e1ce2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2464d10b4234b0a5842dde36b524323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aa290f42bc10ec3a2704333717817324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6769f1d1375c4c3b44c6303ea09209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12667b52cdeaafd01e837aa61e01a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5784caa86902d7ff104d222e69373327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b1c28f6f3b54b9a202ffbddc9fc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf10a081c8aa450c94774d5ec45c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f19f3a1b26a896e064b910ce6b8f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d16e9f7241e8011ddb73c60bdf205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe84290584f4c3acfe9f362ad11355332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6110e70262be7bb0657641ccffbed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36d9f5d6c781b6a64a6f36ef4bf25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b0d2339d4da3754f989f4fd93bce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd2cdd8aa65743dc58e9cc1da65df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fee3373602e4927054af51dbb86b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed4420a446cf4f042a55ebf97aee3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd6f7f5acf9eae869d8b78d58cb52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfaaac060225c2f189f78a88d6a66f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d8f02c26d312e9885e834999de47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e634cf5099c70946356f8723954a3d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec15e2b2c36739f97a243267e67e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83c113b873ff0def605e5b11842f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2253343dc14a86209c59a03037998345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea204a9dcf5aa0a28685b6a686c47ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11de2b258a1e248b48c7ce696d5f6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5829cd97e4af155eda5231bec05e0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d068e9eac7daa93c455a3b9694a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503880c15be71e48e9936937c492ad3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f51d02e00059ab1f5a711c32ef7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492401c51acf7fb8805fd7bb80335589352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934777b55b59295d5e93a5e7cac2ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbccbdc8be79d94520bfd1641fd931354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737faad2ecbfa7d5b98bd91c446144c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06861e5960a672cea19bd4d5cf0ba9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5ea5a4f2118c38b956a939f3d7aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbb30ae1503569086646271368d3a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feef63ce7433d8316aac0b089297b37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d85f402529ed073506a40078c3b1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8262893b489184486ac9e455eee24de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5685faf719adedb62d59f7a008355362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa76e1b31c5535d3071e68e8bb0c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d2853126c2082726f5ed24c78f6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aca50b9c8f5fb5d8c5aa650bdc60c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3e2d0a857d6e527cf650d2507b37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd0ca52421833e3a23d3950202520367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e4b47cf681b970aef09614cb45be9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e82a489cbb75c515b701b0074669369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb56b873274fd4af04d25f2af04f35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c41e8323ba01541cd132384dbb6cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574efabf79b4673ced33c332ae82e351372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d6028bc80e2cccce91e647ec8c01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaad155a7e5856c594d911f5a70af2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ac91db91d06258f273e615b0eba0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a555c428eb40e4ce40d4cd813ec3e00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da24f136913552774a40eff7a6f446b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba78b6a999f73f003e23c8a8fa2508378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12b22f6c8441d89c2b9cddf70c86c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaad386dfcae49d63a1b578413b2ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebbda29349d01e778a3d44b3945b41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e510ca9e039ab45eb3e1bc71fb13b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2de9ff8ad848e05d34d2293547e05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed352cf8bb7a99ee7ef026b8f59acf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef80d407f186f68d02fbb910f0db9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828368106632875f216d3550fa6482386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd86806dd09c3292486e6e0b120b8ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f23b63feccd35ed4b51a89eb2fca6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9e182628e5efa6d0037d4f35fa4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803eb855a44efc7da32c13bf7f18a79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b41f5c96fc057659e37c37c4c512391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d55a610e7c413b5394be9f3933e26f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0f7c80f99f398e2fda029efe7bfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8bf755cc2bafe645350f6a08cee05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e910898e76db060897a5f1c021670f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e8cd1fb1687157e756a54395d260396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d036158b110cc26cdd04afc11fe040397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958fee2e9f49dfb758a0c8f43ae6d27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4847f4e9f3b57ccb52cb6ac04890c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6080adec53ddb94482e97b85dfddbd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ac5e23437b6f46f433a7544a6cac7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba676274b742498e73f68da824bbeea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a3af2986abbb60cc14c29e7e0dd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143be9bbd91aae0641394f594e870f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227c18af9b7b470858f8ee951478d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e719eb03a028e208f0454990743dbfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a719aef071fdbc62e2b1d6a0a386407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5678fb58399f6df932693051bb0dd35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a929293c44405f23f246f291a59f92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7126598c9fce2ac66088a8d7b47e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ab8f1edbb95d6c84a01410709ac4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f0ac815b13f59ddb798b6906f951412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eff961ee5892de891931a117e54ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a7f7f9e347390f39ca399f0c52d25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af1fb116a73a54ad0697bb4ebf7ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735764ccf745290301545ed72dfc81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c766cf82856a7f3b0032c0b6e63c38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3243e76289b14f009c78df58625e19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ab09593376ecd4ad40cb239c9d7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c835372758642755389528d3827801420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c5c153131da95394d5b980e61a400421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03302742d3c23f72f111fc2be4c757e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd068374e7c50dd48ccdebe140eae04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a792cfee0c20eac44f5a5479ddb0e69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5bed163d3a91bca56fca80f8e1e09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1149c0ff847656a8a83f1ceebcbc0d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3005f322f87e5b9ea6cbfc8bb222f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd7a1b3644022615f0e106fb4e427428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94e80d8ecb15f275f7552263385d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ec39d74cf2db2f1cf67040daf8a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e98b79669e87453147768f4d0f4126431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76927273aad4824e10a2c30cbde0e758432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04391d0324a5899dfd05865d73fe91ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fead2dd5c904f0a4c1291aa75fd87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a5375f3692231d2a3b4bd701130c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da8d1765a321a6691599dc6498c9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eac116eb9d9b602cdcb12f1994b13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf962ff35296626883f3c4894146063438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63525560d1a0e3dc28d6d002d5ddd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f1af5c825509468fa8fc200e751d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbe7bdf9b104de8305b1e6c4c1f14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f8e39237312c31ab3b9a774f6ef8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d52e252e271a3ec00d01fa30352ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8e72ae5d59bea556981b5109a3cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358fc190d3ddf19def47f10640f8b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9894c85763ccde8f4679b97967914446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258d17baafbd89dc2b09db8063e3f97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54269cdb148124b8290f75c63e72e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa1532de41f3be78315f66eb26332449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9acb6ba70bc1960f9728492cab32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a9cf97036678a9f5a14ade760d518451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd73c081ea493578c58065ec3425a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ddd9e6c993b5cfc64feca3de1a9db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da440aabf00223e5701708d7a3e54870454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0235686a59b222112551d3c5d8ffe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858467386d3b201f29aeb78a5e5f13ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb7850b0e82b403e2b03a29707e31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139ffb5391a7b4183d9adf0440f4e9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13fd247e2e061461b16f30f9766204459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad83eae91396eef0eaddc4608d551460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788c7583c3ac2129c6d5cdd0cb610a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc591398a97a26e7cc9de43c80680340462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69207bffe4f848817259a3e80148b64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9ede3e1c758002fb6578dd8ff5f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d402f7cdaf5cc14be476697dc4660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50de4a8bb98f8591808cbd03ff04f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e3ae6a0013365afe29e546ae2c6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca396ee1cb4360bb362449618a4e41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1771d23471dfe771cda7d8c582acc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6fd74cd25e660a1b7a0c3ed4fbf6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaba512451cb3f3d54a6ca911a98fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e75a3c14c54ccebf4c190b36c47bb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d7eebc960e66feab2ccceaad95432473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea342fbf91f5061bd0de8a6bf84e787474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba77828c1349054a5318af846d344475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f218748e7cf9e3df5c2efe485bba5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868efdea0f0a34ca0f2eb2dd5b6ce4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5def13e84829eb8903f025527f7d16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d490df26a5065cb114ed339d678de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3367c75dda93756e5f1aa06fe8367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104bfe828e39461f5f66d46f8e59708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b7e37e117706e959f37b126a7c68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764adf4534712478e4476407fda565483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7b9c0a6acc99a6b3263df511e949484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3d32afe4b635395d84a77fb28f60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09208132c744596a9fc3a77a0f1402a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6239f5780ce74f77ef520bdccc782487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b67f7bd556f1ee7597269249eb92e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e580af9e4be80c8b03e95779e9ae2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f386e958820baf45669f8372a1b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cdba852ad6f6ed3122c8ba1093b54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5533ae620d687b2e2c782cbfe921d6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdc9632f04bf372402eeed9d1c1099493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a031f8d0f16a82bfcd0ef551e65cfc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37adcd327f718148fce555c2af9990495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae9697ca340e67fa5c01ac8eb371ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09897ecca32ae574df024a59d98ff4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a7ec03a6252a0335b1e9f52a7dbae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc051d113ca844972c8457f1017e5aeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81ecc986bce31f012dedeb8170992d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7615b94bfc30ff7a856a3503eca5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960bf632cc9ff9dff1ded9f2bae7c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d1cc6f1365a20e6b900a00d25f272503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e7b4a6dca9ad6e75c5ff94f2207ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5be786d86bd77813e3a3663b5267c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2cdb0366283c4eb6543a00997038506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfff730d1b4cba333ee289f6ae310eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163fddfa8b2c84e5eed78833ef5190e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06a3dbc67608b6cd79c9c4a809de37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659e8470317ea3596646e90d6cfec12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5afa7a709025987c71c7de59dff1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f537ac1385137454b642600d4c8a22c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee6cc522ebb2046005cb354d17436c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4386976f9f73ea4433d2411f56b0c3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c083be38945b7798fb952cea8b733f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d69ab4869058c414cd67866fc7c86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81eb5ba7e91f4f92cccb879144a9aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc320bee5593a3e4b083b4a7c35df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647805e9754c28f25d6dcf9baf899c78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f441576dcd063e7801712addb3301520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998938b597ca89e0d8e9185c1e42dc8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48d4737a0f5b550b831bce47f7700522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860d4c530d635d36916648972247a69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9348321571568100e517c1e7d639a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece2e878f0228641693199a7a48989525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c35588b690978f25d93074941614d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caaea63e3f8441ebe4a5738f8298fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946076945c2c4dc4f11c9f1205ab0ac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e527d525450ff1b2e4b7a33919c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978069d52e7ef1180ce63057c78aa21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126f9665a2fa3432172769afbeeae2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5126b2b2a1afb17ed8179dbcc43617532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf52b2d2095a0078fb53f1769870e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d6643884530717543bc4f0977ba6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa72b94e7b538108f1990cb7abdcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7f250f76b7853fbfc594590c953b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43aa4e37ebfe214bbce7b0511946a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91ef23967f67381159661f0e48ef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511acd3c8de399ce9c50a45a39b3b1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b03056f4b44dcfd3d7aa02d23cbb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b780fa69233733ff357a16e8968d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194d3c56df4dcba2512c01a8e63632542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc0745cf9d461d96ef6cb0c99128ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276637dd5abf617baddf2976568d10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907902df515c7aa9a6debc63ae21dbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82c0829b2d333a9f99d23dd56dfe2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa85550eecc88eafd25c279f1f8b074547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168da84bc1735781e28665c12b08081548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eada836b74fb03d2f3b7b8f31e7c2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d0c6d0f16a0152affd2d289f0d233550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d2ac2c515048d530dfd638ff5df6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49796c8afd457867e345413152242552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c4a0b8d996c51f6ab8f00391dd483553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a30fc87d28d9f7a711fe01ea7a77c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f091942300561cb552914ef97033555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eb2f1e862215ada27b33d07097a91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8ac853f10950a505f163087dc8de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d28475da8d1e8ec9455b53c00618c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87715806b4bdb55e1644859cd62568559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21586e580cb94725ff99bc504a81695d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f0c82e66be8dadb9e26c2b3c6cffb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca59360d35fe22cea33a670d8b7126562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4822a4a2c9605d092e009cdce51132563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd119e9250ed5728b453f93f632699e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4ec28831e69f248de318ac8859ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbc67207021fb6be146c9ad3e01974566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4de5f0eeb2c421c3dc73d63443780567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e0f34ff93cb746711ad6a2d7323f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae841ed7b093a49162314df44287b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e7e831c46647564d73bd076f13d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c19a9ef0fd06e087cd4d95f06f3398571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4fd2ca899adce476affb53b6d3f71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9bb4db3fa21b2ea12d3b00fe63656573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33cd66908430be7c39060e389a9779574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6082283daff22de1227c1d6ef5df4dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69cc6626782e4a40cad0f1e55d74d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0c50656198d8f32d2c62f71ad3e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556016dd9f0efceba09cfb5901f71b67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660932c7a245ac1b8551aab0b71c46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e8cee9e3538a9f19c345682faac7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ace3293a34b156fa6fb3f1b7161a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee17bcca372df355b67ad013633ff9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6118efa52048e6d273f33fddcca6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa7792a35e44b5a558e73f12c03091584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a930c7e65f62ff27c680de556c0f9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791662ffc0d5ea8cda6d5a203dc40062586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275a0c8d5a4c2bec74f2dc6d4d6337587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f79adea8efeeaf0daf1527cd855c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768d294feb88e694e3f1642aa898be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6348fefdcdab82d77f3f3774db8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcba910b34fc1caa465a091d60a586b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4e04737ea55b0a75df51b9818f12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a50ea2289cbc540fa1b7490cd375e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5812d63bf735b3b3f1950acd930f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a8ea3bd9a71bcf2ee3d99d9dc7e8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa673be73881939367437c6da573bc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da25f8ff5d8f3decfb0c35e01ad3ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356af14550618d5ce155542cff1522598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b5579f894200ff850e5bc00ae212599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd69ebcc29b7b72344a04e373b868a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62b77dfc5122f986ff5b940a73492601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1adebae53bc68b664da2177d5d2a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9786958b2ef6fe6eb9479083e4b4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a49e0a37cf2db6fdf4289c0198792c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df71721eeafc4b500df57a28fdafa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6342f4ad4cb6125bef32054ca96d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90093c251eb5c8c368fd83eb80a61107607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ee534134aa240a20ef0c28166604608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bfcf47f1994961fc16e1f797d21e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1215f68e74f58a57647f71acb94ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb53e82a530729bff4802a629ef10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb338e7d93c3c591764cfff2cd4d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22dd794920440ecf30753405a43c21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400444541c6cc68d0d448bfd715b51d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06e4d4d92b7a638ab193d3beb25b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623980136f5193535acc46bfbd56600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d35ee32b9d791c038ab2cef2bf74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d31e768aaf062059c00e5b519a208618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0cfe6a052f152ae91c21870beb905619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9736d1f4b49c35c2044ed806c770ccd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5080a4959389fd1db7614aca1660048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43eb6de9229a1469ecb1ed9a9c0c71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b8a22f8c0ee0a5bf56fbcc0233a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7766a0b1dd4062b0f53af9551c1dd03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417a67185c93262a22e7bd950075d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24519b4f8d2c851db7b0459636c2ce0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619861772070218d760d988ceeb9d49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312eff1f7037fc76810ffffe1a3c912628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6777fe66167e010ae8adbc0b02ddf62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd786c5a84e5f92374f1e0d5486a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b20ae58b4c319c76f4094a859b938631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37dc417ce6180fd2673291e154d13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635675a565600ff41254f6e33801ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5aae87524456d21355a41ec3b57d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d996f8daedabda983b8906ac139dce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c814759a480377add2cad96eed879c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381ec9c549af0f1da142c4cd7b222f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190c908f77b5e0f7e18ddbcd8e9a4da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f6953c18a3fa2c200c756aa9bd6c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf3a3103640d178bc931b48e2deac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836233eb65f1a24aa9ebe3bc8f984ccb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58a621a7aa59a79138b664d5027820642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e0008b0520c361da6b8ee1eeb8f54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee7ebfccc1bc9d9f36bcba4eeceed4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c53e34ab02ae86d41831ed3848aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cbdd5a269777c1d63319811259338646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c41849290c555306cf956d7dc624647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041f8e4fd8e0768fb58ec0283b8099f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f90c359a3be9ec983aacbbde1fc55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77455312202ffc1b1049d07ea2a5be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a2b45fdd80f77cde62b5c2673774f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f101bb2c7e0f8e6fb148beff8557c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10e3c1ac623a69ecd424339c4cf2ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde47e0b540e6f4933778b622de8580654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48f3c0aa88071a7c1f90d4282dc1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dddb9fa0fef3f4de99ea9b9650ae0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba00431927980c551216eb2f4b6e67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dac33eb0e750d2b6cf19df622e230658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8755dc2ebf07aadf0616a993e22eaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6267c7d529cc89d5baba5e066186660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31da1f47d37c9b1f9a01b9c436f6faf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a9b709722e5dc9dae09e8b200dbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07db1ee17afde442ef9f09000fd8a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195f485916b4a7d70853bdd5e0e232664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b2971b3d69271d4e8326c39f1d32d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d9583c7226c689e7476907c28aba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0951bd99084179142b1796efd4ec774667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088febb92e01cfb590b5a4631008b3d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55af7f64b37f2c3f41f416a5e70e9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22c7e4afa75bdd3fbad541f1d2140670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66c646409276f37f9b89831f0b0e49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9681593c50edddcc211ed9df56b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa426623712abf0047677c15fd898673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fd72368c98857d7663db635bf12a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199706084401837632666273ecf74803675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ccb64508e2849997ca2830532504676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35457c6ca718693fe8a9602b679976d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c1ae85bf2633413b03f206953f5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc6a4fd21f2c4f152dec46a490091679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fd9fc0b5e475cae9d58818a565664680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94bf12b2f4f91170dfddf7ef253b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e42a7d1756ec13526561e620b8b6af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb2d50b7db092e6ceaddb3d3c394c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b60d752330e4530b0247b323c2039684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cc1f58f88eba8cb73cf03701cb2d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc367b2b0a8411a653f791389fd05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c10b4601a296e7d4c37af90d3fc8b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc70272f1068d030b41608b9391bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea68a895769b8f47382f4759988af8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786ec42d3c5789d20a8da83f4a32a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f50a6c686fc1698d530793dff5e60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985cf7a849f589c5f370fbb56d1809692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3869668244b70d70d99dd940f25d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f02995e52ac1329ad7c2fa5296277b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b98bca752216fea4a171d96f6189695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa817132599c689ee6fea13feca76314696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c51e5bcb73fe088f88b8c82fc494a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ddbb897e639b91118cf0a11b0985698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c86d65d10984a5d6d044c0aaabd61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1bf4cd186116e41235e0aa5c71ca7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a59df45348fce1998fe1c7b1fc51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35bb4ce5cb9055d53882154c31335702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f39e42b1b4b38949a148435d94572c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203333ac5d6f0f2a6885124b1967ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df015b65aae97255f7afd5146f6bdd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b7ed61470b88ec327e33e12e5cc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965ae0bb1f7efe19fc4b72c46e0644f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff813dd6032bd2e66ee58f041440677708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f740191676f6319fea4a5a6d6aff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd81267aab15f975c9bf58b0da3df58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e0bab53985431fb33f4ff1b1d85ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cf07760f96c922a2663612fa170a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e776357174e9cd81d89fe4593f4a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa2a61062636d093dfae7315e361d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef689e386737d67954fcd195bcc302e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0d37fee1667eebe45a91058298b24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4019a1bad2c1eaf7e2e6ac0fb8729717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62953e98950f1c36ad17205daaad2b49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d05396a8fcc173419a98aed1ddba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd4fbecc78eaa703541bf2eefb05ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed93cfa1e859f51a6f79a9823e3066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040062b456f9109892065994290bf22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be480615c652db6ce296364c1271e3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a816a0982c6b6020e2765c07ab2420724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609519ba234845b2127f7dae1497c60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd033dc03730f0836b76f07b148762b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5da76c3afbdb1192eec9960176857727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf18a739d16e449bf2ff00403cdb8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58299cafac9d9a2a7f31fcb7839d36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24b8dead9f9f643364d2e11349a51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc73ea8daf07846b04c42e82e7fe6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640eea2847d791b06e6c97fa03eda61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d522031d0a2985527a171490713e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e23bee8bbaa5ba6d81ef3f5ac8cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5eca62b5ed8be307a7343e4f512f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138b2faf6a19b2522954309be5d07f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493e5ee02da33c20543a748309accad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead044e9027cc0036f572d99419051b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ea132cb6e9b604e27a3cc789ea0be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bfffabda8106a373dbdfebe6b63fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc7179e80ee80e19d57a8aac18923f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f67bd062aef32374935c41bad320742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27307344be63897e2381d05c9391f7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268e334ffaadb201a26154af4b9093744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7688f97cf81c8fd5efa660731dea34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12e82dec553d88ab0d2ff81923229746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8bf69e16ecb414bcf61d9ce13c3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8c5f7f16f8c0aeeefa182485d9fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba9391cef539541d3682fb4afc36af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4c5cc0a7063b88b02c5e5e9b6a582750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7115e87c5f9d09232e7f4ff937a9be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96763a47672f40659654e5b566291d86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db9013e8dfd17d5133aee4f8f82a50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e438a39e31463ba0fed39498b93d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29993d59128cdcd88e5410a1482dc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fdb652b147e9a9a0ca71a630d1cc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6b5e7cc56b28bf61aaec22374b88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5539618c477ad7ab3ad096f4cc1d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f47ab717fe5e909a3aab2271a5f0c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>