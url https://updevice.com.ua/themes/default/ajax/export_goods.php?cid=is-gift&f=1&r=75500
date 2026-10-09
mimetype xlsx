--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3d66bc4f511535b03b24b2118c9c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966af327e87f43c6a07e65b624c38e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590471f3af67352fc57eea421eeb603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f5e03088b7a542c5bcb7bdc44e25d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b0ec5a095be2e91e38e2658c9f775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63828d3fe893c22f9991ebc3b52897e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed6643a64b6d93d6950d10618655c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ed38b9b5eb9e594f920293df833b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be347b2542a2a9c4fbf4c434e16c22299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f3f29cf05cba1a136c46bdcaaaa5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6489cd25867d7d55e58b9a57ca8d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c180f76b4c5e4a3743c55d993476912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e692233dd8fa6fab37020f61062e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbc3c10923b4c4e38cdfab760a4f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fefbfbee0328786f65d64d93269a4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ae937ed5597480205b234b8bef3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168915b9f953e77e129ac0bb4eef560c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24df01e8cfe8f2c20f00250ff27f05618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d51276989f6a6b6e394aa2002313f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15d6f8d6bfcb7b9fadf5d6520fb5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2b4f4b1ed14d49dba28aab3a4690521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1622b3b6b1af01c97cfc4fbbc4ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad0a38e67f6c638e86c4c49ca476323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91b7d9eda24ed3d1a5f6790bcc1b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85db14cbceb5869bffe9f0f8b801d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6ac51a6ec034ad04194d5f3721dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3577128a109e794db5dab89856e1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a19447ae73381dcc9a7c889edfb3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71506af0e41463c26dd15dafa645fd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f473e25cec9b95c81459b8920bae23a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f0d2debf83cfa393bc6aaa1563c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb6dc72833b9a8c9f601a565d6716532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bc50023e16c6e581e2a88b087734e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8739fdd98b6249460fe6864ca20ef934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedcd9367df50336e07a10c2bb6cbaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17930e2f08206600d05980e3eac027f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f663e022f12fed1cccb6ec7438c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28baafdbbd23a3a927823aebea3012f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313a86b14d16b5c9ac4688b15fb39439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06739b3c0ac65cf720469b5709a0659640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62566737d2fd600af689584fc7786e1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d81876b926c33db3c82549586837542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b3e6f2780b9159591729bc94adfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e6690fd491212029f942c518be99344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e36f0f94f85449d4b02237b7abda445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8894f601cba740766341e73a2dda646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c174053e86d8b5aff28471957f7e3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e2902f593901ca634bb7bc920cf2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b88c8c56bc1a565194f6b5748efe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c6db8f8b7d0922c0b9350ce53cac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7318cb01e8c8f3571ae395bfb2013f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085b732ff3ec72de882b68d3c36a0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741fe4a3f6493ce656af5e078f36a9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45960395f8e61a8586e9e82305680854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64050a6f888030d9ba932a460141dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add99ca42e8e51bbcc0dd5caccd11056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4d2a5515f48b22d83aa8ffd1941457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb26fb8f0c2592829a0a960cbc219f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f398bc715c2b1cb12082e674b4cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fca2664df29fdd3f942e431c8bb6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf012eb510e4488ee617124959560cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdd7b197679f3809dd420bfa63208c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2df757d3f3ee3c480b9afc246f636963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb4e10cf4b10ed078736a09adff8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844deabc4ecbdd92f895c2e83c5d24a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e417b1baa883e734e8d9c4284e1d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89de1fdc722add46a9378a5b7d340b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532400c15973e5ae2563e46412a2dea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676216b02e53e033fdf14aaa35bd8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa6995b763002e5e0c71d5ea18163270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf74fc62783adf206abdb54722236671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e1f71db1d47670edbf81dac5c9a8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451dcafa1dd1e247214a0dc2c24653073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056195125a1b3536528ba9dd750afd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e733b63d74b1c1879ebd452f2213375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3567180f121aaa9756aac3ca20eaf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3dc33f8a90f4c8049a4a53dbb8f7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95164639ff9199cf30a6fa026ee4be4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693182b2ae93fc90328929f6329b23d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab1457d92e088e8f953c9d5608b0fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376813bf77bee935c9da9cc7c0eef5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19c2081f6e86783bda79d6318051cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658ce136f3c95d1bd33004d876d150783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c0760fc61e676425a6824f564d8bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23030270fdd836a7be0c7b886935185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd81d364500f2eafd07b06ebd9f99286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818b493ce092cc76a77e8a3454830d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51787280fcfc1d725d70b56e8e3bba988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b5f294df5fec63de95773cad8b91c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7cd296d6f02db0d1d330f9a22e3b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711a3f2705e8e199384dd032be62d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988291d710693a0754c9cc232328ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc94228766616294bbed0e5e37c3c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c589ac89ff2163774f107804bec791294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f7a829b047d9ae569fad5b60d5a4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a72e557c8028760214e28c596e7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e81077db826de6fc6cf58653c2a8a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce1abdf827773ebc3c4bc0dc90bf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1869232d14f3aa922523adb1a3ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a122d40c705490118e645429d4304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3cf30425d3930436d8e4a69cf9850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5364c0b3e74fc4bf072c741a2e5079102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48657b848a0f3ead089e1aa366339eb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39b7b1296604e057ccd90569fd66df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b029f18a9958753859c62555c56225105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238f885fceddb9c873338ba60f2ea1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c5ebcaa14db5146210cd3928b1524107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8880c66bfb285a9a579d01408b54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86f4afc087b5c3527c0fc6447a43e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f0770a649e9b15d54a79b5fe32885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d2fefa9a9eef6e3e1131a99bf867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf09fcd318b18af811b788d83784a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057adc1ae46b7798d0f5b30961918b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab86df54f136e928e4d13df3c884323114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e34561e61477fc43e451c3a5c513b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d6db40ffc1fc872ff0455345b744116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0516f8b380e67683f6f92185c52dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e076b5f0879dc81b76a33b52a5d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628040b9c24ebb7b3a64acdf0350be0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c70f8d077584568daeaf0067726e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d085ba16fa5a7a811edf09203b8fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b740ea1006cba90fc5d412ca2e75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a292bd475c246623423f8afe2da97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ed7502345dd00a82e19ee7f331090124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef983a7cb378890b238070c412e2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc652b11a79b3fe68b6a646bbfe4be9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ed29583d9c7790089429a3179645127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568bbfe856b6649e2e1d440d6bc33f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415b4b15054b8bf2d6f4852221136f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b092659bb9033d8f3aaec6775e251b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a69f00fc1182411938ff1573d0d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695271845c956fb36ad3eff8feab16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b007037704fdfa3083d637b7169dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4b3504c82cf8494756f1edbbce40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3298a7c65cb34533cd6a1e83a7821d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716b3a3c49d179e41eb650fc5373121136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f7b605664f17edbeed36bbf74090137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c94b8b75f9f183745d2d383016ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3a2083062a18a2bdf852bb8205cd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea351ece28d2ca4551958a633b1f4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698910eb9aaca8fedf84f8e390751e63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49c3662fa366284dd308f0761da43e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c60a241f9f26e0af9f8546df5a5e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d5dee47bfcc3c9f0cc226037de590144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e723bcc5a4d47aa0802313fa7ac385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819348387169e310e3434f34c8e7061146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffcea55fed3e51747f7183d08514da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa06d500ad3300cbe8e37b5f82adce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608490429f461e91f0a7955e6c2573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655bccbefa7ed157f9437961ba6c37e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396393a41f38b4640790a20fe587f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436eb8a70ec7beaf4e3285c5c45994152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f7fca90305fcacbc53ab34c7baf79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5d01e6848637a3c35ca0f59dbcc88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11e9275201bd370b8bd45127767b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc424bfeda0f57735f35a94270964156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df5004751beef8aaacd5832548a38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c467035ef9b71227d45b8ad8db5a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ed28d5904384a1af4224e9c2f6376159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9877e4a89ac19f1aa2c9e67e5e4cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38845f9d4f481e3f90bf5808211737a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8f11393d2d1b1b5e4f3260bd4a87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd01f64369ed79148ec04fb706217a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9fa7ffa550847b0020195d4718179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52458482be602dfdce0251b7f343f066165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe6abd050c3895c2cb859160bf26e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a23a28d7ea4f5f7eb31e69b983955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c077505cf60ca581b643b7e7dc8bb37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743278e98bea946284eba952862160169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfb63223a3ab5b165ffac78a94527c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9394e95901b88afd1d414cf078e05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cdbb7b9abecd0fcb05b9464dea60a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbea90b6dc3603da2d532eaec0e8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ee4fc96979c8af76aadfbe8e15b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ec4580e94d49cb96daeb96999d0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708aa69223ff19dfe7065d857c7a0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96e4fe2253fe9115db13189e3a8d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf0f7076a8f13e52f0e0ad3345a5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a341dd6ce086c109f104e4b2ec9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0721fe692fc2aa7e79ec30836729d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39489f73682be9ac46aa2f89d32d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf7db61abee1166ad8e799fd18423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492216b999d437f1bd77e07a33a975dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019226837a1b340c54dddb130693578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626210469d34c89fc9c91ad69f895f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ced1434d731af751b50bf825baffbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb01c853f40d6769fd5a9b4e8646ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd2102e07b51309d7c0b1325a296b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82955efaa7d1683997ba00de21939189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb7118902762b337b83b26e0074db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2badfd4b53598de6cc87caa600ced3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0610a81c27fa1d6e08f7c5222484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52740ea38ff38bad71728ace117f7ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79695da84eaad403836000b5b1c6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dda3f76f7eb64a3224f29fbaccecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d68e9703eaf594513443e462f8f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453019fe47105296cf7b3046b5066a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526eeb8ced46abd43f4edc4fcc85e9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0130b030ff6fed2156f6b7a9930134e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eee79394a0335543e3222d500a5ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f3e28164034b7ffa066bcee9293d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e8760bcdba7598e201e50e9923740202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b17bbef48a78fdaa6ab9389a128b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387595cf560a7d2ce2acc29f498de2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d9439a8db7e4f44ee4395fdbc2b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c371aed49a2c005ca896cd78fb186206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb4e5fce48acd2560d8218faef39a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12cf90d9fcbb66353a5f0c5b9a4134208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274717f54343ac9a2779709b60796c4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50cff38544e42f389a2ce9884b4020210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24663a6d29d5f8e3994f7aee2ef7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066652b95ba3c61f0576f9a8b2905204212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650a16c38e9ede06cf9151dbf7dc92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4304800885ee59ff41628b37853da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7228f96669420915a800c3d3b89a73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dcfcf0708389f2612c59cb03ecbca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67989f66c7fdb15499f71c72b6ed9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70197a1c71237c223a73d7fbb97254218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379ba24644f38ee8dc6a064ca5ed1e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127143053f4d415047414f9150b1380220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cdedb77275eb22854e6bc2624bd99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052941b80700766b9a6d51710a9bbed8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01214da2564c2c2c4b6e9796e533a056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eb4f9430e414c1056d1148e54cd0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471358247ac66cb09cadd103476f114225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80499bdf3f9e2a6cc5178829e12733c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a26a3991030f1402a17f399acc9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4d120defbbfc7363295dd38b1442228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4102a9dfc0d072ca9290fb48480ab88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf13821ce0a44f4044d256b8b15074230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26ecfc8d25f555f7a2a14de7aea20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e706be109d368b0b7ff008ffadc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002d13337da891a2035f19bb404254233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594363597e9bde169045379a21380cf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367a644ebc8287eb603027c31e0a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f469862296464230033eb50829ad75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ac1812ad54df1566b0b2fba14438237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b687f554933f206c4c38a5a36181238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c9f95716be649aba4e8bb37caa592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd71896523a4a0f00fbfa24224f72c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e39e61641f19ed2d22db44a1d2f06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ff3c2f62059a71d246cc33acb6a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a916c648413fa698b945559753c82ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfa7cffd7347d9dc79e7df191418b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4f8f200ea8240c419e58867beac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0276855caaf0b654657003a2a5b558246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925eda6ed9feac4edd58582dcdc0e28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21f3b9b7e4d284ed0f034309efddf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f69436d37be0557dba7a6c860ea27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a690b193ce49f5f0d88b5b90bec60e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518cf92cecb93650cc7d24438a7ef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229022b7e11297c71e4db6c4ffdb89c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc048d1660bf294d24669953fc7db81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6df3cde6ef4209ec179d68800e06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8492ea3f6ca26303bda54f12aba84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9966cf4d365e4ed26886ea1d9fc64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107c681bab8911b35e97c673876fa58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f523d0d0bf1d312dc38a26a8c146e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c442a9416f2287113b427f6c5c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ea8ab6a9adceee19ae9934315c03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179e8cb08928b002e5fb198028c1ed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e733f047602fd6fb1c6e279df8fb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f13ba4bd009c406810028fcff8eef8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55da551472616ca9a5dad054f00274264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ed87130044d833a5a3e7ee466e210265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5e2b228417c7f469c5c3ed4815a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf500a20a67af22273a432f1dfc666267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebf02b74bbedfa0d482e71ebb9c35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55486d9b55230b0fffd3d3e817005012269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971129622c57ce047767bdea2de81d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4f672663635259db8802b5db56fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893901901a934c130832a6b8f6463f2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4236d8f105eef4230a993b428c96d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788e542b743b3b53e0f231d1b7ca3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e14f4f38c02a2710bfa86fca81d74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338bec8a1c2b0a277695da0d7582f45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58eecef19bc79d99190c5a23a83758277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b5ee24bc728de8a1d26a70338f211278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c177e008033ae7ca384abc6c3526e4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4820572b8866c6c495a76c32e3be8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065427fcdf352d8b44de9c6a2307e6e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488443f4eb103574983fe201d9f86ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0504b7e4e3ef71dd549e7795c60da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae449a793db79889fd8fbe700a7115fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae4c697f5ce532da718d19058f022285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bff97e29469cd86f64236673e9c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd182b6516a1c180727a1c2b00270df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f409baba4007f905d8ef2924f561d69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2f26e054ff50141aedf449406f821289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80581b18db616a92f014ded54821ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84590555ab95ee0ecfec710e1fc80622291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e286658180a8e78188be034c2f7e76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf0d201946c8bb0a3437ac8cee0a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87871f05cbb32cb0c5625e39c2be7b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3f98885b51c3e8fd5b6f52a58767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650edf21598cca92bf844a5f15bbc0ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250972b1d113b62e06ab8daa98c4beac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1cce28da4f727e933d7c4abdc06dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86790b664e7a64030465165c8944b2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b27d11fa658468277b0ce55abae0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16fa303288553ed66bb52eab35d70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beada1c367ee48e13ab88d4c190bf16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916a186e2c38ae4bba1b433cafb086303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840b8c8e5747059c519a34b93a793fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca921cf66eb88fe2db506c17ab9b23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b99933a690537777f728fa9cf835306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f21c5f81ba451329233eba5fcffa7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4803b0ec53101ba92fa0f6039af4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853bfb5f098f911f161dfed5a8abab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7e2c89a5e34996a18d890fb6e183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b15c2ea0a16ae59800ace190599f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6792d448f5ed7d7042c2215cdc6dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badbd4b77462283d57877bc04985011313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062bcd1dcc48ea6438e14b783629a2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef4e0946798c545e6da6ea31516754315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f15631747c6d18dcbc98b9e4c7c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c272d2f88fa0fa92a8da1b302938317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b14649b239c51d4c23394bd132a1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9355546328c841412a3711c2e2183e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d850d1213120c2ceec118b8f1e36d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15921801c3793d4302085c1206b050d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178b1a89bb15f7b3af7836d5b0692c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e8c0615f66f0ffbf5500857c6e71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896a656ceb748dedcc0fe87fb3148b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a82aec5c3d4f991b032783616754325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0eadb626af98211c1ce2afc4b033f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebed80b348ccfc8644a0caa87a397327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324dde8ce0fca323eaa92f346986225328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ec7f06314e9ac12225937c0a8c6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00bc0c0b69cfbd10af1d5c566a2bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1a13a34cc05568957bd83f11b8ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c624f7d7ce8be959a5c6f18ffdfdf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a8ca6af0a14ee948d27d389785ee7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3fbc5a5a0314939f9d0bba32f0b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e599d74f97b989d259abadc9193d209335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf59ba95c13d1640c42d3735f254b5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d5a4e6a107b8edab614064c78c794337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf3fc2e5723b3df21517618c3ee52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58fa159a955cd95106bb7bff26f09f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d07b7a10d218da1c0c130ca282c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99703ba9ceea31f5b17796d7289078e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fb9c8825371330ad4a8593f6359cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155cce337ff4c60e25b736218ed44f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34902abbaafd68de8abd02b4d4130ce9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063150b72cc939aba987be111db418c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90aa77077d18a9a43169a8086cb506346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5ddd85556ae08713164055ed5a8dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc455bde1f4c4db40a15b517a3e6926348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb40c417a3d723eeca23b58bd961430349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb396c934ee352b8de0e7ba6c8112350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6329fbf3e65f3582973c6d4ab1d21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac6009fd4676aab82002e00b9a1671352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ffff83d1670d49b21a2e3c1ced7ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26ea6ace5ad20e1cf41d483876f0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0fcb4a15ea2e7d9df49ebfd5a87c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a153e3c800203800391a5e827698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d94d964aa3ba53b6101f60d7c8e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2815c6dd62cd4c4f9c3802e7b706799358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394126193031542eea0c8ff1282a920359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde5173abc80ec80756a12c33b7c2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3470a1f2d88e5075ba3d3360c4d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aaa19f021f388d63986ed945b824f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be0ea03a75a26ad5c22427b2156a4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3db0d36087e9ab464b8b50e802d36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a51d5e6667574808215b28d1b837b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc876dc8ea81712692a1bd0c943b6781366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85501b5d268e738f6f473a6533b13509367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebc485c8e6bfd6d591711e166dcc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0fd44472766014b1470d304a4c46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33a4add27cb475fc4f87954460298370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89500d83f688d842ad8c7accc9c90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8075eec11f4afc31309e58d76ad0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4858af35e53858bd8da4030880f95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a020f8929027a7c6f593ff1f336124f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6d82e03066972aee13ebb61988ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1a825279a6317ba16d7022448fdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21864e269350cf3a0d79af44fe03f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c493091d979f5e2844716a02d811f12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909c2eb13530e3d72d55ed607392d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8df412cdfd7bd4f81d4264cd2a59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c804387fb5dde6133f7f641af5ec0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b422080452af28f12659358317bf0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b73e29991716939dfd2c055cf2249383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530deef7dbef06724ad829207c3518c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9e5282f9ec128e17922c81be3affb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0556a7c30974dd27a743101443d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4935d5a2ddb4c596217263b9211705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23759012d601180aa5023e9c48783ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220372e2dd2fcb5b492a87f0fbe463b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d0caec0e7c25ee936a94224b67fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d19a841eedde02e6697cfaffa9f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e5f39c8c05a530c92500d8b38ada1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a81eafb89cc292fb6c73bdd00e7dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b90fd6a98f4358ba525ae341f628394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ad37471e8888525468b3462d671e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc3a40add8c5bb1821bdb7ecfc8a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bed5f38ef384a7bda8e3a815c004397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8d13c1c8e630ed58abe53de23431f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfbf8a5f374b272131a464f65bac6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80444e8f0a55c849e25a66402b64fcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c356d0570fabd3a201c4da607691401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9665d692bae41cecdbda7a6add6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd68dba8ac850a2fa851c80dff962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac517bc57b39431a278e80b0abaea84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7405ff17be4a92fe82305ac80703787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8bb98c0dc964909c8f5a5619adf8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc98284bcedaa2a68838f92cc3948407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83361d8422c22c2a8aceaf59f27490408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde71e695e9a0e7bfaf62212b1c8360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6a0afb8d00b4d2d6c04dc573fdc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c0bcf24f074b18718bc2c3eea28cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3dc702af808a75d9934447ef3e17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d07a30974fc2f83cb605c4167da784413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6d4f65206a23227b1be9c631287c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4b7d886721d26c19311e422a77e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e873fea4a82deb9b16e7c302fdbc49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aabd7cfb08e85fc0917a018345204417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e2b9265f42bf001872d4ea93d07d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bbc4becc0c200471944173f97c8f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a8a0bec537c0c0dd8cbf43270b5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377651ba5074528b4815caa6ec19ffb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4751548ec98f975fd87dc76ddc7520422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c0a8eb3ee6886223c2ee5668923b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fbb04563551c9863392e3b13873f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec0affbffdd8bf374398461a6c645425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8077586effd372bd3358b1481eb5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581745cd85eac47800b45bad94c3106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabfd8f71d09451f87a8524ed381383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a07d4ef677b3cda4712dcff1c98ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bddd92c4066f9518b5e3cfb0b192c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841cca0e664c102bf55e73766a0e91c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38406ec2568b139f9b7c82015c505432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731d1d28893071e7b647d57ad39e6eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df767b31bd4d39b51fcf54682f6498434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a59a8da32565a25e3008ec58599f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7820f841dd33689e634522cbc8d8d57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6a6e06f4d83a248984f2cd47a465437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31fd2cb1b8bfd7e53abc576889d47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f9a08f1c429e4678e0810c8638c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1199e025ca4fa585eec1d40674066440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b67d099a24ef1951b481ba4a9245441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a375e448d8b70f213f51a0792c210442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689a2871d9a07cae4de3153bef3654a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bdec1487ec8970c7336e07e0233a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c1ef0d1e1519ad2186bc52bb468c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df28c278c13280403cfae054ed40af6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae68fac6b5fd803adbfacb7c93d8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774c88d8996e55c732da67e02aa1367448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b4b3765e2a40d2041bddedfc46a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ddc26f00416b174963f8762e80c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c67abe0032a22b174b638035a9c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232687f514f81a86d0fa1e6dd415e0ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff436ca4bb4f5ddc0cae701a428e61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167091a28c0c67f2a757ce3e3d85ef62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f59da9ee93456b302c37c75d95c32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6eba752394ad259d4ce0b9c23c6bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66a654415b87105aa322fca95fecf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716c5955eaa34e3a22874ecff4643f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28bea5d7c1e1bea37cecf3a4fdda99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809779216b3cc7952955dabd91f0770e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad74c51a580a49a46aa928974026527461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858edef545d557e7dd2b8d9d04a5730462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979728bf201969eaa1b35ee1f035a19f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9cd32bf842aea1fb88c86b8276eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298593089a67a2017e5a7cfe663b51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c073a9430d289352f1b1d075b9633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade441b44d74eecf5b142a682f429eaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39813d84c867efac87fde37a9edf88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c9839fad840ce40f475a7c1ea3fe3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d721ddbf0f55534d8e144f554d166e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb43c2b0a50c22e92cad00f7fe5968471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cef5548c65d718f000fd298139356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20701863c8f10f8db1d8d7e75682de66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01530c36e407b230dcab6652ff0f30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa272fb12ed3ae589225ab7ea61983475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220634c2b320b46b175be7aaa98dde50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d8afb970b061d4e1f6df03998c0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b5bb35f59fa7473368b07f61cdeb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec9a7d23d60784a16a28e1f147544a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e38a00bd81ff92e395c8b1691ebb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171928b58bc6fffa789363e6ede94ade481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbfb7053bbcd788ffb910b4e5c816482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7963304a9b98e7f2f0051094efe32fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577dd921716dfd399916274fe4b65f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825128761e786c0b7921551130bf15b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138a1dc055ea2d9d74ff2cd6440bebe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd09b3a8e0e199e2ee6b6571d50bf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1276eb1606df69c433dc549e987e42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fbe6e673ab517ef6d3670147240fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d00e6aae878fd64dee07588c7cce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e60aca591cba5c2df0d78253042d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21986dd7fa2ae6114c0ff8eb3b9865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005642c233b2d7855322a04187f146d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ba2e2d5683cf347129960cb8a277494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae5bd63534de0e50cabca5bbbac294495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c3fa409edd4723841c4648078989496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adc0e30b21773b970c1e548dabc596497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e7ffa054dba550a787d04e003217d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a40de6c6dc43527d9a434abb12eae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e718ca664ce4feee6ba5a96b8ec2ebf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e281c39de3ea8bfc4a5e0d8e51e923c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064ed6da0350eb20fc4042f31b2fab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922cae04108d8043c28e0742e5fa66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695ad89f9dba85425978b76566ee209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b2cab9be7a7cc7caaedec5643ebe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f067e1a781817d6c1bd9c7a875b8d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd76d89c8faae377715b3f9bb0c80b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b92355f9c3fb404d8086efe1b267e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2759a6ed28032735f67e815ddcc50f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa19156d9e0390fab02d7e36e0de4b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5307db1733e5d00c41219d3f2d3c53a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f042dba08459d3b0f0e85aaba6381f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b5f508d0d17e0b3e7bf997ac67d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d012cd4e388f235322564a6d01fc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f7e866763c88b6cce333b611259b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d60dcd86908208a7cd475688a438516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd41ca9d08252c33ea9945fac15422517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c5f1387e9f9fb29b921af283886d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806a1c2484a7b7f626f49d77a8965d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc12207098504ac11c118cc770127b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0990225699cb4905cc9e8d799e802f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f413bab0645ea17c7b51c494547366522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24e053d128510a36a88245c48c7f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f5bd6289a8485f39431ff8c9eb7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72399af0676827424bb7e36575cdf80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704958daf423d06306b9e1287dea771526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66946af9a5ccfee4b2b379b13a19eaf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08384c9cd1ed979d3eeb4ddc367d6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e541d33faf7ef1688fd9df375fa46c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c027b03e25d465c3e65f529161a3f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d945575a592b5d32d18a0a43c259531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe898cf3d7489dba1c456728a12d6dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc08e2f82ac831752093f9e69d33d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626d901c0a6314b9912f8ff7fba413534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1980384cb0308f8e57b703312fd5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef65c15294c3a462e90f3547a9498536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dcf7bfb292296273c3f5441c046af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d7b249b151afdb3d8d5607330bf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278435580a06d067bd9b1f8b57f5277539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536b244eab2eeea3b8fe2549bcd40f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d64c052494080a7dc04f671edb7afa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac661bdcb5b4e768adec185c6db122542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c7f2f80fe4ec2ff0e5efa3c5b2fac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf2302d2d8eacbd28c62a1c7bdfc08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1280b2eb929028c3ec73dff39628097545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66926dc2a5b09bd0f936142db359bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17522fc45e63bb710648276d10ea0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71aa7d54c3b0c65a9c4f1c8b2cdb9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adab80f70b79c19ece5ef8ffb6163e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab420d7aa272d88c67842d3782ab1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633c8f78066de132c723e129d962f80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8981ed26fe83e348cc0e8cb3aaa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572bef849b035ee0458e8375250e1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e88447bd0a54978c6b1633b046f14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef656a2b8c578f1676560fa8cc94fa83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968dd00a917317eb70f129a5baf222b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9cb78e88814af5c9f859ca1b25c19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb48e9f3993793aa0d6c82fa2c446a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d01efb93d0b6ba395fb2aa87600c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c6d79dc903f7444072f71315fd8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc4e5afd2b715890f9b95bbfe4bc1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b8bc4b294b06ec427f5331bb9964562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801efd876589fe0a8eccc5409dd357563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ff16de01c1625e2b1d1364bf3d68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c777b447ef924de95f4d27c0a96c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae6fd0963b00c8ee6e192d250d032566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45b52dfa068bf8905ca16edda265e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942a52341aca3faa3c5c4e1b3af723568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b16333c81ed5fceabeba7fefd06b69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f1a882cf7cf263bbb5c9ca5f3a592570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844fb8e6210c57ecd1e8836ee6a041d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b00365ed1be7db66aa45728bc2738572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aad50d00cc4d6ff042ebfa4b43ae2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10973ebc671236c66d5a8b3c89aa030a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80945acb682bbd517b60a8bd99dd43c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c23ede5f11b840683b19f1147f4eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63004d12852e69fca967876fd57fe5c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2b6a9733b032cf17e665603cca5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede4f96f547ec815dfa1547d584a44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe04f9bbf6caee330381f0ac5687f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e484966797069a412b39471695ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a44bc8755b02e7749bc1b3a902a849582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f653a9f4d80f663d0357876dcef48d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e5a6faba3e038ad1f3f72566ed51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069117ce46b3ca32aa4a0c150e38319585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509687e0cdc501ff5299421442cca49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb015b31f6b731ae46862da923b827587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd86517de2064c7cee1c9cb33e49de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0aaef57f1feab517150a55fa303d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb6b1602d889007ed84e98daab6ffa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877135a6c0b66c9a0d9f29b1999b8113591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bb3ac6bbb3e05daceb67b3811124592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118aa6a5efe9ea630c74cfb670c953c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a163b09c863d40807122913d65b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6c20dedda2607fdab11b90deba68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9bb21e7715d020dde12b466b825d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3272692e024a8dd963e478625ec0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbe90565105a4c010cbe2ebd881bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec271b2fbf058479f46ff12e6611fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8b2bf44a59e2d252a0a4941747cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677632100fcc28974d4133be0bd644ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92c261f0ba841a7dfff8d758c4903602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987758aa58193cbe2e612829a5f1377603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb520706c262fddf86b38c9b925299604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3343049cc6481fad3b6704250179c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103512655e48d3c0541132574e99bab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540761833765d2975cf669afe441d044607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7717755a4981f56adf11acb5c8c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af0dae19323b281b334649872449ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2ae7f4e7cd275f9581d92cc7411f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176581e5dc4df382ff7c195bb47f445611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055e727f56ba300191f6e25772df7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a767756fbbd93fdf74c7312b92b3da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100987e0fd292de462447e5ed960ae36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60077a5acf8f65dbec51dd82485a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743038759e981b70f9615a00bcdc6ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9437bb714755a3b2801888f52aad09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d206f644c8d55d7f7d9737f2fbecbe7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ef5faf1457227872052a9b0a5f10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5968c3355f95cee6ee33c6a9c78655620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef8282c9f379eac07df4da3ae7ceb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b31e6d575f0725c7c95e11c56a35b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2d34f52f623faa322589a42ca294623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5495ebdd44c70da62cb6d5eee77f8f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9082246fe402b7faf92279f91f0329625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17624a5a2dd248544f34e1443864985626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c5c218ebdc65d839d81cdcf1c022627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93872c542c58642c01fbe1d4b8f51230628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77c67c2cc42ce2a6d76eb3335a895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1e928b2acb6d336bf3fccecfa5976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149dade3234da725291269e1f8573b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa9f7a1e2910bd35ea48a0619c2a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f04c8f80086f1fe86808dae090f14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eea8dc15d539fe4e147d9108aca54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95c9f1ca53ee6fe7618587825cbe9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb0181a37c24bd0515c49ec40baf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfed8b594517483bfdfb02f95f43a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a5a38f45e679b8838b60af07585a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13b9687ac59e9e03bce868a441b6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644344746c4d9c59a810c0c3b6be4d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a4d14959093371d06b13d072791e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c89f0375f0b2d1d0c93e0d3fbbf3b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53bda82749f569c1852f8ef0e39c35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab59ec3b873d7b64f475f9dc4f712644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f68dd8443892437b8effc79dcb3df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0954fce59b8d4a466b1bfb183d73c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb1312e4916fd151fcad758d07013647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5765096b308c49e40796a67a234a72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6ebfdbb83d2122a62073c80eda505649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c66c3d67bb0e74fc3adb4cedfaa3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5de3d237851213043c59729f5b1c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf428fc47bf1db82837004e91772731652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641feb72f67f34258f6e4479460d81a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707181634c6c8000bbf58cdd3c812d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403272b6ce33585d4c05a54c2e2a8d31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4a97936d727a5c12efa476441f99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01d6ae746283d550c637e76f86bfa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7495fe49df860fd7c3f93fa8adc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7551893020ddc3970a2ce78e3551cc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9cf879fe8855280007f38d7a13ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aac73ad14160ae6e40b97152e01c00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533905b56a8a6555d051dd5b94e088662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2fee1a294566af00d99351e5b31fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3a9b2e8e984f55023a8b5ba6df786664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e847e44ab2a19124ad538b7d0e5aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4641b658516da85c17258730319f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f4b9a6fb2cc931d4b6ae93c59427667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aae2a3d14997eb079ac55e0815f67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a9f0cb9dfbe7e8eb3e32ffaee5b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038e49a832f09f6ad915f701ab1afa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566249504706f42f1359066e704dda0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489c6ba07ece1adf0cb08a011ea2a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded8139d5590a2bf45f5c196638a4b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a49bea37e527a8fbbac121da47331f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30cbe9cbdec36430f573271a1b192f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ea777df41b83c5a6a88128dc8c05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a0b9509402c92372f6d8a7143daa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4f6585da1ecfa1f5f15c87b8f11c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b90eaea83fd8c539c29c4c0f0f2df6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761898eec597a9058e1f80ca8435188680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63555e189fb1560ceeb1eb1a8a7c54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0016f0430dfc0a320795596bd86f8fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1cd3ebeb395ff0c69c6ee189e9a6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32198f816f660f57cdc970fec6f6cc60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ffd594058b965fdec45b68e4c0fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b7bce4c90376a476ce6a3205e389b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb2fc8f0c788ce539f6600293fbb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab2183cd7c49f6639c80bd6ad849c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93b5b5c0531269a3a59393bf794fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36b270614f0cf242ef1626077e600690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98afa7545e074c182c6b4df21976a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9359fadf04f845741ef8bc28efa20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e40f47f7db2a743e29e6d299ae3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b11dd7a2237542b8f9d9b94b9a9d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168e8a847a80e9a6e2ce88200ae9c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30541954c1605c703b0a79d4d857ea2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d496cc558a153b1c7fdd74213beca62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a26015633393b76116801046da4bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283b3a90c8c2014dc7ed6cf930da2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8135fac7653bc61145a5cb5c0bd63f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c71428cd7cef0bac62fc7b66d79d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12045cee8846b9996dcfe6c51fbb339702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fe68876f03129ab75f12a77be3f33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456eb6523a8bd65b8aeb0981c685c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b585665f258572cdd7ff1a9bde16d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b830bf6b410d0222cc46cf0b0bc59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7338862b331d4800548adc9724bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19650b2a80aeef21c81e7b6639f8876b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186e4a7da0d7a46a1ff864a55e5b711709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6ae49551ad28141cc7e9937981346710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744202ee5e59c6764a1bb350f82c534a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042390c7211278d7734bbfdc4ac5a4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb6da95331df19138c70079eeeed2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481a7d2a94c5f14869ba0bcdd49dca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6521047b5e43ea6904ad534e8c5d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce050d5db548df1474847aef11dce82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8953691e8fd76d8378650b89f24266717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fca1415534a6b197a348bec7d63ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d13e626d3c17a7c9e4d90a67c70d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e2ddf3d6b65ff6c4a50b644d4c772720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566a4adeccffc73959b040ca3f97ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35dae250b5be47d880840b36792d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f75e682bf9d11c7945effe7a915f0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27598c7b5b9c93f223c24b221787e3c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b5b3bc1d77374ce70567d5b69477725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382912f525d135dfccccec49041a9d6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7cbd648c52526fcfcbef77521b02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d581075abba4566a8437e6cf4ebb1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307683dc1e19e835313a161db8eddb29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb2626448e85364f4563eeaee28fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddf5e9a18e022a43fb8cb5dba59874731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37d6a76e466ecc6e0d9465c1b35107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b9770655bc1d228d8336e137a9aa1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b7fb69d2e7b017330bd0eb8719146734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452934a5e162f230d67ca57481869b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b87dd331c6899ac3bfbe21b254d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd3c2a92e6f56ae3fd646cbd87013737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d064064a3b3320e95a6ea9c7ca38f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb2490bfc6bb2725f514aec69660ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a495e1c1786b603f13e3a1a529e4060740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5471aa2a7f7c92c592e3ed3c520390741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa4ea778ffd8c3c7eeb473bc07a1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a46641002480e8aa12a02dc86ef2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441431454e8cf613095f5ba038c4fea2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a47d1a66b7597d0dad7dac82502b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89244b586e7a2598436b67bb3a29c7b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7209103b619f8224f491878cd2ef8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f67ac5177ee2bfee5061a02887734748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bab2a1670ecc4ac1b99ed5db852ace749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb546e4999d8008a9df043cbcb61515750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72b0430871112094a2fb41f28bec7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e86c214e166b3a960c8772282f5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7a1c2a511fdea86a3cc40e34430c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c97ebe2291862cae8acbb27116ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c522360f5eebd0f995da2f7298e6fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01499ca9f28b98dfac994febc72a7b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524785624ad4badfc16ddb93c54652cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba71f99fe7c30eb7a660d09e1659322758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb46e9657a4d6c7511e2d8c1b7b44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84671f4c1e5814e0ebc8e7a76b6ed3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b2bbd58b6d0ed2538f76c8f026da32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34209c223af45d728e8da9c422bebb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001aecb4f03e654e9dd5694f59911ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c575005e75386d46aba6df30164fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6095335578b4b4be195e6d21be35546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb7bdb677a4f9c86f15b7a702c16647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402f44b946d6b959301b0c88e310b228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3143d2458da00168829ba870ecc9e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d18df89fbdd30036050bf896f1ab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e9246c6cedda4eccfd0a00dcbad911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e5f0a93d976cbe2c576db4a58b9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c499a37c2ef2c2d82d7a38312624ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719294b73d50882c751da2855f4a2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2528c93843f974933b648dd9626d6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5a70492fe74512b191fc57cef8cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd116401e916fffebe78164426c0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28e0203aedaeb8a62db4147d8b14d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476f78123eb5e9a102d47e4e05105519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551099b8dfb9a800dbb741ea01f0c7a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392b358dad445ea207770b970a574b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4363dd74a4db38f18bdcb8b76bf3fd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df8ece4a42d26994c701654a4ee7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697c32f20385a1a0d775f56711f67a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413219143a2665d930caafd4ff52a8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69d6ec0d24d3e738a40d7b57009ed526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de8a5e0affcfd1f4907436ebdbb6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7bf55f1ff61c5224dc01e2cb8e1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba241c8e77620f84b96aa8a719067a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1709319c48bb872c4ee28463b2e9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f11ad27240770edf828b69decf6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53558376106d3651fe4012b1947b7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6241f9ad62e62ff1a241d9739adaec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431719828132639a54306a4f554505a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39486250d29bf46cc169f9ca142d5e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbee776b5ba694be65b0d97a0f282936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a711c58ec901851a7ec6402f0cc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d853146adaa506108fbc26a503b0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f64d052c8069587632bb3a6747b2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c1651f01f37a387e8d70a6807a1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f067e39496156bf84ecc3aa0dacbebb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93fe33e663cf4e55a48f86d4bbd9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78828c7e26ec350de092623160863c9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4478a945fd6535ae08a91077d8759344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477708d635996437159e61aa5a2c84045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736cecc8303f87c7144dd2d1f07b2fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec1299226335b874c92f89a619c0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b1aae492dae8931fe87eda4c654648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d391f5ad9b7051c5abf592e77c837449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98b9df51e20ed60411759ba27030c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5bf989665ceba339208db973859151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a79afc35fa5bfea5ebaeb121f17f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce64c154ac3c2741ebbee75f89ea6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad66cc9e207c030e5f4574ba489b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8deedd42d62b9bf0e6e900ae47796455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961b0aac59afbbc30388601dfe6465a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aef289f3c55b949d7e6a07115919157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc3cc07116e7a5ea64e737ad63bc2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f76d53acfc307a14a83a4b16d384b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c6588f5c262551c2f3d2c7905b3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ba90662e264f3c5349ae83f14fb1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827b9934d43b19143f5ade6c9dc847c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e79b8ad260a4c57d931b8ed70c6e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d16a23cf366e7956a6a2eefe0a147464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06f0167ba30cc9d2b16fb78d6c3ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49811791269c8763deef28ee42be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b8be3353b5aa1527197cbfb132d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55624722cf2814ec36721fb6dfbe29f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55620df117da339fe8c935c607834f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e008f168c07476fbeb4e931d94aedd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae99394dcaed8e5fc7a546804c8f18d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef78aab84339e0e79582283195ba672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b49114dc55c865324346c7469d7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad61c63bc04eafa22c33548045cd62f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8248bbf713f9d293809726feaf76a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef1cc80b771c279f51c007b9ee18e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97a65ebbb80cdfe4ff8a6b89251b7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc67d3a0d58e4fe4b75074631caffc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563335c1bdd387cf2b821ae111a960ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d15663621e855e83c97af921710980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb4c3dd87d47b93895db9a713bbc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f518fe3bcbc2b0da030d526c186cb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e2b66183ab8f618883e2556e342283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d929d5c9008eba2a024c43557ae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f12e6590ff84e12ad8c0c1159d7ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a72f4b8aa2462b4ede0a648fbaef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172f1f1169b710b33ceaa15d962a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf7a92950e8fc03983bc54298c04b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679ff9e366f5d4ea1d0b5bbc45343689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa145bb4960490be2ca3dd248765c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f07504221fef31173288b3b9dfd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d540d35edb1de63da677efe993419092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804c089c824df5bec5a6088fc8eb91893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852b42c0ce18dd780093723abb75c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5628354e3c473061a53e60610bab695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366056e6a50c69d12867c2b17bdb0f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037168d9476670353f25a85a652fcb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f8ac80e1c0b0aca67239ac6c026198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea54147c434a3e164e9004a1ac9c69599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf05960aec6b9fc98fa2540998a04b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f75eb9004b5c70ebc50c18631a351101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e979286bcefa1abf1cd193a4a719b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554436906ae696cfc427a1b611ddf54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc081e9695915f9ce93fea035e9d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa314d9f029d05b0353269793d7cf0dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955ebcf0cb76419daf66865527e317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0ece80d9a6eb8de1ddaaa3b64ab52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bceb8f0d046a4afe9f5d68b0609d6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d94f49e7dee7fe0d271e6dc0613e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65fa3e152f4ddd34762e647e63a27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067e1a04f5ba692bae17c1c069d310111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715514ff47566f1f53d88da88dbb0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6372f02648749c6720fff86beddf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c312ce244a37798cadaea381d12cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc48875ec14225513fa3311905a2c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f475ac77d139299500e47409922536116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91209fc057dee0ee7049f7c042d3796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928308a83a288f444ed55c4b150af2d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c0b0ab29da8d003b2629bdb5daeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27616cbe35417e091775831314ee8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7cf14ca530f50a80db0bc7af3f58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7382cbfd8e458fe32955ef29051e1cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2987c941fa7b3f01c8d75a86e49f00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673a2b0d11c3083bd91b1569fd23e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7471ed83a833ef7a336968b2c8e466d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ae3be1dd81ce548bc206aee682073126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84651d434ca54c37019435ff1cd7a5b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47356730630279cf344c6c8aec937f83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b533152c4d9d5848c99488128c8f85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6f7cc6ae075fbfca616535258a14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b41542c607a3982e8702cec8f402e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d424c6306e6ca98a9d274999ec01a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16989b701bfc081a10380f168d0f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f80f9b48f2352f3e5123f4711cdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d890f2dea2f8f3ef840048ee70c2ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f400fd7ba91f6717549f6d0df7fd74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b9d2b36bb239c8bb48fee94d5d27b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d742721bacd36d1e22d6da770c3de1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd632444acaad57ef3494fe1cac2e8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1fd5cc3490d5c584f8bf5dc863ee2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f9bad7ce7868a022de1ddbca57e05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb9f157d2df383036c63c0f6a55d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c39a8a71130639e723c411e4f0e233143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873cea7ae6065fe7e5d5ad96d158cba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4306ce0e733659aea1478f6fa044b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f815964d8eba5680c5de94814e09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae52ed8fff7685c0fb6b47103afa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858005fa18ee272f00eb1208c139a2b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682782ac9707fc29e03ce6da6ab3296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0fd54f5d1415842f59b1b45fe4860150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c87245f3c0b9fc2d914e31c9730857151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5097c62b00f198f6067dd5713458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3266d55c8473e3459649f0a1391799153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda00134e4b7df18e6a9079cbf976d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf4ef179933ed18b25af9ed8efb805155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c018b2b421b0de21c36813faa019156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa55735e0b72ad7d39c0523b1ee65d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ded16402817f4504685bb2320f7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc494135e145900efb836152cfa3d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66c8d434a37aef2c852033b303ba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198c0a09b9e24220436253b8243059161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc7616cd614b534ae3adbf114bc49f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243778787d5c45a17a4069e2c3b6262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15175f7a686a707ff3b38fb848c826fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cb510eb93cf5a8b51dc4141f318e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d2aedd478f03d6df4495efcb1eaa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8010608e9d2758bbe8dbf2c3ed1dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28184f61361d992a323413677129187a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228caf33afd7d32d5cd1efe440c74be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f35e6ab90f204953517feabe82d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb75c169d838e3f87434e7a7f3060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204deeed74b35049e47275b6560cf58f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ebc92af59da77eeafc775744d775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7db51de3c70d9eddb14aa6351902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdcc2db987160940167d1db78f760175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d900ce01ef2bd92e8d0b3ed8090eb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72a25a48f5ec2000d370cc48bb8f47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819e50175a98ccb486c67c46dd75f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c18072e9f1d603891c7ce683c9554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fdde8f11331baf372cc1099f5346180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2cf2f82520291592495cf06947ce6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba6fda30c31d042b03865b66ae16a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7ff53a4bd61e0092b528119449d5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a674a158a463a28dd4ed67b267fa2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33386e7b9c628e7a7425201e3386286185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deabad367c350f957e60476b8629cd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ce248ba0f525b92452242c087931187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946a709739de56d4cc5cbc8848142f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e22707d82fdac2b0cefcb47ab25d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbb9bf1949e48858138ebbcfed15f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552c1727522c5962fab643b6f7503df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84360ea44c755cf0f7302c50e9bfb04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e455b79e39a957b3a617979e3f475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393fe141f0c7f64e9e326636c1e27a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0afeeb67544bae2114df94f1ca984195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d61760cceb445e08419fb7312a16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f56084dc6065aeb63154da7b9f32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bad46a692d0a54f29d47148309bd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351e3a537abee12581e9076b0a4ed3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9d2d9dd878990bc4b8b940891872c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eaa5b312c5db52713ad5295f027e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2bcdfd21e6132f00ea5715f013bc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040a405c669dc02de1a5cdd33ddc08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3bde67bb876ee7c0f7c72eff17468204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8e7e2e223b25c19a549b8d0881bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df7de684a8a7229ab62b5a1a7640ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc840884a23a1256a0de6087c77ac8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f69d3746e2810d7f0a33bdf09ec66c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6723673608f8f06de447332b8ee81b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b11b30d060f783f9fd6f6ebc3836dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b497abb7e75fd7546c38be309364211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6cf403b6261359231a4dd522d03fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9bbd163e6545e3bcd94c3dbaa3f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee2b38bb51f8c221e6189087a1e4e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5898f8e2db2ecac4140eb3be1e00082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95519fddee0a15e1e372427ea97e47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3b32975dc9254d62b9823b5653725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76e5dbbbbfa96ed830f8ce15e07e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e506a7fb2855927a47810ee3963bab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499db382a3456d2ff34a45f6c56b4a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f129e20c4651f9c50b672cf916283221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69fbd5a4045604262981a1ee5b23e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eaea61263088b156379bd50b01947223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0cb006d3779b906ba6c68cf46896d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e56562066f75dd960bd3dbb951b96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa5386250c73240db5598130e7565226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748eed58e61f902ad72b566a72608ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c0e168b8eea9d1b3215f020fc1b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b940ce3c00dc7c5a45e082f09c05e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536f4260b6a4e6d801fb2aa2256901d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee6dfd7592501370b110d326392475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a58812941e62995c6022e402dec662232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf4deffb9bedf579b117b9deccd70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28363360249b74f97c4ca5100df9169d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a4ac4f1294dcbe547a290e06e1272235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0825a19df37bb68f780091477549b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfdb495154303360f4dba46afcc124237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23823015adf58f50f434e05eada4f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d88d5442533449b98468b69f1c977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacd22620d938b76c41e5de04a043fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaac5ad2e9fc8f7d351b84ff5f96d77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb7a64afaaf44092cfa66595d6a5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea28ce95f4df9a57622dd4f680a2ee9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba43802a832ecd9d9711e0a23b65f78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd57e7dea3c6567b6652f6e7d0336ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b557fd09de8e32882326dd04af160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70594975c2634ce6b78a799fbcbad0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be92772475b7ce12ea68b8ae700cee8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f6eb7f3f9be958254f48871bd70bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0886e3e92603e25968ff903c414f2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914a47d7206cb792d0b3ffd4eeab9e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e15ab478799d6ec93d6665323d49b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb11f953d1ae2bdbd3f463d1a7789253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af14d9d14eb143e7032eca7534d55a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98aeb5009877ac01d9345924532adf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51c102f5f8b79a5a94af412ca179ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163652e78aacbf8af114c0ce7c2594e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd81d690468f25b6c3ce1f7da37ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4f228d4abfc201f3ffc35d80f9c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ad4aa6ce11a2ca2bbfc37d31b398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aeb165c3726807d7a8bc1541391bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216ee1a178e54969454a233efb9ba07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a5cb6914d52dc7899391f8302ce4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105c4dc5533f4c248decd41764aef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a6feb0e4856dcb7b3ca4aad0100b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37403c5d70815b9c11cd053552676266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8f0c4cbb8548aa823e7e3a299c644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85e643f4881c056298f9b39bbe083268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96dbafc038b7497a81bd20a1982afc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc22276f18fbbda7e5acfbe4ca035b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ec230da6b25e0697317a0952d1d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4abc3f210a554e3eee90d2928b061a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f995ce4d2b2ca8edac4630fa0bf33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0ee85bd2f2e49ebbdc06ca08d5cb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7109b944112dacd9f7180d3e39e5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02d6b926e524db46665aa997f8716276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b3dd7b1cdf54a0bee8f7b74a8b34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93e495d7ee605fcb28e301a7e87b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec5215b9d99ac4e0c94e128c0ff9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d753ce2728dc1aec15a094d1bc81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eedef4195c97c561685ff16553be8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f5e92f22faa345fdf5cf7ddbb1e4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cafc12baa4439c4987b9b476caae8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283032b6b6816eee10377227805d511284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a85e19bdcb00fb71241f8c816f9bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28b450b6272a58f650792a131de3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6d43f35aff1c7f0a2fea6ab80aeeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f530a5ed499336eedf5ce896054560288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987c0774fa814d6d3af78c6f76c2472289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc2ff528cfba9742966a5df37d76a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008eb4db4eeda657b11780ea0f2f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85191669f1c882c66f1cda8ebe5dda4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e8f3a79f793fc24899e8f03db90e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57767650850ac3085bfc168604fa0eb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08050925e39b05b1b01651d4133e25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924b6ca98a4789bcf22fad0668911c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a88a4fe0d57fc16299f37fdeea80d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121172b01fe0a509b347f5d44a9c1b38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0b8e49d22bef12683ad3c2735beb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9106a86b220e785877cc5fe1ffca6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690e67fed88b9ca1c1b963a22bb03e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6311ddd1c0d04058789b0a8ace8cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6d2136be97355346ef7f828686e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ccb6e1f68593406a4788f16c357b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66fcbea4a01879a7f5c5c8b2aa29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af452caa40bc621adcc7c6f68554e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85f8ac69bef3ad0d1358a1728c9ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863cfb636faa3f44eda8fc2872272c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942e1e98661624a1b01b5a53fdf60b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b33a8ab167b1c527fee0d500ecb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7775cf3403c03298bfb7628e8b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647296a3b927d0db68f7d6f92a92fcaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee3b2abcf34f72efa4b4724dff824313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda32412046ee6721d1df0581071522314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f29ea265f0f7023cfa2278b153627315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcaf3f77deaf9895e0b2fd20abd93d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f919b1fcf004833e3de329848b8c560317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c084aeb12ef1b36851d7dc51ac51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b613e60d08e4055fbe9197184e875319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020575591394bc9e51c404cec8294fbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22f9ed64fd7f0dec9a13135adf124321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b72d29f58cd264dfae8ed6c1f53d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db61042cfe8d244f2ab6f42c1f1c99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0151d4d9f51ae7a9b66c7bef61cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16eb6c76507ebe62c4e74c11fad1bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b78960bb0d0ec1be2ae5c1c1999ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ed51ebd51d1799f56d039fdbb440327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55559fbefe4609c71bb9f63e057fe24a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ebe852ba78f4917eb0e3282ff98f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4f2ee3be6a82b0104ee7ef3a2aaa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312220493fd5932193b0c85ccf46cae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa6ab315c178c2b713ab80c253c2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d04d361bb1bd39604797c1be0b4be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206730c6e522d06151971de62ded847334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd7bfdd862b0d527a78bf6cfa17a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d127d51d1b45b631b5a97d8a2e3e37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f6b9d389abf8e52c8a5edfb13648337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6835064b8acb481b62789b9ca563338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f9ebea25142d47c9f8245c6c7cf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078771487b0ef03f7c5e01ffe82c5f87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9fece2d6d4941b965dbde3e3f687341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7b3456829f5dbda8a43430a6ac47e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4fd899fb7f5864593f108947fd6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a84bd5f85c883a042f956a541004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfec64bdd0233584f3199df47e2278345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee2ca85a6a17977d9aa2a6f9b59714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a57eeadd0086a655c7acc6f9fd3b6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851a6b6707cfa1a405558e9533fb58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c62004c9bcaa81b7e1427f5b999b79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e41890c35b24e7200b2163b316597350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1847c1dcd0b78516bd05e1927abf16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794781afbbaa0989e8100f51e7cbb7f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55dfe5f05bf918a73b9aac50194f91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc23aaafa3535a7134babf263aa14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328714ddd22d4b31e41b4b569f9891e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4091a942fbf8866fedd7e33affb8d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42614a8d6d84ee09c46a410e15d29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5473f84069fffdd87206c2f34efd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd610d5bffbeae9ca51214e6528a19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed327a09a9a903ec92008139fa1bdd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab65c8d84dac045985a104cdc0177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc4ac4fea454769e9bf4f56532e1eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb203cd6db2edd999a21ba27ef4e4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6848a88940207ebbf12b94c452f0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260349df9248b566a0b49e91214a33d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db518fba3218b479b1e5fcfdd2b24568366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7770c7346f5d687ada0471d2b04be2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f9118f66aac0a621c998a7c04f729368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b44d76d660a1006e3400f22e786a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df5a3c552c185847c3a8555aba6f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce981c822010c76b1fdeb26f48920413371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a3fd5359f9061c07441ac7fa28a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beaaff34cff5290645e527354eb629373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52081da4c0d0b414efb9006d010273374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026700a9041d9f23fb745b9dda0454375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d33882e9b87febe745fc666235fa6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e66294574a61945ed2939d2194787377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de970b0eb0ac450455ef35cdfdaafa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a981951e9535e899875e58df9746379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c642ce240165cc147dc43e111cc82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a80c8ee96ce71961979c89fe9665381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea0faed3b9d5b6f368efe83e2b52c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69297ff43e8d88cc6d7173301e80c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6045507567fea8d6aa4d678680c947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ee0685e9f5cf523a7bfbe09805984385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134efc07eb87081a0c0a16dd1a2b1c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ce3b6c99732c9b2edd1e9d0bb5fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df48a3369fd5ee34ee582fb9066b41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc16dd7454b4dbcb4cd188fb81037389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac08557aea5c6f11ac9106361863f9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30603322a28978fc3a53ffaf2e5e01f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80defc808c8a1e0adbdef77f989057392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c033e4d32aa7bb8d5f8b5faac89d414393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21411affb0235cf4df52ff5791ca5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06474e13610a277f356c8dcd14dc25f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dddaf9f11058ce2005ff3022a69a6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fcb6990020eebe3e50332685d1f38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21984b684e8d482e0c8679a3e93c27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79901b279531b43f55baa8e73a269966399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c35608048a3803bab722a94d03ce4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722450dfc0db9768eedafb5da2159b6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31d14c9e8cce11e4fb042224a75e3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab955aa65ea04bf5bfee89a53fe5196403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d36810b7fde9c6000ad4dc09c4fcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace23c39501f705c31ad9f50170aa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f61e149c7503d26d701d3ea7e3f6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4ed247c878addf25175157af0919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185a4dbcd1f892093ed0812427c428408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763556412222896fd6e8d9a316ebab55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e500b0c9faa645c3b103e560a260e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4ed834659807f6f612f226c60769411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4300f35fad4995de208f5d9c7c1cd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8ed81ca6107f37988e0e754d6965413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b38509822d4ee257014d81b16cad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19b8fdd79e5800a4fecd85c151a26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b529c985586d975b27f955bd0a2e11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa191b61a0db4b88bed0d1bd24301417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f633a8152e3dccec418bb44cca3de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa919a308fc40f27245a73ad69b47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bddba5cc09913b501f613501f0be8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74a2948a79da8e5302bcdca5afaa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a5e02e842f292c624238b3e96b5bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280797c4514b73ab0571d60b96a5cd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a42f317eea88f620dafbe7a234196424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2496631e18860a734193c44b5b1684b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ee6b4a021c45fa9d13fc661cf600426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa812644d88b2deddc616e0f2197804427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151c64d84a14c872b711c5f862e00d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec333e1ef67367c9045c9f51c393b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada87a36dbe67f804fcdce8047ee3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb012535edb3c137d76488090fbcee6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3dca8ed77d4a672360cda95f271ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f225a4c074e8488588872271e3d0ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e709c13a34efafaf87c32a7c514c76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdce938c6c9e2d668d48e2a1256fb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f384ddcf973fdb6cb94717e163467a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c8bed57063d2bab2656946525428f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41e843806e6bc0c8ef1e2ddd6c792438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51c828ae1a005cc5a1abacc393969439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0d6b0f1473af529e633625fe08bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0f3e58d14fe19a994769ee75ffee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a13dc5f007abaf21827b43d892e77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c53e0740fafde37d536f9c221a33a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f4dc58fec8ca2db333a56bdb991cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaeba2826ab86162d5c04585aa7457445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1191d22ef56c6f3f1025c364ae6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc558b92da1fd59d849b09b3a2da5ba4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a24923f10d968bc59cba6d7e2a4c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d650d609359e6dd7e5af18697d9f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2e1dfb44c16aaca58411c6d89308450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d49c605c5246e3a59eaeda52fbcd27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14071af5a43464e48c52b0f1016cd214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf10dcd15ea30ae3eb9ca9455e2e0fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32f3ded45227febb6bc5129f974d36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b75e6ccfc52ec9a435fba753c0fed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966345657d916350f4e3fb6f169d934456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1cbb03a56813ac82c001f39623270457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c0915fc7ff639d4efce52b782a8ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64040b7eefd2534672be86a3610750459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c928bb45e6af7e371d5ca523a2b251460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f563d4bf31e9a5da248b32a5772e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d18b1970c11ef214119edb18e1ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19815d102171379f154b0f66470e0b8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22025b01e32a97ae622191611da4fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee98efd0e2a2fee9e6ed47f89893e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0e7556a3ce294dfc1e39a152b5bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767489d45e2e85139928480baf8dff2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b89df8736da66607b5e16c98e65b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523db2d46475fa463d670c50abaa8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a5660ad1f9f4b21a6989ff012155470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3309ce0b3ae2dc22a62f216d518721471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250a4ae9fe8cd0235225f62d98da2f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d712521359d946df0b4eb7f78a01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd053899e08993593ae2733fc73def474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f40d88fb56f42f5dfdcf9f598b1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240f03ed2b552c90b80336f885a9557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca1a023bcb71756f0ad715f228667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c97320ecae3458e96ba3d2b01d8c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed054eb84c12cf3cbd51b9659caddef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50dfa03a8e13adc86d5dfd54cdbf2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d793f448e25f67d76d3e70b68f5bdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b446704ad2c40fe5fb3ca0ab60f0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e7e554a433b328a4c3e2755b55d03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5dc3fe6513255ecaa09dd6adf767a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b9c05e3d4abf95ff94a9211474d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9931e00997961fe19692133428b415486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f208ccf618f47d5f9353f8055158487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9979bc85d4d6a23f04e89f48f6de7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f46fe14494e8e63d59a6f374860ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d2a8ccc15ee3993a8187e40efa43b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427173103226a7aa596511c00b72f59d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585902da79a4d7135ab1c66cb4aabbd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35e1c6d316e527a845af66ac13f8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3746514e87f9a68d236bccff1da7a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7eac8ffab1a94703fb289c6f3dcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679f58fdb0b6c9e95e776602e2ff5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98554476e61ad2e939f7ec7ead695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d0ea7d44eb9d9c8171f0a36aa4aee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229da5cd20a6bb340e5604d9850e827499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6489a07ed44e65967c76c63b84909b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c93d0e2ed81f5ad6b65997dc7cb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577669bcff212e007096bd45602d4625502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204479fafe75be364a5c8805c519769a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006192afd69595901e127f1339ad1563504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8407b9ff7691ac43a74852e768d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d13c5d00aab8d8ca317b61bde5a9b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f9b97d6272701d50163a1f9e388b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8f87795c685a61cbe8689c7e18bf1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad5a4e26d8a644dc58a3b0186c5c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2162c53cdd3d8d1dcfcd5d16f33f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba74a94c0634a3108a3c007a77468b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627565c37a7a7b57143ade51db373eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18261186392e5fc60962105a4a597a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65990ba9b7e720fa0d77b3eb945af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b008eac165ce7b2ee8e6156f08db2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b86c1cfdc53d3de09d0b8bdc05dc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502968dab3ab24f174719cdf853c56a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470932eb98b1891d32d2384cf8abe46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a4cbb898677a80425f93b4e32f626519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da1621d0a3b47b726803e3ba92a36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cec47d033f9af57470b80d6c794b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df5d525603662b1fcff726d673aa40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6bf97faa895fce15b733c19c89383523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf49e3d5843a32f50e85a7b7cb1620b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7bb12801f4474a7692410181b55fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e2e723efbca3b34952b5698677342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730dd6f150e1359ba7c368e9e244717527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41cf59fbe774f4fa747f98162c4d8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d57cdfa1c40771d712b5fca33985529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73fb7286a7cbb8fa99021f28e8d98c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ffb809ea3f1215d5e9dceb0f665dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ef65e2f7c1125c69fa624f502912532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd3a0509233cf43c277f9a7e73cdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c507541b756772b7800566a0c60e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3da0b892c78ebd9e76c04c06f00b5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aa55c1fc4f8a6f2342749777ccc1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5740f457d12900f745e70e3bb1ae7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526968df754cf3ed414b0a09c8fa9e5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f4231c2c6a0403e541962a5fa510a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef952b1197173fab6b1a4c41a8da2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e03099476a2ca263d2556f45332c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0b911412d475c93994caf7393f50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0bbe34ffc8f76c3515eefdfaa70e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f325082118865567f44452d23fd3c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527a7faedb2a23b6ec5fc0a6ea7599b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53e311676905895d608fcc883f3554546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1ec581ea95131375bab7ec82c0359547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932508fe4e8a4bf91c98dcdd0b2b1b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60786ae0e4d425a9cf0d916d68dc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda91c0d04b804113fd08354de43e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5592af1eadea26b6d59b6ccb2993c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5122ea0d6b4f795f2743baa0ee0c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca313d08930fe3769c13c2d605686c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2bbb398f1dc31cb6447322a8e37b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6efb8157aa1b97a95863bfb3f186dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e912177cd56f33bf6ace376d06882a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c44d5ba996ae5865cc3c44b34082bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5d7468f21bf972028c1295aae613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd566ca0f797cba16e5d295579d15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f1c6978664b44c48e14231f78fb7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494352f1295b23f9fe4df90f9e6c9ad2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a5c8552d555d1a3828a161c63624562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9799295689d3a8da103a788a15837c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e1294ff63a35a1142d9e7e67eb82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aadf3d66e248816304975e52e021c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ab05c25d10186b16bddca729d834566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b88a97b03cfa697e3a856a4757c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39606ab82da607ebbe9f8f5cf4cde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf5f886841e4aa671bfe2821aed653569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa4ea4f60c831cea50d5e22e60e78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80632882f087a48175a4fceceddbde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947915b455aabfb849f39a19e883b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd53a158a56de541f0bdc5339452e3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccac5908cf68f78af7ffec8b388f6a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b7dc528fb61cfe95a91f8ac0f8f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a30d2827c5a2d32fa52c137b3d9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a9ad805e70badc8b9903f15fa1d18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185281d8fae7f221b458d6f92b12ae20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef32401244275f5ee1384aa475459fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371440df660067e48cc24abc649c82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb1af99a6b634f221410cc4d3cfd66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5026c2cbe037b4beda174ae77eac9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539274383875f7a4dc78bc23ae7299a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644069443660c18d71ad0882adc017dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4009ada7d91b7d7ae2319ac42e3c8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd898557ea5f88f7f83ba0fec1a1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e0cbbfa65590209baf3f59b096fc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98615014a0aee442c4a570060766c2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5725d74ad7965f752e8d849d8091480589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61371d54eb4615c74e14891c69b5b3d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b9fc5c24333a41ff3e4d8b8787f7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c953e90538ff7c975ed32225dbc07a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22235e34d386dbbddd13fec0b63daee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b906bf8cc369b3ab3a52b864b1d107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e41d8ef917bdc53ac6899fdbae1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04952806ee8af3bfacbfb1dd61613596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcd135f31ac4c7ba7badf66bd5fccf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a48c54ae5ae39aa2441d7e8133a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a6ef18fedb32c8be39971d64745f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f6cdc7731cc92afcf1ce0ebe0bf87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096030368b2bc5fde41b5f4f406d6606601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc0c031e07f742f28be3200a72720602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d965af5bb3bff2bca7a05aa16414e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369356574638e32198f7b032be7a0ce0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9368105bf5843409dfcd9616515082a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27cec714fcbb49f7309818d5dc5bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792bd7b8f493cc1f63b7b47587dcb71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daee06f1fb0376b7ee421da24292d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e47dbfc2d4ad9cc20c6b560c2ddaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d36fa6c214c2452dea5eeaf5fd82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54b528b850b94ece13b198b881312611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e0cf2ffbd0cad557df49a587dd532612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b600a640f89dfd02bd1bea8ee375613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c80559479c87202ae1805ef5feb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4dc4d46d553e5b20d3e0f2aafdae0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a6ad9a974330b0f68ad0fdc495a53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d46129b7a8474c91313c61c6e89b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379b49d66ec179d2462df560bd46c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901fe826042fe181dc0d152ad3216be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642577c53a3708d73a49c2998930272620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7a8ed109479d5f690f87af02cfde1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb25abb03bdaca8387f4805faf4533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e167e2d41affa4a8d04509696cf7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db964f9e0438ff47244c2cad873b00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2aed55bc9de62db63712764de95f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d1d8df5fe8376fefb6342de572f40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce148fc549214794c2db2e6460f60970627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173691f3156b0459ca99a2a7f31fb08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239ec4c01ff958336c483db2b5b135629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4b9252f0cefcb067744b22be916d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f464a53cfa8547f30f1cbf4ddde037b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3721237f114ec0ed6a299f21ad4d70e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88a65710f9fbfb725ea2d0f77d54f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb51abefe8c7280fb4f614085a1169634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc60f833db794cc2d2fc67191923a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e28d179099a2fb17a3e01f8f999b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9d551868efc709d8fec453618ec3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137d56439beda171b91d5014972751638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f24eec761138a77ab0cc6a7b75ae1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472e8b4108dd02d8a38ee98c300231640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948228450146b346a89291e9ea3a07f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5137019b326b3d238c3e74f700c68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c11c6c2ce9e395ed2f34334cff7ea5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dfdd31ca9f83259aaa1db62c3aaa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84044d7bfd0f2872e01b9f83d14489645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a42ca9fa26a07a2b35b19b9750d2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ed780891a5f394c223b899210ab23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca91b8790e20e64aae6e65162bcda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f69efe0b81eabebde3b462cfd94051649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715271d566adbb76b7a702d120f01ffd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d099296248d7761069659c4c04d4a02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c1056e5860d42a1e88e4a1cdc253652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031517eff95ee630d1410b1f49816737653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750c30d2c4766adde6d6918db61295654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70eaaaf31d79914db92d02bfd5a28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688b0ac19272b526426c7fe2c4919b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0cf95ac83476fa3e5807adc3b2e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951bd5be511a262fc854f5410afa148658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f23c90acc63ba34d5bcb56fb988ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ace77819822db93c57ed20afe414e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edaf7f89c020c67dee0b20696bad4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8fa819a856569f434b682ebdb01de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d5ac51fe11a707187e2e9c47e33b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49d077971d7ba24386c9135777349664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cab54c9567e7be10523f066732ae3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f66f195c0af842022609a38d3036666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01353ec12bd4aa298f3ce8378f90f2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e9a6e62694d8dbbcd2aa6eec263e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f527186c619c229fdb58f1818509669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8e220161720a63967c9ed2cad614670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de2213d2f0a518d1dfa0056e1b19f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f68c1ee665b034648f86bdbe6e10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a569ebc0da91249c1ef9a3467ae4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa76e75c154b7f61fb668f2f5021f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ded5301c4eb27193960b17509b237675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07e13b66b72107fceed19ab94311c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f1e856d9815ea69b1b83e5d3bbf2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905131fb53fc09182141d8dd8c01154678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1aa61b81a6f5b9fbd69b5c0f9c1d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804b06ae21e7069d77c544f7fbcc2e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b25cec7545a3ccc8a4b7b4c534102681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a992a1a50337170fd4230403c9f41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd49379f4941628d7ef5c8d1321b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a63de8f6f67a20112573406786baf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d5adcb32e103f55a41f917c12c9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02239f1f219ca6de08adceb5bb88c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872535d8c15607c8b2a4e4370cde58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae764e163823792f77d935c22d645688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571ce491fe3f3d757619ef9d559ce3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7d8895234275e328566acafed651690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9cf71f12d5ce268616d2c77c0eb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a9ac191de82f9a69a75722c096d6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac481fb2c1a31bf264b255f50bcff8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3b6094ba4e91403f4e8b1fd940f19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cfd77dc91f31993e07f1653d4a0a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197bfe215788dac3dd6d7026df829b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb43c0b6c70cead11228f67efba0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb06d2d2347304f59a8166fdf207ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92fd84969d7bdf4ecaa110a830bbe1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ff581685b83b8cc5450385351172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c94127f2e8130a721782fa8986c7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8b5b03cfae75d34d08e572781efc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ab634f8191042b9b779c391e832c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab119a049d273816340caf3cda0067a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31717da579ac797a4a76717a76f791705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a2d1b507f277046d2f62c6c9f580706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438691635a42d7d505d7efe3a4180c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08fd8cea2eacc7c7342db10ecc40f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d5658edbb6208ccab1ff9e4e4515709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936024eeed1113f17cc23411c2ef2608710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ec8f6c719eae8a358062f42f4dad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0bb97bcf067cace1966a17bc9abb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60827671ea72724c2899c487f4b0792713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf291943837c6b3bbe2657b0b1407bf6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e33e09c08f790d780605862bbc6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8772a3a61fff11f7ea63bd2af102716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e148897c0a7646f75baebaf3d64438f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e11e0d8a9c405d5150f812565ec9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51ab48813a68f905761801cb0c359719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6e29da95d7682289e27e6e4d24b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685355ce24f234b183785863dd1c75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09493a260009b468ba179b2167ab50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f24f379cc6018a50fc3e9277567a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc32e22b580f3a8122ee68a3eb1e8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65a962e7f7cc69c5365f5bed97156725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296a746208319a9b56dd7ea061980c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1bc06ce817e3bf438792de73ea54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643759628c0834265b4d59a89fcce40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a812ef2e2d68e88a6b3bde9380c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3738112bc0fd205da5efa0fc2c316730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4af2210c5bcbaac454f082527cbd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe058603fdcb9de592634d96f8bb4a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494ae4e792ceaee5c046a9be58f828733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b02019dd69579a321914d2700544d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21038a878d06625cdbb387d6ba52de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e8c7bb592f77b1d70c730929bdff9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9810eab090af2cf43f9d689af7a4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f7b86b0df7e3bd9beb2e561514e93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6f6f7bbb4a83b50099ecc06a88c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88ad5bfafb01ec5c53058335cad9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008baee22a8e1c584bb4a057a1a5c678741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324af8fda3174ea837bd65df05b210742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a0298688cb4d1d3ab7ec423d3af97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b33def5168d6860a42bd77a418c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c957887f23882ce8d64c016d5299e74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f910d3350a55e412db427d48546f6a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf96c29aa3c1d77aa6e0abfa883ec5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c4b31d249e0e8a3e77765ca57639748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6fa0fe56e194d5e00165229a5a82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9e70e9cbb8729e040a508b21ea09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f0a2226f9a141dfacf1db6b9cc3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd6fb6e8fc97857a986697d21f1cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffeb550def7448d0a4a61f5c4ea1f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260dd20ed1a2e4eaae4c650b874cba2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75544f5c1886704249be84879fd70e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ad24a3c4ae95c90050a2cfe04062756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad425cd9e4038dd3086469b1d0ce772757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da300d7246ed721f112bbcf1fb205419758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342884647764383244849c41efebc3bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>