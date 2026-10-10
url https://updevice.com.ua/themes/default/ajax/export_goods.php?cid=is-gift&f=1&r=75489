--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b301698605dd49d00f363840e83148f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608a5147c08732fc575be948b244212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1f0da4be4ca948c9d91a67a08713f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3429f34e37f8375d8687fc015cb9294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef15268530fd24239c49020a95e8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407cb00b9a50f42918e15438ff9adb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb185ef07f1e9fbe91dfe648fe87f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d0b6f9bebe987dee13e9e18f50c708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e99c14c542e6fb23e7742a257c8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41733a3f9307f4a8944488175c399110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c8cab6b39f797cbcaa499737fb44011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d75bbdd72fe74ba7776ff0a0f952112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cde1ccadd7520ddbc30151cdab0a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c7689859e74ef4e1b175d836ef84d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665c8c65c5a31898c4367d545d322c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc980fb6e94857b14c7046bc5c0fcc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f926224146ff5833bf2d9e29efcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db063c14361851252ab3d1ed69fd7e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774373882542f8a299542ed063d0b2d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625a30059bad5f65f5d2110848a16220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa00c44d81883f9ebc9e3c9cd8cc8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb9ae6e5d8af4a02cb55705e12adc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea65c24ca758eb18cb7c047634fa2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882c9c3a6631bc26ec5e46c0c2d336b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46025b6365b2ed0afee64e10f6eb920a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856bf8f4f6fcbc3d4b819658371083a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2fa93d148b34f4a51933e7b99ca1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656dc01537eaba2cc385077a3df5c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209147e15baf70454de0df0ce0c970c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45decf67245e3092563b4f17d8a1747530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e0568324e30b9d324f5c3505d65ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396abaeb585fda46afbbffeaa6f5f56e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66db9f05ca99eea982d1892244003933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2a644e50bbed09a8f10683852ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd4506aa30943ff04fa306eb777de735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d19e2a998355bf22b7fd4bcdff427836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c0fbdec42061a469f901feaab6a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c9551a38d98d232debb9c57f00a7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11ce4bc79cffb9b435cf92af8065f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdea52241636ed3e69c15a1127002de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00e9b94be11f1a6cfa4f3ab4553d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404970f6079a013a077519175df89842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f776dc4fb6ab3164ff59fe854d532a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d6f9fe9ca7b7a1ef699e8ff4ab48c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715be48c0cc3de913a2348cad1781f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142460b5d78d21ba1fd9ef1846659046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f0dba2e34db1b92be4378381263c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f7d4140d60a21d2b386823ebc20748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7126b9984373ec1fa2d60745e93c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb116ea7e2601a94d6d54c3e2a585bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e34f422d65d7c78993856f68d4f7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d559a700e4008eb961cc7f08b0318252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f55b58ab841a6cbe41199c2db213053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b006cf5dc62c72e91f54d4753f8d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdb465c38f6e7fd94236205904e1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185bca94f264dd389cfa5e63f341aeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de3501a8ec2bec028b01cf96de97457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387aeb0ffb5339c53903d5bbe5b75e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bdd542f0d9258b0a09218df0ae17b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a220abec138cf603b9721489f61a9e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f7c4c0374e9ff856b8cf4d435e4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586a6991c9c14856bb5ffc194b923662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e76bff864c6163c0426d38518e264c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6420f862ad33a3bb94a7ca65cfffe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662c58612003769f70370b711fe63765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590e3a443e23d0ace9a01c06ec299266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8df4e45bdb87b8ef7124da87110a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f909d7d040bd506962d58597813c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22724c1325611bf58ce0e8b0d7a37169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea2dfa945d66e052a7d95afee97cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031af3018bfdb4bdea5e9ebca41c6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e54b1947b58e637c10af615105e4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf26e627193bad48527a56bb84e8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039f91981f47f01e3f74774be7952274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f2db5b47dce9b7a92fef1c338bf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc435617ba9d470211c71941037fe9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b722ec1f729e4ef92fa0856966e2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d718c91e8ab9d5d1d1f55bb24066878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eeee99d8c388010e588d94a7757c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9e8a49c4ca03b1ca9bdf1fe33bbbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b799070631d924bc4546170f2ddc79c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203562e8227deedd04659306a8bae72982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec7efa80025fb2e79cb66a75729b8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84e20726c8807aa1eb004e353c8b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15de7584825362ae3c03a48f7aa088d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39c7460c224c6e24956e70e8138db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331023970791c86b2822834861314187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480454220336cea30f2b225a120d197a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5af925abbae621c9f92050b87c3a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eac5b38200b58443d5c7e33a8457f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f607e78315fb97d60e9abaff243a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f473b5a2c95c8046fc9a30206e6cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe445ec756defb4fe9285147a048e6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fcb6ecb9948fc0d6e2b3967c1761494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9498ef019a035c9d760dbb68363cce395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb176a8bf06136a6d3b5d2fae8d800996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98cfa0f9cafcccf9fc9d2f6e1829497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db3b9ca078f99efcea9518dc0b78798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6597223b2e79ab15a14bd7edcff91499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e15c916db43e8573a52218f152090100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74b1e23e1d1d2f914e2e4740c2ec6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ce2940555712a570b9d80da244c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f6225e0abadb3f89bce917cbc8eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252216aafd986f1c89af2f9d6dc33f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692075b0f1f525c835c3760150ffbc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e812a48498adce2b167942f710d33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d9cda9a6a12df1e6d6d9c75d56c88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af0de532ecba3d072f522b0dd44f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1432e494d0cc9120c1ac84c2045cd09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438d35ac48c127f147bd7342b7e74bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9c36c844d870ecdd093fd96dbe924111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d513642ab824ad65df603a8f06929112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d27bec0674f774c9843c9db1cff8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6921b27ba6421dfc667d029f5a513e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0bd7b3c2a26f3174d362b4c2b2c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1707f9bfb34a676f4fcb3e43cd80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48d854139627c6be55dbf8c7ac8b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b35ebc265da84c37d398cac89732118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616a6cdb3a852ad3a62781a5dd92869119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e14f6169a62437363783a797d766120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55534c63dcd90759f3544a43ea02d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b27364d06eacaa607008521aa9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7eac9573a3373ad539dbd7af7dc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763a4c2931ce87720b0fe7c44760f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77a7677cd4b7bc539dbd02f69c42e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d30a0bf606887a9dc100fd774e192126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f11acb66202903b6c24bd50083dd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb6f29133325d4d4e360f3eeed809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7b145718beb452d8a5b0f268983f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d210dc0175e2a18dd98db6ea0acd4dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df4b9d95769e273b420b3e0d4cb39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a1fa40729a50778513d00b7932a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694cbf57996a24b25675461eff8d175133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b82e3b0722653d3d0e2849d09358e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c57434686305cc685e3dfebf3ee8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582eb980652df4cd0972e47af5010ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5dde5e3a920d39444e86caf96321a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d16644ab9517cec2fa06bba8e5343138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6476f0f73fcdad2fbbc50aaf6cf73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4da459fdc4d4dec708b12d748e9fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d67f7163b63dcbc5db835d2b04be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a698e3008782f266275376f86ff9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cc933194d4b32f7a4acc4cd5c270d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd0e62cee5d8ad17f29ddecf2f78c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5374ad2334f73577b1e12e23ba8139d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9fc7fbf84fbd7111ab29efe405f5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36ec4d202fafa73d7a4f53b0a1ca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9289653058b313ba88bbc1bbe331148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df364fae208149f8ed2fc2fa5d6250149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc819146e6341d7c376f09a49d2c6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e45823a2a3f4f937bdab42cc1b29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cfe625bfeea6bde07a2bf6172c72c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c371eb87b6c108d1b06624b47130d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdb9fd4cfdc3bf46b6908840a7e70c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088cce406d1c4520627497b40aa663155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd20cb039f9a71460bba24955b4cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9554ab91f5334d82edf355116af1325157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f8f8ff9d75ad8897216167e509e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23714a3de8cd24ecb814cf70002f0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385c3598f4c39e8ea9dd9118c11ac11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3badbe2e1ecf68dfdd84fa3a16b9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d62c7a92f3044335cd9ee16327d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122144c9aa2bf553ffbac42b74cb96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a732cadaa7dcfc5bdd09d89e7f7ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1ce36d493ac68808c8bea037ec2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13455b440897cbb49ad240a35eefee11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897fd52468e70089166b3aeddb810d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80352cf9eebadd1846864e581d3b4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b1ac4ed70546d7a7aa4e8ca3188ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4deb0182565eea62d4fe00c0e1e64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0ecc0fc6c3de3cebf758c3788056a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ae5b896ae6a00990abc61e6f2346172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fcb45fe33557dbffec1fd68ea2e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c8c651bb9f205854b5729ea0592b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ddb94c610d35c4b186214a597b3ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ccd3e94fcaa9bf0c6837cb6b477fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef0f5f427fbe20837b2f51e1e23fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869960d68316df6962ece7d35ae2cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18580131cca57ef232ea751596d77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a24a4fa52ac1ad26cbf85d56ed16c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6abd26c7c17d73ef9d49065ab3fab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9cdbf130d87cca518f44da1210bfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac254991550b85860a76426f29e92b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e1f9a9cfda145ce4a510a797357e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedce0a4e94e3a8839ace6f6930824185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c197525e375f1b97f559f3b48ef5bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052abe86522d0a7bf308b2872d53f52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0402f8590420a88c40290c9889b39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355292886f7fd99e33200c139f38aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd37a265850e9a9b2358e9f83548a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aae98e7c79c9cc87c11cdc6ecb2aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b66d996526c6b43f16307eaf1274d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb699666cb271ce86382cb327165c69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f147c933e2aa3f6ca77abd8abdf0c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48100125ea150ae7c1d739fea44ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db163babae33e70a1d78aaeffadf88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a56cb2ea44a81aa120a10ac49514197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed34abfd88542df464799edb81a236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c746fc2dfb8a555bffdd6c13d476d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31018bf671f317f741fb3e1e4bd2c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829234a2cd21fec33508dca60d1a9fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378922d3a5567508ad127b44ce8ab0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e235b88f53b38474ec39056c7618203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc92f8915527e410629c3b6646388204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba58a9e0121652723205bb4dc5218f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6556f0b9f6b9c3535476d22320d89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bdc450f1124acca9e50b043bc6ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ccc511c07acd3db79177816bdce6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7fda3b0c9f8f34cfddb96517792b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1603a090534ffb7a865194cf2b09a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6b5ebc88ff41845a4c46c7d52f6f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62b21984771d9a96f905987e55a76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d8c8bc59d49dbed7f90a13c4a8ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33addf5bf1766236782804f05e4a3303214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441be218c9fdedfab31ab784f9ad2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebcbf0f7ad6c1c9d315f061d4bb6f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076726b9b448ae4b23f8ef51a7c5ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb577a60cb0b1227072955ea7645421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de4b03f7f8b6aa7500c8ec5cd09d6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3010984c5cda70d94e717c07a7414e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93078de84b3707e172ea20ce2a50439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a3c384adc41248cdfc7c91617f884222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7905d4175664258e6c6b10dd19de88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e0a25b4ccee0c611c9d2dc0cba723224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e20b97fa7ce0ea615132b6b0b8e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76056a1bba027e667a21cbe1e4579c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972858d5af50b798ec8319bd910a8613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c84c1f32c947fa4e33d9f77f62db1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcbe302849cfa2bb49f512dd5822d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7ee830f3bb8b2478a03416c56788230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfefb8ec66f9f9814eaefab4b3a40c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7cf1222ea192ffd67b4bfe1990b49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702e3853ed63127208b60d49f231a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e3f0a63d2995ae9f40a4ba2c0130234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473c119d25963b8f332489dabedcab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737251c6f88a2c596949fc2932a9e449236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bee6a8ccee16d30466f6261fc9e93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b71d2709155df8e3c8519f0c6b70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6ffdcb577cacf9d8ee9767219fd2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3b8ba79b47dbc7e94a0b4312fa66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a096cf253cb675b2d69d45331498e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e39f8673ed345decbfda17c314676242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7b28cf4cbd63e8759ece3bc265948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192840124f3f6ad177ee2752da4155244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036de354e312f90cde37b1f5dec3b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc251d8f17ef1e28271af8af87381be4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde34bfe2d6f9956fba6ec31eb1b5ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384347e3ad3d3a7fb88ec73402400b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3fd595ef1e6d43dd3fc7f5ffa8458249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2456d8a67ff1180f117021c1a5d3a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70334f4f9074806cc6e7a612651548251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38bdee9259396781ae4e4d07d382a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a9e0636b50595a84931d76baa174f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8130645568b8b3c3db09970f31485254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f720b410e06a9fee9532e33e5b8b42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60789804a309a5df8dc15ecd594036c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c026fc30d100f01fbdfa934d24b9e02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9987d586dea6ff9536277d11f19478258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dea63aeb9fc7ce1680c336bc171d47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a7e9bb6cdb0c3a3ca4cff56be6ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128532df7e3f2f72aac45921d6f947f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dde22af467daaf6d87d29097287b62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084b4501ff19850d211c5061e724aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276886b38677375113fbca26bc66761264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca19470b7068037a95538f0ac4dda1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70954119959c228a850ee8ba18ec7021266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585e02c677c4c773b103d6f767fcb50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f38f7e60c9194d97f1f6afe8a55ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba38cb2e4c0bf2a4243c3d45de701269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442249151124a35458cb9fc59cc52a53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbcab3e1efb051ac89c76034482541271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dbd7c8cc431e3f5c2492ebb997cd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bde867c69fd43544b2646fb02b63fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67493539e1ff837512cd2d33940261274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb7b4951d31b753ac3a9ebb60fa9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80440d182877c1353dfcc9850443bd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e04abe15fe2447e503d60afb745d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c500e7ac2bccb8ae90d6121264c011278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8720d553b5b36a663e7ef45228b10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4cdc75df33064da278edb68ebfc26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a69afb43284c50a481c52e138b7c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc9b483c927789c1d6e43043d13c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ead80bee4791a5690607b197d686a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ea4587c4b55c120982c5d4dd72ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e2524f207f2aefa8420f1b9720277285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cce71b47fae4c0a00eaae8b033bc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c228dd83f0daf37fb90693ebbc8d8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe72c6fd33fc0c31792467905df6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65899abeed8c0c032f901f4f58a02bb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a73006a1e63d34dfe8de98e653279f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301d2c2039d18c8e64ae7670b43518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529ab218fb93719d09ae3c89c1b16ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b228051c3bc946255c882a322b7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0d68918013c924ccbab8ba89f9a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588ce5f00edeaa24bde72dcff199bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdadf541e45bb7e1941c40708d95e11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06a25dc3dc537df37a7ceb52f21b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e081f9d1cbe0f5dbe7695f7eda681d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e4c21d66570a0f3240628f1b6e4df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b5e074b5d0193726ef55c77f29f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1e3acdc5f373f6efc52316880b6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa162caaf1eb7d1b2380bf8bae920302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7d47119ad75623ca57125e8fa166303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f34b2c9dcd55dc861bad31d6bc47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40970109172ac1ea71e89906eb84036305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c52a16ffffa297df4d026aaa8f1dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b61bea09dff7995d57671cedce8ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3343fb072fbd9cb6e3b72e84b0140308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bfd5c5c183be4c980ecd68d475f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782808533865523cc316825c6b9d4cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93b116daa9951e03ec3b302cb7a0e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca192526d3e4ea5b449f9d33c3d28ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6e220173ac50ee36033d5e396c633313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a902b5a205f5052d7b8d47527f88e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb78a4ebc1af4a9e95b5ce032d8f4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cbef2789433aea31c75055995347c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19376ad41e088ea4752029a2e596c19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28847e239bbd07463d54c61439e403318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9120c7608815899de6b7e2a60475319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea75492d2277445b6213367d53b987320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a73b536a0000b6d15e942145c047a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6f8148088f8fc79a3a93ae831cd1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9908bc2d94db8cf7d86a0af0872c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2dd16e1e72df85cba33f6f4877da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b73e0294f086d674e236772b5a90f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2739cef98d0994fd67ec870076d7ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ff3a6c7d3d263d9f8cb0c75a6efb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6933c5297421b2966897f4c1d836f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b514e9ec5d745f396c4b69333bec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba89edd4f7b042d951aaee53cb70f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b6bd392ca0721b475849f348372a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c93f5bc3bee6b4d53b6701e457fef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3fae55829f5d2bc9d4ce9af7e8b37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa6d2ff0f5580ede6e6f9c8037d3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883d3718a1da5f825a9e7ef9fb3a968335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afeee9df7e426aad0f90a93130f54c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383c7a9ccd1f8e49120d92fdbe1b22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1859547ce73dab789a4d577a3bb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c54b107a9656274318146c1e746b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d432595df4477f2a9e97f5a6dff39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a1d1c758dd5b00f2a1eeb0a728738341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcf7e0c3909279caa80d35486495f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9fbfb6257f40b1532edfc019c6c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d609711c4eb02f1305d3cf0f3f9a33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d6a85f597b6707669a4f2cca36882345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb6ffc36d731ec8ca438f63b132bf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5f3b70648b13f2a2f7aadcdd5a1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a44be1a5a561766d2e0fc216ee98e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c06bfa88beb406251b7497cea55db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d879c4491e7764a28f157602d03a5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46e588d41acce283184c32680d34c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb612fdfa37e2a7f4004a3f58c28978f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859cc1d7091ad9bfb7e31eaa232ea1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac40d509dd47decd5a98fca3ed282354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d713b73992bc4dbaba5226064491355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd1eade6754d32bcf9f37b1d31e7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db844460381ad57969e24f9bc3f3a35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f34a6f9265a08623547c7cae615fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b5d975aad76ec61c1b0dfe6cdc65e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e949bf338e40aa4da375c795c0cb3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4c774fbaeee096d6f0174260b8c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b45655efb04b8ecc7f0bea7ffd3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60446ccdabfaca0a59105a5b2fd9740363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a331e1a4d2d3813f42dd9733d3a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7aaff0eaea7e2a16d0e989097a9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e9f1cd7dae2cd0bda2dc76efedc39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00bb2f1de1617dc29bf5139192b47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ac5eeab4af6485a9a9afe11467c70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44161c9df94872131247da560d9c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7be831e5f7a93e76d19278c01eb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3ea1cbfd077253eea0282e6775c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7f72a24ba4eeeb3379d0d0c79432372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396f0ff7a6087f17767a08e314e810f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d99ad8669b3c8e098b63934e25cbce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044d1c95a06c530db6b644dfdded52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087652d5c904b0da4302d68e109527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66aca17a7f6d40d0eba948f1635d99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6846a0e38399aeaef0f243ea9975378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9848a36a43ca8051a75efc3f29c2837379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be58b121ea06ec4f280a335b32177e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14593a6c96873f22fb7a540e358e7d1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d5f1ff01aa22c4e33c393cbb86d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f30c53345ca499bdfe1d6776a51224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc416463a994cad8f1797f4d8fefc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81942bfe99a4428fbb126ee4391fa0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684c7b6323837ff71afd2d16c217cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0bcdc497f92af31b90a964112d58c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961252f3d908011dac1c68987d5761388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3add9c52e0fdc006d5a822f575c9bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d8e00130f3f28cd9fdfb223fadcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234855f82b1acb02fe808bfcf9240240391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a639ebd98a4b8361386269d7e9fc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b62cc184712c018da811cb5537bcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4d3521b2f22bf4982e72d8319c10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593c44a82b7d8a34221c6c2137d1845395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245539ec2233d21ea9d8e3b4052126396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3c080f27f9d98fbe235c7c66187bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c230a7894498f856e07b04adb869398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afc7ae88d6b694fde7e58d86c89bbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481f7752b15fbeec4c341f3dbb3db53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eddbc05ed8235d74cd56ae847ab240401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ef894019ea09b1d2307e719240cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ef3b3f305e736d7d53436ffce5d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0e7af565402a73628115dfbe9b89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e566dbc893301037794a31d86fc94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe156386a4ff7e09045e7898f014d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ddbd87bb0a9b5e70a5779bd94f53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7aa6baa4207dc6ff6f99032d902a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7fff7e0cbed9f0aa87d3f2084b5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec75c107b39ee221ae1b83e5c679a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ef778e1263d91cc426460e673502411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb24baeb0135dd16a2b814df1e8fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4bb99543b03f985507b9af2278386413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de96b4f7d389f24412c5577fa170ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288445c151f0f582100ef371ccda3129415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aa421f3a112a0547cfcddf9ae8da1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aaf3f4d150460c84a0cdf24f7f582417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795743a3ac822259de53b1c368fa46f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56618c08b721884b047d1f182301ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9a75dfb5fd5f40c4a07421d15c79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1dd25c2b54d4f2bbe169ba8d7800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca038416390b592ab708d3961e56a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e1bca3e39f92428613a275bedd94d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35235017fa1af8146ed7719021c455424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e9e9fb70d63b2f4645204e48a8c19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea386d6988f1f9ebecc6ffac4da95517426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004108293b30768363c204b900a7d3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4616cb7393a2ead0e5958ec445d027a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc2befc4184f9a22c81e1d7940e592429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b485df920df19c82c255d3599b219e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba0f8f567b99c44f6695f69f89a439431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697f78145725d46601c9310f2437794432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b4667bd499c00c91759272fde1f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f61353165f328c096a7cc4cbe31c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29eae99fedaf73aa49e59417dc6d9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ddc6d1a1c74e028af1a5a0f87b38a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ef048b2eeaa85f14648f7825d1e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc78010c1bc6a34607f9e36fc989aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33f794a01d4920d0d59f60fbe70c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082901bb9ad22044c7fb009d618851440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec977b912be7d822374b8a0f25e33f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f29fc7b7e7b9204a3dbfba727fb32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894983fb9c53638635161da8342c66e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cc516949ce5f4920336f92112fd23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7c24262f10352964fb78772c1c9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba71a4bcec777ca1cd01a89686a3f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bc78111f4e371c56e71a608bc8b8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0cdc4404edd471aef0cb9b558c13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e5487d1ca011ea4f80aa2cd4ce69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d8e20496589e298de151851ccb26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e82ea44259392ab8f5d9cf6143e10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be694915464cba0ef12ca134074d26ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63a14e67fccf14ab787c5674e0c7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b97f6dc647dba15261cde0601d85b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79babac3f6bbb8f82e810d79098ec8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079d81283d12294495b0f9d9b91fde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56da9494eb6082c6df8d4f138bb3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d147fa8aa53bb19b01ac8ae3b6ead458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939585d90ffe2cff7a364430796160e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112610fb5543f887f6c819f342d98f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead8e9738d978b7561085a60f098dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c83f0c249525322ac94c7ad84b176462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03781b36c8b977f8ace9f6075a032463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac0d26b54795ba6e996eb84e71e4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6cc467bc49600dd154026f38318db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a4a2f32f699e40d4836aff256b9a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50554a0c601c7f0e4d4e38dc8b14ac8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f20edfb0867ace8fc4563ba3acd12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7057c80cae59b526dc75bf4faddd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c99f1acfc4ee5bd9f7b295dc522d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b70bcdf4e4320adf99d745d97235e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed483d3ec34c31b99aeb89209ccc6aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdeb0af3a0013bddcc63986d4dfb5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb740bfb74a0c237d9eecd43fc4153474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03c303bb947076c6c6a6b26bfbe0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b1c116d552b013000dddb437ce49b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2a617a389c047f79adcd0ed8de5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768033e5f3daaf1d28015506ec1bdaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c0013399b1ca8f2badcafb745b514479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ff1350ef9bd911bca51d7419aa43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e633b6bf0dc64a7398e0e486689d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bafc19ff59ef2cde39a96190b88f27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb45f54e22b87643431747c24f7a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c48bb2c9e58ec32c9fc18c2d8432d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb2c7cc633ca42f2960f46456f0da4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaede68b452183b5f37f22a054916a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89288275219cb7d4bc2b614275508b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005705ef4ec9296a6e9ea4c8ee71555488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6986bb193a9bb67effa3c892e460489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16dbdde7427b0be1e5fa61e0a513f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b85ae6c4664d4b2354ea86899c0c97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7b031bb3f3f5605d8e54ff44eff81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098376753c7059fde05ce507af00853493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788c2bb997f730b9d2c6fe8cf6d76d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb8614f87e7c85cee5174a642d013495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008144c9086d9bfa4ff718476d34cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd835bafa04b4ee2de02da01899cf91a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabba04d7bc9e2e8fa98240181cb8011498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e494d8829ad36e2510411e1c92391499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a25fad97e5df7328dd36aafec4853e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858eab6593d7f717ada02500d4f5459501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b9a33abeafffba3306f58f2bfab4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b09c7c3b788ef0240d68c499081d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260fca023f27e08a17172fa1e2ed62c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15990503aa94b835f752f10d37faf359505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf41101beb7522d62f4d999cd20f487506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af207410e47b8bee7099a5a9dda00b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd79216bfe9d9b498c42afd6070da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c9b79a8552038e84b9bd191956c06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319bb91657155dc8697dc729a159fde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc96b66dcd3f3be0dd8f21e2767cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a649fad22a30bd4ae5b0f983802f80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6003f9ec867932a282e447227127f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c710404b29200f52c5edbfdec0d55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adcf0e926c6271aac8c718cafb04a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f45edb187d1d0507f09c61099eeb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b8e635fc2f6a2518d2e1c3fe1d15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61159a003195d78f193338d2eea9122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc885e9687f75f062df0ebf64e864519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a9bfacedf6753fcff6eb825541c6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4b029aa293f65a1a68f1fb0ccdfa3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001a04d07194a3af32a29552ea51af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649553b8104c6ba2ca91593f747fe6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab9d2efd4d0afb7a4da0daf94bf85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0dbf497d28dbe65107054705a5b1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d3c325a29231090973cac7cbd89c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d75e37de96df4593851dce40fb6d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06738c4fcc3b6e0978f5365ebb171528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2782a3db54d0386f8867eb1c02861529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce1fe8415e793428a044a36b24be58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0042d593b8dbb62c9efcde97c1487da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a93c8ba85d59f4342ad0b96916c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377496621c6be6cf60dbdfcfe2d4641533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ef73f76c6feae435518bbbd481092534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffaac9cd140ed9db94e9641ebbe44a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca918e6fd1fd454fc9c207dac6cde1ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1616901e0053dcb453d19885e7a28f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293dce551825a6d3bd08b04498ede49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a69a32322887623eb08f1b7e6796c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e069b971aabe249ef4d661d9a8c081540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134cdec96badbe1c9f5306ed716a65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43057b600609307f549a889beef3ecf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236de0f666439fbc791bfd2ad48af6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f653e20e9fb94c8c5065cd98c889ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe407a8bc01cfbda74ddd710ad1a0bae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b33d6adbfc37c277b8dc043426d83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e8de10321336163a08ada315a7a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771db7ad5f333cd0373454296fb1d13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf01a7eb1efbee052511cc74dadc0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a4ee5540ec77917075fa42f5acdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9a902c0ddb4f63360d2902f7c5d41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7f3a604340bea5974450bd6e96891552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb253eba5b4ffffa88b1e925ee05e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71326851b42fc39b58f87f00d615d92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc3033d92b927b151194c294f56c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9ecbab39d0c9b68ed23dc5217b20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140aa27ae42b46c946cc04c1ced2b7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb778a563e0fda3d3262498f26385b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb1387c9ce229c5e68bf84035e32ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ba0dff566ef316313bc49629e26e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9618ffcb2de9ac879082ab7538bbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783be044bfe9a6ac45f6912e57199f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8169e3365eb2f829f8a1471e21e0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea70eee4e5148e1eeae13637d174baa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968290ef870399b56c19ad4e98876e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f0141e6db00bb43d5e48b3d0de5c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6fa9c9c182e2925c1ef1bd4e3b9ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c30d06fe7f80df3ebead48fabd6e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db1a4cb4792daba3e5fb100f383c7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257abd9ae07de691f4c3ebe137751cf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030857fcec957a254b2c85cdb728d0bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13511fad87d967fe442ad90fe0c703572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477989ce1f9a8973ee835c986a8229a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d8e068f8ea74c353cbe444438b22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049f683ab848b682fd57c1b37d6d65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098665644acb57f0e1e9223bb63c65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befbf568ad680e5d66a9c5fdc48deae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d88a3c2c3399c8cf61dc0df9bc16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb5f0fec2b54855b544d615ae5e805579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee3541d22caaf2b3556ed896387b41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e187f696691e2f3d94287b7844c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14871c2540ba4c2c997754b83d6a74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92499e51618045ccf220b08aa61196d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc374ffcce366eb744654256dbd624d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f5d19ee678bb17af9f23b813931f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12687f988d05da7323a1314325ac40eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1ee0ff98a94c7fcc8c8522cb491c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a493fd798083848f741f7c834194588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de45bb886b18d8cb9326372032efe1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e75b79a7bd96d4d6bb047b525097d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b8f1bc89b2bbed7e6d12fdfd9cb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c3105937b21bdd1a68b11a3caf931592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cbd1823cf74d11782caa0ef6db834593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf756c2923ec2562366452fb5d428b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275e3a6d98392a0aa652e5d33c4f58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f56e50dcf0edf352c2617ea5d2033596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20830f47302a3de83863b290bb543597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86d493e54c5d229dcd2c6bce835927598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a618ebb1a4c24da568eb4f066955cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128228fb4b822f32d5c9bea18de013f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0a48a2e8d6d0d11b2fd8adc162299601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7eb70747572b4b861cdab3e5f763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a0d80241bc79f222d0a482443028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbf767b254e96cbbcaf6141a384ec5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c116445370316d5a11aa91bf92afb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822817959c22d7125b4309aae15f993606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0928b1eca61ae6f4e7df141ce88b8b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1a0f6595562f477072e33d208489c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0785cdfc5f544fe270ce0f08fbca0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22329a609edbebe6d5c928db137b23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2632a844f79a516dffd13914902ceb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772fc03f353d9e5447127b44d16c2e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb0e8f22d959da41961af7f0b5522613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95878848b93ebb811bfda3283f3e9b3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e018b37eece56e145feb9415e25e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71370f648fa289f1bb362eab89777ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f211e16141d9ea71a39aa299bbcd054617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04529cf04f2e43a7cdc88822240509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236a1056699f88c65d9d39242b5613619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e1ee8dec37ded4d1591bf30fb7944620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14770df0366792b7fd536a605b7dab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8f1a5a83bc60560ce89f1d17e5b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea881251c04ef45f998f3851eefb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838bd96e1acc71dd870d51662c32e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5e955a747df7518230bf9948e0a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef29e5f5cf66b1a7f6c99e1dfbea26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36edbffd7b646c68a274ab6d1ffb740627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e18fdaa40f62a63345dd4d9340658628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63a2c583a9a29126ed0253006370a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a9dcd5898e7306aa1995eb8957577630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5872eda997e12d0c86ed38a33bb53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84542f1f2293075118ba697264771a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3a9cd8b919f2b1c2e5c2cedcf615633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7652db9c50fec5d70d93b06b36a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2a1bf51aaeffa1f45cb8c568627b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d6dc46daa68888242ddc75eba91a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ba1b356f43714994a4b763d3618d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e271917d18494a74e516fd83dac7ff1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf389cb7786f8e11101db13063467e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956036a6c3090cba5b9efa58064fffe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b2eccd7a620f52890b829111d101e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a766df98f95ccd6bbd696698704b87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062171770a4b7823223dc75dc33290c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d77bc5d2581357381b0d28c2bf30b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8092b2c5a0418363b9b49c1e4169f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255fa620d2e47f4ac2f365811c45961646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71772c33f7248b7a34137df4b9541f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c526e378729e88a36fe977e4b82f37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab931c9600e15b7fc737a1c83c5b6eb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c5698e08937520ac0c217a4de0d17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3d8cbf8b205ddb58b6b4c9a08074651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41f9a551420284fb32be232b133934652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620f1a85df89277d26f4da48523d1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9955c19133e8a3814d8131b84a44fda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e55e63494c13cde237f9a56392c629655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82795e5bfda002dfa535208362d48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbcba07c50b5dd570fd339dbea4d0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ed6ccffc2f594d41874ef10f0c51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4098157a98f34b94c544df4ab8a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f207c7339d3add452ea95cdd9e25ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d1759e7cc3b2d9478e276ec0007ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5206ca7eb72419fadda060d65340a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb4b542877ea81c7ca21f9cc43840663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac56d5a114d903f8eaa92686caf847664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7f35c9297cca80a415432edd1f91c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f55d0764fd2898d62f5fd435361df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ac6cad59adfe2ffae7044aa772017667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf91090dca041daa8443d0e4f9c075c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e20ef7646758ef6868f1d86429a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330158621fe43ddbc6c36e9b5b523d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ffe024ea0591cc36eb099bd35578c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee88ed2e8f49064bcf8ae15219168672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f2d553d98f23e618a0d7a8b3fba6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82356aeefe93dfc1d72826eb5ae21533674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1645cff9619a32a98df50dd9d9ef91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a5fdd4e23ee451b527fbf4bb773b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4b67d990e38ca3e2a3cb204a9bdee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08313a705d57319ac3b9e8ec421d2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749137aba21e3364da7b7feac96e8671679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786563dd2ff93305e7eb4070b42df7df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b62711af9afc570608b306088d0d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17a4fd932d406cb12f9d314c808b60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e36c4b2696f46987904519a0504198683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4343e159739ccb17d7a8619ce5f293a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd345b5d835e8458a577928a5d5791685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d49b48aee256229b0ffcf7c6a919bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a856b517a2126944eb2544a4822934687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c106ace963051fbbf8531c4104f630688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11351c66bad773d7df82750009da5fd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e93049cbffe097bf627fa46b912a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3a3d4460a02cec407deb9ac534ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241375bb45c7114221ecbe75e737749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab92c79408584653d23730eb2aa431693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fff307be23e6381584817978488be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dd26ed2b3d878efc98d7abc6b2860695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f25f42416ca150162ac90b163e489696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bc5cd415105168bf00d1d28047d3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7319bcc49d33d9ea7db150c6dec85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa68a75fc1d1dbc21c33ebb992e827e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b7381e8571ee49ea89d9b7c8fe98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863a933ded4d929c4fbbe8a3a4a7fb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db3dea3a9f44640f1816582df4b4d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165cbacd4b65123d208a5157ed65fe6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb645a9b8d9bc576045a5b182869a939704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b90baa4555332377e576ed396794f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256319cdeb8981b6b3f124f50b01bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56e6932702e7f2bca81fe40dadb88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a6d6aeaadf7d4a0bffcaf06cc0bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732c0a5fdc1271b0d40fbfc4c10324709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d4e88641368da4bcf5400881d070e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf5a697b765d62eaf2b6a771e17b22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9e68624104aad627306914121e87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113604c38221aca9c9e955da2acf3b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b05106a76dd04e0ce5300f0b1ebc8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b795ac4af33c784392855541338b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b6b0f13d93ef180b8098b616268b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99cb8e08cea6d0b52dae2bed9a72e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d30e14b56b1a453474254ddfb3ecd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b187aacc60f2026c1305da756e14b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681d2483491ff49cd2f9f8d7616a02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef663b4359deb6788d2679a4d4fb4b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d0e87ae6b364284a93e0f0d0db0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89980903a3f227903a081cb25fe691f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f6ba0159a9639a1121e0d0d5335e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3265ffdd241dd50827504b1a2b1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b180cdaa8b940455a319fbf9e8d6399726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b101b647f76f4378fa83397f82723727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aab7b6b00c877ec178c41f8666e36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee0264254431892e45d0eb6264950729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eb4b047a3102426595f799b3119d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af64d0ba6c6c91491dc9a66c016ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c1ccffc83735ae5cb2aa895133db6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884f40bf4a577b7794ffa956ef4d231733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c2ba2488fe164b3449e19147cc97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd180ae992221796183bf0c32d628b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7ac3530dff699ac5838bc0db38d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c87026700c952e943e09fe72d10f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3edfef59e2c06c14c1eb5b01c9af98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152890079eaa2e31139a20ee969d09ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45bf7dcab5cc5d5e76026c3a29c31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134390cfa8f37c4e5f7095610a60623741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e79c7face8c0c2f8d4e4fd5a102a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479d20f26180e41267e93943f16816743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3943cd1e6d1bec2c8847a15383951d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64cff7f72961ece9d24b593aa79484745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed223dd35ffdd2c3c9693dd978c871746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb490960d8c2dd2b9e5fa9598134d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dee9e7471eb70d810f0d0700e1f1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55290c1b91a580e8e1068672dc6d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add24665793ebdfedd9fb4869231fbc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc35b7cf81c4fae7cb0fa6ba7e765dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1d9e755f2a7790d6529969c15516752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ba062406edfde71248ff56f0c11d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f931a136ebb2404ace3cd6e411b06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263f3ece90f8cfdd6d382fff72217e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3facede9a1d00d9338e777bbe60d9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ddc9ecc9b63aaa4fa90bde9e1af7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4365d5378e00530568d6927fff2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf301484fa84a03fc499b586f11576759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f6f1fd97e66f8c99f6012f195849c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f70163fdff7c24000a07fc84039a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23fb0b9c3a309e19c4366fb25b0e8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54add90206cd043fa6d7a941be0314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b876057dcc33d36b2a8481cc95b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e957a697c86775e518075c1fe3d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057cf860260be2b43ea82a38fe12b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f35cce65eea3826750ab208d559c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963bcaa9f989efff88fb3e907f1e1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08083224581a8e16eca7fbe84abfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecb33556829d1f930bc035c3fdc4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d2d49fa57c4a2cd50d32b7f9d7b4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ed34b66ca644cbb8395aa4896b87013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fd9b0cf1116368136a1cbd7c2466f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b532139e4fbbbe5fd5ed8c9affb666815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766485df44fd4aa745541d182119765d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bac5b6473f08c0166f6daf336405017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb5cadbf5b6290a0b7866fe2837dba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a3d8e370c37bfc08e0d931daa89aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f35cb5e7ad2d5849c880415da34dff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca19db0d98e8cff913bb28ccb39f6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06383dd888969244aae01dd964ccfa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec5b3d826aca61911c206a97e3624e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e60bb6e96ec452e3fa286d7c48f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b10b28cbc5b6d15db0896115d29a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285114b999a4ec988ae6469964b64b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c159ae160282b0c7d06d5de5b3c8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085eab31dd1e7cedd0f7e43c52e7aff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb457671897a72b9c112c2a31e24529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcddc155a6dbfd996368bcbc2af205530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052960f3af0215cf29dc6005fd6cfc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d963a93b118c9a03c5390feddb5428132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99b87d58889fa99b52401d92fc43433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832c3f97a77ac5d4ada25df843d69534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361355295c69417cf25f4fae983b48c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d57f6764f58d921765541f8ae76436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e48ca91b04fd215ba24ae901689037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9657436cbc23c692005b724107f61938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6a9ee4c7d3f731138fb94341dddfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb48f65fd00c97744bbcb887d1bdc8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac815a7bebea15de1406bb571b95041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d75a86dd842aaf5295f6df11f9fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445f1a60518ada0026be617c38cf7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da3d77bbe73cc8fdc69f95bd81d4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85481360d62f56e93a74c57492cebcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed21cf568086a8c49ce31d0ae3549c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb1723af98799a3eeb4f72891e68a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a1bb258523e14594851520132b0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af192288fc8e6798a92ff6e7f9c96649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126a6572a23e095caacb3d4a10e3e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1da03b877f5e172ee42f4f6b39a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266d52331d700e814a5e4d80b687fb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9567ed2c97578049c21656bb0844f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9646c9f8db59e386931ee6012d3c9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a9f1e669d83d00d156e91af85ab8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7cb79f11c68e2cef7f4160c5d3c6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ccf44eeb7921d4ac9020121ef95d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d6f673c00cb5f29d7e47d3c871de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710f0e281263bd33c4e43a5249097259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5f0e30a22c63dc615455c5a80cc4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233e21c2f53618578f5313451fa697a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154a86ce8fcd4d169c8b48f5a17511e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad62095353236e775133b1cf2dbcac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb0078b7eb2b002cf4da0337cf56d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4640d0e5eb43ae0a8f8e9aa46684d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74e3eaa7c7649cfc10cebcdf8469ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe67f2115c81f6b2b60b053f1599ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877f8ab76e4f6a269bb301d7d26aa1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d7ef60b16e1fc7c40ddddb0b7ccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816282a5fcb9c724424b4c58b8dee8a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a03c8880f4bdb253af92ffb0c81371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51990545e344ff6f2e925905a3c09172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ce02111111e9c6eea8177b20c69973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba36e765359e8bc7e2e41cf10b3c1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f639d479b6f25477f9059e4bc13175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59caaf8e7b93c69d13a132cbc735ad276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8013ab4c6bc46e670d52524943fb6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1324b0cab00964518b9cee4d9596b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603d36d168f8f2571ce72e3fc047f5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200b2520db73b3fc683d271520e6d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397f92d1e88fc4c5eef2399baafb7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e12686f8f6f1ac48ec30ccebe6bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3c7acf2411908a25e1e6ceefff62383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e711a5b66ed919ac861e90194ae084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3165f83c8ec13d0bef4c02aa5260e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff858cbd4a1fdbd20a359af45becb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e3d62aa15ba4c214d823227a6d4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59fb51eaed353e4b845e505ab6b0c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394921de8e89d2cc086bd73e7e4b4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d7c45100b74066fc290876f1353490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a1aa3b1ca4d2dd8e6e4391747e3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597514778db43c64659d4499c711bfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a20488054214d44cd4d4854f2b7bc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb04e53ed68556b4e45a53388ace4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2cb375ba7c567da9092b5abdfc8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485afd8866d079ace4a03be4316deb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12128505c6d36bc3af275a545c9e73097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456b5f0de3287b6b2e5d9416142d8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb89f3a113e686f566831dae1fd49599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb181bf83637a789437d52906f1ce6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e82d099dcfe46bae75db192daf1008101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0fc07c0ce826e283db8af43919df8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb25e379e15777ee3b20287675900b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e18e61b5b1e3c360963b76fec0fc2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1df5cb735a84197e578ca60205a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf9f478ba054e0e7a75639cda0bee2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980814fc383eddf816e9fbabcb5ef4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce834fb619a6540968dd829d174121c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0dad39c58ba3c4d31d8d75c2bb260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a0b4efdb9918c365633d65bb033c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49edc23804030ac5c9842fc30e128ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7c997c6a14712691e70cc7c654f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b3854fe320cac06da91193d6654e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62a0beee01eec13c00bec4f96ca2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63817e960b33c47728bbaf7db2af6e06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb8130869c9604500003d1daffa82d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459d447c851db5fdd8b1b6c1f4d937117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c0f3defd52d2153b18dc9bdf05f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d00f4f6add5826e0f8c64d0bd7da9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d5132f7d5ad8c0c3a7b9be463968a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91708cee370377d1a2dd709912b83d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6990f83a2075c96591e4370e40116122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e9eb23d1c898b484dd5be0d6eb863123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7f5af6a5138f3edeaad9aa51a8df5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6772a895008ac5829684541a7ebbce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039798f7881cd0d8c6d63c3ab593e348126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef439900e6589adc758f0abfec1ce7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15bf763b64b5afdb0ada6956b6067a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a02349566101e52614ef18e059d12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8f867ca28fcb7615c0304136f2b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392361d140ac76758aaa4402f828b138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6c7a5b4b1362627385be9114a1a55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c2c2df6d667ac04f1b5a67df21597133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174d950fd248d79a09200f433d15238134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0550aab1254431e4a2fb81ac92afee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4607d2b685c422b450a2951c1cb1fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4650a34456cf1338894cf52b88a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0a0ec90eb279aab4b56599aee09bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dca1a423dee8dc936cc23fa004925c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14facff3600542355e75b9a53fa0d2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31200881eb700923eeb5f4b7d1cc21b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb57170709ce637ff40c27c296e0c64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea4588623a307be2945f0077078e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6913189977feed93d9ad585bc6371bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d0d5f2776b54a9095aeb2e1c30fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30ec4569ff8036e6b354e83181756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832e0274cc6961dc57fe3665201624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b8b40bf66adb1adbeb4ce0708baf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935232b692070323cbdd75641b1922e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396abb47dc84293b55a47b853d6963b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ff202972a7cd2a6671ed98bc78f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3beb6a6ff5175408bda669166ea6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb0b9a31f14ecface7d77baed29f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2281fb2245127ff418b98f4746039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263597aab213b97359c6379c7adff05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e8e57fd00622507375b6c1b8ed8a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255cc40a508258daa1d79a79deba1f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5141c05873c35bbec9eca08380820158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5be62963045023468b4b9fbce7432159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c5e82169e1985fbf08517754eea17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45043f74e54f8067071ab3b87e7ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b34918770d2a0e894e63eb859a086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19834653f846eb8319ac2d47f3790f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdee895091335dd2cf9748c8671d4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5541ad38b8c0b140b71102a766b76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943a1795a2c2534ff04e2eab80710ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed39dd2960f1f09b7583801b0c59c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b7a38f1000555175addc293a38744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37fbb83e7bc7369dbddb75423196e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73294b998b5f332ce9949e60d7cabc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195724c93bf1de252ab6090f35a08f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673aca6a8a0cf5a0e70071fb4c16ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3abfee1b347eaa7f19486ac478b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635986a3e8f97f3e717faf2188c8861b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0c6649489060561e009ddf2e134e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a355c4a257635270696ed07a22c730c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168143c124992b5459657a5ac8f0e19b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b035b917ca49392738d33143ef9464178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f551458715ff009082792e588018c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3743db92258c38fd8a0375b2a65a40a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8725ed2820bbb4ca69d67e2fbacc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869c997ec00eac7b34b13ddf4084b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa08aa5f54d3f64e87ac229970e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a4217f7f5edf37d55839ffba3171184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc3c53efd1ff994ee032eb648f560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5217c6e3ff42be832ee1765e604bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c4b29c060935a38fe9fcb85fe48d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347edbd918f650f4881c513889009ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f899a2e697bb16a324c288e7b7c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944403f38cbfc1eb584acc5c940ae063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a246cf74c0a44d610ea0bd72905e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575b865959d60f40178f74c8ff6e821192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ccbfe9e891738e5c975497315d1a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0581c649fd3eb67cba84c07dfa16f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31837c153c01dc385da4afc8184d4f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab8682031c775663b17e3e1895eb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15e3764a79789f7c5951781c7c2e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363682a9d17658480bf446c959464ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d207a7e8ee2ffffeeca309353a39e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4425d5ed3a777e3b12621847d96b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648a315d4f5342ceb490716fd80f85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc031206c1dfbea029c8904546841801202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4451870593b0e423ac237ec6c31259203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20c225627553b6e490cef196e00082204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573bd2cdccdf761b9c3facf86310c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a234f8bbbbec4aff281296367a653206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd73ddb5ee92b8721390d01c3cb64d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b130d6cda51488b3a9deb24ad8daa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96d330e7bfe8689dd2b313348307c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26b9227898b7a334dd2a1b53a0fe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091662b1f600e3a73a5da8e1963b5e81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0094a77dfa5fd20dfac688148e94620212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7305bcd46019163d02ad820a42af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee3a138a4163681235c9bed67fbdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d33b22f5b5596d11b1c2ba999c172215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d114e83e3969ef5ca242efb1d2516216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cca456306475d1ae07938ab3b756217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00e1ecbe20e74fbf13f14a6c0c25d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1561bcd6f357f489490346fab9a750219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ceadd936fe64af1f3848e43f7be0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da9bfb5cb4f982f733e4c41b51c1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d195d069e92c542673061cabe95a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d7154f881c0f94ae52b5d2060d97c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91da74fdd9b75e995f793737657bfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aacd012fc79505a1fd3c2cb58d2ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd778b8f6954a743c1669ecda2aaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977033d5c1e7189cd5c674a8ea179613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631970c4c4c86bae22d787d087f4bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad4f2e14a4792c6c015755c421ac6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6febcda93b4d1c7486883cc0efb3ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8072abc5933cfddefec22187a96644231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37feef5fb5ff2deed3f952f2a24a710232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527943be75dd930801858266b5c60845233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc635d534b1a372c3d2779acad46bd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a6a5d4fd0da94d4065d1b3ca6be0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be275771c70159dd9035bb32e8b95d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b602d64b9414b5dec1aaac8441fad91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2360d11b87ab01e1be3689815cf70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa84e0e822389c70ff51fe1191971239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7119a7fee98fb82b22d23010e77e46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e71103f5f4485de27402e1f2c605241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1587262665b95050a474a5fc9e5858242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60215b62277cb33a7e2e72a26bd908243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbceec9c958c588e49e1595596ef8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939733ffca7f4cbb7314ee71635d5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980824d095b909f61b5b7e7825c9c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7eaf441e27572622126611767dae0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d417c1453e30aaec1cb92ecb6800d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558948abf14c3ba524cec51062e0256249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f23b7a6ce662f90fbcd253112f754d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6afed89ef1498cda5e11630f1b01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead0d429e6c3a5b723533d7f8ecb1f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72a06a945b051079a93219db348a10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb514c5ed67787d48364e8f792f10b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb45163a228b76c8e5647c5e27077255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0b75083049ef66ff56347ed1401e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd839e4fd5b367a06c2dac21c7419d72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f181960f8869bd1f7bab6508dea39b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f31f6bc482a1ecb2749468905a18a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c52f014dcc20b1af095058609b40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a914d736de815320b7435fb960286f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e4180e27b34901b1f1338fd83be4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a136862413afc74d4753ff5c03fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f688cac722c04c8e8236a5fa51d345264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0eda1e3104b76fb85b02d4bccb40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd758b1aa3792207f47eed5b3da1dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36012733fd1e4db359dd3b9b3ceaba9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cefb3c5717677937e6e20fb12044e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbda8c041dac66cf350a865feb5a9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a5c99aee62bacd1d18ca6ac67678270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb69b1e5f6b68377d37f98fa058904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2e26ba992f501f1276bd9f644b85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1406a54eb6703300db4f6bf63e668273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c2d3e89ee25dfe33e1c766e01b9e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b7f14847e101d301cba41fecbcf99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a31ab8b867485310cb3954aebdb63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf6073cd6aee442e60b6538a22301277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840f2595790ab59d21903001ce86564278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099fabe72cba46ceba014b2c0f4d977279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ca26d8b11a548e776663c1c9ffcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb2a1450250b371b32a1688cc6d8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0933411ad38391ff91f8c4b47d17f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d867ad91d85f0e702ce98b942788ef5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7ff36d2d8301ba662ce497326abfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e223d22a304fa0e1e42b600f201329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e787964ec2b8e0fb6a1d129db7f4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1778acd653190df61568a186a526287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c6ecf5f79848b2209aec2c2feb27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08236faf12afd7ad42a99ce9e2d4b9f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dce93677169a91c09a13c6e0a3b0d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4bec5953c58e27e6282115f93c757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c743ad4a692178d23cb61ab5d2dce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c2b134213e021119dae688d8c8c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a1054a6e22214488f18e7d1fb05e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc17be0d8611dc419214ad8e5624d1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234bb5fccf06f89598f5afa18654f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4a69cf9e114755bdbf43d7dbadea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af601015ec09b44a55744ed5c0fce8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3f637a17ac3642d7891fe86ff272299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ed82734fc5b0195a91a5b8f67022300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899621bdcc01cb450b8127f24746a76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b9b99af5ff428c94c403d9ba0b73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9c4c330e84bac6ab4240484ba592303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ff7215b33469334d2cf8d7167ed52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcdf57425451942fe3f6f891133a13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c95e1e9f568fbe97ccb50d5dfd5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8400b45451f9f56ac298c34887dfd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295aef9c71c27170c67ef503101a0ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141fa27dd0644b2cee228a0f9d1ddfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012c1cdb19734b58ec6d99115db6b00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd167e2f8dfbd334315f3cd283a1443f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f271cb4390a02472082eaaf7d2d52d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89d20d86f638a540a606e641d8513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6576c7a47ed0d89c0fd47c72068f41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068e2faf8eb30d1492e83869973c27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec0d33937230471579d5734ae80e07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d81e1ea1440c74e254fd3f6b519f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f69a34b31131ed213f23218320ec4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a4feb2d9424de984b8372a049677319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a04b6d0ded03c0eea806b40cec7568320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286876dcc805c2c93becdc18fb3d642f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4eb10222aed79f67efc63a10a327d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638eef851758629ed1b625d49dbb6d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9466aad96f2e1542479291b44d899324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0bce9fd4bc0dce95f09c9a45c942325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd470d2aab5cd6012a526d583b69816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a1ec692dbd96ad0765eb2e7c6d57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f036dd21accd2070563836e08af13f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d81c4f04cdd548f7ad86b18ee2ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453dc9a00e83f1e07870df12165e680330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c966e08f11582ae7d755c40509ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b671c880dbadc9cd553b45d4a1dcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0088f444d0c66053885021b867848f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e9a7748a8ed044ea6ae6dd4f1552334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11289fc460d3d992f130c9b099b6ba7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d1f9340a78f8c8aa5e7bb8362cac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d3d661f65cc8ceebcb85838606d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0c4f7ae75ac81dc601f817e6415f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b6ac705c18a2d851783912f02996339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c72fc63ebd6988fd0b32473cee3bd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320e85ded711556352dd25a6807a093341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb9b70b60ed9a2dfe9e9640c985f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcded43ece53d7b2f0fb49740696ff8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36dff0f74690b74383cf5430daf385344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ac7148dd4d1bd553e207c403d2bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b40d13fe713544739db3cbcbbbfd67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910031bdf9594aa606c4215be5ac24da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4a3c67ef6595d49c50b391c53e8e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e7f4b1216ddb048968065b865147349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208c9a81d1426e6bab734c093401bfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee34f1f90eccbf78a982eef9e17fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e4025fef48106b2c92442f1df7cc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ab3372c43085fadfdcc311c781dcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556dc57fd37c750215aeb20aa7a6672354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c9ad2b00b015d91e059cdbbc5b45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b8f6cd3e597845000be8bf1e76681356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed45c48bcf5f5a5576a4fc7d4911949357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c1bed3b1aa52f85001f48484b040358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92964b2006c6f3c40d71f811f4dca82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8a787dee739603db361a6bd57d84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f455677ee65248a0effc5d9e1273fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab904ff3e267400a9f3464cd5d597e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63313258343df1b2ebd06502c0cdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299de8d29cb89346710c7cc96f28647364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4db30a9968528b66ab28747efeff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c9a8f2507e5fbe456e14e95a6126f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f8bd8fec0b33e928e5bf8edcae63e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3645106d7b9a1c9cba9df05793d01a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf4f950900ecd3c57b63a583551d84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204232aec7c60536f6ec310c61adcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365092023384811eb7c88986a3cc151371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae586fa54fc4e44ad9232aa9cc5960f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d452bc94015e015520192d45bbfda4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383430c79460718f17b630cf7ddab8b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8404804e4297567cc9a518c8e6fb32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b800d6e81f897f73cba0c9f4f8864f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc6cd523160365e33208de96125a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364d6bbfb40a331929a2f85f5cc0907378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c163d365a6b3952aff59882463011fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5196feea5617e17f518597dad878e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f8cf1ec76b932ae0f764e13b496fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba4824f97a39ee39c08055c215481382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c2a99d2a732e60847d3cfe15695be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f95f90550314f42d0d015f04f7ffb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad85f7efc71f9a2a0b7b433f721ec36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12f1f00370cffe6c57a692a43db97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee2132ae1a34e552f62ccaf89c5d60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79902ddb5b733878e2b056b5699eda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b09b88c32ed1bbcb74b6e1fedc8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a23bc23e62b1b664053b16a43f2cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc27e1f76951bfcdf9e45a27d6d797b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae7a67d069f0da78d326607339eae1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a79ad1f68e4b107fc6a183978ad5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6940c09f1b16a37cc8e26872b6ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86cbf571387d632999f703113251e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4a143b74ac2ee6e3a7857df6a81e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c113ecc0507656524b3b5bbee350e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6edbda7a171e9ffce753e934955b4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8e64d389a0b191c2ba6d9cf504cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768435b9de00389dae248807d16e6a20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6813853a891cd675eb43a0bba139401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae981abf802e5aecb7322c55fa27fbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bfc72b57164624b76af01fd2a181403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dedac54fca05f0670aef704d1e7cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c948baf2fc97ccbd1de22221b1ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc9062d7a0bf269a7c27fe1da67d1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f95af727f1dc55887c98b49b9e59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b71e09fac73f1b3e3c0a854db54b84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354f72a97cfa8c2f30f7d70535e67e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19082bce2174cd81e88c3aa94c023410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a464a6e8853695b0dc0017f5f302f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99765b65642ecea6673cf48a1ea84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04177bac568b577c6387156f41f2971413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c1c92f56e51dc83b634be6c269f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c440b23dd81f84c4e5c670ed156e5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ccb2f2898d4dc0ee4d46d7fd4f35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f62267d4b701d52c19b7de5ef3e7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a2c073c79fd2a400b0eba4dd56f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953e31343082db574d409fa075cdb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab96171acb880b69e99e75680ce101d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1851e631085081fcfa1e2e1b394a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b0b9ba51ad9b33e3f8464ad2db9d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3044ece060104890cc2e4720554d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a39f3ff41a8a92abd4b7760909dc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e45649241192082e7ef2614567e97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabbfd1792f119a2506a42f3a80578426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7b6641ea06edfb62c793ea4e5ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235eb0d30a8c80a4c6069d7d53d36b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca5c8c15ca85735897b2f7fc1a38a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eff162115d9a84f7e2ad1fd9326628430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c34570d7dbed45325f671c87a501431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce58172c27210a34d0d21edd5bc4792432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbac86cb74de3699f2fe890a5094ba2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99444ccc0061680f8f4fe8181f73ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c4deb8fbdcefe1ef371234b8b570435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0693581290e60cd683f053e982b167436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dd2613e0f21312e555cc23efb1ab9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771373f13351a2fd42355f017519c620438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c544f4a13a93a677e40aa471c09348439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3cf2e8bff9b60bc80d0ec26e76db8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb02c46ec6fdfb207443b875dc7d75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a721d078fe6360bc927b7b910b2c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c99c6d5ed325e4dcf584616a9eea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e1d502c24173e961690d4f11c872444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86284a24e682e7420e4bc18414833380445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d17041e8df94a213cd54454079ca2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b7676ccb5777971fcbb5eca49626447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b7af2ff218d60a418ff2ac705c4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc43684e342c4da8e1f16f3857720eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286384f63a1cc9e28fd76c35ac7a8261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2d951e958fe6ffb8af5199142aaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4255c899f464e30154d3d1c99316d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f0009d71ba21b83845b0b7686e6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731a07f76e787c87b23e3f222e7b722454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8322c500e2f97ea5d22581b5bc4ca57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd99f3a35e6fcaa508fbb08690feb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023bf967b702bbf2bb9d247621b859d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f815a640312e890cf76fffa6a1d29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684b420b17a7ab625913e607d76851459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0df77225825f45f82d04e005f90f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad4f2b4c2cb9f1da59f2b138b8513461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0669e64ddab068a6ae10554fd28d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d9e1a9844968d4ab82f162877ed9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2134d47d7f345366bbd7214a12c53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac546add83c3e9e281b956c52221d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1c95ed911a9f28dfb697fc83cd07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871faf24e8a35c72bdd064c28029caf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff586dbb5e4711e1412ee82ac26b7b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280635db696667bf3b8b01547ca5b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ce020ae9963be972f8275b338c35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b10063e2cc7599eb494224fc37748471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c874bec08633f0bd3ff8c3151749472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478619b6d3ecb1e9514e4bf05c6359473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bff54c13ba7ab53fb1332fc9302bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03622ddf85bba2373724f4ada37ee2fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a57f289553e02484866a37261239ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d41e1181081b4ef9bd9ca25df0e64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9322a987eee494aaf9d4831c348340478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e2762987bfff159029969a3ae7f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efa5b52558a657ef014657e76ed7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60422bdf74f1e0626b614a51e0b4643d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee8d309ec40fc7d8c4f2dcbae102c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9dfa91b3cee9e5a883c77872ef1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088fc03d11d3a4d5d136c1fc7a82c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc37091db5cd0ce04cc8ab6cce57b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56a6d94406fedd18e92c2edcd7d76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904065d2c6d7b5eafced50a44d7e565f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a9c472bfd71b2030d479eb36d138a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b09e5ca4df7d9d68927fc3409d06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8924fea5a9d80abf44845d6847bab6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d5346b4ce27ef9cb3097bb3b97ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e61a16822205007ff7aa91376d829d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625b8e8ee422a58dac0e48b61950de4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8516780513d9b48b2b1a7fc6d7a20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d2a75d7cf8b434306aeb24f5a902495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92fd04fc4a0b14487b5031b8845237496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6767920ebc69fc61a23a3284b494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da69defbb4c8bfdd75594a2ee8a03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19873cb00e2bdbeee8d55364355961499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957457b107c1ab1d319822e0893da704500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5ec27a27014adf04c953e3fb5310501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd150ce7f7fb7ce78e98f4d8e2f0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf746470650648b2c29b669371eaef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d40847b6aca17570892217dbff51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f3c4dc3b3ff5f3225d32c6522a148505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e211e826a1fcd980c73c2892a57a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc917797d1475cab17956d46f632b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74db245268efa190517d361514150a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fc8ab61dd61b2f7e9ed10100c6c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a16b75b63a0106dfeb249a2460368510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536987557f633c495185cfb4fb89db4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581955173ad06b83c3df55f809daed4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d15beb36d801d465c8c52abe9cb25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b6275771dfb8facdfc4a450f609d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830fca26f6e4f425a6ea01bbf1b6b1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc530acbe3adfbf3f79c5c093b864c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cf724c32cd5d1119a6d3e73d1e5fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d6c1cbef29f3c2ca150848f0a7db6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111aea7847cf2eaa42067d2b6316a97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4695ce8aed29cc40d099396a0287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908fbabae2c3b8eead5ab1a2a46798521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b197ea3dcb0464bc94c7ce77168b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c337e484230f0ea5324cfb7059b18f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3529d2877a656ebef9c53772b45b6f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a08578f7ea3be4f0c41e7aa02438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f6af7c971825d68ddd6360189a1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd02a2b521f8c05c3bc1a5839c52227527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a4b784588860a8769fe4e29e06bdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee0d0fd82080748c99e6cac2850ad2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c262a53e1a3007dd6111e130ad50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f560c8cc3f2ae27c94f18e891754531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577150d3e1f4d06d78628372ca0c2997532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d4c4825c3c026da7e57ec020154b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026cc1459587e2b0c0082a8fc11152534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f527dccea3f76172073fa0e55cb32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6814a451f78fa882b5b3ca4f470f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a2c5d6bd11179ffc456c3ca8c400537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89398ed858eab722d80ed121ca2db998538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d0d791685fd7de3f91a65d5b726a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2eca071335b1ae59cb11a0de63ec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bd8349be3916d0545923211f208be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074d18adc5f1a7e25781d9fba5e86e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f582d9122dd2a58b301d5c8de806e49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02375a8ca1623c87483bb0dc2c2258c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25a32778071cd4477dae6e040412f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d341dc16139ee69cf0de50f9837cc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae15242c06dc53b5a42c7b990503334547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e5b0432599bd5a9a76e9edefc56e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75871931f79f9547032c75a903ac5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1072af0b83bf8af62a17395d715bd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416381d2b9eeb2c3e27b34b6f344e77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640174319ab4cf636cb2f983cd0bfbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f38226c6f50230abe4eec2de5fc0dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63964e33cb81ddaa054f0437e2c98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92302d62b0609f8ccc7a6053d16cc21d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc8bab90e941ef7856ea4c8ee35a1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db94a48f1ee5821c2b82fe794bc2e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb87e0fc4cd085defd556bf4aab82a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc634ea376f25e823f837800e7898f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d49680ecd5c24b44269619bad7fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d79870062829d643f62662277ba0ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b363e36b46c94912751c37843622f7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba02b678c2f1d5da340f01ccc87a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff539d3ca9e6ca54235108114bf01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd3bbb466b4bb82ad0275f1c36736d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60547120c66b49d75ef09a769c6dbb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb173ef3a17cb1d75b23a0940da8379a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c1355cc2d28281de5374ad5688c99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661064033e06ffe0b60094c189a4940569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecea5b94d5ce89b409665b46a913cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9e0d69ae8aca2df2bcf22a6e9397571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4962085ae4ed6db1673fe34b5131b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974cc8d871c8fa0bda6b81391004de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe2edb44f03b9b244c4e7bbfac1d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed529a2878d50c389ab9a01758f9dff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d18e8f8ec90cc4fcb8997d152d25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0362b20f292a8893da7da5359dd9c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442263e2ea3ae4709b37dfbf250f4172578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7b22412a70dff7b8baecd2f43d43a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf349e89561321178441daca738032e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121eaaf4fe7c0e967a324bf1a23f9c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170599c0776081b0160fe3cb481c6ce2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dde30cd6d5d79b3c4b1280fdd54a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040f5fa7125b2550d77e83ef7158f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3bbb9f4cedf3022f962a61d0704ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da56620b992a500859a05f48efcaed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd165d282b4b281aba5ef54ae232a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5bf0f31b996c8fc6039a04c5d55bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d4b7ae986ceab44da9c693be8729a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa68d0658d38a4e74b72f33df8314590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72a5aa1338904d6183f4c09e7ea67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ae47afb2a73652bbfb0f15d01701592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1232aadf3d814f6846e3a59e52c20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481e93b151e8ef03a253ffc6331083a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f141e5b1d49f43121b423b3094ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5478505258f565125a4ea0587e8fb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca05f406bdf23a81c49a563390f54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47826bd2d931c2b8ca6ca918d32dbf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938456af086cbdacee32ea06b37ac62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed068e7b39a1da5f98375fc00753bebe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7a59b4524ad8be42cdd7e0fe2761d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5a1e82f32c88c65504b147435099602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff880b4feb9d0f8a77504063b232e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514e977d7d37ed52c93d1e88533b16d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f833dd58b8c4f585351fa2e3dc51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a986cb068bf0b58cc53b074b04917606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ec34b9a8173f8bd03e783cc9eb6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8e9fffd3f21354da87e93991351b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae32560400d2dfed935f7b9c62894f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682e8c5c8a5fdb6b66dd41603121129610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e5bac91b5bc52de9c67bbe6f6597611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de759f50b2039aecb117c3d7ef9706c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d99e45f0ff33d57e7cad4e7a597d29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603e1b38c8d02424f5839849f5912e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e87d8d20cc30de49765e3859d1b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a190f6c1447c3daba538087f05c402616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038d1e6f9fe5a566b973e4338a48a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f1f7ce28f8937ab944f3dcf3cc5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bde9b983c79f0fa8a62a4474df209619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eecd5a959ba5770699fc2fde17efdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86746eb0b8943829788f253b8c0621621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773f44d4811bac12a23be0322c6309622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ada6d24c7dff21ac1ee18d02a5ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e02ba28d88b409630ad7f75962d01e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301331c9a2a19d4b2de7789546be503625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13926b0c64e6ae3f25b5a440e44a556626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5db05d910a6e80c2230e8621ae1cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1f9f06d88dc5d3d951df7290934e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5300b05424d65fa6d917bc985065943629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770648baf29a669705e22638f8ff1f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9bf0c7c5278350aa9ce73311d45a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318854366ea1c3137f9dac7ecf2c704632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ce79e666604e994daf13a434ecc54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd41d7414c97f2ececaa307605b1a46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911d157720d564d0de55429c8d16752635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef660a7ace0a3db9fb88d8e67de6c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271100509907df086d3cc55509ca1d4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9da7d2e158fd3cf456928e35c6a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274317b569e6a989a0f0a74904dcdc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd359f78b7fa02b59a69d73bb5a4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6f95f3e645e17fe8c4e9013d695c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18296405a13ff01a16a3fac34ca6aa9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4420650db1b1835ac5cea0437dc02e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564929b748d1f3afc9723ad1270e2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a1a740467bc1eaa95dd82b7bbcdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016913f4ac977820296c9ba3eb14ed6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c851ac1d96a2adb358af8c80a248132647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405732e36d3fc1b768da2331c4b049a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ce3ac287dbde1cd09c5c51917016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099bebe08f1425aa1a2cde373218641650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d2ee1cdd10169e17dad3ff0986a10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6599052e3efd318bb339a738923097652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedff0b990db2ff8df8b2e9a50e9123653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74387864c4686298112bba037345745654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b876c46ffd4de418897bde60c86c2f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d292b6fa7a07ba4044b1876e91c30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13959b9fecf0cf982959926b6e3c2822657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2672ccdfaa61603ef287c2d6a1a3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d2b9007f88c764c5f41f00bb94d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850844a46e00c1b36327e371ef62ca4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8ac813fb4b6c8ef2355ae6b04b9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d92eb3db4deb863220954c41cb9cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311ce7d5e9baaef47cb9f86f77ac22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ac9b612fcbb16852f39abdcb8748664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ddaad3e0c4dcc9a83639b0f8f27c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e07bfe20518d8c92f5fc09a1c10d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de540e2c9803bb72b232e6ad6bc171e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c01b7a9808367339c7bdd7c3c1e3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c65166ee3d7b42f2e43232af1c0e0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de57db55c592d08fe58e9207f87ac3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdd6ffef270f4a5531caeff4c5eb7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d43aec60cec399e58781590b2e4dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081264886c67f0a9d3cb5bb057414051673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211dd4dccc18ee61e05fb950f3044cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbddf7183de5fca4c2569481aece734675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63232c64f186e12597bcbd060993a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4edea52e5cf25fdf01cc234bf281b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa66c7259000af96a79e6315a1b6201678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548dd8a91b66a436ac1879733ba03f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d201f6e3c8fc4dbe25fa67eefc489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d64d41c0abe1bfa7001f1ad4976f7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180f70f097573ec7352c23799d36b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0218fb42fb6a0d5f4735fff27935d24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df26ef8dcc8106d038b9d180e58428684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1fd2a0de1c1d1e0f5921e4f793f47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba97d897916b6995a611714374e97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b022bb075070be0f67746dce417832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8524dc126a6031c6e19b5a00cd9c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2fe10a3065c5b6cdeddfd9f9f828e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ead6ec6701d4988549e94470f501a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503792e873d1b21f53d6fb7905ae237691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fbf48af5f779b6a432513c1ca906e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9b25d1c284ce3e5f51490e583afa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973f76734bad44e3bf8ca2d983264ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3934fe3d8eae1ec911130ce5376a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932fd3d57a194f3c8b17acdcb49c342696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3fe317a01dc63497f4da599c95d44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87b9caba6d927675c8b8d9a207c0c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a46dfb7fc722afb6f23640ceeed6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f3893daf9a10893be6caa492d1278700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9681512424e98b73a32105d0a92bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83117971026e590effce683cd473c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d17ce4fbf33fd9e4500e24581b2355703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7154ab9f5c3c6e59fdd51f2fc14f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f3e4a5229a1c7d04b65fd79d7878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2f118bce580f612447d36c011156d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6208f759c520b75f5d28f69f0637ef4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2eda61cdd06dc5a5afa1e4d0dfc04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a349a6b01309127728bdb22096d1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a91ac2dc8bc56439ebf60f8d4d11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586baae096090fd998965500ba741823711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55ce42419807b16208f4f73cb1e18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93a71922c7800323c1a81a6f5b018713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701bfd2aba0cb280d37a37d0103cad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690801115b25baf99ea1ea5d5195a831715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d874d31fafba308e852c7b6014132e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011f9c8e497cea877b437a03aca48d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f7dcf5677747ace89fe0a0d92806718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b0ca4baca1d0e98fb34eb8c08c79e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa4a5121c8cd5c16caa64b02deffb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646744220a2361a9205b66fa4f0a0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad921ca7b1fb436fe773b06dbd6b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8e208efa6a4386b61590587e3059723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe8b142c4c309f7fd40a941e02d70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873775ca8e7969f213eabda429273bc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c5e59b615ac256c08854e640a39e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bdab4335062e751cace36f3ad44a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3b52ec7f3c7a6d5ba18d4311f7d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990404e34688c706e7ca513074ed9d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2e72a39d7ee22eba7c09fdb49537730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca3ad7156343e8d4e94090c7e258e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aad748eb206fa549e4fd537652961732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965dd36a27bad5283c5698a57d28db7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61a1a3f4781723e846655a6d3bce5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcec43478f60ab40eb8739cf3df4dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a7b16439e585cf29a87a760fca6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4d79b5924c42f7a7a46f21d5839b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820d4f078f1a77e1e894eaf7360a41f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe6fb5a4d10e5fb741c4b837ace685739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e7f675ed0001cb65efa3447429eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458503a70aa01a377cfc79df21b49c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d83bd75ae1c4370207fcd84498df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c09cf7f75b2320bd7f20ee0ec8760743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd4fd7b60573e7992d2f8903b4cf50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227411a2a352253fa5f1abf0d7879a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5747e9516904fe4fa4b11b320177dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c161f296268a9bf2efb75b45b6337747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab7ea84390e7901430e6697d31d97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08629659548edf3fbf5d18b9bf549d38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4afdc67c87e5644ba2c081108928b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fc3d8530d4d4ff0fc5bd0a446c4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d2273b4ca09e196ec242ad76bcd9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1733db889f4c77230a2d2c5cdd981a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>