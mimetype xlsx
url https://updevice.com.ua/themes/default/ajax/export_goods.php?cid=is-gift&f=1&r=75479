--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208517c2c340b1037574acf2d86cf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901613aed94a1c1f8e91685a0e48311c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030bb5184607f0ff35f299159b57a273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc795a35e022af1861df79b489a8574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a95fac4d2534dd4234bb5a259124905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0525c469b405fa8a12dd9edf335930b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016548786fcab646b72cb9d672c651d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7b1bd682c7ad273004665f5317cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b3385f4d517c8a9a173b8d6efdcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54608328c3ec3e00920476c586580f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d643fc6ec35e21778a9b1a72ebf5f5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb087d7a28383f385b4200b490828e6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746a4ecacdb145cb7b0941a800c987013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1882fd64374bcb8e914c7718714a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207334d8e115a52da9a96400c94a8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e225f5dbf516eba1593e0c030edee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb018f63165d5800865d9361ed8fe8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16f6e00ca0184e4ec4fb4d086dc1ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879d0b9e641c5bd5e49970b6b4b99a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34a23302d17789db153b253e932c1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce01a50f4abc794b22d9818438725b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec592b44779b07100fe2e5544913f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2869d56c1ac2dc3347927d93f093f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351d0bc6d16a73ba9342611e7206fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce15a880bd5cd8495c2659f4f2ebca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212e6dd25b03676c506a4a80f4b0ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae2aabcada0bfd419b3c36044d073b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7739da44e68df4ccaadd1d85fa954b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866259b38e20454ad6dcacf67e14a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416baf8d2ab9cbab6369ef57f82d6c1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368c29285c7fef893bfdcd0a7f9b9db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a182f578473e86ca675b5f0692b37032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215149fd173ce8618881d3f70a0562833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca8d39e346fb114a7af3ad2e82fca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5ce757aa968ad4679952e9b7c51f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185406a6ddc92c78b416496e5bae11736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09794b48e7658d371b93e11f61f13f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aeea21efdcab4c2e54730bfbc7b4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a21b4edcf907e3f266fad99aabc6c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40341b87b5a78f1ad04a74a4ecbf1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3d8ab6d7abc3bc9bc2e3285afe7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951c5d9285cccef0fc1730d9da9f4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ecc80e01174df763af74c5ce744043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202706b87e5ca9bb550f066109519b3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe634665027159e9f148676e8f9a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478a739041edf4960fdb9075c536c2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05f9977afd3e4be8f8c00f0d253d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6cb3b87d6c54e076fa5bc5751ed048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150472dfb9708add1634fe752a79855549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db357985db1c313a892b4cc51931df550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfebaf253baab918f5deda43a37b8ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072862688af3c4f3707600a655c286cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d303a6e51c9d122e94bef72881ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dcaab0ba51849fea78e1e2730dfd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496535899eac7d4111c4f40bf80ec7a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed673b2c5af8eaa1776d4e6270c54a5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae086c8c84981299598d91197b901b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809e3642ac93d0b19975f62c284216c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fad1f88bb6eb02d0c4e408b3c624059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef19736ff961009450de116bd1e4de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0f8f9e6ba2ebfc612af79c24371e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084d419a2282d2131c005facb18932662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8600aa4213644012fec2ce5f6246663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a619564ce0e01bc4b6afb0df8b9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a8ecad39dd59514eca046f8945cc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552cd3b3e5b06c559faebf534726ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b40a10aa6814e7a07868ae5482bbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132352fa43580bc01f73464be0ccc7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517c962ba2661c2d9df346763ab6ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c1f25a1a9ac6bc3a4e366a79967070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ed0357210878e53b7f52cf366dbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58498620ee8868dd47910356e6a6b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e1585ba4b8c9895ce1d4d61e0598873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d2b5e0c6831209019c28371e918f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd5273a72534a97c4a3f67f02d43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878a6336e2c4f0bf2c06c42844ddc6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f73bd9d24884bb10de2bd917803ecd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4584cde40d5c09d3c6c65c0f1daabd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410243905b7e55730c3a4df5856070479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f78e29d84d585cbe29694dd6128480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc95bb1e1fe39cbba18473f81662e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf28cc9fc6c8a091b241c15358cd3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b15b4ee39c1272e554487cca0f3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f1035c5c2d0b22e901477cc45d25084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee3b52f35f684383d584cc5396c4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae1329e06d3ab542f0ddf8eec545a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55203685535d15d2f57cfd3ed008fcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ce8cf1ce366292f8092f08618c24188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926c850fe87bd23f9208c4b6edb06789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94226dc7cc6041a0ad317f61af8a3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbf1335bbb2015d79ef56cc85808d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be49262923424292e4413a11335b6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b429bbc2665afaac4b8c0a0a7361a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd3518c0952cdddd87d5ca6ad575f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6bd2b59944ac31b5919076300311a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc700284f5bf049992671a3025dea0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d01c71d9dd3464eaa9fe7744919b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2a802c1b15df72d712e80a3ca80198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2aac1179de45b71990104632eb61f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879680417d78f77b162de69ad505e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a675bb6a9288b0ef9dc13583f15633101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62925c971de516725a131008f14947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dabde2937c3e3d033c9730211d8f92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc9781e655bd374921222b75816ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a58011f3cbbce6029fa35b344a3a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f7e73ea79679dc54fc92265159923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3020693bad6050a97128ddff02de3f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d93bcd96f78d92daa0dcc9b2d1d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440906a11e82993f593b26d9ef320ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5329bda0684d1546249ead05f73f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8d8d60fff7621fe97546e09ffb4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35215541aef3bc395a666e44a7e997a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3545ad749c0b95479469ad50e5625113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd1364fda6062cdc65e2dcf6d8723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd48f616705aa98ef3ed28ae3fe0a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd6a12ea432c9f4387d8e3aa3db8d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58aa3f36adb583b8251042b9ddd2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeba4bbb25ec78203901444ce2f313c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832f7ef39906d38750b5fc35dcd526119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7a40d824f38affde78ebcc8f8126120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d322c030dddedb05e5b84704d5890121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701c66830da17a3aa2f6476c6d5f92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fef1489f8569f2d7a5fb7e3e3518d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a6f97c10cbadbd6a1f875c22de69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7b326bd6fad4405c01662c1e5dcc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef0fcad6ee730aa4ec48fd63332518126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875a29fe84013694d2e012517900e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599767e8f76c87467fc4b0e78668a955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbeccaff23af9ccdc0bae7f19cfef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad3168523d5ee1a54114b5b6b6661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d116f4b5ec0cbf5a5ac11316ae92c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2e7fd7e23d6027878c8bd1a1a550a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7affeafe54e80f7385677e959ef98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e71e8753a49002257f1c950572dad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff912e3aaa3d2004d5a3b89a9b03c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c4b03d563f46a9845c65f4e9d84f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8fa50ee40f0c6af1585bb076fb9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4137658829ed378412f9efffa9ca6f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd211c50c6e231824badfbc58a2619139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5ab04460e28e7b09e663b2f67b19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359feed14824af07302de2b5b1accc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c752a74550139024bcc363d514aae5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983acaa8b70f3be261ad53fa0aae781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c76321d54dcc36e9064414c3147a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ce94a530d7ba9813a2863d5a19ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69495a5f4d22724f33ad35bbf09f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c11091bf8e8595d16a93e0a850bff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314c1cdef5f408fb15e7f1dff0e693c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad178f0e0f63b32f1a19bcc43c3e5780149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d90f2980dffb21565987bd158c5c16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea06758776718c38e87b8034e4e760151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f8a23a24833e3e1921e832d336d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881225dc4ef06fe491e4cb19d623f3a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea15f0d873dbd96ef182d0e06bc4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9d5c3fd5d5a239d6cabd0b20e5a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f0aaf350048ff3b3b6adc27f197b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdfad2b549d4aeb3142cb7f65e7ed0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39efa6df97f0e6ce85a0820e5c51119158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4da2284e580c62badfb85681e2f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353583a211ebb01081e38a5f26844f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d7db2a49164901e407f1f95462ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ee093ad54f4f296ac1bcc22cac416162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e205dce712d69cf81046247af2726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98f8ab99225d3b5263f0fa35a2b0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8687566849550ab4c0f555558e68e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e6dbffdfc03e2880ac6546ccb05c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f34c002ab97ed0f79cd8577200e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261e134d7bcce5df9f0778387178dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83539af43d0cf43e35ba73b68833ae44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8666e783fdfda9a3385929b33aaaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ecb62d541cca3cd29476d00cb141b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9059a8a364bb0b65b280041069ee603172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9677a261055b13057d002b2ea1df1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed0d333e32005c86ae1d2702c15ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e47dabdb55e2f570a4b119a2e4448175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc235b6f8770ecde83a5b0af511ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530068830c53c9805e75d22fc4566cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc793187ab7f778f9d9ef0d30461930178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e975b8b955cd978517aa8f2be7ecf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923333282d6b909ca7db5753015b02a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adaa04de94f82a77ab39ddf487bb1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec5d57f2031dd4fee20e1728ae3e2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba3d79a7ab41fe8864c3492c0ba8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39494f8c0c1ae05a597e352f6cf28499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa780a25edc771adf4cd28ee5deac1c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a3d44e7ce13fd38218c920a52130186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219c31f614e428ff00afe205794584d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1714fa050f3759c09520d73e5959d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4537e276be6fb33709a884e8fccbbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ebf8a4b469586b64e59a0c4891ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d552f581bf159ef587d362abb63618191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf3f62c6dd7e721047e626023541a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cd3bf327e0bb36f54b7dfbb2098ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37283de8a367e565483a89f71b5a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605e4ef0070acdd1cb99f6a0b0f97e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b229d2b540aea91a79fada0d96daac1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e196ec79774490241dd3c778970989d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055172cc8c413f467c770564e01c61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892fa7f3af8cf2bde9c07648bf779d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c518bb5956453369f795ec73f54ee5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d53604f3d1644cd7f08613aa36d74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b57e72e0faf7576ce2abc966ff17b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d08ade10f707e2e7e188620011e28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b5a6603db0c31bd17626e0db94bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c11f09be4fcb10c1fdef68312bfc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895f30337d5754b1b9871e1778e7828206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587af9e6196dacd513050174578e2d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305ed251862b75bbb3db426d043776208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6991b63d3a057ecfdde4664caa070d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e9dfca22e1f7d8d60c47f3ea66f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9414904174c3bd330bd029a0400e6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab10be43e0437058fb2103ba42ca735212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11ef42a5af6342d4282649656c035213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9078cdfbf5c5a38ce4a920bf1b61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d11f546e2c23c5eb89d88ab41c749215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e130e75602236a09d6227530cadc3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91368f07637d65a581af858f370d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6c53d3d4746f11a9cccf0d7404ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413347963858392b26c07f3b1ce459c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09add6ba4113c7b0a82edc8ebadd8dff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013f4a1f68951a213234deb29a4d271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e61c21c8caaaaac1d5bac65eb21fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b4fef7416e1cdc3b3cafb99805ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e11207c20240f43c47488f7d61f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313ee20b67a4a9d36d89e00a108abc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebdb4da7000e58bebe311356537c0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9479560cb6a40b693775895ca308227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991b9ee688a05d527c2fe2fca5feff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02864ab9bcc81c596ddbfe48c7990e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491312d0264348ab9289997eb55e7e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a8ba330fa49db3e4a84445a68af0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b400f4a4e98e5464ceabd38ee735d38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835676bff154deb2c38e2961d5ab66a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717ae470710cef270b4e3d8407f872234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac7832b2ec99633c301732045792ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b23f46248e28ddac1be4c77bb2892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164e2adc281bdb0a0c5793a6e180bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e5370d3d4a4a99abab035e40b26e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a0f105edc4458c359e32fe7f61c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029632e6346671a03820c6604022ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9050b68b29e3b13c460668ba7f79516241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9f90a66df40f1df69d632f33d1de5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06b622d6b33bdd8b45e1b80c07896243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4105183636c1394aec2ad1d247d0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7812dd6003f54df2fff391cc38ffa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a3a109198ea317dc510c15d0e916246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51811491006b8f330780a39238e9f6ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d07b5419db602381a2f16d7187c906248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc87316df215778a52bfaa058492624249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912a6f531a5f410a31030ef61162a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b926b7f0a21d77291578ae6227dda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab392c41807556085a1863adbd16955252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5981ee86800cbb9297e595438c69f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aa90419ff9456993d862a3943bd34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb810d935b2e6d0be6947a296f82cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d62c58a9b06a7d1a666bb424c48a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf88d9405fbaf994fbfb06ba29d80fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b02f19603f9223048f496c8f0850ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d170705893b54322b5aa028203435e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1217cb7cabc015e1e86a02e8ed474260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206b1fec79d3b4071302cc88a43a35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae33999f3942abd13cd50de90539b73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c1e2a80cd5e15c2e9bbc80776998263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e6be79a3b4ee494711c95467711d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac645fe8d498e92efacbb121977ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d562afaf9820ce3fdee635cc2596266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b3f493790539bd9ab41e4778e4eae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa44065844eaa20ff6c2e599e406db9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce383b9f85b9489e86298b700a06c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e51f9fd95069f062ecb862e4211c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563be41f976d3de98b8b879b55f4d0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab61f6990717272c9fd11cd418141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8fe2ec7ff7b3469d193ba9a1dbce1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7fa61c6073ee8f86f5123b10e260274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958ac4d9593302440f2ef802ed53687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e03f3c6bdee478e04ed5dfd68f6eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2142624140ac8cbfdd17b638d7b795277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c684599f61a9f54f58ea83e4ca0fbe2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9830ba47f49c41c83056cb4795f5070279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10475f8aefe3df75aebfc86d83c9ea9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55477642b9245a086bfaa1c90d465d87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4e800975bbcccc6d925768cf431e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1308fc48be587599696d9b4ae90d49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde3b699146a77f20225bba51a7e8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09c14f5f5a42e098bea4fa39a841f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9da32167c6854b394069c6ae3a94ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f64eab9f1e07752e82dc7b199106287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c052da8359109dde758272a7bd4787288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b0a592b62af4f6d486e1ab721513289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196b2010b485dc4d9da03de5a8e74ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2650f932760d9ffbf5516a435344c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78940330d1d3481fe353da9011e83bc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d39ff3c5a5f728249aa9a6d6d004293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0022202c41f089db98efb314f012156294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538efb9282f1da3e9aa720baadf8a264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ac837c705781ca8566f388c3ecf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628a535047a6520277b9e6a70cdc162297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f62831f4c3de07cbf473b6ff0d87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11a3b4983d285984cc76684f94b55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddbceb7d1c064841c76edbda4b6fe4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6559447d53add130812b9f2834d140301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2d1fe869171b48e6e0d9dbce7695302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469986470b216105e865531743d7b18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814126575d24d1a378ccce778ce471a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559afeb294af951c932443cef6c8954305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d417eb831b1acf6b25630922a44f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f962b781c7e81e42636d2f726fbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7264f5d9de43d58acbb1e98548021a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e70c64c3f47a2476a629afa81b998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e081c2b2799c5e92a54b9ff2b142310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f66da9a901822a326c395b885cdeb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4198e666630d59abd84ebab43d47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c98e0fce1a48476965ccd5c47fb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c577ecd20aab39155cabefbf3301314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011918e64799427cfb1d2dcb7ec849c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc47bdedcc27bb54fc54f57dccf0e0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be3a168dcf6dc80479e494f1a591d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2099a78477db50ac8e41ba3abeb4b4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5366dd485dc9310b078fd093d43d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dca77a123adc467ddd33782bd1f4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64c90e2986362b5e1670650b2018b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a259e73fe4424dea7080df3779b080322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794ee0d0b4737bede5a106c8786949323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5e397ecdf151be33bac1e673d2c9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346861c918c566b271a7579d9ca4b51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875672284e10909c96a574805faf03b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127913c9e991ee0312dfdd5ae497ecb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96126c7f4b6bcdf146563c727c6f22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac738636491f01fd8d6649c247efa7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4486ee32d22157a3642801ef8c0b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7f9cbc3df3abb916d5d140962999c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb0c0dfa76918b5707e69aadce2df6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc0c201191380c447ab090c174510b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca97c3de5ee77d61d884cfe145f768334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8cf74ded3c5faf057226cc3315c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71de0cca866eb091542de5e2f98b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e2975194e20caa8064d23fd6758f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed29ab5654f7f6f9489f103dda32cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6a4d9e96ed6b7a9d3dfbbed4535ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35014c7dcc629801a3b04a490e98c478340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc8658df3415dde8790f2a750a6132341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d847b112df3186b4af3f44c33dd341342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a76fead3b34e584bed34a3a2f6dd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531058b28861c99e638a87fa7d0b04f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb7f59af66a30091a2e3e5e4b3294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ae77ae656276e05cd23c9e0876757346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3842551bc3475052b81a100e15b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f813bd403ae1fda02e3cb5fd236d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e8a89ae33c7b3756aecc243132cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd1988ce76d1751dcf63e4b8d823e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695792ee8c8bb8c616bcc4f1dbd4c55f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d133f544b2d594414adb79adde504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c61cc0339983c4cda3ddc2c70e064353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d51577b7e7b30605e24aebeb5a767e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9391e6caa6e5c20ee9dd8388cfba50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997672ce34425abe11182e9cb240356356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc0e2d6bf75bbd2e2ddebf505a4ae8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a11423b30e711bc81535f30d7e0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d35ee85b05b92f84765a8f60d7ee5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed326e4128125af0831a0aa40a8811360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22fdc19ebcdc5db1271e659a338b20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49818bd1ffc57564ad6fa6e2db5676362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7962d6340df3a8078ec6f043cec641b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad17992ce488795784633f4a7f92ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f85787dc36af209f297332096bae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb94811e75e47a405b5881fe35d0a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4365263dd92010c0a92fb00287fb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c30412c84b918d9ed2b8ec3f54e3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb3e50cd3c7e318b336694bc93cb58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc70625ec361455788d5b40468c3d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62847b9a136f4b2ac387990ccd762d9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac77cf6408dc04ea78f15e87f3ea3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5826b5c31bf7ab36bb022464dfb27c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196821403b49f7322c9e90168afc15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89de16e6ec5acbb735770e798477e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc287c793ea5ee45dfe1d190b68ba89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044adf4b3c4176867d853b276032ab11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0b64b5803a35ff8242da9c4e2b02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a044a85f2ef25bbfa8d13f49d149790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb364f5efbdd877384c3f2b9859b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8acafa755b1028072e8dd2d73938381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747716df09ef7126d0cac6bbc6e4dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b289b61c7c5666e2c05171b67595383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba96cddbdfb33153851b587a60a73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee690f73b48ad0a96d1842e11c9b418385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a488c21e095e4180c5e1f4a0e5e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62cad171f9b50af3f274bad6a99c49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a3c3bc9f9f156f2c6c28594a9826388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f75df471992491082846ae79c481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886d2cbe5b8594af71e0059558a0853390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424674993353d8dc18f44bea7ba030d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221678b6e33d9176bf9af030847815b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d07855e88661c4f4838ea155fb8f9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4200b1677862ba55611e244bf01fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeac887a1ba7349c19c668cc2ebbbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845b6a591f8295cb3cf93caa8acc1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d5c35f1b823009d5b39c520c21dcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95e15d5c937fd503fe1862ece37a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47c8fc2c9153c5647f30f5171e447399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61db64f1cd5da04bdb8dffd2dc206a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807529d2b544e58e2aa473820d6eec8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80705e680044f87c400e1cc4886dc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9c626a989fac40f5f386133f14f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36fb82fa40e6dac1431dfd64e3243404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6258ed91e82fbb7bcd40e752a1f112405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94d82b7143bf4d4507e9a08abb921406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd245f562cc6f6b739ad29df6b6eecc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480940ef19f00bd7197f555ba014a19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99e15124455bcea5b9694ad1082bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca987ed23127001e41957ef80fdbc73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c6e442fb162473025deadc3bd7f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6fcb652f61bb547dedbcc698dd2a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181888c5f241ffc276a8aa5d63b2bc7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e30ac791b4cb37f88a8b97ef2ab53a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145807da6a95163a911af6d93ba978415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515a94aa41a1f1901fdf3b58813ebb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29018bf057f2d60985ada6a861b9143417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de82f4a37b4e013e718d3da70f3f0a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1d48a6a84168e1a97e1f374c2265419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da1568e894f8402109d418946e3fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a046ccbf2863d4963eeceeaf49ba73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab813e2ad42f186292ffa29192b2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe7953e5af2ee711f3b4063e10252423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21570f9dffcb4c226a16f2907f286424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0107dfd0429961257d28c7c558f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372658ff1e82cf6b66af72e203ad24c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38f42f25859add16c065955fbe4168427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b30fc3654943a51ffa1af503e797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be38dc55927df29645ca7c03ec38c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53ef6ec9d7f3ab9e3d47fe7004b89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ea0a35827180273ca724fe71d057431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017226632ea79c3a8adf28dcc9a1919432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3299381b6e90f531fb4066447a9648433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944faa261b82f3296046f83992bc63f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e0fbf96add4ae2cc714ff640676e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba66e41f1b710917239dcfdfe94e577436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d83b26072f3c2c3c12273b8b50a2ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4782f0ea2ddf7b6a67d5c662430b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3b31e2cfeb9f864bbdf9421a52ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef02aa693ef4906d88096eed76836440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f038d8fdf69b6aa9425ba84b8c213441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d0137e317c34d086708919d29f88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed198ecece800d680e1bb1d43af2869443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c550f73aa7cf97c1dd0995b7aef4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5095029e73b22875d61554733407b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb527a0cd47e09a03293a2e9f366cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593be96755fc30561c1e62322bf58c2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c293576ed4ada1d202d3b4c1dc00d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915a80f7aca8620b0266632e5d5d236449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced7babffea7563d42138d48f06cdec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7022ca6ecdfcbc007e282f3c4062d68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113363d48474605c53877763313546e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810dcbff72e8aeb4787fc609f0f2259453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c9b9447aa550f175daa963e3d17e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aed492cbc12fd55146abbe22d2215455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2dee07ff2af3e6d8639daae75651456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6769d3062d71071c7804e92da792dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92468329b4337a74455cb404e043ebbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8a91b58c0a89d96b3c6aedebb631c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5762f8b25310fbcf780f396944285460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132cf2a2400a36de3c3aed7b0aede53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334350a78e3249c568bb0cfd244641b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0008bfdc724f27571e0284189fb6bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a42d039449841e381cc9fc5a654057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd7f6ff7b21d133d6c2d921afce32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eeeaf78fcb6c2f2e391019768ee34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ff24c825bbf4d7f58df9005d394fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e840b4a7d45d81891de443d6a5c08d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e119e29e85dc4a5e7848181b31ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef0d4205c05cbe0921acdc2420d4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc87f0e027b992fc87eba960e4112471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b129ae88e567931ce097f10541c29cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c9f79ea88068817babb14436ac197473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fbf79f9223fdefb5b279ec3b3e3b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e1a13f18d24075b96dfb255c81a56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b9f4fec23192c8c835f02655068a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a27065cc8521ecb50da343d26652f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424958d27845f6c11e765cb836bcf1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13a7c434abaf586c103d0a769d060479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e39eeca4881ef20590c7c0bebe6dfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dddc34fb3bb228be5dea93feff90cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75f4222332514469f4699c3faf60c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3cf87dcad61c0adc36e0d3cd7bd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89413ae54bfeb24d08eebc3fbc9f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f792e94d3a3273530c72d2ac1c2f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8ff682f153217acacf88216e5747a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240f706c2a710be6a81f59f6d71af2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7a0fdd8c77783e99adc644f343b00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705643c17ec0de38044f0b31a1c80b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0064b8a3dbb3e7fdf8274c368ef98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b41c2145e1da5f7d92483dc723b12f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b696f8c05660aa5b0837c5994ac9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607079887b4373971950ca0b44516044493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d99c41334a69f653b404328b2c63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f4a32fe072c34f305729d951e8821495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2dda71ce41ddc8b534056a864d67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee873869665b6efbddb0e75d92880d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebc982e1f4bd846c63b0403bb48115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94ef5a8ad7e45d947ff37d1375a015499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e0db69227284b1c0a738284d2ae25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06122738c75d42716f78922cdc1c643b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c468cbf3310d75053f74bea6f8d4c13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888ed05a6079e8381ca2756357e2745503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31795f2d3b9741a3ee924008a8ef54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b63bdacebc83c8b190a51c1fa3b3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca059321196425a053aa6884e0ae9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da26f53ea864aea08aaaed2570d68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd2bca622d1d4ef2d864881554c9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a998e5da02b5afb53d1bf9276ad32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a49376108a79aaa019c899c4dbc435510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584bf0309e6dcb55177b764a58e86b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f15c6ec8f78b7722eeec07e3b98a76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837c7640c61b109f380c9e8900b8407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1695e4306e9838f4fd5d4cf912e65ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb14a6d1013d4a5fca59f96139597515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca185caf50f0dfb58896b1ea431639516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213869d5d28cacd449c13f0222f38bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e57d732fe5bfa6cafe131246e3e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b436d6a27ceaa6cf894f3b341ebde4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae78cb84bd318f083350f5d8a2a27f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30f33a4da977bd7dd9246f265330d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadbb225a14ac0fd17a452bb2faa5eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bfa9230b6677bf0e7b12e1f5fbbad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71c19d92cfd1a9b4a0af6760cf6393524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af81ffac00aed38a4c4100a3ad0396525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720b2543be57d8f9747baf6e496ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb44ad1319410e862d7c06130cfdb89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde752981c231782b7f401d471a4bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b7528f9241815ddf2187b38d2766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c0f16120f93381b420eaee444b09d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5445e76e9f64aa8bb2556fd6030cdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435cd50b92eadb54dfd9704134ea317532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efee6e931ac1b339abb77c7577a312b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d93cf4c000ca9c9b5bfb377659221534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903d7d6cee29a4b2a66a18cace7fc5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497fcbe1cb07ae555e971965049f282536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139215a87f9d9befde660156a6d38a4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c552cbef2ad145e6aaf6c97f83535c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c2e3f9e48bedc17164708c0802e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be0d298246f8cc9b551476fb4325b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c74624dbb2a8fa134ea6a8f4dcc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3f5f90f6e83d2ae1c1a830938932542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c774b1f01c98473c46f11998543279543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c946288e8ff8ded864523231b290544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ceba2d9e5748b395935b9a6f8c4cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3fef5bc9b708a09962260f9dfeafb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b1502c4910e35f2168cd903c1c9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aa196a5d94ee43d0d539e277537d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7cc2f4055651b125a0af548f4eef2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a14fd80b2198bf47cd4b514c20a0b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b38240e8ff4384b3f83107aa8fdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5386a13ad885ee5171355d64910ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0feb066026e4f25f6de8bd7eab2d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bba5fa398a04a7e1e7052973269b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0364d9a8ff9a1d2afcd41d4d547919c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd9988a08091d7c233b172235a096556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f8eb73d6fa1b0f0822082e8dd972557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2a18ef86c5a08c20d8be0055d575558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ddfcebcb53badda08ba34046c38e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86395547eb24957f4131793898d303560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef650699809541dadabe90a1129802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa31d918d01eb11fb6a8bb9c532c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717488c58dc6f1943ed9487d9887fd94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74830a01d980590297f1c0f7d49dfc4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785e0cfe54e26edb97b7767396c6f6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0803131550165ecc506e3ae1ca5d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f66d7a739eb0baf1995def23cfddc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbadc8815b8c2586726f6189d12edff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2b60beb97cc3b5ad430a6e9ba748d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d095489bbaff7f06918866ff19192570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b9730e6707de13e91fdf22078fd07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5aa7a20de4d6a05d37eae3a5ce81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824e804a2d778343a1afc4e9e878b4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb05b00dede8850e830e00ecf5485e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524119538f9ac3748355c81fac364583575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762c6e2d159b12ca6ed5dfcda0f22f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73b98e72738199182733c70d2e8ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea617a63795695865d9f55330c3a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c767badf0c8407977b2d22c91fe7e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d312fd57827202fb765d32e542c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99345b0afd29f669396eb39862b2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf40c1d08aea91d989e89b11a20cf23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf92c1ad4088951b788a34a732e4fb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d7b39c1f6085e573120c6316b280584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed807e3ee44753a928e621c2efe7a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a0fd58af85badfa7523be86ae6b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda788cfde711af114141edb921915587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd915a98a15e7407528de1f3d0bf103588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6bcdf879d6cfb2be88fd407429565589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2644da3b77b1ae9e826403a0943384b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd5d173b6a6a9b46d17791b575882591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd82f16d008cc6cbef66ee78453ede592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3d9eb57866099ef8029a392a46d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dab8bf12469ef77ea6b567087c8ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e467a9a682b58f049e700c216a48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adce25e08413a628652b5755b28b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb572ba07663a39b41781119d6829597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa523a5d1f1dfea8a0d652a625eeedd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc12cae5b18cd38141c603d65eb23a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56e581d61d5414f2e2ad3960f6bbb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651374bad55540abeb4f4cc741b0d73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d5c19d5b01f8a6741dccb2657139602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a5329339f323263315c930e890bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee7d38907316313c7f92ad7cc9b82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f348eee076b30d3703bac44651dc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac158ede7696d31604e64beba2ce8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a408c33cb571a8a296c57d006089607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24575b0dbe72053fa31cdf6db3ada7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db494ecbba005cae63dc5854b8ab48de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96e9f6f3b07697ff2974a35c210cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f630cd9ec5b363423b4294ed886d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613c4fb727136525d611daf182d98e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aae55a92f92965205f1e6556bf86b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63631a94c8c8f9b59e125796661a6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed07357546d1caaa27a6ab27d0c718615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f765b246687cbbbcee3300b506b8f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914cb0d03243a9fb65c79b47087b3db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c893132661520b92c3f08a5e155165c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b239fe6e74f48699b2e74b7a1e591619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e065504fce962347ad8c1b3504567e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960baf65799bc6638ccc0641b81a9901621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc74f0327aed2c0c7e26c7758d82b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8e032b8d117e5feeda40f95b061d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2468ee7c65d5e83f226900dd5e3a671624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f437db3aa694b0a15b746997f987e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4254fd88380c47102bd63ecbe46feb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf65cb2febf9452d3a7da6a5bf5d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983872aba58cff0b2b71aae81349ca6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0963a4a38a5fd92853b7771c7c4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f20029299fd8e2ceff544bd34ebb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe7719feba4237f6e57ee9276d57a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995139df44f0d3d957f8414f28b2282f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b31cf4be8808ad4bf3508a8bba87f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d1918e84a759adc184fcc1f1aff3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31d2baff827dbfa9d8f38f82bbc5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf3692bce089d91a6c5dc01e6dfe4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803331aa0f743966d0d6a3ce1f7babd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ec546f30a508d36a6de6239c220c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338785e1c3d4c4aa05d38d6059441485639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600a1fb2b7f247bbdbc8872b42f1eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2c84544eca33b64d33d32600a1b6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c1e8fe85df5f035988e85086478e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9016d05821b5dea46ce77a8b59bf03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576badee4c8cabb7ae20e04f216de08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c930a37068402c34353ac7087bea84a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f29d22c2e47c000603695d4e61ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e90d97ac87102d981844cc2148987647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceddc538e7880b0377dc85a163d410c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24f0359be52ccee9a37b926991026b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b7996070d7539f86bc679741fea0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51542b9ca0110c676bc4aede0256a47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b96a40c2ceedc543e9e2b2933d8fed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2fc6dc5368c00b8f7efde8cb754a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38fb970987827ddb61ce0945bd7ec7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24555c40b305d941fe1230da21cc0bf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933621ed6d235e530f984b50c1b65f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1eb9f2f4a55a198ef4e3261b26a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bac29020a05ea6e995ae1d006b429658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4db245fb071d055c38f67e241d20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a45e19526fca73b181684824f3add660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c630039a6b97f6488d1cb16eeb32206661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded78f21d4edbfc09c20281aa7acef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90a65babdb492049905a5c9a8ad51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5272a9be563eacc223e4317e73474664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6faf789776d19c89561f83ffeb7d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d550a0981af2584f8250e6cf1446e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef238753890daa9cfddb2881e6896475667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8339bb5b93df3feb595fb8e6512289668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795e16b9cfa24ee194288b08cc3666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce04d930c7d612ac51b026c1c284c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba66d3d65894f6587dc05e4a9e7f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcefe23cf21658470cc04f1947ae2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd294d682a7f7185e491e32e11691c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b3e8a461d6bb116b1d2a8da5062cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88b12f2c3e325b331e27cbdaa6957e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe084e5c702169553093d1e64b3cc0bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b909464c9bc18a9f5e87b2cef1c32ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2c8c10d604395ffc1eb9fa55dd5ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b50b6c320c6816ac0abde5e7e9752c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8304133d94b4d277b49c5e4716a45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4512e4a9655a4940f79657b5ba1cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cc20b3cac1f1725cb90e148062339682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9192fe6b5dd81287397ad54afbca0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863d74d3626bae3886886ddf72eb0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b617517d51c5242eabfd5a8e56dd0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c48a1699b06281badb5bc04f6615b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec6bd00207b69638a7d698d8f812d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed9d42485818d5d345b40532805055688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d432074d771229778580885bee4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529be8e1dd56f68e6e893f04072ffa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831149e2e67a88a80effcf2ea51abde2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e047536bb7f924fda76261dd82684c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d57d8d24ed3ac6a3684bbdc89e0da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ff51ed73e3d3710d50ad5dd35f0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fafbd75e71976343f04aa9f87ab12c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d356968cbcdc4ea1b9c50d577b773696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ae75f09c8d653098a3588ea12401697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f092bb58ad9a0746472766de29be2f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aca3517fdbae4b3d4a80c95c6863e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577ebfc0f3a4c7900c65ff6beb6485700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5494beaa7bc1cad4bd21defe019ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6492704f30d1e036beaf5de844ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd152ee7d39d2776433888d5eb9e69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3a4ef2acc00eb7e3863fd44c6a1c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1260860ab036009f21cc0b2cb707705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b3c0cd5b8f7d52d5e5ef2e175f76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199405c1805fe1d755b9b85ffc5b89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05012fdbb0c8626b173fa8cdd60c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb939094c25d291d835d0cba05b332709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cca80154115631b36c04f12e2652d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29428db16ed3f34ccdd8b7893d7e82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb911e231d8169aa8d847eed09cc0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52388c3aae52f57fd0ecb50918aecd23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0da36c3596579c2edd0d7fcf9839714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ce2e6b2bab40efad8d7b35f41424715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515d38c7000ac7e51d559189f214e4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e190fa3989cec85ff17cea73f092e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c23a989fe7b4e8f439837a1f4a4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302fba2485ebd97ca712ab77122039719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f4c78da1a7b574e0cb3804abd416720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013d535ffaed1ac933cfc56b85305d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d60f94e9c89723ac281c53288bdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192845f1102a4839b494f24374658857723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd011331b2b37af0ac9a5b6c687400724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9a0add25d09c030c642ef2d46c1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9be1c2621e767d5eaa2ca7618de4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8e25ca8640b3c935d33082fe3127727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc41fd68dbdc06d225fe03991932f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f56cc5ebcae66714d28c86b3c280a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c303762285b17dc244942771a55f78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ea69678f26d11817635d3dfac6f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709c20dbe4b0d8b1a958a56c24c205732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a310e9a7b67618f9223e8ca511c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363f425488b7e5885708eadbef3da7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e20fda62aa17ef6931b681416460d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa1ee57d929d773955aa01567dbcc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a855ebcb037aad03c1be8c119bcabb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e629785aaac6023a846c85309cc04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ccbcdc61ad35354e833c1422c1a2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79aa8312f9e2b4a0978484dd5b5b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458636840a4aec71c5d8d89ad5224be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d5529de7a81870f905852d26c538742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85185f529a1375f81700abe317c9b85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6647f8d49ed02950f755809b05c16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e90a3afdc445da4d5456691735a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b8b4987f7f65540b38f1a4f5f953746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e85058874920aaa121a99ffbe29d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe5b56342b3dfa4e479dfc035873d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59bffeecbe2392464850063e67529749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e697d10f3f044a1c01823e3cfeb542750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71daa1981cc4840a270ee828b1ce03f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b3caa087bb86d1d17da30e5941c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4e5665159ff25e073a3ace51cf36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcbb442fdd9ae403419c62559719a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db00d185c3a9f71b8bb981b72b0e2c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e8252380345bb755688d7904885d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f849c0438cfd258add28017024fd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2347e23aee63ac914dbd1f1b845d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f880b02d56448274f8ce00d7b5014e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0e2332dc18d80087539d5ba6540011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73342d7fbc8c67a8912781248c1c07252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90ab9eb76545697c611939c19998043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5826d4dd02182046265347d7a4202fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575561ddd0aaddfb87bb59b01135dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac07484b9f2d3ed96234d03c69bc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf250f2fe12474200a591b3da0d4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713aa737c6a22d1bc57a18d314f3b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042e33861d3663f7662949bc674aec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b83ad95d2fac055bd01b293b03f4c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427da96271244910b27cc1c77a15db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62853faf0982d3f22c4c602d92a833812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4bd223c7e2bffc4ef0dbb98f8b2f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef907e08f9cb743133748bfeb51fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c5e2fa5101bb06b880645de601a0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb180cf16d1be3511cc8913b9f2ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152664cfb6ab31ec4fad8f06e3fb120017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43288b9dd8d517ff421483674e903a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7fec636dbd23d74a491cd4ff636b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c5670844463c5a7dc152e8bec80620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed41c17afc82b469490c1e7e73bb1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb03402ec356894db7b667bf3ccdc2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb4200986c296dcee6af3eb15825523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722bbdf9c9f531c7dcd3e4262d559fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd764c55f5db8fbbb006b4970f5109b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206d202ebc841d5899879eb9507bf1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcbee3110c1e7c704b81c71fffbd7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83130015dc8ca24698d05c1dd967e2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750b48cb8d002324d2cb84066d5302029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c910d98c2e84a426d41f1ccb206e0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec759c98a0581cf7e6480320f25b2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e686b507163dc6c64d650bbf07a59eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea016ec7e0da132edeac921412e9ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef23fe480b6e99d0c221c02804ed934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c87455fedc9d9e18619c3f464a69e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e1584977f6eedd8fdce2864c4dd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a574aed870d953f88ab95949e4a00537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884312b331ce7d75ca1f4f603a05fff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8740aca9628168909ba4c21a88431839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a9f2f690182444ef001c4fd39a51840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e328786da1ed6bca29e670283d468441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82338a310fbe71cb0a6e3d2a37b6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cae894b712462e2db24706cebd0d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41467cb4b14d22c58b19aa0d6bb5faf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713122f39a51bb6a3b48e0052246417745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9237d712d6a40f90ff9d3b320e5ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff660d555ce0bae219020f8bd6187c9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ab86f7cd1c3228d76a4fa3c675ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb4af97b25494752e0fcce27156ea549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dcd6781f54c0b2508d423b8bca37350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc0eab08778101644d7269b37a39551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b54ce63a0a2ad91abe76c475810752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce659a20db68952a3feaab5528036453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2429ab5ee1484d12172701e5bf2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68623080c2c39bb1fc03015cf1b3a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082aecc55ad6e4997dc64ca7fbdf8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad3d418b04504eb8b90bb4342ac30a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dccf3cad880255142ce8b16d6ad7a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdfbfdc24b5f94d6167c7e6beb450859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086199e52f2d8a02dedc9310f933fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a4158165de10a99aaed0a7de883261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c7da5d13ddbea5c1d240ba8cec1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31e1f0e590a6f9d5f7e7fc41f61df663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba764375f86d3a08b4f9cff61dd7f87664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555d63f0db28591604f0d26f78651065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f195f7f8587baacd1987211aa6fe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d385b66b85a7db696fc6341b1ae99367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2e3110f9f63122258f5c486d3cf3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c47ebb62cf17a122666456b89df7fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2976dc83e623770c0c41fc8ea0920d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df278dbcf732043d8cf03b39e3be771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966a70b5723dc66b84a51a450320b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd7112b4e59ff56a8578286357d44373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e924092da8450d6d52a766763e8b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826ddcf390cafbde459c953d3b124375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074826c9eb2560af9971876f2910ee0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec660501ea91150c8e60fc024ac64fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef329006f44835277796fe8e08902e8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f96f51a8c392f018ceed5969c01c4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae14465822b7005a5f096e9c4bfd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af50d3f98429f295158caf5b35ad481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb34884fe8a675fb04a251cec0b6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef124428a60927927782d40faf67f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb122d9abe67a5b5b4d6f813f358ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68ff7f2fc597537386c876eb1e7fd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd833d995afbf746cd227c6d2763286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125bc8cfd971afe371e9fe07ffe4a1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111871ef18e675cb4021b003535973ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8957dc3308e3a0b266f3ca7cd6562089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7e1553f840f70b2318b224a2ed5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfee6acf591568703af9196393248a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb17fb821b1949b1eac2ae1cbfd8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f02ec4d9bf869cefc73b7a435cfbd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d088c0abeeb5b2248d6ac23075b2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe89f3bd5b43d6255ea8f5b4e8c5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f8f29eead465c40c7f0dd3b556b8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb1f2017cb3a3d749a459d5771ad597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa078eff78b6c88e25e126e61385fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1c0ca5a1afeeaedbbfeff1eff21799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136ca8b9ec975dbad15d00c3d6a6bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb73602ad17d5e186bb8c3252a269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeabbbd691765a4243bed02b766e6ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4396c68a59ac4c4eefad674675a5e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9b42ee1197586132a101eb575480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3755828f525b32695a5cb366e88b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea339f3e978f7021f8c1031190a0eb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2c535109327cdd15003ef0dc58ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2867ee85705ad0807178b09ec11cf92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c1080e8f258dcf59cff4f5a08741109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972aebc4f65eba647f2b3eda2eccb44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d08990679543813611d621c11c7a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a8e1ec84b96339b092ebfc4a9b92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe0884ae00e83bf8a347f23a833aab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30599b2224fceacb9ac29d1e47a9d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7e54d5c4a6cccb1f2a0296892950115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3be07b0a4e17cf49a5fb10e6f613116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbbb1c53de6876625057877290a852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f29616d712335b2b6d856377723cec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a078089bd4d7496c4cf318d61f7f20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5c7cfdd20fadf4a853c9b753473d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddfc06584f3aa25f0e128f2a00a502121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df119383278da0d88a4dc411fcacd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef132382b5f412bc0af2ec7429d7598123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288411dabaa25291d194fdf3f5f77995124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031d918ce7a54eef64baaa99705c2ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b8e60ebb15ec1485469cde91207b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b54f00ba866eb2d0d8dc05201859127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8f37ee0fd34070ba2a19209cc62f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04453a5cc3cf58bf4287c729d0e305129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14610ad0a30bae7c596ddc5282579c6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf2c52ef31522d29d6ab4d700a1a47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729d6f943216e3142bf45ccd9e3d68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f02809d97019537cf13514a00527133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f9dc03f18568cfab554306d98e876134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93753fd9c2c5976f0ec507863111759e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3e529072469943d0d97cc676b3f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d1b5d90df439d484abd845f645e7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522ade785cf63443586239324ae2c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbca322951af73a71b1a5460061222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b79dae4094e5fa988c4c6edc8513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25868340f1f041eb5410a8997b62061141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59b088962a4975ddc654556e44d6c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293084e775dfa8561349d4f559e1b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099d611b251733c18a0e89a9032cb9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f20f35199d0f435c47c4ab0e87f61a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690837515340806f74a7809f2a5350146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b7b2fe094be6c558a533eb212aeb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf2b2a2628e3ee6a3bf4c208b7b6e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7024023f8f392c59330850fba0fe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ab04acbf075939cf0b5b9ef87f2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141bad4b7abff519eb95c411c90b096151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e42a6462826a040f07b779f2b3c514152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e775478291f07197c4aa098d11d2e17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be07561bfdc1876da4b82c45a27bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89975d6c0d553f212eef11cdeeafd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469332c0d3082867f7642a22ee1127156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3705010e2abc68c04fc60f85422a11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4e72107ff2f464536612bd55b8b69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a02b44bd8f65fc4ff39160206a7fa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b2572a401104ee9336b4794168ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e4eccc8fcd0289d4eb5288c566a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce198633cb85f8e556f11b3e877e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a622cf39fc807cb45e7767384641a6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507981b8851416be2b8729cb60ae6c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbc631f3684e3b61a71a25bea08d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a55419c9e09871c6a48f09179c56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7796f8495754fd2188aec1e62ab02c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab877c2e6ab4afed2299addc1b29de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee8f0f9832ddfc56e1eff0beed36d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782c566a3b484a6ceb0747b26e2b6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d1a40ecacc4b5d8d5d8619229f7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59f4abda55143a3cdd2eb97f30c0a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1458284276f821646b5391d00e45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b88041d404485ad0088903a68fd9f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c4fc5688fb46ce5df9e3ee52e50c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e5fe432046e1afc5bf231b16c788e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012ea2dd0d6249048485314c22dbff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887fd006a2db65b9f24cca30973f6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6327edc8aecce68f43e604bef269fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5015802b21d439f59eb0ea4153d1d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11395f96ae369a9d30cec725b2689c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0943791eae9fcdf7de9920481ab704182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7df0a3ca1455e2c2a470b2ce1df791183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d4217881e4abd7725236bc3675416184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10ac8ff3955f919175afb7a4d6759185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23825e6507c76ca341fb4d7162ba6274186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a120f7eb72196ae736ffd33a149e99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740db4b0bf21a1de1fc4a8283974d5c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ad37365fd26d1feda853f783a0f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920bea7a24a2e4eaae7db5f106ae518190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a9a7f359007fcba228a3c3a8e5ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f3361b9e64fc8e6cb618999fc243192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da7a1170cc91ed9ee81c46c2c67ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399577f40e9be4c90bfa7bb73bc51311194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747da77e5432cda8454654da197cc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae319d00802b4646f36f8a9255d97eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca51890baa2d96da1b0b6c9e6d45118197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb69e8d71edcc4f4b2b1b18630579198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d73562fea2d23b0be6e04d261455c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae27ea53b2e00a4139f20d3e6d8196200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907b331b1e1f8522b49c874db5c8e63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843d200be4ecd8810acf437120289e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b3f9aaad8d356741c314065a2f8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f1ff00e9557c945b0db5635d16620204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0feed6db3991c227f8ade4cb156d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42014fdeab1a7f4bebec9d66586b8fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0ddd2dd21edb6bd859cae4904cfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a12c35c18ebc27a01a355b7d01d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c802780cd3ec2ca3b4f4c42ee3396209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c2d95dc43192aa06afbe623f40434210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a677aeb6577699ec886593c334ab6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd5cf74fee75e957628c57cfd09ba3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f506c94134d0dc5d66edc3a04657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f6e9a4396ecdd77b16314e4d3265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8e3efd017f18f24b3d3a097c0daa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb7da2c582c7fc3e0bcb9e839ae377216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fb1dc63817ff4a2a3eb7d9358526c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6046a13857b0c452905e149dc84e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b549f0278b532bc4c1a36790c70051219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf8d7b74b6118adcfae3b1cc44700220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed129e8dcda1a2357cdd7db50efe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674bc3d1beb305ac9aac060c7c2e7f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cbd586704e4e00cde334ed99aea72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e311f15a78e4a1a5f80377acd8a9bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf7913660ecdcfb891e7863f66d49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeee464de15cbf39c4310b2f3d79a5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe271db0498f047626ecbc83723e51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb609e7e735fd814300ac7c5999e13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521633f7b38d3ba3687a67953ccf68a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8159fed5f0a5cc902887744e06c385230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e4aaf52a600d7dd573686fbc62de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a1c9b16f93bb44882b43ba0379877232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257e8e366595ea9dd2dc9694b17e427233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b290cdaf637b6023a28b9795a465ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d6ac032dac71185a2b6bed6151d3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f833d81cff7af5d081fa6a8266cb088236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e519c7d4351893a0f023f16332694237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74382a76d02ac74a88e4fbf59bf6557238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b78024e856d81a3840b5b7cfe9295239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab01c2b67647410d7349919993c1e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c6048b48f2ad7bc761d34b540c7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1941d4badae95a979b787a528fdb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ec97d20be8e3853daca66f188e59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c0e6e82175d5c6e2bc800a5b4a551244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435bc65ee6c4ebd628a3a1f6a5b046a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe1fb1ff4d1261420144db9cb5e01b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d871d62a89fb2c3e5b91b87d6fbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bceb58162ae77e1fd3ae693513f1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53a61b4552c41b35ae7d892488c72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6494727db0a4042470c63ace613bf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196af5147ad89452f3433fb7d2349fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f7dd0b6aa12333b4c495b64af2e9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a02637959bc198b16b524ec038f57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645a1b1b4f5b391d0f4ad2f8c7f493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e009f0ef8e84d46bfabf7319a6f99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3080eebdb86fa82d763f90b64e0cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c8238f36f48028e75a63fe028f8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b6322699e8abb051544370632e80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ee93a093a71eb0a26f8ca97a6324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9fe9c3a9ba8f88e2953ea6145411f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7dd04420e35a6ffe3b20ff9edbf30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3b3f4b4568214fb5a101b629bbfda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368d56969aedf539e64f60b06e1f834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217b00bd7e55d5eab9160ad3841d19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8921ac52ee06b1d073d3f4f9f16d0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c2ed6075fe7a1f1d35281405b778266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03f804496eb114562a42ca05614b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a75dbc26281f66e942d149339870268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c0aa92b1f9f5d62351f71fee938f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b69a0ba7034f1305df07a8f356bf87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ea9d7bee7cd6d8c7fbcca8cbeceb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4d5b27254696e1ed76591ad6515a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4bfaf56aa0d87de1a9fe464f3c04a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f812f4dece74521fca4e64a9c96d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e385ddc283ebda3933ef1a41e80fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14619ca20a937e24c392a39b9448d032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837329f50ab38272e4f1d62066eb6e7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337dffca50d2e6b0b914688eb5bc7c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b4a1e031ca651187ca15077335c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210ba2967fd31d9a0f625e25359cd7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5782f8868abf6f5dfcfd3be2da9a28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376cf758b565fe6a022ebce113658d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba97eda79e36eddd2fe1aa4db043e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1574ff55968bc805212e624b119d99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610148f7430a3f56261295bdd88d2176285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a0af391f3767efa4465046deb9d1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2ba270aba5bfb20b4120c9a13033287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138157a7c3b5d3e879087721e90270de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ca289996f9cced0287ccab4d0457289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916905724a1d48fb2027e175690261e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee476289628469245e643b74bae9a90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28505624bf47c21d6341f072c7c827d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392574b17df54d66107a37c97e2cd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba268a52b3425a8635b770eba75e812294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c53f9255a936d6a3a5c87b6c5a468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dd36913b4dd79dfdfd6159d5ac813296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215d96c88f28f034386bea26fe5b971297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12088493b7fb08f3cc5a6c5665955965298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c5b5cea988a3222fd55c7f2fee96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bfe6eff15db93b7af9745190b95c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b41240182345168e9a8f322948d87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799e3b4d66b837de702d48bd77e5a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbb9ee4bd8b6ac79b337751c35cec3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d406bae13ec7cb392efac866260de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1338c7cb3bab654f86e193cb4b509305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d0ba8ec6c1f2a73745c7df8ecbe7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed873ad8d6c289727f4e8dcf05bff6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5b47ce1a9112c433c1190170e2bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c075cdcbf6b019132fa5cfcdd14ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97740280776ef47dcf2ee370bc849850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3742c10646c19f7198999b9d4e859311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d207994f6bbec6f5d76119a32be563312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add801d3768a8bed283defff119474a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e0bd12f8272bb68b1d94873edfe97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f732035c7422f9e5013628f885139e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a623a3f79e774fa1767cd63e344ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cded6410955862b4e74bee2671054317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61744dcd684a3e758efc245ddf282175318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696f765512d1f7476555e169bd4e45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199496cef678b9600f1c4a6cc831574320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d98ea03f96fad3bfd4f5c0fa880a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629ef967754ae0d5509be1abdc2ded322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1adbb89112410fafcb8984532f04b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ffa4921de77873ef83d40f472409d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395c483a6753185e216dfbd146e15b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab6ea3fcf3193bcb4902fe5eafafd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcadcb4e3a91490528fef9251ff969327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4059a024a11fe131b7a84810f2d68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ddf9aa18ce0c3cd8b6d494be4865c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18419f7765dfddc3f5684d572c715a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9c3027b472892f4b39ccbaac54b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5f64a7110a500217600dbd4c85af0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c120217d2176b6ad34de47aeffbef5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d62e2784c71f613315c621f12d1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d62cef989237dcfd6ed4b7c5fd1f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cd3a031ea156085e92126f3e28118336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d09da049dd8648a9994b870e1163337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa040868e240eb57b3bbaa655d77c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddb5854e66f72d01ed3b6b26e8761339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c93fd731d0c5bc1a3f69284017d7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb135f6da94780004739141c3024db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d9699a3348178160506c743476d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52ad1b2f43c0a7aadae485ad9dbcd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39069af233fe4c55462c2a3ed20a42ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e16813c9cfcf81f072cd7969c62ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700f5f561e33d46d0b3121d98785d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132ff5972aff3f8b974a267fdaa508347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b59d3bb4a57dd7afb0fd62b11b54e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab982ae2108c66103721353ab09355349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f01e831d9c9e2be8d0500d132d986350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249ffa53e1592e08abcf4eda261491351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54133884e72f519f9910b31afe9e9214352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21df9f56c6c6e5002180f2482b5fccf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce6a1490f6bfc8cb270b47f2399c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d969d90e8109dd5fe01d4552995f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f36744aa20d1cf9416cb7189722c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c00a9746a2bf634affb34cff87d99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5ed4840124f48aca4f779e0453db1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1ee6e30fa411bfd4709930981d87a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4acc765290236cb66d25aa15bfd7ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743683ee1c055338c6167e59feed61ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21259786beefae436d1959e59325e571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc606cc9ee214f60768f24be9452d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f361b625e86fea6ab73fc6c873e38d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359c4d2361ee124e05ec4af1a7c1cb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d59701cb762f9af3acebcae222e25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c68a7d13971e637db1f4d4d534bc32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756939ddf600509b8b5123af0199933368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdade079a7c9f81225ba51d498033c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22a6f4bd5f3a86150dbffe9c8a5bba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303882765a0310a2f9e06aa627d81b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdedab12a38f979062424357c402161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2825e0b9b58a75cf1711153193cb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ecebdce572c4d47f9e1f3e73285c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422006103e3ca2b1fdabaa9f2c4e07ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42fa6fcd1cea39fa660a5003c126a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea467ac1ea7ed560a880a97a5cc1354f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a122228ed24677ddfd307cbcb59bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af45cd3415a3b3d1b60c9b2391ebe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa731ee5cdb0fd5103d284627b624380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2480a70ff3ffaf4cc72ad5691565e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3585e1a134d608b36ca4a1f6be49ea2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc5bdd5ff1f6653e85133682bb43c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee05c69158a06346d44205766427a36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56deec0151f991a1c7e6cd30b14aa0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18537f325108f3796895ffaa5d89bf39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052431c58c1264d6d19a497ec0414968387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd96c1f83161cbf6eb408294d9cdd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3166e409b3bea5e2b9bb87d3d2750389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef472b8d09c770cb557530ca3fa6e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd4b5485e36f8da6655885cfca5e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a57f2180bcd31b53c4da47623dfee8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4940028b1056c010a720c8c7005258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875dbfeec8cb82ab7c3d43310bad4b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486f8a5b6b6745d40238097dd3bbf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add389147ac4dd7088a8d13e319b6ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f5cbf957409187a7d9c330d04348f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbff7383f701e174e73094782a65d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4f0ac1b590c495b872f931bf35b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85747828e50944ca145176b976e7b81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe7a5856c1ef9cc1eab3caa1bca144401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2a9e0d233e981280252fd035434e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1a3d1c5a02b4c871942dcb2ab7962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa4eb1bb67dbb1f53caa153309d04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f85680f865a8e299d0ad6936e7ed1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90862377ade3f04e290a7735941749406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648765ba76dfa0ec43a5dde3a2d69c69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248746c44f1616368a259f5b244c0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac47240f19e33b24a18dd41b68865409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eeee3075eb2ee85914af94a12f4a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708111635c9a8e91d96c738be5e26924411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a68d54683de97be4b29dac4c30d6bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a16d5cf9f52e2c7d1d8700788bf80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1311cc25549a518dc758a589247c09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3d3a8359e866ab312efa7fea1219415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab24121cd9f92e1ca2a4d6bceccbf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2ddc012fa5a1c69af87032cc3d3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456384dba14c614fcb57450a3979bd7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62163db269208e9b3fa4abf311c73646419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6f515df717329fb5ef065ea4a93a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc7f964487a3f8e69524ef45877c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43571d75b68480c9b5047557e7d415ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86fa282f503c08210130297266790423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ecd58c7f512709b14d35bb1a669c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee532bc9504fbb7eb6554b2fa26b47e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6375c99ecaf3b451e3a182fa69ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc73df5a5f40f73dcee355417675d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca4d1a3599f73359c41d7a2c5d920428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bbd75f5d8d29c8a93c99d13eceb80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38101b1f296ea9e862f023098c1254d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e64d337ffda2990ab3a44a63f128ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29340b3a42bfc0aa4a2f6a990c7fb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200a97474097d2faad5d4a1c68536d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db906d0b58c070972c50491c81346ce6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a543c2a9c8447781a7669fc89b02bff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d44515cc1c9048e1627b0917e6a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553fb00f4f542ba0d1ec8ac134e5f23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c438acc7e0aa0035017ad0ac435e86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdd193eae72cd7e6ca82b0828f1cf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68945e436b381a121b143b0429053c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae1814e818c341307ac9a4ec31e2cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf7dcaad2c9ea0a9d3baa78a436993442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec90dc3d2b1b674cd417ecb074a076443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff9957f3156ae85d9e231dc57e97b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c88ed511ab191e96feb07b0965edd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617ef06b146a309c8bc3d22f86d187446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ad2594c76b9ca9e48d80d523b714e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7846b7a19fbe6ca77ce50473af6bda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf81f73fa4b2d666b3ec3583304bbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4fbfa7ab9a594aba29bb3190f0f5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203134b7e20fc0bdd0598488f743980451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d01f84f693909f24560253bdfe57e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a841b9882e2b26a8299f4924eccf4cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16d4d231195a9ca041c61f2df2f99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535ff89718ff15d48119b457891124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd67056ec639a2f21703b36c46932d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2b59b1963d38adba7ea04a1141e03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9c8a8281c11726d28e35afc7ddd45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b6484c6eb3923cfe9e6339d3257f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1a4a310f53bec809025ba1ad9ed84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4085a954da72320eb6f213acc47bcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5625960b2ff9f12e12677fb215007462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fdcfd55b3d5463b8863c8fa93e89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3371a31e7a1925966230293f91367464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d562381deafb455443b9adb4bcfdcfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c98037751fcdd2d4fb9019bc2d20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaaab78f91a4634ffca2aff3d45e4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82721a40a0d799000c0324779cab6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11fcaa528deef965f526f20aef4e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f283b190634fdec17af323d6e4a76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d366d21647096ab46db1979dc70aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69edce6e82ac9359ebeb9343c37b053472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bf126e6155b8f88c3177b36ca1f4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d1351c2cc99b40ec417b1401f742474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc574afb64fa7a1c21905c6e252b4050475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba4a41b9e2f292d7fae140833ae903476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01fde81f2cf025df5a26d29e841bde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d1a27cefe79cbb2846dfc1a85130d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c9c278f8f899b50b9ef4a9ddee840479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad84946baa63dfff17474636861f300480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92c44d0bc4dd7b9c66142954d5f9be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b53f0eb44d2ef4e276d45c22799a80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca762d6a97179101cfc80a0b56f6568483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643b5a1ddacd9396334023908c6df4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a1a0a299c268863c9708ab3a15b2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab87c97ff8571ef518537e57300487d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dabb98e57b0527b1154becee6b69e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eab08c9d86997b3b34d6cd0f98d21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c80275553b78143d736df32002ae07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e5d460215f06061f570e1e85c964d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d3e617948ca7f91647715f8a9a1b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573c3791a59c6d03b7714d7be87c7bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f875b816089f0239d5dd24f188b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26481048bf92b1dc907fcbdcc21beca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a5483c1dda8d8b651e76bc101a77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a77c3e2139c44024d2cad295e0c537496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67d326cfdca4d64305432dfcc8c6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e598284503cdedc5afb160b8d2556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a70e674c254222bd5195df09c1565d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1728f1aa24f13c55dce87c780596a9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782c7301fa83297b83f46acc6a8649f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53263dee78304b0d8ff4688b089258e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e46dc1448e2fa6186d6c0a50d5722503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfe2f121a3f5b04794fc8cb0b85b02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c133c41ccf8cad6dd88eaaa04ffdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b91dcd2660e2bc47319afe43eede506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7473a3dbd4082369ae3aeb9124bf36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3d3212706d7e725e1952d8e817393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1facb06ceb4925dd8ae380829849f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a92a923a375ce29acc468f1c5c0178510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc7b59ad4b3e6be4315c1c8f14f81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab0ca14a226c267210561f91255123512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c621392e318330c85c9f8244db061b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e21ae19260c340c731e7e04b592a65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a00ced637a31bf4ab9d752ee7abe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e353fdf9de37d385acbb1e71fc2d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44339d0e029e3024464a5679fee3b516517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffb04461aa34179275e4b3f8c54d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a449d7a074fe0d00f38b4d23f7f27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59afd09c95081f0155047a102378c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a14007a655df2b318a9f67b41efd31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f37dcdc194caad8e8f583c083125522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b457a17cdb0c0c8c32bdf1ce1c727523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a00e81bf0120be0d2596f31f9cc02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344cf7d6017262e39c61941217bd38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ee542c0f1d01c1550e6e008458b3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991c66f408fc1ba1639bc026aa12e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719c9619bd457ae2947cad49012d49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b743e4213320520cad2a2a4a22b901529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145013ee196a9c0ef09204eced1ff0fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0317465b5dfcef54cb2baf05b4d19aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95723661eed6082c856b19ecd384fc11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab3fe5a4e1fa854ecf6fc027e3b505533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21009aec75dccbbb9df485f3f536815534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0974661e8e9ccde530c648d7f2937535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ffcb77504102fca97b08a5457f465536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ca531637e9bb4a39f9089a93f0c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da1ead3c9044e55205ac5f27136a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede09fed9f2d3b8ed50cea8cc157f5db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f4a74fbfcca790ac00bfe2b2111fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d87aa24c2300440a1a2cfc0280879d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2036f85be30a51258ca2a463637c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254aba546355fb08428b9da6974bda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6f1d4960e1859aad9e1c7f241541a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7457a85df76c2a07e1f32d92d745545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377a7bd01dcc8b147ae5e477e27a8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b175f27278813eff45336114da230547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b107b160c6c54ee931c66525e3dcb38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc15c618fdc32ff3507cc604789e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650efb1117c11e92b2c54e3d41cc1db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec27f51aebd2c100803323e17588f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d79aef924c6a262f8b6cab203acd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c2103f5b6765236d5b42604be83d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d251d7210e5a68605956e29fbb910d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfaffa9e892a6f7e9e76181d9ad03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77d41e1c0e4c3af93ea9203521a03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9828e97ef85a2da2110777250597bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82907f32378d0a4e5360354060340558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e883cd2ad5799a633ab2cfe420c1de1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b9bc064237e3ead7cfb5dcdf0b82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3bf0778f00f204c1432f7b256bc8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd876c990f7da6c87ca66b1ba361491562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c2ef04cf2faa6ee6368a0ab21494563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42ad09a8a7ba8bfade8f6b5dc1ad7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a59acb2977c08b114a40f4f30c06d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981b3a9c70ace0b90988791c7afa716566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d91823529cc2a0cc251f8a5cf519d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48e7f4bbf54a9d942f8b06ba8479b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31904d755458e7e2a204ac5f0751d98b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24b2204a3dc84ccad3c2c214ea281f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d83bc433258487b1273473c2fdd32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184e824025925d8ad40568f08d8441572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c3303447c82140ae59ef70d89236573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1dc56bde5732220ca7cd958c691d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f4740b0fc6a22a50a1a7337c0de6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bf6ba875c0c74b5fac9a1652e1b5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0af9da45f8fb580b7b605dff57352577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b944034e93b574c6e260a3d712addf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f5d4fcbc142f1ed1e9e99af682355579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64194424c91bcd595675e21f047111580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2015e0b41b8d705840eec8eadb82a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499c75368ceba18f5f5065c1c80bcf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd413b6c7ac5613d72dc614478466583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216658951ee1128af3ae5f23c60942d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bf4d313283ba70792967724489fb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d980cffadd6445d7f723f4fdd9583586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5868d844d040558685488dc1693c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92f0c03fdb2935068332853b62db45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48222937b01e8f533d9443513fed1ffb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44fa7cd7d2852c213780598df9de08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58538dabdccfe40460d16ebb939a28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a63a6670553ad13c15ec0d30df0f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f9ef14593aa3b425d0d3d10e2f76f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d162018435a737c18a2e5c182a09ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259dbc392457d570825ef55f4f5397e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d67f878b21d80e3961aa496f19f6e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35f001f76e86eedde9013f469f6d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e02c8d08f3ccc26e8eeee46bea4a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4936b076f55f2e023b65d50e4d065a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644fa72413aa8d59654a9cf6a019d67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419259e6a39274e2becc0d882cffa2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d34548568ae568e557dd5722a052602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440ed56b1dfec97a9af9934259c519603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517313e6369134d5e4373bda5d84eb98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297462cd0c473e01154a0c76a72ccd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4da48edbcfdee4c1eb209dc24585d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeec42c4809e70e01cf1615e10cea36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb2ee6da788ea997dd1b50dd118fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e151fccd2d6476b415c586373e3fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de62ab5295daafe2acb7f086a645d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40671373c548c24c052937ad42dd853e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16371511c97eb5015db67d512b3ca66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205fa6f5f99170f7113972c4c811e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c096bce21e8188d2cba24193b349f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbace7a9436ee6504c59880aa24c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c02726c7841816207303f28a129779616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030751617c0ab66cccc301c0dcb9a63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688dec685cdf9d1eedbeeb59b2f8eef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c884794844d7233690cf7d3ad77683a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6c1be307fec3a86979f9411a6b0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e95a1e198f4b887ddcec742c9db71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a1494281a6fd4b33693067e4ad15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292efe0d5d5b9b5e2c2724ec8a8c8bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a7e9b927fe77ed3ad52d59458df8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a75b8d5d34e327b340506f2e399f54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd80b86a719373943daba3ae5516c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d47149e1c04c9be8fb8996f596fdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928575d1b50aa54820c4093804011f7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e508464bd55da4dfed5d4c9f0dc84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad805770a738cbf99780c31583e49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94969cd73d3a3a906f16fb8f814c301631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56ff8104e7003bec78507517d63bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7360f80a60db23e0b72237a76996f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6284dad4c27dd963a6e8b7cd61b03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea96fc462e379032f2c7de939870ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f963ecf780cd2bfce934afb1479ae7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfd4fd61499b7ad8ee56fe903b5e5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb6404bf0f656186e4845c93eed115638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb044a1575f9713eba3e68c255746639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e10ce10c440042fd3122f2f2b04e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c968d54431439498488a0383a6594e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649429637b87efd4a80d7757265b754642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b167d8468e6dbe69607f56b1513507643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9af6f6150b12e168331b44cc7e872644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378383b05a01d9687fc83bc33573cba0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec753503d3e0b4d73033618a47d283e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2fc58d44e8047f2142fc325583c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b6a92e64c9cc0815e75d99e4cb93c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043780c0e5ad9dec3de7489864b85b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea11a2fca567ac70f996f75aa594ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b905bad99698db9bded6d1541eb09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783231a2a24313734c1951b840003c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52769d8905c1fc153d9c1c498a45fefb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f165c106960bdbe57e380d75b7b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32b5a37aaabbb9dd0d70c86665a79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231555cb627fa5d800e6f957b4feb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa42c0b609f67c8802b039802fbeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932c9ceffd0a33b2bfc32bc66ef8a1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee7139b5dc2a9796ff270183c92aa4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869153bb23c866c41c5e93e48d602f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a745e12e2a1b0bd3bb7986f3d5d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba610fd9bfb05a69a5f6d8d97cb36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb7d81209300043ef9f5119fcca7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e59c513f4e783ba56f1ffdae66ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f0eb26e2b076d175cb1e4257f9e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af07c2a0dc2cb1cac1810bd5b4aa2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b78f403718cf8c74845743ec2bda5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c6cf250873b3580a9d1aadeb30313668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfebcaf1f3de1ccc19277361e99abd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9931565d0d936d3f53e4efb382e3ab9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88359dc6bf23e61834d72d510ffd320c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e1c1ab90435f1ad825ccfc5aafe2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e767735f6a906dc676cb02cea4d50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc23e53b7a9a673cfbd04b8b0e3309674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352c8b76b60ae8ecb650b9a47516132675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0207fe417c11a349ca3202698d267676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45dceebae8a581e62167cd84cdcb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8be2728214e2ae2a57e9f776e5a1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e794c747ede82b3ea14687a506f58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44866022947444a89f78162cd628cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891595cc38d7302283a751d2f3b141f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef369923cf347999c120682b3098d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84309690c28236e50fcd0d4e75090d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1d0ef00472cc6c8f7d62c552265e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b576634a49120dd48cadec53cadf6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feefcd57442130b92fb3dc0179fc09e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd756812005cca609c44754a7ea6a26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08675416ee17a254d279e27e9768d88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ff6d47666967985a13b7fc9782b84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4979699ef1521459d86741db872b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068142ec5466ae3183998a38dbe513691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fe54fbcb7d4828981b9f86b12db88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f46d131a7ee59f8ed36e2c46c216693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc85498f0c0e7d581d8016e9d7924694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb271308ea900fee0f6178dc61a15ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2d22911b0448a9f52a48dc40088d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899c66f32c64dd4ad59fb9059ae5bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e43311a0779deed1a2b0ad7dff60b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099eb9fe7e59a90ebca8c960b4b02f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d989423d5a9482e8801c2b564242700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd254f58b176e749b2f91ac30b8acfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f7e13b823e4372afc955c9e3a2e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e382f5bda093df4643a2fa350d0d3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d7c24c146050bf483907fd3d8620e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93129c289cdd6286537c4914ed9a60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb23c93b13f175bef5ddfc55c6657706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b50a338940f37ebfeb93d975e90d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a800ec6c276c7ce870d44152f1342708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e24b7b7d74bc4bb4137080dde9cd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf35cf491dcefd7b891a566361b93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d8dea4a7b9409d0d243f194ee242711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024bc323d18a6d1bd389ef2133cd1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e63d741980074d69576e8865b91cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72cbf6f2e77b5aee5292c4392c1347714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7126c9acb3d7d29703ce4c3d9d2c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac4b9a72f394d306017c4dc039859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8cd9b1759a9054e7ace1ea27ff9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921d7bdf12459ad9bd9a2a96b56debc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87b8556e5140c5a056481d5e6ee011719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c634388abd4c46a7385e8851822b114720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ea7da3b4a813ee54c931743ecbdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1be8197ac4919d1b7d1a9fcb3307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76547c848a5c5a2410c88937488284723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b997cd2a83745de6c40923985406a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bfc95012421327249f7f33ee0ec1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8125537547ec6ef40d015e889f7d04a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7a2f1506a13247fd0074c7339072727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f319df83cb2933b3e88abebe7de6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925595010a4cc83a98783291d263360b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f069e86498fc3d708222dc7fd2fd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2f11dabe6c7739abb814b8480591f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9abdfbdf2bcdfde3adf9f46c38a6ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5675789c830e8602e5bd16282a5b5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bcd219473778af3d74746ae743a37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60daac5dfd1dea462c8cde4bd090f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d7aac05af5738c00e4f9978f3a91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352426c30b380f889574be28fdbcf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7085dd83af5eaea8ac708df689daa15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb868424f6f38b29c99fb95c61bd06f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7359e3cf1d58d5cde1dc7be6241d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195d281777c6541ca63ecf578533a46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2675613e0f74c8a22da9e153359ac51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fc214ee1f76ab0ebdfac4e292ec04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17a3f601e6cb92f0acb2c80d090bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81c9f517fd8a84f550cf4551107f5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80874b39308058835900098b8898e20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d4d183b0505fb8d23d968d627749747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577741831033455186dda85efa4c3e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0a9014047c561caa20f1c1ca36a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809876cf022fd06b920d6ceaf9ae3c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9dc7d071bc7933b4ad5ac6a0f524751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a11b2b0e0ccd50c32b4db738fbb5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22907d1662dfbb390e494e2046858753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001bf9d88e4e865c4529b54d7a8481f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b511556fca8c28cccc342790344a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df0788c663633f88f14f06258596ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2fc0c829523312534afae03ccd67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca1e6dcb32f6100e435fe34135b62c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a00076073a4ef406bf1b49f4b3bcb4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>