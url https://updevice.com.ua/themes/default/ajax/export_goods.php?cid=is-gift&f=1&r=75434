--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef395151c7a8e480aa096eec181c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c796c6fbbc55e2fb6b25bcda15672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90397bdda1e66e0410bd0bfc5039dc0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb9cf4eb6e08a39abe3dd08bf239804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67135967374c7b0de12a63eed62d96495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42f3958a97da9c10a1df0886fc58c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a27a54705459c6ed63128ad89eab6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c34d7dde56973cbfa71f5cf0753d3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d88cf23c1121f5fc429fbca124219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416426402f8ccb381db0737f48230910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898d5ccbcb4765ba4064d6096b1598911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a6c09f16da62e8ef8c2238ffe11412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236159cecdc3b57a959ceee397f896a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67ed561803a51f0566e40e4bafd7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e206c4ac00260e174dd994be3cc021f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d07e90baad0e3b4c658a759436bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a13436b53d1b03b988786ea90687fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d223684a89df4dffaafd7ed8303118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1e4acc627ef9913d0b56023e77b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f172e32222d076aeba0d2c92b2d3a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb37b7fb44c50b4037462c809955f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49b48659c6c46b9f550684656ab1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4909130085b87d19be34bafc63bca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11bf9c93f91ba2410044625b4af16424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3311c2e64f9a5d15f41c15304ec0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd733b77c8fd6f7a0231971fa0261726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7acba1c11efe8910eee62edcd9af5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97620a15e4d0aacb4e94819d0aee39128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b476c9881583746ef5520b551ee20e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570d5e08f722ec827f3ecc6ce2207b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d312e4dbdaca7b4651abae33236669431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee3755c4eda7604106a6dcc5535a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304e233949a3891dfc092b1fac75b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb583da6ad05f9a21ab84910b2205d7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a242f3a05c4af16d709e9e2082a6d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901081e6391b4f43ae506de8e60fcf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8756cf0e3a6f0059b794777dfde003337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06e56ed902158a9e997dd2257edb5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f20ccef88e9945a6871615a326a4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda672f2fc063517d5f9def57acd97940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb18eb8f03f5abcf0bd3a6c770b80241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0828c2019948df3ae6bc781c9a27442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcfdb85eca3367a70d1203368c3a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34069b12a8d1cc73c2aa952963f8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2d767f750dcb8dff430df6b6fdcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285d0d55a9ad2f813bf6e8505d1fec346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1293a5b8a82a2bd7d9adc8d6183347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52b4a5795c121088a6792f887101248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1106702077b2680e7481f3eeb7fa0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3dbf3393f4a715c3092f40171777e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f8a0aaaaf7e43ec258e6215d565551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534663c049595d7336679ede4cf5e00e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3b58a160d11cd2d18799fc70a2ba653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b35035e34777b16d87bf5cd77395a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a2759c804896dbdccfd28edb853ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85624076c6e7d93199a242fa2ed971756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795c374179ab2683098b4fc09ab6cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8309a183f7aebc654d490ba70638a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cda1a828fb11bde4e902963f6d09859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99941a372907f190c426da17a5d5ffbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805524f2856a20913bc2ff26bad0d1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dfd994834c9d9d791b89480c2851062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2c99a6f601f79e675e9a812967e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd2658249efd5ba19618ab4448a8c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf4a6d8ad0491c4f4b8307ba7c22565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb10f63afccabef619cfa8e78d72de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c0f134f46d1847c49c07c975ada467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59860f6a867441c3793c8a7fdce2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d9d91be607416b85908e0f6de04969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe64bee3a8df0f2313dc21b347848870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe82de7b66441d1867d40de56d894671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155378a7aba802e50ea7aea1e09239bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f63f9c919377f2c171b98e8e724d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff534fd39973a821a759014622b5af274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37e08fa6f1927b3db65f8c701eed575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538fd28082038c3b3f93b5f28f0672c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc96c8946400ec9741dff5cb0b4cef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717906d16907b38b51d55a1cacd7685878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d29b9ce86732c8708d826912831379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef1f19b045e0e6ca7168da6f811cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85aea5a6c75de4ce5c3ee473ef547d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a383aa659b21e6004a1acf157b3343c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254c2e989c83df26a7292c13febf0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2c9a8e3ab2df353bfc5da4f25914b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642753aaee77b67c7422275235d846985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdca7347598e31a5c81229ff87b82686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea6aa221816f85182dc342ab9085087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e2c490fd174b5f7abf75ed36996488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970317247c9d0b93d708eaa7464cf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a0ec0a9c04d443f16ba748661b09990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d6b99be2c94ad96f71bf055ecfa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a1fb7c56ca2288285adb493e79af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ada0c8cb5b0d94ca92606e79bce493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98428f243c8b7611a73a111ca8848594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef990beabe765738d2e46e9804560595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1297ce3394c467c5f7d62b410e67496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc1decbb3a6b53efe5f50a2bc4c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb556a94254cc6a6af5cbd94926815a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4fc5022e8a8c1a51cb06116d987e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798b2012fd6d1e6365259dedfe602b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94f3fff14aa7727efe013d1c13529101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8b89c5f8582716558bf5f99b6940b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76418d8260c9550f1e10a155ffb2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8f4c95a8943fe5df4bde27b1c1c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9dd769f2d494b5928d89198a0232105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6106c32875fa967891aa7b2f58df40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc51cc85cd787f44344ae6e0ba258b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605aade9d9e3203f7c5f3b7eed6abc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b322515c65d2a8f6a766a6a3e644f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aebf84074bc9a48b2042c508bfab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b860b565c40594fdc23807be743e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8ca0b1524335ce10dbd6eec0d2f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c7ac32bf7a4dc7706ae09fbd741b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d6e0f6544397bc9704ab43f8dfa6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0500b5cb035600baf5f85ad3597591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5487b3df98171ddd0aa41edbd5034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4ea929a4f8179cb5eb893f748a7b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1efd8d77222319de8e878b1fcd67c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37d6fe0dce1a5249946013c3091d0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d093fc84d8976da8ff1f74e8dde0eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e46ee6b5b46ebad90714ea1aac1e54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db5349df06de0757fc8902cbd39433122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a2ad461fe33351e9f6e7a242f7380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc6321c6a31b0f4ec3626639ffefcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06286de4f030f4fe72234c1435dc8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077fc8d94ba1f73caf5d3497c9eca7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6cbeb520881d0761b26445615087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5e0135fcdb5fc83b2b51e04184ff7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc7aa1b294e74c9ddc8018717a885129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e132dced059695e2702f5d0656209130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bbd5f416418f9fc62eb2e0b3a2fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc0b8fe4d1f861ca0334794b1731e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33966599a24bb0546ac25f76c6b8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba2f7392b3b177a1b97313d3cf8ae5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f19805ed5c1fe774c6b04cde7a646135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb225d82e4fbd1a81d8e40eeef8600a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fb8c93e7c4e05cce657b84d56c1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156b913cc5be114da383846972ccae4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba907498548d56a27fd4ee314ac03e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9042489f3adc58a24df62c789104140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a5744c1b692457f8f052dc462cde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c51bf57595aa9875ecb5f9d4dfaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326910c4d1e7105d06b468e5c2f42c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f29043b5bee83978ac8b78b44a468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9534778999142dfa683b9071ddba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53110ebc62203ee2a0a71cd6b5eaa211146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b2556a65dd1da2d306ef8ad298f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df8a35e41c9b79180eaa3c51d55ee0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf6233462879a0388de01a2018c64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce098cc23c4c71208c86343db5651150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7641959632192d7071b30cf13fb66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c9c3c6381c25fa25603c83c011fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c51e2f238d3fd15e48413203050c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021331c3e1f3f1f47c360d4aab93b536154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708945a7fb1141e020b6fc9092e6be1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247b333abe20f33dfc25e7ef0c5a051156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d1131c3c3865abc3684dc70b1d4c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab2b0642a8274214f253096ad64e9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f3fc050b7c7e8e9b04f7c16c4243a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f8aefe96945f9c98da01c3dc42a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44205f09982049f43e534159d407d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e56715430f0d4659c88b9ef059da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6853ec876f070f1fdcfa2466fdff9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3815ce33fa8d54817e6055063780164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a9a973bc3c7106c9f0752533a227165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e189695190970d88d1e43dfde951f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb07721d5f2f644cb297bdafaf1ea8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa32321e37f781ee6e68ffafb96f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6cf41d559a21e1a4cd95c9d984ded169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ce5ac0b33daedffd702a6cdea0f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a3011b1014f83063771efc48998b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a8e08cfe7e8f0102037cfd438731c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bd9557084bd2f01aed5c3a50f0426173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf728600c36fe8eaf9ee0d8c2b3df6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab2bf9337c9e9df57cc025b8b4cd7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebce9df0e91f44f8ed6e1fc8aff189176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887cb5def0b5c06f36945ae8fe1573e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b84d91359d050b3d0ec73703fb922178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3114034aadb13ce0b16b40f2890cd1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90243f40f5371d957068d98fba6f10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991636cc8bd3e823b43ff47e6002b09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f88d5297d6c5b970bf0ea017feaab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22672ba36531c1369343f528c1ae885a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a4706781130aa9819ab6ed57fedc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa38cb1ac6c178e0f38106b818ddf6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de939f01391bced37d56c597f5b7f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab92ca5e24a1c5bcadcd79d3799c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa4052fa10db4aeebcdb0df3f93088188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c0b4715587e593f438dbfb87cd9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d3922fa06e44b054b64c3251539a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f828bc8d9e4fef599522ba4012dda4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a0558572b4e74c321c382052276a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c964475608f12ff4cdee12cb1148c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d7cff9d41f06bd5371493c1ae153194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f02094e8eea7dc2bb02d6be1f6cf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddfd39cbd880527dfd44ef0592c941196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1178c415279f622ee8175dbf419cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaad1fa93446bccc203be6c7a02156f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce9e5e886f2b5e90037812948e5f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f0e442499ee6dec127ebc0f95e9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8f3b24f254e8a9a980a2670af759201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70e4a0f599743e456dd9cc8daae6e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3afd5570daa37e203e75407f46e2ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a1a72e1c315cb6e10e2fdf23e0ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0dd23ca3862ee30e5e3dea23c98a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e18dabf5ecd3cfebf396dc0f55c764206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ae06643573fe99fae550388d0182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6590a59a9e6f43d4c4be878cc28532208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe94728aaef8324a59a47bf2f30ae3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c1cad0f658b97f79556e09cad607210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b46a0c8f590b37584e9f4d78cf7677211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11787f277e7a7115f825730374872927212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffe5b8ce66c46302fb9bcf407dad31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e1ca209c84447eeeaf7307fb09910214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9caa815b95df41951ed3ea9e639ced215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da024744d296a0e775d1ecb94073e4ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45342578efb3e01b153c2847c5fa3ffc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50049a41863772bb32e32e810cc3248218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939af300fbfdb162c274b61b7d9219e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3fc1e815938b8e133273c0ec8890d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea9e4ad46d85ed969e7f8f05261fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdfe486609a96faf5a42ed225b2954222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317215d59ee45c825b84b7147ab8a05c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc45d2db5141da8c82673634702536224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e75ddb380092e5985b838f7bbd2b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e01a5cbedda17886e57bccc3fef2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899612af3b48ed18fdbac431111d7f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebffaa955e14d752b911e0b7e53eb5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948b5b88e137b369858be8796975d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a09f9b69ed7ecace24bc270ce2ec8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe730970d972950337d10bf2adec0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591df3fd12143d0410cf36746a70280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69700d65cbd7bf146ce21bb4dc6eb4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb40edf7466342c2364dcb12d7ef9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f7f24459e0760dd1870875102469235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dc29c27c44c4fbca3aed8dd320899236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68b8f2869083027af1f44172fcfc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb810e66be7dffdbab6f8da24f737c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97139de25bd866a1e4ff98c313fa6d69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10833dcf584a75486a1aa91237d10f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8aefa71dc70593be56e628c01a0b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b129d5761e4eab9164c6ab1441dc30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b1add8a3e1467ade5303966b2140243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570a6ca3f268ad638e45d9a18b51bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206cf025b735f3f53c8eb914e35b39a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c60c00c6dad776d3b91227d2128f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682d46402c11730be3f76c7d32595cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8203dc2acd97674e48b487e8469506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed975eb59bb8f99ed9af8ab46d9bd27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83553e93c8c979c9190b22722403804250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe5886c399fb427244ec23a21591fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b124bed121201113ac86a4f3afbb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954b145fb89e7fa6afc040f2d26b08a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5623d5acb31d31578a5152bbf770d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133685afeab8a450902a31dedffdccc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911c52bb185d0ffc4731d597604652256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464608c4852b5164a41c4384216634bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ffb0a9e7d45928b357212096b395e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f048cdb1ea098d038e305f0e4260a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9e2a53d406a0525dbc8f5fd4996a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce34d42216497b35af3e2dd389e228261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab60904133e0ce36d2183d050e245262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d9f152c2ee4dcceed756b990df3bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20525cbd7736f35220870c8efadf90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e3903bd5385d3a4b68848f991f34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f330077fa42fc821a6644d141b7f29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a3bb0191052338be9dc82b8b24097267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20adad81976b796708c216bd630474e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedb3a6b13627704022068dee3a5fa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfb6ce72a0b342b6fb3eb7d5e21a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a9a2cccbc735bf5f2b71e9ff9e6fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f401e9a1d02f5130906df13276ac632272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38429a97c224a4e50a1e0bc16ef29f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f0bccc3f069d9dacbdc3501c31b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17440fd3b300765e6440194600f31bf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cfd5ee15b7a997c8b01922ee4940a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f1d36f8623c9f7f3fabb81929c26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc869078fa7058b9a53fb623b9971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b247dbaa0ae65774f83cda977afa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36701f0b534474ad904b11652e584424280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5387f3c748fe01b44fa1a852dda2b43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190fb341edbf42346fa6de57232b31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745085d2e5c772adca03fc64a5d7e044283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02859e8fb82e7191d4e82c8e24c8700284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798bee9f274fdfae7071fe9fa1556f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d054df2e4cccc3b8f1635d973223286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3760eee8025fc1a8a9bab731183e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb836f9eb9bce9be81f2653ddc4c84b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef1c10b6ead48a14c9ffcf1576dd59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bbac8da0145580b033dc2f821bfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db424b4e2ee81947cac11179ed53943291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d14092f75ba1e96d7ec034eb13eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1361f2a869f8585ad22fe14384b3058293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178e57f3b30c4d316819d16dc2a3d3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e840e2c27528359affa99ff6273aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95814412cf3138a6530b8075471125b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f310af7d04a60fb0b5e6bc46dda2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f1e95b79a68209b279298bc5fd1fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2600dadbc06ef594df84d5b02cf55dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9188200c2207217aa49588a7b07333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59497d8e098a57bba83b359e61675df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7915fb646872603489ffcabca469fc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854b1305984c5859844f514f69fd3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb54f7c3f35bd5ae51d26bda571405304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0599aa4ca3ad22b17cb5df7a1bdd3f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9623f0cb940c6005a9b5e61ec3888b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8eaaf52e0e8ec91184f58e9acab45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb22fb38741dc21778dcd6acf92d03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26b576d98769ffeb204dec8d2b4f24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0a1067289b3106a33dec6c8b9eb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f919e451693f86338135d5c6236c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690a7ba96169f0b1f89e79b2f421be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162574bdb401efd72af60d9b20bf550e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f01a9929f1ad076ac49f9a16bd0d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889db8a8b1352c38948e0dfc166e8a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae9a22ce05adfa0767397665a94029316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755bac348b22019e0d38ce532399e1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02710726db82af9e4c7845046e96656f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb859497ef21c7e0aaa448dcd9e38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f731c05dbd7ac3213926167bb8046320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af795539d8443541266abc83a2ce07c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f495d5299745d7d577f6eb89ec62a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94323933bd79967cee4648cf6270e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5dbe9221f5f09618602e6af6d1006324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facea74c799d7a4a6d46d31dc347f4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08a8bc54607d783039775d9cc12c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ac8ee5365a0f48c467575c7bfdc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb5e4817e256d344ea7fb66b9f50a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b2e93e953453b3b0c6a69ecba26c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e2db7ffe549353996723eb42d7c94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc66374fe7fcd360e2ca83a74bf09f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539d95cee9b3a7dbc881572ab7f4297332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da1751848fe2fc92e89f3503f9e94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48a11b5ab53235bbb0107928af225334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a788c247bcb5efc5be1dbf9ce428f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733717f2ab726e1232a2b78acf0f14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca32f989a7c9c441300c7bb19e0128337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e2066bb001cfcbfa1d4cca6f6cdca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f27792000c562656279ea1bd8f8c36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741ca06acf37b8734ab21612531b5d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722684d95122a5b18af887f00299f62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe124008600a33806d8369e8026cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa866d81977760b7f56237132502d0bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75bd5edc1a60eb0e8670727dc7ecdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e77a7cc8fb65747f78dd81bcea13df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74cbf38e3b6980317ffe57cf1e69ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a369690b2743cbae677f2761ae5fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f87f01439878d74a4becd1f0818163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395fa96a51864a78e1237fa4e5061ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a29df76ae0fa4fae06df1343d7b65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac49bc96bd24f54730214f01d468d74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b052b17b20de12d2c7010583bf647b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79669037eb895b331a0e87b55480a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b3ec2b97bf0c2efc3679d3d2eb9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cb1b3111975e69f44be0b52de6445355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579c1798ad32d8da5df77b2910b00e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec152a94e38702bcbd0b0c46d72c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb85edc1203c7783fbef571390b277358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3873b44a539df270da86b88d335292359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48416a11edb5561203b321cc39c019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a00c5276729fddc464a245f4c252d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee7a9e74fd7a324fc87c48a071a4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e0d4f8320cdd37dbd497fb7f6a69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68172029d28cfb2fed8db78242f90f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d88d585478718c1f41ba1cf79b2c08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc78504e9fa52985728c15a4fc5fde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50562c39f4d4f897d5a30e1209000a5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c2f2b931fca5e4262a6c06b6b10b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af499f8d3bde7dc92d10ac4ec3e76aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c68519c5c4006fd43c7611797afbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793b07d3476aeba8bb1b5305ede64d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd86bf99156821313c1f3ad598762a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ac385857985b0a420fd5758fef1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ac87465fbfc275f084570b9c46ee5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7946e0bfb63756a4830758b627cf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c318d309768c8b6c90c9784b2454ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe6332d4c26d3af8683d236bf4c5c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617331f322a61e811d0cc9c976e8b01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b5eee22cf9fb530ad1fb60140d31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9e5a3700a897250d2997222b0b2e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb72d465cba9b1fa0f83414527c627381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c84ad737b473892250b0b28ca044e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e067060412e97e57fc573b813ffa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6d347185e4f0bc9279252bb2bd52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464907a04ddaf3e012d4c4c1083d44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407b20e0115e5cb6d45ace7e09e2b15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2437316f303fb9074fb5d735d471387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4954ff677693df59641601a9e5dc6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba0ce08f5fc4f727cc464b45ab0925389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45235489c01e23be1126f32f62a82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d452ffc8aca1f4e18ae3db359f24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6232de4870c3e2df365ba5958204d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55882752bac3c627c7897543ae50fc55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b893eefe77c067fa6fc5bca6b0b5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c010decd6fccdf49a5e8cff83316395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4f4ac8508358e8c09e189cf6f1ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6752c09549e78c2da8315ba826b394397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ef6033df33accd125d693f943cb21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a1c896b3782ee7bd037e0f160829c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04705d89a5d9e22c6e07433cf4e6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821f3b43e83026692671da3a71bb284401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8f61cc09b196b50ee9a0ebc09483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2449a976b22397844158ab8f48667c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c810243daefe55f0b694e240e668404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d074223fad80ef39f20ac4f3b393d55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b6ca5032402c9896bcf7bb9bed6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a1917bdbf7735d749c6a9f33f42d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a27934822e4fe15336ba32dba571f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad9e46081bd9b1614eef4aa1c1fcf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c31083cdf52574cd17661dda1008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ece46113e966224b783c8877b8813411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45dd51d8985748ef2e43ddb1d0bc60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b72beb39b08b0a1b803e2a4fa7618b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe078110e22b5aedf3462073803e5181414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3b507c38af50bc3b0336c64001f3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d56909cc7be25a941272113dba3cfa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c972c65e8c90b49b0eb9cc88ea775e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1af5db2a5fafb3a70f2ff5c80295418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c25c150e04483a13eed16bfc3cb8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67e46f06bb65fe4d519f3334acdba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d56b04938a14c1809e260a7b4292421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e48ea98a484cc419128f58564388422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe98d29de552e967587af9bd6dc1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e538c4bff499ba7d3d4ac663b98306b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea872875219d6f67431c2f6ded6d5356425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e414a6c6f2f3f8c25388fcba23024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e07a3d845f32645581c2b3561af4e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3666e357fc2489f64cf68cb22e6795428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7d8ece0f15adba81c7dcf08b4877429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc661823b27b8e88b2dd9873d56a83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeee54cd40f8a39ac7366273d11301d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc157fb38590d36d9c021013ec29b09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752603526ca9c605e01d40388d5aeaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e357cd4ac7a052f6c7a21a7168da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a826a5400f59a691501cb3add5271435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0f5378b54b0aa79b32d3be48fee85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cbb55a0e0f9e179a855ece169b8c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d29659133293c1f02f9deb8a6c4cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47f70e020a1d789f2e35131ebfde7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af02b3ba758775726410dd71adb97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689c70ebf7546a0cb8ae401466fb7d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c2948690ec2ef3df65e2f6926cd0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310ed1efb26694f9c4606ce6f6dc68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822894e8e8484a796ef743f2cb99af6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012115210c2ccc853d03c508be1af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32d079fcff8d9d8befca70aeb990b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486347eaee0c8b263522f6b6c28c672447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac50c2aff928852285411506bdda5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a279e8268e4ca4e3f836732d584bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9f5876d5446b45c579f365e9a2ee2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c74e42a25e85b712247d6d462f3e05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b00f64a8345cc4da381c64696cd9f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c361d9e11cbd84d4c429e323f0a8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ce6099f5c67a89aefe7e102be400f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53951aa91fd6731df41d6dc04a5d6f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d8e75cf3e8ce2395a27c420a4f4ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456a86ec839f97b63f41b430e338c63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605fa7594d1bd8da5a5096115ba8e35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f667b1c756c94c46fa2af79a8a2e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a18f00faa1148c86f9aa0054936e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35be25bd96d03277073feb44910143461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0c55ed55a3bfc88e490853735d637462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf8bf28da2f224564fdd4649c85d3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365cb57cf8dda5e3b2729a5d0ef7a08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53dc1c705b51838636bffec2bd0d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3342f1d531a3b9b18de261c8e4cba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684a6457f0886120c71492d9a969eff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a758d08d998ffea988678438a2cd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa64d8b32fe7467621f7dd3086c054469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c0694ab5839e3fa8ae23b03f2cddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f449b87c39ec5f3f733e283ca6f1e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a85c8771f72fddc7751cfba50991472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73995f83fd319d69efb6bd2cf819285473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2307f8a78df180a97a900a4476036a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c673089971bba8fb51f04df9c2283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562384cc4eec79feebfc852f6316e844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781875f9588f5dd0e931f8a0ade47ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a87dd19aa2d9678b869eec4239d4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e86efe761f81029a3eaf0e1aa86d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189e1e5558929e967d67feca54b1d33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046707863bd7daf2c3f886dccc8171f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e25861f99695b0bdfa9e43a0e925482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeacee5cbde87b4b8e9a3d4b4a8c643483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15096b0042ee8a5e172e9d8f2ce6c46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a6176f6fd5cc5d6e0ed911f427881485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ff9b2d6342af9fdda5be5cfa8b33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d180a74c608b818616f9c2bc6a12c66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3529e42c3de70414fe3b70db582ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd815320dabc8277d3ad347aba0da65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d6c113eabe81cef6ed7359f5a331490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387830a290ed81060e2969f4ff85479c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b06730e3e5e5b7745d22ad768a933b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe10e8d1fcbf0092273f40243acefce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2544dec6f30e78f057a7c45f6fb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e41968821dc8f586d560244fa56aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afc8ced30c1948bbfec8e5dfb3d81c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9ade69b724d82b12d1b6a3a670852497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a2ee55dca9a57fb083d91bb4d365498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982412e119c25fdeb30d148fc3e6773499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3796b2e890dfc1c002dfa34a0278e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6ba02333ee3865a12657b14b9fa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53fc637132de8e6ce560ead5b7d2fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b510505665ae90b0333196fad59b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9602f69fa0e9a139837d829a3513fe8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b834171cc7a20a5192000ec05da3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b5b0b22a12ebe29f9971bd8fb7090506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a77e6153cdcb560f5abd70e8cc7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a79b0b6391f15c1efaba0fb43919508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb3166ded270e0efba527d86667a4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455463f75d09ac2a9ea8ba4a8851984510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841f46d040a2798f16bd72a0ac317c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bfdbfcd57c3804d8b329fbbd810ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e81575f7a5e3bc7ea0670204cfa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06e68f94c0455500153b7085c5a83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06e02edcf9ac6c74ec87c9efe5d066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0d326af14b25c3be5c0dc536e18c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98d24455b69d41ef20bbd7f5d519b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72697d9c9ca19ab9560a8c1b5d19093a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae700243360b0a254e0019522e899519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b71c3c17070065f1c670b0d0752ab1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a9ff1810613f0a07ff059990c965c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ca16b1fc3d7077b5224230f9b414522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d651082bb14e85579dfcdcb325f8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffd9dbd274df19e21128286bf30bc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094b2e1724aee2c0271f8b66973bbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bd373d2fc197c97073cff627e6fde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920f03601713fd2d627f2c2b6e6e718527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bc472c921f1aa5b1a0550853d570f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da18a6b682f7fd834c9ef1fbc11c8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f3471e19245ac9fd466c0869e9ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4c262b9569d50fed3ef6caf3ed33d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76d50319b287525fc7b31af556f59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50ae5b0f69b6e229a371c5dbd29697533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a684eaa9a74e71aa3b0944cfd673534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea344ee154a3cecbab85e8e88bd07c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886f5b7279cd9506d09ed5955bf34e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dea172a2254e6fca00163a7bb4f75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc1d6d0ba3523049a31779951cbf1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb0b6431c44834ea17596ce6914d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f290bd75d2663eecd16a28df76de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c9da0961046548c652b36de67671541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25675c0f62d94ba76b12bf9cbce7265542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95f87be974735203499c9daba5349543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985fbef104a1ef8f39b3816cd1574f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72977ede396347cd9939eeea04c835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166342dae78c43914c07af114b5fc04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924745e76340d6b42993fc33211ecf67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52963c4f62819c6482747ab58cca1c8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68c350c83dc171e1186910574b2aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72e3b3674512dcceb4d6b41dccf88b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7a2701b6d2659d37be48bede0ac6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f709cf49ba44587197519877b45e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577414c0f6f5cb9ae6c0e95b41045d4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d87b22ea0e13cd46388393e264e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe426586db48796eb8e35f741fd5a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff141b39bba151f72c5d91725448bb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080be056b6b65e321049d4b0ef63acb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662efb12173c7a9986c8d4ae8dfcc03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75fc6bf193480ad2ba64771bdbdfbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49958c43563d233aa8c0ce0bc3f73b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a34ccfb0d6e3e139b27cf545585236561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38a24b0e25e80f92ed1093b12b4a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa908c6acf5adf1b32be6cf2220e10a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452182445076147107597cca6dc7bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92375eed13498d19e84b5b27ee4f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec66342e987789e4a6ef75922656c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c959679fa0b8c2b68d7b6543e4f7c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565f7c44d284d7a3b30f551a9182b1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2816f90b6a0edde7c97516b31a052569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c5c9243e03712e4c4cabc52be7ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ced023674289868aa5b756ec6b53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca2bbce295d36a9167abfaeee26e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e1fe4a080bb7c5648d6a2c2e9d719573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47112631ea985588060b8a46b994900574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f64dfa58134bace9c15506d13562575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3e05ae0e718123a2318943751d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a1e469e7edefea4e72b090b93125577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce0a9322065b3154368d22581becc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87814676d3b062fc3a645b242a057b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358ddf6b6bb0f61a2444b435e4681b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad98d51513909479c97d16faa963e44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82f012505abc72649e6a37ee3878b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793aa8c44c52f02d0d179b60a00abd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b732515b8cdd0d6b2f2d79275afc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99eb6c45842aa8dcd0dc70be5acad3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb699bbdb1a280302025da8a5ed0001586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ea1537eedf886dce6248f81caa3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207b146911076ea7919852df439538588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f8626d82ce047c06c5048995bd8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985383ba87893bea51d941836cfcb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9428e27a60b6a20883647c64194c1cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a254f9ed4f6d90d07eef44ab4b4316592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a3c9adfea5b65746afb37248ce0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254342d68f526e286a93d798dd8e450594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b8e947a4c1ab42ba03d49cc2a1b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591216a12f46790ffc2d9b1a2490994e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01342d1d48c053092e4aeab462c7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb67af339048aab5395515d51acd753598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261ffefe6b996ae1ecafd085d589b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854878085a80880418e4359393bd5106600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309a7ba3b78b99dc2886db4ba292a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eab8b1af92196851d986ca4a35644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a1c1dd4201bc5af3af9d83352bf95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf058fa3a143d53b99729ca1940bfb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bbaaa0deb4248fec9d24e7b6cda5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc60901d0800d69404935fac64a5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4570aa37c1c067794c23b40b45a327d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc393d4565b2ec97000b3e41a62f31c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97175e4e682a10f3131ff9fbb56c9195609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212c23143d7d4e49af272c7d2489b88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511363928b659930b1568780bb2f919611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ada07523bb44e7e962d7cec0c14f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374818e6edb47e2eb85a74f98173b26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa109cedae1bf0b5975dca171e80ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314416ec3573696191c36bbb38bfd908615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d70b3e0a07e6d80c7ad04106ef809616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f32b87d9ff1b113cd5baa2bbab7a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f63eaa6a02b7f8e7dd9abea851bbaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2485b2526644f9f7315b20d2164687619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f6827ed995b79d7749863062032e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83d6425a9f85f27ffa9a40d35a7ea4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c6bf6f3fb56810a927c2a66053841622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a2921fff627b9807cb11ef6b6c4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158924e1479bab183695e9524b46c44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f421172c8988d92a8f5b2833ac0e132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1026583f8603bac8525c400a2e6b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31bde702747866e9a89d133723b51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360376d03f8bd94e129bf4419e2d4209628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec679e2c7278ee1b6ffe50da8fa4e8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1f173da926fe2a0f176771a0384e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf028a2dc5977c3a150d0e858a5c28b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18415a8a82fd5ccbaa7239ea34bbeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a314e49497749a89d20589b3a921633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde5dc966950ad8416eeba6dcfbc3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea13ec024ab2a83b31c9487f5f7008635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701369bd626ca7e134cdbe908bb17d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7775b96d0ec16ea5f0c1021997c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d67a694e0074326c97e407857198638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac1f9a5ef31d9725d7aa5f395e327f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3e5f99f1e3ed0cfb2fc1ed39a56f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc9ca2932cc6b8d5d188b69aaa597641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86ae5fabea952ee2df9e7160c2e27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9332aa39df9c0f146487d56a921325643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5252540767ebd07ca6cbbbc58edd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc4f081a394e90c994556ef05294d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f99e65cda97f5799502da81ebf73e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030709edf8b0eb5502aa8f3926e88e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e64224efb440d0e5d6f967d24ff44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719784c458bcd8c242c1c22bd0d5a6df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe382db19d37a8d7cc8ef5204555d333650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7392d493021c784a2cb5a5aece770651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb52a180c7ce9bbaea12935774f77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b86805893187dbb34e1a45931bf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ef14d303873ca5d03d4315efc161654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c6608cd0410cf85612ab548e8538655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78437858aa72ff4e7a0eed73cd0cdba9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a549b8b80b2943bdc4ab6d6be8fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bb5d8f8944f6786476814af61633658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b786f33bc8a559df49356816a91ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579c4ef130b2c16f2be78214f4ba3db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc361c77963e59cdba8e09cbf5507c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8570b94b96c131972edfbf36208e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e436697f53c44e5c14638ceb3bc4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d003d049c1c587a167b3e8ebf73bee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99090c9bc32011818b57410e2d47cc45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8a80ec55db482c0dc9f41e7ceb1c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ed2983eed629fa91478e9aa95537667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d90b7ac9018142805a68743a31736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4dc7c09697d13b1ad66a8fe648beb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ad1152a290bdae19b676622bafc29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be87ab874e07621fdfca171a29a18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b400e6cef9439ca9ba75dc569ab0bda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9801acaed2238ba960584ccb1c31d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690795e05826cc9e612930c3b98a9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85c3451c2a7b14da4af5138a1317d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147e4dab91e16d636cf2dcebc9375b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe3ce43076d34a31569fc3711f9d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035c42e92b223bb67cab2f362197453678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cb2231b10b0e6ab1472523e17e830679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224d50640bf25cc7fb8cdef707c7ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d53e1ee774e7a112e2210037b13ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546f4e9bdb392a626e2cc85e43042f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e946ae026b17d85d998b7934731b46b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8f1ae762063443614d2aace66865684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d94be445dda796c33ba7bfa85db8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2684a80cf49fd667ac55c9c6dbf77e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc5cfcfc2228f7f6a6ed6245a2618687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd556fcbdb5512b4b39495491616505688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910255753f9eb1b5ad7a7250487baa0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174bb179bc5031fbccea8cfa682dbe0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2dc02bda23a63116f4162d2e23cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a885c85594345df55ea95ad3de017692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c401454c6a2c89bf578cc8742c41a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57129faf3af023b4ade43503cc9f1368694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4efe8206495a06dfd52629d5bca89a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb0c2ba59e719ff2f3a1f07e77c18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de96ac426639f673626a6e5b97abd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4f6856be7be09d3efb19b205fbb88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed294d3a057310d1c4abae7c0284b356699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52759b165e1da86ab11824ff7ef18b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3bc41462076a58addfcd8f6a1423701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606145f88327c56866038f846f12179a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fcf56827a5a0cdb237900b18837c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57685cf20a93eab1310f1127f0ad24d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80e87a3c3d5a8812d2510e5d8732c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f5e90d00f9922205bcb5dd99a3739706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddaccd32ffc377173b133bc7bdad8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f373f7992d334d6c9fb057e502a1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e482cff50f54aba051d2d36c9c5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c065711efef6161daf37ec575026cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f54a30f134af5704df1730ad8d8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd2f986651cb8d6a25e65c85121345712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273df7a613c12d9c4121a9c08920431e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812a88e790fa3af3fcbb10f93606a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb5f80539d280026fd43917325128715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9c474af3660576865743827cfdd60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352fe1044e7273d34863cfb723d3acc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0efa88bdffca97d3953c9183c3f56a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b88ce486f4e4d2940306cfdec507719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a289a099011df1413939d090c9aac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933d74c40799e152d423274ef79ab3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c01323f711a3783a24b0e6ff44f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1289d90e353a2c7f0d36ceb612b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ffce21d6dc94eccba3e0da8282997724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13ddf733a65285c6991de48a28595b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932900f144663d6a08d5d75fb6e46462726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e450300ed742a94f4eb1905f3ecf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef279fccf8aadb2b83ff6253a18dd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e53ca65b2f5d37b197538ef334fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ae49feaa5a07eca95204262a94008730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e14e975869b0c724a3918ee2fe6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2cbf09a4c19a489e086e87665959732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87645cfddef3a2f26af99467992e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d8c18ddece8dfda0e7672a7f1333734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501fda8e61c60611baa645ad584c83d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d090a54437774a8bc80f5e3b06458a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47567868f7afaaaafaaf87547a70f851737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0af9a36a8ec55c3ab5164959a304d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9033627f12f548839dfb51665877e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700565bbc52bbaad6ee153ae04077f4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670930021c52035a6a5558aecce0db78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc8bb1f1f5c2e4b007aea0a3d54fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964dd5c2476118ef6b0956da9a53243743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5869bde0e8935043f23668bae096fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd1ea606f24edcfaa86eb854615f62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c00652a63091eeec89a79b7438c885746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6404c7887b3a99339f905b812bd4b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d2aa2ecbf56b0f9e043373918aee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c4ba501047e45d6cef5a5e477c599749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99c09797a3a60f2eb2d7ff1ca1534750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f94203c233f6a67f76e5bc921b006751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66cd955dc0c461370820196c208f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc3512476fc024337a9fc86cd68ad2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfbcd5c6326b33fb57451876ea9a75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af49360a1ade8fe8b0cb4ec2a07fa0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a3ee5772d0fe7872168c0f72f954756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9752e82a3ef8175210a63ed71116b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5415953bb3651202f08c1bf1d13f6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fadc96989eb1da5ffee1679e2dd4d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54db29c8b6b9b3cb3b1d6eda6ec52751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930245d9d8d36d0dc2f4eb7db60e88f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f378be681a86323d737d7b48e243e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad005d2dbe0917b81204d48591a1c5504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a37bbfef5415397854086f7360c8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5992452316f8a4f0c1a63fa1684f476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ec9e49a53a1d20af4b7bb9a89cf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b59b7729baae710ec892756b939fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786382ca4331ec9d97dcb989a83bd209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae53646c0e2cad3a1c4063bd951b3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54acfb9f49848f8634212d468f881d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5e96f7587ef38a04e58c35109e9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212607ac6ddd9c20d4fc6f7d9b3b14913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb652c0b14a183bb3c3c2860b91f5a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8615ea7cf6bf175910723d1980215515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15649e8799454d8fb8d721b6bfe6fff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce69b5693ad2923b66997d00560a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c7c828261176009dd06fbe8fb966918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77972792f690caf96d1edbe601e062019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128fe2964d25005a6895f18de189aab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1294dd377cc0d699da4bfdd97806d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731464bb012103ef8b72613d0daf26fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de829c49751eccfdf9e23c528663587023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c197809744aa12468606d5a7889de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076fb8f9ccb8a1ca40486c22f995d3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790d0446f18adb10ef5c9565101a8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12753e4973c7558e6738de6b18404927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b546a4c067334bf4a1b2fb933bec29a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a516c53bf947bbee1ff796659e533c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4dd6bde023394f7e9d948135d938830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbee293cbf0a5f28d8fd879741cf0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a499ed5155bd56a9ef04a5657de715832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7356ca4a5daf050a37ea727590ecf4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552387f90815d99e8d3146e59b8aa3ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbeee14c2bbc2367811ff421ab00d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379548238dcbb13e6aab612030535236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b032c0ec3dddc24977b77956b0e24bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6945cff3a245c70efedd0d2ff3d62138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08b5f2aa51ae9ebdd69fda3d85b2c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a37f4d12c5fa68f4ecdbd021c2ad1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb8f672e315cc36d59cebc7d3a9f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa2df5c742851bc93036fca8325d2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca0914ebcd87cfe5affafde363c22043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76ea86287c337de91992ac09ceb1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0754f97b1bfb2cd7f95894364671545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63565d55ae3b4ca4afea094c5c27287b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49174f6cdbf6c2d2f4ccc3016a8daaf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8b726207c86f4efd93b036bb08ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e41c452748630afd8295e55cfeaf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12001346997b13fc2b98444aa00e0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ab2e9dcc436afd5b41255f8592b6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e15d6794f92343414f1b36f50fa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10436fe41a9034ddcfdf723d51ed44f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a09b4a010eea1bee355993f757b0cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309fbd0fcfde835b4c915a0846b1f7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386529175fee11e910283ba6f7086656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c78f1e388d166b1573791ac33a54a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acee8664382dac6b1b855fe548a0de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4399c24119d9225032ed816b07329d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae2a992faf5f2652e3407b5be303560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945aa18ca9eb9e5d3dd88f0f3fb6f4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c4386b3ada8d890879c219c68e1c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba720f7e20730d06c081aa4c13be38ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e1792e82aeb7913cf35a765e465f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cb74c524579b4f50fc5fa9df6ce2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953dbbb20800f933022804dba7879166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9a476420ba0fe5bde9d6a1152d5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822d4b90c49eb55b41371d4b909b1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf2767dc860720a75ebe4f4e9a1e3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b477615bc9aa27c3e36613977a0e6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf81653f4b0fa30126fe1b6591d9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fb8983802178dbd186b2f2eb26cdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda5d0ae0b9e802ab0d7a03930a44473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418ca89f9d206ae5b3671144e09e3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf83b0e1587b8995d521da754cf42875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23791f6238ccfb1aeafcc7a899c7e9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb926caee76224f63ddfd67f993db8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1ab6ae625ba6eb453528215dcbf9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fd5099ef65ed520e943e2076056b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9d6a3fa0e8abf50da2834b27c3b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33f8ced4978e9d12ac0bb7fe2101681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd54a731cc47c838487f13be312e1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c785b702bd9ea66b07c297b717987183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab88f505d5eca62fdd3b95783c42bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bef031c96c1d1b161d20f246d299085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085e0ab15aba21bfe9033b83886e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b9ff02c2cca48403b20e4b94967987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec830ac5cc7042c71b392d57cb562c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa182fc09a337f4a251fe47625951f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541bb0e4b90888fd073b4b86c7462990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1266b770696debaeea6e3158e367491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faca46f26caeb7c35c1d366578609d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25dd3e756f995c44dc5ce1cdde2c9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c03925175d0da3553a1422deebadf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59548d7791a9e8f9965e2879cc55795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e4e51c43983055408ee1970da403496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bac36d18c3067a796d875afa63bc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4ce5a9df18270b7e2d67145528c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec33a9aa5e0ef3cf25ba18dd2e8f5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aee3357cd3745683164a22da1ea36a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204743f6c8414faee9be296eafac9e8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243e91bab8df6187f3765d0852e9351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879bab9ef00f9669977ab8b26a5316103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01313c82aaa0b0132a6f1769f863f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32d8c84d5cd1d4ff42c0ae26f09f95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514f71fc89ef4451defa2436e797f3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d908735bb7208799555fce61f3b17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab85cbf4abe0ace9e883437acbc0f6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33849fea52faea6b97c022299bf49e29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238296c1140df142509c6b4b2195ad0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb8f8b2b18e8b797c8bf5ec7becfe0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f705a29284ec3c95e03994205a7b7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca6464c95c2673e2de4df4681916a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947aea0c65146e1b072a08024411562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41997e25289da543928285e0fdff103115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ffc06d2b23192748dc43df10876c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0f9fb1c921af00005fc5d13e0c921117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab1537fe4b3250aa7b7f1559c3811118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f683ac74e46b56174954f7c6fb2277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb821b1992de3cdc0a53ba85847822c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaa13f235872604c613396f84f51a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8ce34315fc8c927a081e8320bdd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f141d06ad87e4ea50ee25d8c23bca4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ec05ea82d40f0faa967e46e22c1f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46e9cc6c02226866fa639981a1edb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258820e006785a455883ec04e6be87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e1806df30b2dac3097d59fdc34007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa0d2284163638a9633977bc245a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9e41af6f70bdfa1b844bc20dd8cc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1ccc9af28843e6a2af782529700a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a7aed403e67e6944e7f9c8dbd6a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8315d3f657a32c686cac2e5c64a357f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85164695790d6da1d2b86a9b0515880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae457d2b27102242c7a6d0a1dc1a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0629efa8250311903e54bdd01edcd53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240419eb14ef769204de163454cf239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bad63b3237e6d93e5d21fef7662aa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf025e7b82fa0d2242d9b7e67ffe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb136d5758991d750a2b2ad47fb4f65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97584ea5d876bf16d74c5e386cabed30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916078bd0fe393b057a260b8e401ca5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e5d4b5b1cc0c8ba29a64943ce835142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237ee7866d1ff35aa933f8bd478675d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc75524acbc9dd7c6f34060c67ea7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929998d73770753e266b8bf090abf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd370ff8beb3a4681d8620d57d31b5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423588f32f9c93c255378dd48dbbaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c2ce2b6a594e1777b676e94aac999148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f90d680e5394e2ea141404c133ba88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a19278fafa9108907015544ad0488150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f6766d627eb225d4ae2ff0164cbd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c6e4caa82a00ac5c7fe334660ea7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d452e180b3bb35a0c1e48094fc9ddd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e957979e68f3183d199bdbe5de42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305d94cedeb9936a312f7e74a5551a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c7903a7a80ac2836a758038fa361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e87dd1014ab4e94fe99986c8cef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42308c9ef6143d87c9632d7dbb323ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55441cffc9cac440732f7dc9be2673f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2f679c4009fca6d86504d8ef97776160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6dd9b91f1649c970c03b34dca5e71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab9c03641f1fe17039b4a79bce0de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271242fd0e391ae597bdcb92b988ac6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef4fc903d72cd2637d461e0ee6922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca957e2583de9a58227880dcd13164165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04ec81a04d2dd507653b381ed7f11a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deedd825e2ed01160eae750d09dd408167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e8c6485400f925c3cc1c3b3b870e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4860dadf4b5190377e11fa329ca37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861502ebed880f9606ea30f360f0f22a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e06e870766138c6d8ffbc5b690db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d3ff4e554751ff123d080210c2fac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82cc6325d6440d8988e04e89ae8465173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ae72aed9ca3cac6dbdf1b1c0161d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67a061909c389a4e55ef55acb8de06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7926d3bd9e2d337751a8d39a2a2d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215f07925433c19005afdf85a4124c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b18804a77c8d821ff116b5cb9c07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f21552c51f18430066d8f8ab3eb9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a67ab5f9a27e39d2d00883502fcd5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9166acf7f47fa5c4ef62340a9d6bcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2547a2cfaf982b949194dd8197ae2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0bdd9af0aded30f9089c23d508c1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b271d1bc246bb8088584d6fd2d1ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ea6d8acfd563f3185b2a2a9f46e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5eb2495ec902324a2818357e215f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f491e8092746844862e63d5b8eec71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf396c5d4e813f6a061d488b2d62e8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f81deea317cb69e3214b1f3c5ebad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325e393e3f65a42891ef73ccc04cfec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf97c8a8c324b8646ea99c2ee0ba3dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695267ea02b36904eae4d9f397e3de8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ecd95e874d07ae4870b248ecc95c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc3a617d03917c1af78b9ed0ca69f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78799d491c6186e31e6ac6b8b53edb3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f7f037177e3faf9f85d384743223a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d08c23dc17ed011479b5c74bef4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c57d6c59a1ff0dcee4d2414982e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630322e77f3c590b98fabb3f7bf0b2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d30aa85ba7c105dc77688fa6f4bd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6501697b34b3dd323c64764987201b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2214088ca965f09acf06cc973f288202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5315fc9fefd2030cd0f3f6e7bb900e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2718be65bef55e76333a67cdf24856204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d17e4a008d02165709e3e26d5fa9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a948157624f3ff5733f17ac2abd17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7dc16cbe02ae2ec3bcfc0a905c172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff1c30f845410c3fe74e4561f7468208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0e5e140ebac4d5c6d1bb0a53624d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7fed3275cbb74a60b7870d099e22d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff517e9746c3f2c40e6d9a7a2123a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57541af17aff9a433fbc8c25e6120138212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a98079830f7cfe17e7f0127c515fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523a46ee25aafbbb0f6e0462ccf6f79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44afab87b44a36cecd28bf83a6a36cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73778885de96d81b50e8541fd5d22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb74f80b85d3f25230492b91cdee21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a715c3447db003e19bffa28a3e168218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c79aa2feab05e08f2338a5abffae5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f4f0c46af7254940cdd3b5a4d12d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cc876f2500cd912e8e2e1d3c05da0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c4c5ee9222d99f55032a5e326099b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05da823e0d5096151389612cdf0eff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f6d3ba023d8ea33413a10b8af134224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daea47b3d6d429b8df5d67f12f9650225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23aa5a6454f25c691b4fd463899974226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ee14465c2cc9f7b7f3d39dbc6c7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72979c71d6500bed43d36ccc9f661fb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387991426c9bcc7205689295cf4c10a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3af3520b4cfd78c2c923c2d22a3a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909145ffb30b9073aa95556f37a0ccbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbc2b3eff410c45f60861a4e9e741232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fc5a75f914c642d9ff59337558869233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8b6b6c92dfedd39d6e5e0a260641234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c65168b1d8046d5e014b2456edc68b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a50c23ab32094a7d1b42761dff8fd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868fac5fff7878ba78f071135f90761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0283e796d5196e823854d14c99b55fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b9fedc8867f5cb819d4b737f62cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed7402228f75d9d9a98f503e1f55e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325de68724324c6d570a65319758cee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592fc228d7b7eb1fd571480e18e7f7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5808895ae1997087143b42df713a61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72ebe57c234dbfccc1e2a4dbad6bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5753adad4c3aeb1eec776057df75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef705ca2dbe72405b58725748950632246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312af748ab8310e331501b0f424126f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad15b76d62b3c74423903eb01bd91fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff88e8d30a6795b641d045ea0862b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd4c673c154c0e5c9315c1f2766b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfddf9b0e3d6703b0fd1778e941571c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675d4e5ad38e41067b672350752a60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc25b179e7324adb838467d096912cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa118410958908934c2f95976eaa657254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c2f2825e660287a8631a622a1818255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c776c5d49b62bb4708b54ae62fdf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff3b16d8928f1874d0f4b72e12821257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40dde7b6c9014b4ce1d456c684a039258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4603c25894ade8fe1287914e8821a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7371c2c07f080a272a810a842e5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc38e2fe2de7f90e740091bc73505c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6aff8b50c57ae9d8a2bd37acb4ed5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a4f14b85b026196a703dc159af266263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212c58266f5b13e48c3c89b2da94b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b129a49b97af644c497d0f35c25682d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4d0775e02aee7abeafc6e937319e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca480b486ec616f7531cc3e311946e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ef8074d7db236a7d737048e3d77d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1abf2e51ae2debb2c3543f6783e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6c6b7a021596a67ea5c7df985c899270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd614276597a56119d31c58c11ddffc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940b1a6a8231d4e43e44fb84d1ebd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efef129e363441b6f2db988babe2d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d24fa0af5a5161c99e0aa1514db94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416574410fe54a7741c53c21eec3c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da71c303874c52f17c7228d7e895722276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631693db853ce69a094095dcaa49728277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a0b3baf79ae116665758f2d3630f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f96bb27d654c7f9c5221bde5ea5ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40ef67a1cd9c107fdc543eaa0304de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486161ec8323f5133d0ae2133620ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc40971975319900f6639054bc4c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69d752d1c51d407cd92ec5d1dd9a53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13783784d52513f86c73f18b52e78e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb01eeafe2dd7622ec582285246267285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143976943fad8810225979d0bb213fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aba280894d71da55e12fa9a40d385287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c21edcd7af53b9ed8ac5dbafa0ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851611ee938da6d6b583cf231485bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe21648f030930fcb3e458e26de5c54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4730a10423f826ee064adeab99f865291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe65e89583f90299b75c5907b1fc6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f14eb82c0a473ba5619e5f00edb77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fde986511949cb7fc69143cfb07d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb77cc5375ebfebc43722a2add6e86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e9fd557ccabfa102bf7b9e319621296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab94cf0ae7a60fe638a912529e04977297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ef062a79cdb46533b9a167b18628298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede94cf81450b3e085a8818f68b407299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6032713c2c5097371a74d4887586d68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d02a4db7957825a1e7626bf99e03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e85fed9add6c4b233ded5d5249e79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f5a54d38f3dcdc4214bd580149db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73175b23eb9a5ef7ac34f3a2cc15a419304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c570a76195fe3b637979ac30845a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d46eceffc3af9f756554c9ae9eb4eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959836f8e92a6469255180a04fdc40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d9a4188d5ea838409533fc71a35c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4562c7378280baad7557496547ce9a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e9081998b3d67c085d792986ec754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb2d7b19550238ffbd8b1857f09a3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc63da84dc5711306f9e2a0648bee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa883f1c01d4519dda44662272111313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2f41726eb5f02800654a669c20640314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99583d494bccbc79f56f533900ae4b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6d038bd48c820ba65190d8684638a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f6444fae77657e9fc6686e9a689a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02922d1ffee6b22d5a574181386bba5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f8144b089f565ef1b9886eea86542319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df57ac7035646b0525c18047b314c25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f7072616810a546f1e9eb8bd06744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669665d0497cc13671bffdb99dff50f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216c4c1ce9b20462286aaa246c2e428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34958de532f4018a70b7db2c79b9ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fce21f0caa9d7a6b5ad98645bbdfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e37675e522af07a3f8683234a18a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe93b8b9b0d84891f6968acae215e97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc010368e1ffae2c0178530b720c15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf3721931b5747ad471e70d3143b4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e5fe775ba955c73bc3952dc461f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f286b1109fdd9d20cf57281ec080331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc9f03fdf378b54244580ab54a66e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987d275c9eeb5a4f7df3fe6a988d94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ed3aafa046ef6fd9de2496ca4190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74c199ff44533f9f7ffcc71b719a73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d7293742acdfa7194292ef6a04f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209a641619d57e6f601ecc82f4e2b52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a25286ee26a385dc1359ca034f5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4fbcc58d86562c419b29bfe193839339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ba25d40b036621212855a56342c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb95092d4b4085720720459ecae3bef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62189f208d88028871cf234e988cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505247b573ebbd25cb274724c66b7b25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f077636dc42b08848e74f1b54410a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831ee6ee54755df26fb2ee6788968c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a0c144404e00b86b758123714ed14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ef1a1711b2dc4e55128cec53cb26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e97612660b66ca937cf14393a73566348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891cd246ec0cfc75d5c3adbfe9c488f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23037e30fa370cec1a65902648f6b537350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a11151c3d218e0cb4b00d1d8ad26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea4a2f32cc1a63460806a81a9be29d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71a50f8770177e6eaaedbd5fae92d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32f7b1e7bcdc9996602f568f85d9a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838713703eae3d474e92fb8a747d86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476136c6adc6a8a5cfd91fe74c9f3dd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08983853319a256bb2e67861df5ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3bf6042afe5566758326186482abe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267334d21bdfcdcf08459a6ae50bb20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd99fb1d610194a40ac53bc130c16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b0b74135874deb40f3eb505fb67d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8286a3c3c14e0a79b26c3a41392ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52711839a84b8f6e38e7d70cfd4d48f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f4d13df874497da759b93bd92229364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3325c3a4582adde3bdda3e3d74f384365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452743aa508e4108c4f3924ad7a45c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aea134d28a5585acf3392686bf074f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdb44c49c3699490bfd49fe662444d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ec1039b15d063ba039a06fbe0369c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780028e9d04b37fb8db70eb7426e9ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a91407b51dcc88b6afce376a28bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2dc8c181d50031e86dbe0d6ce42c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc491e4b39b1d325b0f6a5be993e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77878c28aa83f8fc8795b4fe6d35c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ffefe55d32e61bf9ee7fae4df78f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06927ac138bfbe9b6afb76818fa263ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b866359ed4bb76c8a438e120822add377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b459945af68e69532c49e4347373d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072b0c04f1da1f13a379c7cc692db72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba742c26f6ec2a15a358f8f6464bdf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7041720be8716e69765030b833754381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c10e0b69158bf144c5ac619fa202382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366946e92b56fe0dfa740a9a2e51ba0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b750ca1da9eb07b453b016f60cef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524230be63db3da386dde5dae4941116385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac82122de09e02b11f002fcc4d52d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0d9e74bd259fcecffd8a5e755585c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d90c814c47b7a4fe6f5606c651fea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8927731175a44530402a6e2334b46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131a8c9d284abd768599974118aff6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0325e77bdf2f208e4252c93f7d3f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1f515e596c6e3e519a262e72b1e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1105ace64896116fff5e761c0b2162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9571a943b48d8844eefa0e73ed4a1c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc575f55dea92fe67fb0c9e33610a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f6c4c24753a53ca0bd975ca00c3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b363a513bc74f7b6304ae4788d4e38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159ab91ed21cc520904d5ca5ce894c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2913876f209799cf7a2b7012c21ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ec5ed283cc834688c937d9867633400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283daa95f13ed6939e3e6c2973d6373a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce53e5679b8e8a8c3ae70d8ff9f53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e318ef6b2f9a0f186bb4e0dc82ec1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca110cd19be6f2fad77eb92ede57888404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ecb22f2ef46fd2819e98b7db74dae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd82c7f50d7a3bc574430a9a2e625e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328edfbb7f1ce0ec8872b51361055f0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9a802b0098c7cbff2d5ffb4d4a42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc4699cdab87848f5c52c1c5012f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1c5efd184c29d58f7e5350dc8b0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7d6bc383d4a993460bbe9463cd28e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3125c126f79fd2b0370095b98cbe16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d030af5dd2b982f5bb53482101cd62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221c7dc51ccba1722c80f40ea4f0ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223e912da4b838966c1ce5891032f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee33f7608ac247a057e751c88369b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d654f228653925770652c9bfa8b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eb213c42b5c55c450c9796bc804cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc23e4a0577db1054c49f451452b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0ef8417be1e797c4cfd9651f41fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4275a9f2c493dfaa0042e3a4be69f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899253c6f650c9fa45b74cdf9914930422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e3babf6bb24f09bb99bc84876536423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e969a2d0871868459b622ee4426af4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daa5c8c6490af735f46803ea36644d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d633715c6ec894953e5fa96f2429c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10a4902bc817694b4232eb44f67f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44be6571f3f2524593020a6e11af19d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30b105be65abce71f357d287fc8507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373cd22ca1bc876107fd235809ae00e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc31e92d29e35e84972f5cdaaeb469e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870cb70545c4130cef86931dd60d353432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394dd876e247ae54e8e9d2d4c31ca8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e505ddd7ab8935ea905c4ba80866b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004e09272807ce7f997e1f796128e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7945234579b4ca2976099aab895818436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df4c7e9e34ede7fb2ddaa383e34920437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e237895d24ea8f3cddcefb504fede438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5a16d74e492081ca6105c5efb91b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e851d0fe35fb10dfd101bf00214d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d32f1197192bb64f8cc5a9b96408d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58db0d10db1b5c3d41219ce5db873442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19510b5120b5801725b9504a702de84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614312279cfa1a1233382aa7f207d30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48f985ab1834bb9fe3a3d3ae700e01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6648d017edad147445078b7539a8b8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d366b02d5cc774371d367b71a686ec0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b8d9869db7c43fb10270da6aa4ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b92b40db2c0d42ee5c40bbde181d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85cc94952ea590db034a4f30f28e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6dd6dc269382ae11dd2b833b7ae0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4271937d58bb122187ea61088e44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e05efebd7a0039a659c23d9a8cb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46c2c4846d1de476019ccbff4bda4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a36c33fec2aeb6dd44b083db67d83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ddd83b28646490b72bdf9605e2995456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e09be54c5e8ef05dbadaa36be7c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f1c128f72d8c9009ed40f37254d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0c830c3440371b17322142c1cf6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b84bdec2845e892e26d33a0c37768460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e069a80bb58e41dfd1df0ec90458a60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002997f17473abeff9dfa72f2c372cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e93878437e45c1daf6a04623687f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66fe7bc18e12746fdf1157a251d23b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9257fe727a1ed1b966af4721d3ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c462262c9fce84519473917483fc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3233abcb515762527db685ba4600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2dfdd20d4b925e6b01c97ff3aa910468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73bee10f4deb218153b662ac6d4ee3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3ee7994269775981c534e48786e7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc82da554878711c576daf86f1f2fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716970741fb2d3b342436224494932d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034aee0198160d42a9bb7c90853c596473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8577e47ae354765c934476eb4eaa81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df09a328b13a011240489e8a21453475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e45bbe71d6848079fa9a06a4e9365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5b1402fdd8a740dc987f283c186dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ea56787d9ce993604592580c47181478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87846ec9d055363f75b7c5bd34dca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119fa65d090894b3ce99432b129fcea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b8c6b773234c50fafd9c408a33468481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230266401af0ae9c15ec0a5f5aa6a948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82904da5e4ceaec3c34f136bc431c68e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1635914e1577450c128384580585484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6badde72694c3f3ff90897459d9ee2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8d923cc967f89a49283acfa5bc79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805967f084c38ffe8e6e740fe22c6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a267484475f1f9412f6306422370488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ffde7af3fb4109339dc8b812acc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903b35cc607c56b472024c16e97a89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3e79c55526893db447d1e1e32252491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473bf92db1dce87d2c039c0fc972bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac36c6256b5a19c05d310d20e649e37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec278015a69a87a10d834d4564ce5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89999f370844a2d77a9d95e254ece495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7faba2073dcfb2a9ee696da65e9b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a65a7f0ba581282da2cd806c0c9a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd17ebd4fab8b0f3924ee9875716f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34244a54797a70219b967c98900a09d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0922739ae98e01b44ebe66b7bbf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1ba170100fc8b0bfd4b2fab46a2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f0054b8016750031e0fc12136293502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eebef7111f59fbb18bda2ab41ca9fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e05b4d4dbb6256bcc66d5222917a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de112d35e09d33d5a3ef80adb02cb1d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a4c27e4e8184675cbcade7008444506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908766ac94ddf528df117ea81e790064507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a4ac32d01801af98c2a17feb3732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b2d1a040e79bdeac9ea399ecf936509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a013636f68dddb87d132c24155c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28707c25fe96fbf6e884d7ac1f8ba236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9372408c37c82670a2afa7936a1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c4c784aeaec34ad3f8bd114267eee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343de65e3280b808d5c6ca31ffc71c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27811065db7c0eb7aea06765bb50ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87646dea5a4cbcb988acc593938cb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254392e347854f6f6df159665b5bd08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd17e02d4ab0c4a5ec0d9e84a784fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9587b0f5e0fcc6920c077b6ee00ea9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90047c14744f3062a163da9b595ee94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf0486da8ed70d138208dc3dbbb28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e007d035a18050030449d390aefb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4e1fbf2bd6724578641eed69e83a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c97c3195ee68e66e8ec348b70a8d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71856cc9144894edae13f501240edfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4de66268ee05ebd670562b4526cf88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4dd255ff4af0958c2981b70092880527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487d79d62fb70b836555d143c21f2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cbe93ccc0c7a6861a2844a5b2427529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac45b1675f60979d6c295a30bd9b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5453ca17d8eba2d9800935307fbff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d0af3b025bed9769e0e6359d2016532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec286a3a0ea1b7db5858c847128a5a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd533016145a0ec81bb303995578b8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70d2d956b0164cb5288b1e4743e04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741d25e04e013b09b495f083bc99a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc1d0e4780f3b3f1c255fd93ef9f48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35471ff128de247ada6a3b12df1b1c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409220fbd261b9adb6c90e3054475f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72163ea8a1075cd370b84f036ba3c96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793694bb1240881e722921fd502abb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a4bb70defe21bc27f30d01a0b650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05b34614cc25e0dc246f447ebf1769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59982fe823fc852e33e4a6d5b357e55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db7948e5e102a0c1ce5f3aee863b51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b520bb47676ba263d5fd01a989fc5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4277c02b90823c3fbe8abe47860537547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef49446b999f418289af2dc68f927548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4350b436c50e577a5dd0a950d9883549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5f83e340c12789af74c5b3546f24e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed0463cef0fe65a96bbaa08f18933551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677021ff5967b3e3dac4c7238ee6caa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e8ebec7631f6c036ff1d36a4bef4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa670c2662999fda7c06b5f790f05ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40043413689bc6f3677dc166fecfc07f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742401d38afce1109cd685cf4041595c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07cfcae09f2e3416aea1ef77524805557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5170b17ec36defde54ff17c0a505d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f41d184cb5734d8adbcddd8bcda97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791634d97c44c27a48e47b99cb0264b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042b7a1cbdc9fa3db2cd42d651b0b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4afdefa1e0852b0d5de0abeaaf58a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a3863fac0652c4f8720ec0d9c9c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3e8f503ff051b8a14791d6859ec90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea453c6e6f110272299884b7370dfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55945b746d22333e6295ecaf4f8085d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1b141a53bc8925f1c7493a36955cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f0af806edd32d03ff460f617f565a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2964603c16197e4c5553970c3b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7549dc7adee58b0172ffd2ef9d6cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed122ef55372642fe3abc0c83bed759571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e8166f973fdbdf74931e015519c1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c4992d173a235ca7d72383c383c4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728915d9f9eefeba1e5e24ce749e09ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3e38e56825ba1308a27b50690e3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c411e9b550f54f5d23c051ce3ed5eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82c593a5f54d4395cd67937b99b0a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8adebb71c5d622128da4759648da1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c00e0458a75ee7e17a77b44beaec15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f3ac7b36ce7d5c44d3fe4fe4b733e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdce4fb63cab975732af2fbf3119ee5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a2a9c1afcad6aedd9b99a253fea72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33aea1b456a7a9671d4d226add5c10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9866c97d00921f2addebe2e49abd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14460ad6b2c7eeac37bc915c84620005585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63460ca456571ba8023367cc437704b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7279c7c2fed7cdadcd6a13b8f4b09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365d9816ef592f41088a0f0b07737ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b9412db5075d9be374e293def8338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f88e19caf95adaa3f566e6f8b8ee5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48a4eab45cb1c42b7ddf59e7ca8fa8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13273b6c1e66ec0f413cbb4c4016cc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ee0323e3920a0d229cf3142fff11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726d24cfa9fd34a9c8f761a9d45c2d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a6a0394ceb03794aaa388c1dcb95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b6428037e27556b31828f851788f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09153dc8116871a6d6329b6bab16122597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5a562081b980c941bf7b14923245d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f60a8e94dc7222551046cf3d6a16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855428fb3a3372ef1f3b30975162844600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5803e6927ac10d8774c615733c7be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cffde3c15f5377d2b262eb9b091578602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206d834ac06bdaf809184d3febcb18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a27773d8834eecaa720b6f34d1bab8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098a1f1673ca8e320655854d505a33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125008bb12fce4637270c40d5b3feff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aaac7f24616121b1b4aa7e4cde1d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6113b43ea4558ea5f5d12bfa21b09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c4d6aef416fbe5cfce5dda730e6b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3843f751f78fdb92b91adac44171ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881a4d42c38c0ffe0b25c32f5df876611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460b6916c7245f818bb1ea7e83bf99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ffc11739fef6efd14c7d9b1850d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f214351b732789aa7d6a2e18314c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aaa18e77993a080f0bcb1ca9f2c5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952890a4cfd4d8d49ac6d394ef9fa4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab38f062fc7d8cfda15b75422350b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e7e615ca0885874196b71a5486a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33585d3a8ec9555133a9df81b844480f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41903575068613840b660c49176f0718620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ccd064359a00234f730ecd13676b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ae54d6ee6e526502460a903a73ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e9595cbba5b9cf898dcf1bacef14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7f5240bfe11ad382d846972e4d17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61137bb2c2899d11b3c5e73fac916b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4737b37bb9d3bb509aeaaa73d46b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8e4eec754a4781917dc80fb4af7ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e75487309d739f67e11f5d92f9bb79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0d1c31a86a9fc376b07ef2cea99c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcb72089e539e3267f6c05a6dc4ef7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc415bb06111f7b80ef5b06d5cc82dd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970bf1e5ee4f608ccc7c4cc37c0df55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed94766dd0ca5873bd45d3b24b582fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7da1d0533631241d1f69b2d369cd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f6141a061b6b00f95971584c6b06a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc55de8efe20ea18940d5cd39c0da0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b16fd4f17663219d7e3af720d182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15b56dd6c4d969ae46434db7b8ff7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1351ff7514e8ff722fd825e9739fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136ff46449aee5c1375c3e02d96c398640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bed50337441d887a9230ffc8dff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc593f90c83ea53b7091712578445b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdc981c9fe12c86cb16f8ea1341692643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf4fb6f515f9902e4c225f2e221ed3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a448e51072d6fa19030f081ad4417b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eaaeaa8a718d941907847b8dad9ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d474ae70d348a3ffc0654c026f37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205771a943563e2bda80c52e35b9bae8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35971a97252b4f52d2eaa2310e7369649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc2e18ae066565d3c7e2b38cc5d3a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68887fafa20284b31a57a1a0a4571651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1d7af7ef99da58ce58d4b6c518cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110ec4b9c98c970bf9260b11eadcc7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510765e213f20738f219fc2bce24ee6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9d909e480c8f61fb1d0bdfb49875655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1a02d281ec6062081113b13442af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0945b6e658d4d34b4c396228cb8b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2101ae09c4003861d407ab2080962e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ca5ce053b4522ab90d0556302c5af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07a19c45e199acb79cfaa060ff3bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d1202d9821e02fc8b909da8c32948661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b630c02e2d274368f42b00a679fe2bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafba1f2c0a93177fae70ba82f2d9d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc06e98c82fcc77eaa0abb7d635e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198711e76681a8dfc0950bd9a56b197a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd3b2718ac83bec60af0a14f226a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7834d89b20ab123cd68c96679ac814667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7829007390a8abd6693733d1830672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b603520b7b3245d4619d53cd2fb9be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac33b60ba85d9c4902532851e28f588670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e1d1f8c0f2d8643e67327b414e9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115865e8805c4a3d8241e3ad393a2cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9473fe235399a21f6cad4af547722673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb3fcf0bd804e6dfeadc4dc10af92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33764ea7e0e3575edb153c3e046b189675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea9d2f251b782cde76d2254fac19ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef4f45728db383f9593c8ba8b3567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f723f7440b555498f2a832a88e3975c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264862d9e18f5be62c70446b29278745679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aea5d1439a855089e1e5094c7ee3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d390f96b5a74e150eebd5f13bc363681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e429c913adaf0d8c241a96cbca8d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481eef577ac9aa6eb998f2f84480b47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803634a14d3bdcc48411ac47fde884e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e2bd7139a7e0ca91e2cb7b0291626685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77069f5e08e98afb11e29b39525c5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e03892defa61b1bb1dd20de7f335687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c65c5c4a378b2022ac7c7d8a6104b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f700f9e028bba1b2f3c12fe2d819246689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d725ce62c3e2e5fdbaed9da36f4d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf17736be964cdbbd34232a50a36a95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242b5b33454ab132887f4ba3ed7a96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdeadc7c219a899cebb50d3bdac6da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27afe26dbc653ebd9af29a432f2a3eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422e757392c939bb64a84385bb7b8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23428c4cf6245c612565b201f6aabe3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eee4ba2becee4bd3a209926365b97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696dcbd5a747233083893a64bfe670d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4366cfd0ae04df90e7f0d4b3bc6f31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327c3cc9ddd441e2daa7c3851a64ab4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45bc039a43b13fb7acab5422ac8628701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534f485333889875950746d15359ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0f0689b16af25b2cd0481571ebfd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467a3c75702234cd71353a642cbd0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b25e014cc6e0afa686de8135d203c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f67ed0ed9a26a47b72dfa9787e13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee4717b3800696438983e074ec1bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8240867e1a72ea07e78ed2863ce2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545753eb5bf598df8cf7d2f549e878709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c5de90d93c14f4c3e36c9fee3eabe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b62ff9675a733460ada806b17b116711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee7724f45e1b0b06b59e122edaed1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a52b25c468a0c8309c65ddd4f03a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e63d4a41edaef4ac9de59abac5989714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efecb9209a880815426dd7cb141b06b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b57886161bc14cccb08fef378ab11c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b69d2bb70404bcd7039b39959d5ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b0c719181295f45523f2bf1b66693718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cddb4fe4e84e31ea91638ed5e6f98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ce6e3c2c409498ef3c4106df7b9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fdcfd4ce2563d4b29b0f8d344783c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2edb7ce2c285733cf376075e275a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e235f1d25d0efb0f16cc57a62c3734723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1136578c335a7859f953ee4c2306724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830cd5be8cb5754931ffde107c29528725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc8173928f9d5f90273d0c7a838d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b9b44697a3adc91b9750d7984f2e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac75eb1e57b1213d7a25413fc565bf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937586669766a937a53388945796d63a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de699d1678c572fc64993ee06c425bdd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360772da51b7d24f5d8a467531a32d28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a64cc59e6ee5d09b5bd3f630fa24c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f777ddbf96cfd62798bb59e37b0ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45677d3df9ad8bbc5944f19089959e59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540ed44fca7949ed63e23c3314e537735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b5c58cf7b6986dfef9d9fbec4d142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da393b8e0875b96a9838207d023d48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556542682b3dcf3f441c0b442e9793eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedede0c1793f291e5d0c67031b4b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d27b60775cbe0c0acb9c2ee3b109740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f432134a72906b1a11eee459a1b33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3f80a4384949f1a90e362c13ef3ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383f6654672e86ab9564f676920b4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c162c708987760b7d3a64eeade77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e61c8427bc8e15b0001c135ac6a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d24273ce40bf02917e38503ae32a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e2e3b21c6dd25b9848e774471a78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7e4c5b8b4c4e12549bc5696b794a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e978bf1a467bd9fee52d541f40312749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55f232a286fc7d4a1edd8df1452ee8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be3fa8d9026677a1ec42d6d544387751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96689499bb01c922602b2e46584f55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38db753043581b5725c5b6848fe775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a58543df7428dba01ea6d5e3b2244754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c2d39b8796da19539ce1176a61f3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c141a288fa8a3f7850d6656aa9076756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc367760ff7a3fdd7a9e20f1b8817757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46661bc5e2f229efb88e0bd4cfdb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758632ea86959b771bb436a698e9938759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>