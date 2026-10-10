--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c763d2485ed885c446e8cb2753d0351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea5bf19de1588806251fba5166ca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f605e08f40665c099763afb8009b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044035d57cb519ac0ec824ad0b2fe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c5a3c52e99025bfdf0d976480c94d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b584501cf2124ab7d89b1653605695f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d63ed6731538c34217ca711842bce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb56b75982a78d6025cc000539ccbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055742f0e3ef784fd5317b094f8d359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38104246f27424f6728ba0d6f7f8ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1a8da23fe236e0fd78de98545eb1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bba093495a30041bbd6491d5ff16f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501480acd32ca03815d152b61ed6cd6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a758b81e2e10ea755185323d4361c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1679570582e402efdc575adfe66a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff087d50d7f25b51809fdb39ddb807e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6193e996333b7cf44fcda4b7a34917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ef414c975dd592e7896f4af0a31d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df4b9bc009d4f71cda8a2276a234ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9404c2ea309f4b5fda25a7cbd25340820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc3d219728d67beac6a5c0ab939a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92a2a8431aee91d4029791bfb180622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff6b96f5e8511b31973522a26309f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ad95de9432852f4b9936ed854c8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf538d19defe588f08dbbcaec1ae83c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa9d86fc737b087de308b3b91164d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764fc60dc0ca81fd7f39fe7cf66b7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c3d7f816ca93ff1b634a21a23ccb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffee36ba3568e2890f728796c9d6e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c0921c6c9404022494f1023d49fed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138e8c0a56704cfba093b2cad3e84f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a301cb35dec3429bee24eb48bc725632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf683b10e97aad13fc18405b931de0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb448a0873dc0e1330cc0586b05fd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab02e36f5629bf19b1f8ababd121235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd642d2c8113fb1a8b1d954c183e0cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c35beccb7844ec6f0e2e1915c8a2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08093364d3db68b775a05ba6e9e8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62454939291b5c8cb1bb7ab5fb5fe3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c72ec3444a8291917d463309a69140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb534cc44e708eb79ddb0c43b4dc14141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ef4506649728339a6a2d94469929642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8d05992d621be1238ab95284181943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85fd92da84c0644a9ebc9c9ca307944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82722bdcd0febc68c2a04d797fbb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a89f06f4ee8116937d6479a6e096246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff0e1fa4f127d88edc553747276f8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695568e3abbe31b1c013dc5ec8115d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15a04445bf2befe69d89c8117078149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a9220b3a87bc00b53776f59a0be3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eaf97bed65b5255dd00e5b4acc53e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c3206372c1e4aac572218d7ca6ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7773058a8544b64a06acd931610db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f48179478af172ffb82b195ecc63254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564022e2b701a98204fe53f68eac9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32fc46918c9cee3f6be2b076beff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523067a5dd3223b4d13b04a41cfc7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44323cf13105e99b13d1c1103bab870358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86b275df28758ad045eec428db522c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fc2f66bd7a0e8ab92122b2d16b78760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803cdf5ebac36c2c944b4e6c926329761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151474de043db163d6ee145067f846c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb67d7aadb4142be19b0550c953a4d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935564e9dd75d54abcbdb386b4f6e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09332341b36c087af0e442b344ac1a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6bcdcc6739504f8a62e96baf2cc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f332af8398c5eb2cbea1445a23e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f7213f816f0b20abfd9ad3f98fb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546b31fa8af4c45d3813c72f53b32e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4ce558b1030f521e51cef7f7963370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997a7289327e21ec0d5cae3056018971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611a7355fa24f88b9dae7d1968910e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836859cf35a5bddd31cec5be8cfd72b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607329dcdbb5a0642be953b5478f7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbdbd5ed39a493a8aaf97288d930d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72912c56e166691f91f5b61b27f5a48c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5ab4eea763485e828a6a69bff3a5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b8259b8748eb2f1de43faac4932e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48086e248971a9cec878ce647e57e86279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feaad2d5988715921be100b2d0af4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ce793d8bab19eaacedcb08bf5a9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b823754f7205383ff30e65ff3fcf8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb47c434ea932f6ad33787874ba3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ddd307b3a4ebd82da7c0ec5a6c80184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34cb2a8cc9862b0d6e04d945dd6e4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ec388e7c085c0afa452bf3b99f8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a732615196e4278bb479fc3f8306f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c8a135f3f2002ca2ccd23de0c58888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dbeffd0c1f1cf2436a8e16daf6c6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d03ca57e8d148e47451666a57cb0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2592ce90fe34c5ea7e9fed5574002491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e80969b37853ba751bbc8c1454c3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb90ef0a36ddf034245b254ccad51593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c7bbe7d654c06456ba6c0893efcd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e404f2cbe4bc870746a188cbbffe1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdda3aac360a0b22720dd027bd48fe796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d152a484f75933abf2357efb83a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eab7c363d3dcee6f42468acf811f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0910bce50e3ea84a382b6ea18fad5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0252d358b570542aebe59520525ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad32d858467e6d28731b90fb48dada101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558801805aa895067ec1d924aae5d4c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892d072bf846e6672f65e48d47ef5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5061e93548a0351ee0242c7ba128d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad950bc8ffcb0188d1b1bdfc88505d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5942aa211801fbe17a0082541a53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a95fd154945e799ad0a694192ca67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412cb1678e1f8c4598e1ffe80022abb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e93609eca14b2981e8c605ad754848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59df3848e400a8a173b7c25ec9e6d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1806e506fadceca75f9e7dbd800f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa1d70e7720ef0564064fa44c577e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef602f26b8209da03c6f01a2a81cc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e338bdcbfa4aef27777d5e9fd8ed2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ffe7c8f1ee31c76d9fb33edb36b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113df58cab8e370ad59876725038617116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f376cd0acf1da8e40bc9548ff11687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea97ab6f32243e3a71201da523254d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7a786bddd5d0db74fb9e403b723cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ab57ed8c415fd49202e446c2359a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a7d42889b3bbe9efe47f0827e18ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e85c7d71c84acdb720e63901ae18e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5767777ed2515b7aee22b2dea42496123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15cea6ff1726322468f974596d117124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c74e503074b18ee4fcf60b113db7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af675aabad9e083fc911cd99c8dee0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111996a1af02a84cac3749dcb16df9eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5a0277b465130783e53901f8b01b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5f38815cac4eb56ad7b420f58e6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29d3dd4afe8d7f0cc3452e2b9ebb77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232147fe7e504c2304d0c41815c274d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef7ef32e48356e8eecfa8c69a669b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9db59472fcdc388a7b4c1b16b00ea4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772dcb4b5981ae239e640dce87a433a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aed26ac68d70119f0cb2003b0e7e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bfb332180a8e9287e214f7d446265136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648691c0cea8acb709b973e3e1e15e88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdba81881fd316cd29d855b989b87f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63387964255605d510ac68a965e8a9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d88b497a343c1cbb08ccb5fe003434140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0dcfd0ef7f5aa2e1a7ffa12ee419141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593cd7cb5ac58c5d76088a62dcb44c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855826006a31aaf052de47b3cc45bf35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da39c53977c10556b176b182c3bdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd328217bf748e68b1bea77f2f48bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b020490ac9ccad36222914ea207d04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1765a3c7811060c62df436d5e169147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411100fc879165b5a14f162c44ec7d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72f286be8fb6a70302457bae8783e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd43106a82d61e47a8321237a08ebb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f224b757db5a53e7922173c99cc920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca245f5ed759fd6721978a034fee756f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac77a68823fd5bff09f0c57d4f62c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782f2e4743f344bf3c80d84dc3c151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b31816cec003ae7c9cc3ad4f046d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd892599a9d175814c608d871e47cc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0976714cbf0d923b41cdaa83f08bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145183b2a61f8ff0d89da1209dbedd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684ae4f64a605ac749269874ed6a719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344552b767efb8d4c1025ee03c9450160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feffd3236204728e6fb4dd4eb8e4204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c3cc4729ae567d8c1b34ca17d6d68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be0285c250414e542628bd4bbedba8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029d8f122686cbf5dbc9ea7ad0e2f29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359d170e773ae69eae9208780cb60c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da2b0ce948767b605f739467537c5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c33b42daba6bab840a7775847735d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f09d78a147dc0c802c44c0ba540e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041bac758d4ba88d8106dc71e51d013169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e4641444bb70e4aacd4e18bc45f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03638b510ad8728f987f677704e8969171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb24a6c86b0f57b9fbba400a3d00d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452cfdf94baba832b1bd0731104bb02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9e7e8a64df0bf591d557fef235af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7682b1ff51b3f48d0380e60697fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f20197299aa15c7043a0311b84cf7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5498661bb163b8a10567cadd70aded9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732595b2219d3781c47fd135e6a7a9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45bfdaabc74bcf3aef6c7db87844a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a9bf870c11df1bdc0ff0ebbfcb17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd7094a1b2f9b46f98426a15b47a10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf361e4e6c468500c94a8abbc325b6ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00e7ab3d36b808728675a9b2bf0c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865506254456243474a0fb85282c112c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537209f0460a53cd9abc07b6238ec75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ac605d643b2ef63214d2873d33a70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dfa8cde1d9a25ab4c7510b68b1f15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366583360d060a7c57b564feb38d102f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299afc46e683307f572bcbdddf72bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f1775f418f420586560742ca7ef07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b127bbc323dc734f6af2b270764fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de34523e9eb8f05114aca7baa8625192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8a04cd24fa55c5a010886d37a48f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea29bb6aa442bb65e46e91b513287d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37db845777965f9fdd813a6707f6e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40b98b9bc74abb0ec17b86e9d4865196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f811221cfb0fa5ef22e64ec000013197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec7913d4fc365f831e3138a0cd6b9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf73540fcd17f3de700e5c0b921a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98061676a33bff1c52858c82499ff852200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a34ae2b0e5175c0946a6fd6092f63b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d68071c6603bc423b671e05fbad34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b272c23b1743c45e0b859d48f12674203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6220136dda0b4cf70a27fccf5f14a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5ef4c0cc9e19e4c41d6995515fb1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0658bc18b1a7fed1ba92cae6f4cdde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df5149b45386ecc9a43480db728fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ba5ed9726e7d0d11fa18d95e82cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1becfa1b1cf09f42fe90cf95fd683cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68803692db16085f7ceea7aacc37536210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ad013ddd4ae1170d6914fd637817211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f532d25c93d0a3b6ac6653a44d8ad5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a025b12dc1492cd223fe3adc94b5674213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4588dec843d6a3bdc4329036d7eb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c870b2efc25779726fab603ba4bd68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a801467f3ee8ca75944fff07011e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6bd3a4a7e413d3c4cdeb8b798b87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0824bf64d891dbc18b07aa131d169218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dcf059d6897e15617e761a2e63fae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038b6c71188374c7720c998a54015a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a018eae2085ac739ac2ee2ab9dc24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a8c20721a292e2056fdc2a43d3c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a2403d4fc5f97b3bf87be6724b99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b82a6b844df5b7d9b59690f053174224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd6c74a5e8cfa8a06a58ca4a6a9088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaeff68f3683972b8e65c3c8d3bfae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3e223074f9d740cd80d81682398e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96d417b84d8bd6250b97596436e70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08fe86c4cc0810a2bf49fd6d5931fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba36d34b00ebcd37d2592fd6704ca4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c37ad221c0522a4f5a8c5fc93aa301231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac6c0765010e5c032114e2a60f0972232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f983f45eed0b9e38ea92d2586b04e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81c8bf6ec171c00f8557f386453cc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a40f0d3b3616af4e3f15a97476913235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54716d3099d6fc451d99bbdf7bed80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faed6e8dcae5d1b133780b6b5ce5b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec0f5d23e90c46e0435f1c8a0f4c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1a8d79557db0cbf1f23603f0c40e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04bc50581868a41c97c96cd4bab66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d72658b1d9d37261da605201d713e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad266a53923331017c0a3053a0e24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22784fbc28f60aee3a3f17700fc00ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41116022c0b928f806ec5307fd0255244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f903ae92ddd41f1d61dfd230528d57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ef64f9537653e2f0da5848612a4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec908b465fcc2dbcf021977538c2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfd7c40a0fbace68b965618471ba9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bc61e385ba32c895d908c3193b1ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c1ea3a0501e704a12148c6ca1f1d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325570c3f348bcae7a4f7347363b35a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6ee316ee75e252002808f72199c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a973d97711320868de2e1fd3a7126253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38165eecd7b0f51f8b16c3811acb8d7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e146e1cd05e26e21054d11844b69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c11311ca457ed537a7b65880f60953256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f1529be6e3794d90ee3729abbcb14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4a7ae28c4f47350da8e0e9a120071258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e213250513d9b7c1c6b966f09c14d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f5199882bbd33d737044877fcbb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c9e1675afc6a65d899fec63ac729261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef34ea22d29481ab70875782e0169c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de5db9abaaf9aef1529adb392f0172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7eadf75ada4a77a5e0c8c0515bf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c066ef58edcfc2e2ad0ade282dca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc1b5beee4f611187449dbdab5eda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755bf3e48d9115c97e9643322763f79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9db1c61923ff9ff52df22d028d9c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77bc3f01e2ba117cfdc7e262099d61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60a12a65b17343b034e7d68c30aa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036c0fe7b009dd7076f7c51380e8cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c2a1f07b13e223adb967cb274bb0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294dfaa854af7a386cdf2c43851be4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77d9717e6d7148372dd9d04db1db0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9957bf3407fbac899043e6296b660275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9633198d2f6b698fe2174e1de4c63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba8c45c4c65cd0bc9a4e642adbcab9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d466e4c905336ef9431a870f3eb97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b209afd3c61bde8430ef355056846d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4656080be625f7d9eeb0cfadb363a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c2d87fbc070542dc17962fcb82fe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72185b4e0da4d58cb599d61e00090571282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b328cee1355f6f36939e04163d1693283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ea94f7a7e334c17d642c131d85011284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376820614dac9b7d670c47ca01ef22c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83868ceb223b0f599a47160fd1fd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596caf203f57782a7390be451b9412d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41237285eb5b278f47febbeb564b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa8bcd06612b6000376e4c8dcaab9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f51b15a6c000ea4b1d7d67d37b72c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be130812ba0a1015eefd1b7f6b76c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c45c97cfe1d9bb813c23f1d024f3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569fc620193ad8f8affc7ac6ba42972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e074e6bcee6c4bc8fa9707621e274294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b571e85669f9e257783064b185c8ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16620a09cc163617301bfc15d1cb525c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263797e51139e4acde6747ce6b85f799297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3eb15fdff20c3c792d8b198371f00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d2e690f8738d2075e9586901a206299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22657d1e88b757362a7eb5ba33552300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e1c6c9944bb23bc44cd8b2c09ba7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023c668b9bc590fa1f174e55c13adfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891d6b652c890ebe198b09b6949fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7bd253a88bb82d92b2ac2916879c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46492a4b21d3158aa93789a77e886c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16298f066b1e1bda8ec9765a3eb19c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d04b0059a6727e3c8eca9e8071c51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052efde9fbc87a9ffb39f2ad541c9b39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88d47edd00480484286f825e62a87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290ab7abde0e14d8f45cf0eca47779b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56834beddae12875b6b4c6c40b67375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadc4234fa4d648e70d310b769c7cd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189755ce81fcb94ff46c4cfa5039ff0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e2f7bbcf20d1bd67e4717b2d86ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc96013e443ddabf2ace8edee65400315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff774f422b619b3f828190f7145a71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9cd514516df068836f2007fac986f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ab62da90f0f86d83aac0a3804176318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58a2c40bcf88c1d3ec389be0399ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d89da09a9a6f4a098219b190ee3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76614ee87a65de7ea781b1f19b0b65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5737b9bf45600b4b77edd5799f4a37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554343d7c919ece7b894bbe50be7d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028663ff5d9b40f7bda3caeb150d7e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406e194ebb71258acdfe79aed1849cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e0af0db4e350f1325f418a25069d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54767990dd1f03cff6d8ecbee1d3c35c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189446bb01a45b723801e87332ce390328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d37e7ead4b67b0dc70142a51f143329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4233ee53cebbdb63b48ccd4ea745b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e93e0b56f86fb6d6dd6b94cb6a4d31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b99005df7139e6a8b7ca8b0cd123ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc3cfef951fb9d311be47d194f6e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9099c0425748f57f5d123bc496e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43828cd0526c747ff02baab9a145ba13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a31cb0960de3f7eee46333b48dbfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f33d03a70871a9a4e6cbbceb2ac52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b518e081e034ba4c5d26886c6c043338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b278c295d777dcbfe46b03e2bb20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e954d1a8b08b995fc74b2b90bfec74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713424db2a1677d40d260ca3f6671e86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d5cc4c8c59b966490ce9c784894e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6ee1baee6a71e48e18660f2663de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee22b37b65ba448d25cbf82c3cc90a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ea02e76e6504975e8f29f93a89ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680641b8b8cd59772fbe4069b2aff9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae7f1133fac73f0a1f229738c9784347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7ec52ea8898d4d2ffd24dfa2b0d68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8afcb3de704296d7b0415a5db8e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4e03e0456bf747fbca808bdfa97db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200acf4cbd422de59b23ac3bd70831351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873517ed18690739c023ad979f04051352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e128491aa41b176892c6718d9ff059353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda8f4d5a7b5b73e7d27d88281ae8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591371e81df7e68428069f28b237375c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e1f40d60ce4f04076add2a2d53dd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee3747a3c75604c8de8739dbdd301357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d4d9271ed3b6d91682417c6c6305358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0480bb8f0fd8d6f35bb1d22109c6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d836288b88e46317ab06e2135c41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5fbbd07001ee4e1ebf514f07f08f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd48b72ed3c608339e3c6030035ccc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116c37bce7bd0a9c2a3e7aef58baea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8433256e5debe04b53188ef05abdc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862fb23f0c4a8be932991b4c8fa7c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195daaf462c6e52e57d3366c62a4422366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5de6c723df6d972792720f1176c00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608489c46875f07333a494aa8252916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42781200892d58882afe56d1210873369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87390a106b57bf2813bf53dd0aab58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aa0ecb8b3b18f5d0f138332761a60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649cb85cb8a1ac89abfeda11b42f59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2576e51117fc4fa938589713d5682b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d0b3dd7bb809b568f653687be3d3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf21238c803c580b179a22949b44f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a74fb1a28e8f280eb545f38c9ed6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a4d13c40f13d89bf10bfe49e3b9fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0fe13eab579fae763ef1212d43e5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adb30125c192007358c384c2ee4f26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa4774204abe234eb50b31b09299f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a88b81e62696d919cbf72fbdf16da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9289c2af3e97811593b4bf2296c3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008aaec3499cd64289b56288710c0fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f04048fc2181e47c3419b4bf1ec58e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b2713a825d19acd08a62fa7d1e095385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d213ba02d87d2cf002f89fb08e95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ce88c754a8f7989d04a574c28997387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0476daf8053dccb220524630f0a9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9446be3aeab1b212e0bf1a68a634389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650b56c5dd7fba5fbc9ca0ffdc4867b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96522d84fd4b1367346347fbeb4aadf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798814a73cb027b356390f6d5b2dd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c85f506c0e110ca7ae8d2762fb32a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57534987b19f614882d380aa61921725394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365726b250616d3e4000c5189d48088395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a139ce947639b84568debd82263ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa7d560a5c2d509c6f25d077a9b3bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ee13050491cd05a331bacc3171dbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7d4db3628ae1b21763c42c4146840399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d027a045aa86b4f62392bbbb0c969400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3adb29ead7c8e27db0b907aba39c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852bc292c414584e7aec86983250ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7647726af9e974c7dbebc29993a64fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61305484f84f238061ad54c2bd29f597404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740e9150de55644f09be988ff7c162405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941eec41845068b7b45ee4d1e8c7da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae859721a0a16439d2d99a6662a761407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343814dea19878abc3759e43475c8fc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0798a764440feb04be8b8e4a05ab51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fab0a60c024d5661009a695cb833b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143441f6118d660a6f93c15d5b7e8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbcfe57bdb6976a332a3e4dd0bcac9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b376df59461c52c8626b9d87cbf2bb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd41e0a0790353363ea06a5fc7af515414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d96d6ae2ace6efeea3566822714f2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff70385a3dd9741d25123f72e9a0b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d167086c8e6ca73fe14efdeb4353e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452355fe4440278f8adce1116b5fcc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326b8aa1b83f884842373914987e4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e108085a5b94031ed502d70a11a314f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660c3e6e603567f55977883b96f405421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2285465d88683af3c4232a41cb5bab0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d321cf32be9304a5fa6a40982abd55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273996d8a3994d20d7f070b4a0cb0024424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8609e1646e2a2cbc15e9b55898a48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86530146f015d4815ed5b69932e63c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c24d3631e06708ba745e5ddfd1f55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91cfe80d34d76461ccca62898309f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb13529cae3fc8945107af236a495d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc806cbd665157fd46ead473fc822430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf037f6e5109f91358898bf661d9e0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4866ef56d157d79a9fedd26a6b18b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68eed01c02bb31ab50d8302f3fca05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4349c46a286027870f332e7e52c3f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbb7d7457d09fe9f121ccb24b2f8bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef4241548e6d143baee5e6c0bad11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c351cc156e1ba0c76dade673bdc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52fc3185addac4f1e70827cdb62c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819193d8b740c7c0971a7f0fede3892439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa74d2acfab9f4c0fb977040b7a0a69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044c8091c0ef2aaa6ac106bb064e992441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1292a12b8300bd74c40b2028a2d2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb076c31dcf531cefba94b4cefe24fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44027214f22b62c3d35e2af8ca53e89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123ca35370d8f20a45e8b6147f9bcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f556ff69efd6e795d7deb3ebdddecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b277cb466e492050c54bde27ff37b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d1cfe0efadd7019044f255ada947448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2b6d1c4812d20380b7be79920d64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b036f49cf394f0ec8748b10cc12df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2083bb906260b0c66b18749b739fdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ebecca4b074b49dee45c78c16904c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ee1c7405e81aa7df03342d6f7aa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef446a562ad6a10cbc49d7846e060fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c76797ffefcf0e4d4008e1538dafa7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f81d68a0af1f2cd538c727883ffdaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87993ccaa800d88462a9fca683c442a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a42be4d04248cbba71f3a198cb3e36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfacbbfe0bbf0391d7e42a7ee4e0336459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055585ac2e3a2f20618c6f8938211b4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b742fff9129d0c138cf7f128a849546461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa725a5bc7315eea6b6c56f102c17449462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1aaf56cb977c2eabd872c7f601b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c63bcf5ee2c3896a29620274fcd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0fec0dabb53dfd03c9cda8b98051465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c200679bb44c3ec1eecf457b01878466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7db933b59035d500de9e77aad2e12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8660914f76836953d2c66ea251d5239468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140daeb53d834dcc3976db1f7ffe7845469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650ab10355de97d88c496cab9b932c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1053944b0064629e281dc9c86ce3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145694f4cb9af97c879ccd7cb30c71cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212145df638ed3909f8e02ae32db4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7a0d85e5fa2ccb9d82ef59822a26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd10581ab81f79bee8e9a61c8ac08f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c33a945093687ccecddb513960d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33fa744a8d6bb42318af65b6300b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16920d54ff86085dfb7b67e2b9a45056478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e55ddda2535b769693e5679a39714479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea19bb2d3be16b6d72ce4a82e4086c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f9d252e663d37ec7a360d0998c7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e443ac3804cb9d29832d79a0b029a30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf02b4d97885643b7dec82b81cd082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a4d783cbdc562b1493380e220ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d476e26afcdb56338486016280e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b82c00c0a87f758063aeaa2aa55e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59256e02791dc705f45025a87d3eb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f74f81c8f9e87af1009bc40fa9ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32891c2c724ffe02ce6adc9c6619944c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd402c2774d144196d622e220abc2cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d6380dc4b1c33a900c6db73b515ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eac7b94299c9b0a1db6e464f387e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d451720eed149b667c95575b835bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1ce57fc1cb5e43399c47db3f6083494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af592ed90d149a1cff435e55e29fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20cdcd637196baeb0084ec59480654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1ccd7596be31d4f225b4d653332e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4fecfd29cab9d2e0fc2ed19f62234498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e5a52abf6afd724c6b72e0b3c9f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aaf8cc34987c543fb1aab8c11de5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d94f471f27d73492609f763ce8047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa431f7301c6a07620589e13922eab3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e601414a8ade46dfc0e615dc7a09b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868a71e2509b1ee9dddd45fd7d10b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a1aef4c2cf6f549a2aff9c5632d69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e6524f2107cf79985aa4d0b73c6fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e37b5d6c90ac7f3b4aff89d51a1d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60def666edc8c94b503fe420fbdd69c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fe95f74c457c484574ab7a052b127509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cab937a6c07900ae652786d9f6d7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5066f07d144b5ab724b6d4f24f12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799cb4a132468916c933cca7fa43e0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8887dbc32e3ebf3770249f7735b1f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa914afb92939e160e49cb57fbd16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb96987530631f260bcee8004c25a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd8295cb7f3e2f9d092e7377307ad0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a174f861881237bc03e3e62ed0a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b064dd361f6766c654f56de1e8914518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a71035df806409202d3d905488b21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0964a2dfb3c85fa7e763639f842be26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4a27306ba8e80634c2deade72dc51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189966e009447881d3647ee546e5c27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1da53ec0ca3678ca4c388f029d02a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1caeca43038b9d9044d4693ed0f1ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd7951c581a6f7e18e5b212812f968525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb57fdb8b9c39c3181422d91b98efd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57ce967d437f80ea517633653e9be9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43915adf95d6e1f74dae1579bf984bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0a5107c9c2a4e311a5a6100feb87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127425561a712fb790cc55b6467e6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3667ec749ad89be8b1501d58b0d67d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972af0c7d7f92ed9f195a7665b762e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374133f053ccd0d2c57105b7822c9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ad7c80bfae6043d222947bd7dbda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e42a3557d412ae044b53d689c5b57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d28cb4bb20ee284fffeed7beba00e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b22950c0a720c961f28a3f57e37e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301249bc3fa3353fefabfa46a89eade4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c0f33543b51bc4ab8802ccf04527539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b2b814cd0e6f345a4c768c7e6cc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab363cf2562db0ab8aea9ce822a0fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c2d6970cdce39c478b276e3b25c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ec6ea5d846791dc56058614170b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693d15266d08ae025ff56bf498e2e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3cc1984084813d64555a9bb1ba16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6a07279eecebe86e6784904e698c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb4479a4358f28e775783ef93f8fa5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82dfe70cf725c36e9fc059ac29e8b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf77ff5bcad0c62d0432bffa5b0f70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5beb8bc8ab66ba06a2875eaf820c22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ba7ceda31958eea97823c980f0b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f440edf5a2ae0d4a68b71057628cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d79f8d6231e764475c41b863a9d57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd68f4b98221d1265b31db4648dfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f240874da9f2518840a550565723e96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d24e9980f4cec81dba7d11485fee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6802588af50f2cd985e2ad68649a50c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71fdfb2dbb7fbb72c0d841a7056007558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6cd2d26ff528516ad5afac8954684559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7e5060e107b70382ee1485adb0db6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141740ba90774ac488e27ba5bd55e900561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba4889991c436a437d3d9378b0cbcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef356caee83449ee7fe69e70434f7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c5b1239d686c6ae0f0b16b3321aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ad36f6a9a1bfc99a9554705fafb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fba486375b0a413d0f9afe3db917e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cb0394ffa478a1a2de0e856cb3575567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855034909548bb0e7c0ffb52e83121b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695d3b57c0670a0f20a3f7ad994c2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802fc4d1f6a91f06026fdb8d8e1ade6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7c2326f201404e2929d6c7b0760e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec499eced794b2d294fb68d98b606fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd0d4b2d6dd118272b2c7103182d12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180c4fca2ccf2febdfedb0d0cce8f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d2dff564deca670a783a6d445cb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be815cdd31b0cd7a7811db9ce1868b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081017239c06b781297dce264dfcd67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809634258e65cb5dcd921ea7c502bf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7338ade05c9edef9f826708bf26f27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174899b005a559593d7a94a648cee3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c4d3f2d7b0713e250c074ced1e765581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f6c06e2fd0c3c027f8613c5abc3c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1a8b25805d587f51da83c99b6d373583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a65d5c36d4af0c08610395613a7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5673ba60ca2556801097deec8a98cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3fff1d280ac414484622ed2744e32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490df80346274608d23ae8221aba4cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa24baaccf0d7deff594101da7e4c5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd5d99a201bcb52ebdf6f7da52dc2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d0b84b5cd3a28ef9141ac5921490590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905a1b14b6e628d2623c81842b0f80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67105c023e620dbf45797edd904f8ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667050d557cfa02423e27ad43bdcfac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b79f7a9884315c0e6a9675890085e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c00be23363a30f3e4ef7e9d3b6517595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7009f92a4e8b8f4e85e5e61f5b1df8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b1daefac0e15800d2297e651169e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd450f35d4ed4a6283e9fde7f25515598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55585bc3d3255bc512681598dd33ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ff1aadd2baf00f34716ed593c3a6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e0c50d161e31cc8efd751230bcca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f7037fe1329cfeb69bb88467d56ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709ef13aa058ba02d8df51648699ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a98716920f1b9945c372970dc3e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd6801c18f54656d87cd4cb02e30f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eb5943cdb578a8b60e47597447008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13306ec9d120c70049775c17f1a3e991607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534adbeec35590b24e983814c207b14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f751fb7404ea3f1d6b3cc6a8cf0d7a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017132b757c373eb8d50232c516c3af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba80fb220fe47a0ec8fe4310241626611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636a5c5028ed7ba88643298d307a19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de525d47e338c987ca884cae1122ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0566a1e046f69ca0143e17e27c0f1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185bfa1c5b6f6eb3389f4d8bc44366a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1603a1fef531e51e2d40508012ea0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256091d5d68a4deb98d3d65d43a49824617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656379ee4d224ef8a248057b954f7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13ed77743074076f0738c13a5daf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e85103e710face1bf4c6434199f9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7fd907e25046a4e18586c1042d3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5cb33fdb7f1101e35e1d0aab3ee46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78650e23b7c39f8950f32a6571cb30c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e8368679024f5829b0f7583d832b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5333cabe1ee2158fb8cdcfdec4b6408625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf80ad86d498dc03545608de2fa2b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b78dbbb346451cab6d5782beee6a9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a04f6f4db40a82a2d2b90de4bfff4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb340daeb8cb7d304d0549cd142ab3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf26ba97b717588bb6f8b12f75cf3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e867a863b7e3090a4bdd86012442631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cbdf76080eb35388b317f285d979e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f18ff9e9126944bce920fc44e33f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3bde081184de49d4578e4560ddfb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2528124357dd9f2e1b33effd1af1f18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff04338cf1ecd0f03aa131ca01ccb9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5f020bb6f6b022bdb409f6e74d315637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48c8ca683d7a0e817580706b62660638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdcce138cf18f4833ecd1895f3a722639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847a5d1f07c2191e8d949d73c37d15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14375bb0e56781869b7950c9ff879670641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3f5ebb18659d368ecc679dc151d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413312971afa02b4fcde34c44e92726643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d4a247585035be33f31ebb0f61af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c400b1e3aa99a6c74b2964239917c5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31346f1699d91b15117fa6e17e8ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc72f00bbea6b99df911e8dc5a8c92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5f3012344a16190390d4dea55a44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a3c62bdabfa82527411a90f395b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e29ccd88378beaebbfb3e3a4f8dab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79b1bc7650825fd55da39a2acc5109651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3f835ab1b7039bbc66f74ddc99ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f29dcc61130f10ad1fd95a946177c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130a4e7d2f0836d31b387797b00f9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340a88ae7d683ddf21ab0ba35a063b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892386287bcedd805989a398ad4d64da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc3582713d2a60698deabad81ef81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e4cb6133798302da6a46c9c3fc0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcd5cbb29de7d005637fed1257abe4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1acefdad7c25f0e8ddd46f52ff086660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2867675196352c9a0f6c2bee703b65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456326e2f6837c06bed88130af2188662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd7dd2cb2a64babd263baa7f83408663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecb83dd9a0adea0baad4b5c1b24dd2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b690cd5d123a9d8109d300738b70b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda787bafb14f8e3d709e45ec7fea256666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670d84c1b5443b1deb1588e736721b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167caa934558113cb3793808406c39ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe2aa39e68c1405b6ba66291d67a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbf0c69e01ca50ff3c5bb45eaae29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153bf27e50ffad412b1aad871869c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3b4ae3c74d22ccdcefe8e6654fc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1db7537e6a59e11bd48b8448ec07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae044be267ac33632151988d92ab4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67b99752cb844a80e1e778039df3c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a4531c01392e97ccccacd15d05fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d112a763eb72f1b7ec43f3c7233e22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722940110df9ecb2a57e64283dece61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31d43b1528d70807a2bcc93cd9c43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b000c01d67901a9d3064316d8ff4be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1e2ec6e3bdde3695097d257bd22a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcdddb73ded428a4530f1184902580682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe228095e0e17d1009f5744b6d1e6ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71733265b752423e4c7d5dc721ec1276684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457767a082fc83b6cd1a206f71a1fe1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5151dfde808f6d44599b437c5897e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a837c8a904e353f86f05d5898b9b126687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96634bbe2668bcad9b9d73b5ec06a74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6201260e4dcca7fc207b7c717f643e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4e270f245a5ee6d6c8a671ba0d64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea31e7f3d85c44027d83b42c9c3ad9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdca22bcabd8ee1496e824f46f21c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bfba05dd707f03d3d72c4c6f34af1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09530f512b24bbefcb67f327915e9bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b7d3a91fe3a54dd23d17d2396f8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027ab7fd48f018667df0bd1e59636b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d55c049ed3f6f5f92a75371f0e7317697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdacc46b710e7ebfa6e0abc9084dfdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767ac3516ec9600ea7e1b358be48a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a81d9b4e2dca73a0433f9f40812c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd4b576e85d14dce5f0ab206dc5b87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed9a73bded323d3d23c86fd94e1c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e1b690565120ac6eef803966b688a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7bdb33a3b6e3d872d3efad53bc0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16d6948accb4df90c10994f35a308705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df2b96e0f6dce475b6a685047061d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa79a49100b4730ce5134a45c4ca1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8049001f17069a80bb0b99d3caf339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52507c39ce123aa84665e84d0e6f094e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac497e6b1b90ed8535eb9b5413f3526710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b64224c3c501a1d1079aa203f645f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820c9f5fb85ddcbebde7d7ea7becd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331acbd0e0323381508ba1b7c7bf120713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f072a73518a7c9c25d1497934b9c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac808a2165ff859c13153a9a5513ace715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e091149f03d8bf4dbdaf0b6d12c894e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44db9d2399ed10d87ebad4a1b890f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f402c8a7d69d9652cb693f735f7be9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e212bb71c14dbfbbad345d24ee01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a8963681410862010808bee1d234720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3395da10696c7010308bec37fb6dea2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91338ea969e585d8a1707424917e3989722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a602aff9eb206bfc8cfaf0a8d751e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f91f349b92a9664456a46abe785f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b80b6f4cee76cb09b145b54acbd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278474d5202bb967763b150108045d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea0c4446a8d7532760897048a01cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867092f889f967ea7b76b9a242dd013728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed1fb23ed80d1b7404f7ad286d171d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0adf664ff77f731db458abfe16e4e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174aab459e7c61d27ef1984515ff4c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6709b7f8ec0a83c7f370841b423b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a3fde4084b71a41b363fb6f55cc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2020e5da4b241a01306553800703b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada7ec7a2634c10756d90335605c20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d7e1d9a932b2843023a614cebd553736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb519233303a31f2d75b77ce5aa56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693007445dfa3cb245a01b9d847d09ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36539aa0f10b853da59592b9d58f1f37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f9eed9b084ca2533fad89699792ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479e8dace7f5c38930385583cdbc1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f4a9ff1030bd7b5703f1a8d2121b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f31d6caa77682d625216a593cc6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf45b3ff4d60e8f7081f453fbbc8ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d02a3a47f4ea95e360cf15e99613b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea86c728aa14a4efb9ee9135d62d05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eaf02277e69c88f86eecaa12246de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632655e788a3602e6427dfcc975d85b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeb262d3502d28539cddcbd86b202a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245a764e6a465ab57219b2d86b3de23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ecf1606b4e9ff7c366bde30a4806751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c98001d7d092a09ec910ee595ba82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca8231239bace517ebd492441e299753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f3026e0a22a6ba823ff986222e54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f23e0beaa23cb378024577ab545d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93378b6fbb05410d59292be06d065a48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ee6ce493c7f07fa58b709b20af89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3c0aa4526351966cc9d0e3656ac4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875162edc8044a7659dd030b792195f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb09ca996e6e9f053a3456612e4a2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6fbd851f025b0c1fb176d228f5ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096412a99de1ec66ac9c54439d9cb773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382e7cf8d70e288fb0a6d4f5c32b664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a791221c574f9a3aa91026c30583a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a1ca674ecd25b1b84d76117390666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478254519607a94a775618edf5d99137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159cf8320aa669ca0e80694a95280118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303960e7e7b78d88dd3339b1ca329b309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0426e6079d4442e48c7113f0b6534f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f631abe13688583b4093f59e51e53411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659fa3a5c61b7239bdd522adf4c498412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695244acb3d48cd7e4a22081086b89313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd5bf73dc8be0474cf2fff66ce0f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39486328397620b2883dba3b9fb5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caaf3b74602899980ee8feb22138a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83969d62a80fa8656d5e72475e24a94817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a491692cde930d4fdd5130dfc8f84f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0feacc77c7208370bbd28d9a1d5ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecc36009d9add92bcce8f91405a4fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d1ec5ca29cc6f4c1ac5c9446b365b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d1dde9c10d25a1ded0b8d16d22d8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1edceb93e64e24bfe7f636bbad26923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6862271b4cc25179da3d444a157f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b9c6c207c78bf21beed5c0336272825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f540b43f3ec2db6fc01ac42c5a7b8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490f1658bdbaed6e5eb8901375a456e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37945ed031c7950057cb0feb7ad3f0a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf8b9c8e552007088a446771d5e70329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073cd274c468b813aa9a4c8e976592d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8210135d3f912ce2db414da3a77f3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216ff0975d90dcc2a656db50273164332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcc485776b3487fbfb2b3004123dd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e846de05de668d16391ddf1ce10cf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea98ac3f1d2f079355cb3e07f7ebaa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83a34ebce3f79a74452c352a4e4db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d6ed4829d4471863389ce1d0063637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14421387439ffdf17bb60b49cdcd55e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234904fea3dad0f3ed2cb27067b5a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e259c00ca8f8916e87b2430632c9c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb03764ca9839b59b19c76023503ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa82d763c52852888fbb83ead1f3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f1ea674f4f01844710bf0afa9cfe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ee726477bede14ab26ed76ee48a5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e87574d772742bef619b1a3ff7cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b6ff94e641368d25b224d987b932f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013918b11ae2805ad2a8fc09b00e22747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ccc20df264fc995d4793603d683d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac18087396399ed789f7a7f7a5cb3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0c58bd63a4a54e3a818b22e07412650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f040d72c026dbc7cc7979e9deffdd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bf8b6e955f0f0617e8bd113c948352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1808c9113043f05a305a48bdcab6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e2313fbdf106a4967a6bfd50a3c8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46aa03389e8e9b9db74ab1bf70cf9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293bcfd5d92040ec29bbb0994aeecf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971760d9bbdd43b384c4a3608edc059057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381f5b7fd67dbb49c62b98658d24ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea121e3aee4fd89e8fd1875ce1b0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7514272199f2d55711154ffd4432a7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003a2a7b678208a79f912ad7a52000e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9472e1e68c56e2986fa3b65a905e3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ac5e32e0ccbd06c96e23fa51ea4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4ecf8468d142735eefc98dacc76864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a73f9739e786a78551f0b6cb850f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f6a1e963f982f4169e34f1aa317166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424f5ad38eaf87e93241d9040ce4fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64cc525eb91b1d5243d9b7fe79a50c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c811155119f93ecefc012b3e25410cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26121dc97fe82ce39852fd4eebf0333a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95181c5c16d4b98e7f2f091d1ea4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60a1a6467c877117497313103654972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a8e7295c847d35bd97b25594364473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdec25fc39cfec09be076d6d2c51a4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551068507ac5c771c9ba5334827094675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b234bff969796fb6d82f984b1d2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d5008900907d49cdbf5415ff2ff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033023ce1ede93c59244285b5df96ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d2b99503a9e289e9ae5d5766e6d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6849c92d1445277d9447f1daf68c6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719bcdb9919d30c1990973517f851381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db05bdd3a72d0876cf0c14768373d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1115a17e99cfd3a1e09899727667283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dbc62942dfd8b9590ae445a16c04684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826f739af9fafa6977789805760ea3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b779f073ec46f518e08b972661b5be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb190714270b15f30ffad0c98fd8ecb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48917a1204d23b56a577a2d82b5a4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9384ea2f19d06370fc7af4f40cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71698a456f9e022362ff3df621db0c4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e313444afa147f568a60408b42247791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a701bea40df6743f9a14e16756aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731a97e57b93b2a16b04546c149fe2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23724dafbdb22b06c96aa0877b1a018694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd055fda494d5c161e7804e03699795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcd6e4017644970b3b2e8a1fceb5a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee65a9a2860b9a7f69697026d61bddb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ad1441190c140abdf60c1f63b1f8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a46f7aaede6bdad34ae02f1169b1d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14dfd63fdd46823002423fac9b820100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cef897faedddbffa8041120746247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19144a31f1fe27475802cd406f6e691d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bfac78620c7170d8b1fc0b0fa0dc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96b8c13098fe85c50e4a106caa6e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b9d721ff51f312d54817386ea91df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf61b29a18e92a7fa4b47a7f75840106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26404970ec19edfccf35400f5b6886b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae11a9a9b69eea729da3c6dcf740360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7a52981823bec709a584934c62e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee515081617fcab6b59afcd157f2a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b7bfaa8913da741fed7059ef4bbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f7cdd26671f3943cbc728ded8ccc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b1d79cef2e26714cdb1fdc6bb975b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af052254b4dd3473eeb70d2a23f8219114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd7af9c2f709b3c527a7c4cdf05b05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f8ae58a3b26b73dfdffb2f357ee1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c7ca11f76b104892100833404a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c2b9f51929f41f3efefdc85d2145f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c697ec4874193391995824302cdf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed520218f78e6b1450bcaba4f2adf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd269f6e575cf32d36d4b5655125d03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5c23bfcbe34e4f41ae641f8fa1e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a57f39a7ebe041c6672173139f9f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc23b23b63c93ba7d94e0bba97143b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2de845ce7a320ee513995e20c4e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1c8dfebc19828d2838929e21889a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a198a2e89bb5762d27b96e25c69f67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c98739bc8f897ae6f935dfdc4ff60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329283e1c011ccbae713242590e8e63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a39c9c352fa8b97b7aa5ed1234a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718032fef94a350d260e276fb5e84fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d9980a68348aff8579ee3425b3a8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac86486f6672cab4d2aebf6b42d93a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55b364e18b3ae2acc60c8ace66fb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e502ab34c60f7a87e43070715f85a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b425d66ac0c86bc850379f801f8ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c25ea4900ec179c9d656e8486035137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4365764b20c559df039ad599ad9d61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd02337dee8eb1575a3136ee595f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ea942a617eb595996ee0f915a78d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5bde2a68966c44cc373e84ee55c1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0728ee52b1cc77fdde2630ff2ce74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e04cb6161ebf7f496e092ed5110d45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba38205fe0dabe6601fe219fb108be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a90b72bd2e0956a1ea7e0a81fc39e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7fbb94cb6b9a5b08791310c9529e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbdfec39b7325315509e30bc970d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37a082fc6f589a7263c7b67a0bb2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06518d505ca3aaa6cde8bf496df64c1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a802802eae8237ef4932f3cdb3849b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79090c979b23f61231b053d366e99a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ec7e7eb25f9655ceccb3ab05565f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb2a3e8e4b2073264efe2063e12b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c51b19f77042563e996172053f1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6729c1f1b43087560f94ad4dce9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753f75a78e4eaa1997cdbcb4b278859156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46af1eaa66cd5c96375f01efaefa61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea985668b4d0b5466e7d815e0272e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab452391f1286983826c1822b48f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a5476902a00ffade8cfcba5a22c5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86bc832242b24d2a0063417823aace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea40c43a6257f9a7c60485c964cf59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb3e59415ca99551ecd0c1b89f9551163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd0a7566490d1adf37a59c4e138b8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72b612b6de521a09606fc735b1647165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186f38a8c3c840df04d5650ad4899db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a207bbeea28fa06b16888c3e5f96d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e78bb3b7835ad26dafbf7f86d42a4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96280f8b09bf0cebf478ba18f522068169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0767474e44e4f6655b742828191c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775fb9b4aa5fb868daf4308d0700672171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6b58d633a76bd7d1d3e0f474f6e7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06189d7fb7c19947a047c28030027ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9eaac1e82540e642358b57097ac9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147516f69cc251329afa36d2c8aad29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884d5e100d77d14f59e4a103df33b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31aede80eeca3dc1fc54b6ad58fda8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ab02a1320bd289fe4d322859cbdfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d5005c8c6d24001fef04220c4f4e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76ed4d094ff04d1433c2a1b5966987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e07e5178cc4acecca89df475b71d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e31de03eadd58db0b615c01245af0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49849367657f04cc90e217184b60ed3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80d494316b73195da05404b6f3740c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4f6a85e27e2ddd5a3326a5bee23ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff503df8840baa853ba602a91d15587186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f3fd4278f34834df16b5a823a098a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d958bd45afc95d0b2d56a8ff3f74d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e99b4cd4317538112e6af96eab19a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9ebb1a26356d7983f9694a16fb66b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b761cb5d2655d394b07c9ca187a8aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bd33fb999857aee99eccb6529d421192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e11a16c93555bd071510119d67e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e86f04ea9ebc6ee5b5da16a095cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebea3123e405261a1625f73da54a9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b7293fc8e8f1984317db2289cce6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76695746cd3f84342a2b136d30cb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb11322498ccb7402fdb80783cc870198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c41fe3191b6c8e3cf7406cf0bf7c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a473e84e1e2bc60e471345052af11d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da7a8cb1a00b645cf8f2fe3904287b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937411448f02bc35fde7dbb7d90efa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657175b33a0e984e18e73c9fe4443d92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a1106bab19c08f903f770a90d07f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f7dcb32b5ca3914cdc5534457b29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490f263956cb9301e093bf516e73d15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96fcc6ad68116641eb35eeb55331fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bfca291b5e476967efa31426d9155208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d200ed703cbd7aeffa7431006da067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1950bfe3751e61fda26e3bd39788798210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e0f50f6dace549078e914fe927dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b5ade721e4bd693f6fc4a44582c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d6a7b095fdc35e1c82f8404e0ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab75192fe57ac714857bbb5a1250782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bea3b3d88392cec2d98e7c177dde0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e1dda43555d82588820d7988b42d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86ad4153d9f20259ab1c4034fb8e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b71394cf09c05cc5fad7176669521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c943ad036b1f9c576153ce7c10aae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b453942b129e7a3f336bb5ff67688e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c63af39a9cbda77ad1d8611856dfcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759013a8d8ccc3833bcb623a712c182222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeb22fd589a18596ff49491fe68c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0b896e7816efd839f4390b89d672224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7df4b5e9c2099658009b17c5c077a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d734b78456fbe970cb052feac047f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08d25094bb07f2da492b6cfb4c7cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08a106e676061bf07427cb4daa2251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13aed907532a9f336729641d78f480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01be26f02860cb86af2043019a5f6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e6c0b9264d2d16503a992f74302c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5673eeda568c38d14791834dc03a00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7fbadfa0f7b07b2db38a01c20dcc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2fdf03dc47040f1293f274ea1ec6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda915e01821a50dc10ddf3e4e89914235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee20b7656aa76760bdae3b8b66d97f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0570d2260bd095957f268f8d603b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff287f72e7bd3c5acac419d203903cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca40f3e4442c070103e7188b424ac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9933b93041d5ddbf3bfaacff96eec92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732fb5212215c02e14b8d9114e9ac7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df3a80b3589f04136014375a4043b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922560c7b61fdf263ccb07a2102dc6c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a855365ebbb359d154f510e76a2eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9937ee103c83092cb458fb1d8013e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfb41c867fd8fd45097888eb421b07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66145fcbcc370a897a512c2f0b3139d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b84c79556b816eff6f050b7d43546248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a8d5c5fa65269f643eb7f2c6adc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991db8f99161188b3b0e7a275ca99a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c8f82e713ee3324dfbabcfe0d11b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6b4ad14c013e53d6c5c2713348e98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4e81c87c2d55ff692a60b61ccfb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5bd8e719fe9e6e3d2f0f4d67b69c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d60d3789bb3595a605852eb9682000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc99da5b4ca2c049ed5111ee83efc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132c2af99b52ca020c861ce5181ed9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9441e11f9e025a65031edd7699413a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8744843c1588c14084a86bef16bda2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874d52db6ac783c6f63590bec60bc2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b78f821a0cc24814326fe7bdb3652261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeddb80153234e8ecd53d386a4ae845262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88077b766199ef0dd9efa4cd2eff9ace263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb6cb1a2d4c69973023da913e98a8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a13bf5f7e1e552ee377c3d372d255265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355c4cb1de671ad2ed3247dd7c54dad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68093c87dbd0b2aea76129a80c85f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ad75adda58676323df95339f564ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fef49ff35a8169bf68e8c91749065269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b12f5682b7259278a6eb95cccbc23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cadb2fb67484e40f9bfc860d411aa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d699a115233795b6d0c1c703994b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b186acc5f223e6e7f4cd9f3dd6b49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f0d9a0b004982eb3df2bd77b2e181274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef2d3d31cc1ff87528289c11633ae1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ad399b49ce794664d4dd89acb858276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dbe607f090c31029b5a1e0070b932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb9f2e1512562b41c1c1a4e2e8dec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f5c9044c01c671d99e33521a288cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1fb449085c0c23365b1dd7cb4ff27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39e1b894f1862d6a8273ddbdeeeb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b91120f32de291aed038a4d837ef6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df51aaca69eb9486696f830e048966283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2766721e1f5cff322b2de35ff2f0e39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee76e1f8dc1272be7d81de6e2af01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1715af5afeb2cea10b9dc76d8a457286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97d46029dcc6bd477c79a5dfa485ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58073b4b25179bd35290dc825aa6cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db2ed2ac45d9e7265c9d444c969f61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e70797a345485f8bff5296a0a2a40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e274410e71e94915fc9d629184573291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557722c65f3060c55010a1ca0bdc8cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d273f332ed82d8884dc2812b4a8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64184081a25aa0ef593b40cbfc4db5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c24253c4f8071154671aa8d0ccf03e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde4cf150456f58d53a4f636736b1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59363516c394de94de3df811e93b27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6631f4ae78bb021fbb967af4cbb103d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dca0db443914b7d3680e518fe768f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a5766067936c8461f045e47db343300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d705f76b5c3e24fddbfd0faed6c434301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e249533c7c88c3570063d55dab57f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ccf821f35c8b88093ed6fbb416b94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7df046f0404e0e5d92365f983dd85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edb05b0cd7dbfc7940b530f356c27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b626654b42a26a80a6b4935639cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425dae5e680a9b4508e0717bf16350307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef259d374b1996df6c0d1d9e14f1f57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8793f32140b16fa0f59a4453476b94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661aa4645beedab7e47f49efc184f20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc073f6449cf64ea9cd142d575d3341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f7572e275cc99cd34a64974d9589312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe642287bea6f33b80d5cd4cb49ff23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3a65bc55054940ca7051fa847a156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de678d7e862f2cbae989fad9ee578965315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151c42f5e49b90f73d3dd5348c3ae20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a35736ccf70396611041f296ceb43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a64f74299af09621af9f3c8161065318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a6d61e320fe2f302f1fcdde2122e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175c0ab4767a99e2061a0e07e2e81a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2766846242dda1a534f9d41a76fc3d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b96686132c5ed2d94bc8dca79ab3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835450049ab547f400095cb7dfbefbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218fd8b6e8d7af4ac6feb3a6cd31e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbc4494de01a1112f0551413bf56b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7caee6db5112b56471c2d2c11b793a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89004adad50760a296db85d8088e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028fd4eac8125111ec5bec0f5998f51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475023ae2adaabd248b10d65bc8dfb05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a10ab6c4ce5bfe73fcf8dcd832b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bccf0210436fca70702bfeac010aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b57785da04e9ab6c9b43a2e924795332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f730fb6aff63663801b53664d1a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06355751d1bdf46f497b7b178ef5b220334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e3325b56a9f103ba1e87ab830634335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8769334a90b0b70aad30eb4b782f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270c359364a04a2b5f6347609850cad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231875c9df241324afaf0b0e937bb12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a05249c91d645a7353e72bceb19bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7aaf4781c7417de1757f279f957e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1351f4b4f54ffe28f690ce3c0451341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1dc559f9638ae2dd08c14bb865647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcab48c30349463d23c3eb3649e322343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14613cf44d4ea1bc33766145b66c5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c725b2661c93103787141681d85e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631bac83797a6bd662772d23373ca6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcb4a034370facb20a994aed09874347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27e57af974147ec26f30796946fefe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2d75a9e0e1c661b092a0ea52692f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e756ac8467e531647f5bc3992e23c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01656e134c7248590158b9099c5cf42d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef6869e91417ab5f725fe2a9e58ac8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36bf890a3120f865ea3da19cf130a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756ec2db10ee3c5297207b001758fe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa4a4e561423b7241e58eb4da1648355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b11fbfdc6aa107975040e319f6ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a042fc0630637cb5aebd25a8456043357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d677bcde77d207edc5fb549d9943358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4742f64f52bf5ea1505350f6223643359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f13cec6b27a23132865e2aaf96c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a10af5431f9b469d556368fdb12e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe80881f849340981e07a3d18fbce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db68e84038bb981ece6228f81e1c17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e54c7a6de9df3a7c5ad04432681e25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8a8e65995eccda830afe77f36b2b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ff0dae9045b61ac1f4a5f2b4a0388366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a598866d396690bc51105c1265f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a23e8d81e998312654fbe56d440e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d938c499147b71a66a63458040557f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b2af363aa9a19827cc6e6f512b9fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69febfe92334fa374ad3d3c61177b030371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbf387ea0f7c9d5e9c1b2b90545df3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4ec965b0595ab2ff564900459a6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380236b1c554f897d085df7ffd4ceb7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d073426ea4fc72928b674ec0a0c97c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d30c17297d4cc1fc307299b19544b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70998b22c88674b3949cd28969a06a99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363171fc8887179e42fa38e511cc94f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403247b219b2fc3c707763cfcbd42ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4aa4e706582ba682299d072df6a50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721618ee838fc4426e8fbf33a4ef588381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191b5a9c71404bf6432d5e015c03e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07881f72c63f10e59d93d5ca5906e15c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d08c7262e3df66d8793c07d2ab6f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f19e7128c2dca5b8181562217aa57b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3076e28ed03052f037ead1e85779386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081287e94ecfa498a3dfb4585ad6393387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a1ac75c6c1562bd0d0db26b5ba8a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc2b6e35ab4a896d747bea140510c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507bc4a98e4427a5c4e4d86430044f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c0c0c1c17371fdd8e4d8b76c1d2a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd275ff823bd402c7554e692285b564392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f08e6a032eda4a18c2176fd37e3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f318d2b663da4b330bf3a9a9902753394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46f6f3a5c815156b122d5cfa243b96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6ffddd84c001156b9f8a6b3256dfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0759732b52b3fcbe6df449e6e5eef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582adaa90d6d7567e37c6f5716411b6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1a51a160bcea8d140957c9418c30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c4b7895fef6b93d2659d4fb4ad2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0adaefd48691a93a405b4b7083611401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712d3cf16df0f3241560a4e2ebe1e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d981d1b26ad97ba4efb83c0ac7d4fde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792292e97a85cace6736afab7ed74e97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a173eab5d2373e43acb2aa1fd1d1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f7d913e4f113d6f3e27f02fa1a52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e347b77bc424505618babccf6a938d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff1e3edd62a0081d5fc4fd73af1492408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5f7e692b8e645efc25583b118b65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731239e01744fd563eeca54658675f57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a3bd426522549462c2186a1798ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f817e526bb06f763872423c6e92c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef6af3dd61bdc9f0baf9e7035b178413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2780dd395b7ec20e2e887baa654c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b7c11bd74bdb7d3cb6c9bf04d0d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33a672712f12f4fb2aec9fea210729416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b4a59db80076dbd6374ff6fc0121417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88368ad0b7c4f8f2ea7db68f248a5eb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9bd41cccdcd9e37de87f104240d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f619367d7e79a747f6df64271225b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa2adb25d9099b031dfd144af40f38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b38d3321cb75f35e322b3025ce1cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c7fbf1bdf2620aeb40430e857037e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ea0c42de9360bc7dd5f9da8b75d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6fe091bf67b56a2cc9a9f1ca314b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4cd9e90b1462001b26dff408fdf7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b23eb406d225c66f6bbfeae2348c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f010192b2318102b37922c9c817f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61878344b3917cc485103fe99b16df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b5264bbfd2e62c419dc21ab1ceee2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ee7169e6cfd68109c78d579af9b37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a73b76651f575ebe32932128d4c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5431f50a768037a984d9bd98f15aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93661fcfb76b9dea987350868636a3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a0e5bd4fde5518d630d9e8928406435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a603d7a1c9ad8950f6bbb02f0f8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb30f91b66c01a22edf0c9cf021c1ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c41c3da9307035d61d2c3e603529e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0441d5fa61548439a4e9d5f996665439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409083eeb213c43dcf44515d0a95dc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15705ef45c5de84c2a11054a1f268bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde4ef54a722842cb82b828f200e32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961b0ce39b84ade110018ce81d2995d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805de4d1ce8614fb232acfe722d4f60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d5a519b4a7cdba6e8719b80de8ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9698669ec012027001840803215f59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e2a01955387333cee0fc8c7bde02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc3479f99be87797ccfffae3a67de1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a0701cc5f65dcda09f3fbb1afa3c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49dcbea469c983a37753506fc35374450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c342b924c00851f213503353ffc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a544fd1322f6b386a50aee5c870b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8d8d824f55f9ef31d7f28336abec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc657b261532dd786d48a8ec07aff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893562a0004943c3ffe2113d564d2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38286deddf90387c143b5fe0e6fa6d55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76664f6a753ced267c57bad90a4acce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4646f753a594c4d755601f2209af1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395901441cf42a7d05e611b69f769f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aadb41631d384b0039d4a915ac7cdf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea473c7797d6b3f679d1191bcc50d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363745755db16015e00d0dc46123e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7bac096d08b548dbb04f55504cfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac050e657d288f541e891d870cba2f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9795c8358621f0c7ed4eed28e6bb05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d542669094cbf877b1f9be4a3f35e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd5060ab2ccbca0cbbd292fc43a83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92414ac4b21d73d274ac1e75d33aa1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7aafaaa81380079958aa8d50db2ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ad94bad2a8a90fa7594f91dcd256470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f1be1d03176efef7ecab1e4c839a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d39f349e4fa0bdd19d1920b99ae43b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1edc3f437556d0c0b1eb387ecd09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899edd9c0e742b18c3c2e1afacc5bc5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f35c5ee960b4cbb7b1ceb3e321d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814337c33fbd74422767804b947c54d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af031b2921bc9176aed7679d8be6a90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c233470107c6075fb912f6d162f43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950ff5030fb6029f01b79ed3b45da4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4df14a37b62905cd390ef7d43296480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56871d0f5cd5b28c32674ae719d8d96d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb52c86e124965ac2b1b46590bc5ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af2611798a5809ea0cc13c429b336483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce176304bb97c039e3221df7efd6f67e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27d36a74d935b669c17bcc731ae365485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0278e13a2a8a3d8342485dd8df13f2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747bf21d2d76f344d5e356d229cb481487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb0e7658898d13874a59c2265223e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328d7a2b6ae6a21c9fffa13224d2555489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268801f5196832db4d66a1fb4ad61fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f72137d7d5145cc85ebe4c200a4ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee3fba9813ce36fdbf04bb2545f0dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdce2b78aad82446721fb07f2b8655493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f96102d5e19450b0ac177a48034ffb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701c6777df502a978bfd1fb8fdfc85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43763f0f4be9a11be45fc0c3a22f5203496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5446c674813cf144ccf89d7e29ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3e639129f5d1874dc0509ee558ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7daf1e06fc48d906b47d3272b292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffaeb57ab6888c06e50fdd648d24a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7efedc846c37ace98d55aeb5e52e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0debc8a556c49664c8ce18e99b724d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309169a0d3915bc1bac89d09698898a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1112a10933671a07e0d453f456bb25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5b0f2ce7f2e8538764aac61a5a27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcfc75cf2b5b98b281b8cd6b2de139506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929fa3491041e63da239ae4a4c69991507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0ebe970aaa21020c71123bc7d518508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0372ba9ffcd9a715d3080351aed6243509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecfa90a0be131f7d42139477bdfb03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c8a3cf4dc698f23a611b38c5e059f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ccbc0fa56c22f27cafc17df313b62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1abcf9c176e6dde9fb4f86be15232513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d85609182c994dbdb4e94a78f4ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae050d0120aa83d4dce7b2f7917caab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35665c085b01e75825cf5136dfbd4e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137940d2c8699c0376c51cef42a7d0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dd7ecd6ce3fa75b612505f27e77dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581bf2e06e691b7fd27e58ed8783a8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0855072ee0fcec4f8cc739fe84f61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6873a050c8fe9f62c06ed207dd71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8366a44b05aca5d56bd4bb78f17622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e090d3d17839ba5e0fb0fe2d092db4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796615ab7a14f9ab0faccbdef5875f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10462df77488247b6f38ab086c95e654525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774ee8743f01cc809d12f4889e6e51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7c7352a1e297c44f7c7f22009e8d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e9a95b823a96910a503ba66c37e37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e5d2e0df9e0a4f8dbe49a6671536529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b756c62c5647f9557ee9026754bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c6bc83aaf98b20b91daa5c7f7a116531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a83891639f755adf17b90e9f87e472532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb974762b21d1573e7188cbe066f39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ab5a4a049b3e8c5d8deb08f0dce5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b7f2260e5de32dd187ff8be5d32f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c7d1509b874a22029ba64db47872536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f589df0bb34487a2c791a0b546806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca47f6cbd4e92504b09c6682ac0c47a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398391fea0c9bd863ae4e92b7b3de51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c535646f9f5f4b4a814a76439cf94b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a1e741d848ceef3c4aa3fb2fd1a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16798095bebe9d10cf3fa6b5a2d77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a107ab4616de42e71877a44e5dd06a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03802c89657e5e53207b06ac19113a7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474e748de5fc9fe92f88078175164c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ff454c1851c0ef2b89c30cb77db8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefec47875cd512745aa44d987d5411547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b22e8c9b65387ebaa67efb9d370372548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38118dd9e4d5e0f3020d9e6363af4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2075388a97895dfda7b4730e7acedaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c42cf4a4aefd4a89def4c88775fb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5a0f8ae7a13bd576ca38946da549552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8639b20524557e05e155d0400cda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306fda1a878437f95c3100e5740e716554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ab76a1835e6be6c0401d04e1d869555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f9183f78a9081b8f89b6b650fc7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f441b61015ef24cef7388630b85748557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54941702f0aa96032f7ac42a3a1e6046558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8341fdce38b68625edaff46924b80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11539334de5201e588ab0ffa61932ef6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c288f7d500612d51e5503caefdf63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f070082f53d09261e6753c792596562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a6085c255b4d52f8e8385761f7319563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf248f0d1a5d786b9f882685478f5c9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d89f5fdd820555f922f47682e6fb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294126b857942294dc164451b4d79c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d5b435c791e38d3412d9b7db3039567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e998e5dca5f46fcd9546cb6bf6090568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f1e601b1a1fd75fe2fc983b544be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6d8647d2d4f37f94ed7f99831a70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430cc2d84f5169206d8414ade8cc465571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb28731978db902ce85993b64ed0020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380ccb04f3fce133682a27266c87ebf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797def9db021305756f2806da546e677574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488732fce30865689a8e14464aa5ad8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f70d419bc072b9efa85c2fbe0e3d7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce46a19b93b7b1fc7044af025645d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6ae60c80a37d39d41b9a04871d49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3e1e5f6d457bf40eb47ae5b5bfd3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0d22548bf27da6b8b82105d03c3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b983a8f96ab0aa5dd4b4060a3e9a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68558d1ccf5ad795b1688b0ecd984582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0329fcef46760f6eb5cbe1eba7563583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa8a1ce0429bfbaa097a783e85408584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9d3801075f0c6ee4f9ac467ac1cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e3eb94e4aec41788846c3372b8ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23724dafbdb22b06c96aa0877b1a0186587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1054b4b44ca9b40ace816fe7259e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd2e19bd7ee1a94438dfd3d9517df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7bb0d4fb19b3fa6fe85bb3a36d5c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c43e15396b35400301cec3e94192a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92b6f7b3885ca2727984d97f41091592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329dc95bcefece6d2d4d7a1230b0a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647bfb99519a788c3f1d19b543a4bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326886caa080688823ca324e8d295a99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb22fc11e095b836d694463e92b42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7494ca9f56eb8ade3013cedc3f3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995a4662f2e83b44cc20d3e933f6e35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f74c095d7c9279de22514b8bd5e74e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1909932beda925f73974e7916fd99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea67f89866157848867ebe7dad8b43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224729ee3d614022ee9082728007ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3e1fda979140e17c317967612794b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ade11cbe94eaf90c5a565d89beb3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328beabddd55a5a0c84f6d798886c637605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907414a2565c6226e50161ff7467e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c50d863fb795748f825756984dd95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95827646a667524734f9a808cbb6961d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262dcba3a07feaf4c9b454ce6edcf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae8a827ef4896c5354d067ba71c880610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189b1268e700f166af886c7f9429f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264a611e3d8d7209bc7ac0f28e6dd98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb8c0237b0c52aa9becf81b591edb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979987400f60107f005a11bea337e7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370274508f7cdbf8c3ec6a1fc0547e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e473579cc29f7a6bf0fdbc58dbdd38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e5dacc321351e8e69d9f1182de7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797e57767aba5d4383978b004108be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bdde4b546a2ec13a8cc7060f10a20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb4613447672bfb1b60aa72997a51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ede5400f73607227a0f72dd92b01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc5ee7e01a068bdb6aa0d37f429643622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a95e22145151a88725924cfa381f85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081ed696731af636c4b1158e1035df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23bf286d22e0e509cbffc51c40447625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b13914edc608fe7ccd5c8144497a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774f393dd5b54991bee1117bdb4c3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78bb653554a9025fd36bee632ba64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b253ba7cc374d00a0f2db7cebb8e7f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bef6780721c42c01b8d68be200734630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ed18eb8133310701ab8a4910ab2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeceecdc7b3c4d087a84690d7cc31c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30cf44e18610a295a8cf3f4acb1318633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b1e4dc55fb65bc25ec858e49636c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a1e76f5f2862e455840582193d0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af767b1dcf86ec26c1e64f20abb997636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7d61187f4e3a8d0da30517adeafd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e82349d867cfeeb3ac82134c865fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a5e7a45b43e067c9523e30c8dc030639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f90898a44a5fe176a7e1b4c2ea1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcecd29bfb3775f1684c573b2ab520641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b575fe682ea54f7ce66450eb6925a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a1bc4293c1f5db19f9abe47f5472643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e67966040144841c5bd5fefc7eda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3e93c0728d7330aae250f742bbbb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a479fdcdd0394a680cbd05df0370dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3aaf881f5941469585d390b93c64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d3f4a7e47a920224cd24d393e9114648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f48749e625995bcd5391df4140b49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c77c38cbbaf25c6b487bdcd98695f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8558586acb530ed77f866b5f48ff93f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87846bd63a192d0e37a4edbea4ac14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee981f6eb38c0fb1bfebfeacb79ca78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7eeec89fd317938ab4fd45975116b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5b00c1ee9fc0771d7fe8815bd40a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd354f7dbde4d7e7edc7620485cd32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1eac6565ddca1ad7612ae66603dda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20870311920836e2232cf6a25e358a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee09084090068b07a9a3dded435b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdc17fb0679ee589b8899b518927f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f043a19312a808488e2a1053a8df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f08be81749a0ecf8b97200c29c862662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9d398e44f9a3728662c5000d18c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad3023c827adb2a8e0338e3bdfb94d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ca03eabc92da40306961be98bcdfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3d1d59f61c6e0af9bab64b93e902666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8365ec127f7f56b60aa893126a559ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8224482104dc498d40412293afde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2418d62c82a93e1e94af0236fb61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4d64312d889df2b26a963739e995670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536f68dbb93da4834b75ede687f295b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc15b81d8229ee45c5cd57ee979589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdcef1848fef580f89357347c01a43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f28ee897efd4913ded59802e4148d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5886847f2a18ceb998a40e332f86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93dc7b24250c5414c3e00d5da5cc96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd1e7b64a8a58bcd054cf5f734bc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423a901016d2c88b5b8cdf83bd186a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be32a224381dca6b39e186d004db3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383593e107c4da21a939fb50c21be59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfaa00de71a13e65d892e3ea104af7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195632c37d2e41ba6679f365916c4801682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f27169f68f2f7aa95393aade92e72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c73494d914a16262187c41d1af79c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb98241375468c73764120f913619685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeaf17cc658ff697c65545fcfd34fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d730e34542f5b2532e7348ac8f122fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724452caefdc88f3b1ba25f6c92bc0ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205860a3d4fb8b185ff3b57b43f48249689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a6551ee9ee778ccc7bfbec59147c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab60bf6ba2e0974997f83f551418c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6efd62bb0b78166a45a6744f5d0252692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c3180356832c952951ddb776d64a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5fa50b1dda230a8c3c0eb696ba88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590bb899ae6841c58c4ea118b6a4e38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ebef135276598533dd91a9584f3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8822bc70792b58d8be00822fc830f27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb364d59303252b4e6dfd06694301116698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9995adb37ccdacd3d66e7655ebbed8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9683fd7570dabb19edc1542d07a95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c89697629b827eb9c85a7054dce0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9dbd5361e83180171360454c3f0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2fd1cb6387799e08682f447eb876c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca4541d56ea73deefbf7f2c188ed15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29184c02e7650206518a7f96eaaa06d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697144739ed811395224fd566359e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84145393aa17fb11651a2d19d99685707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca3657483723679c980a2f6beebfa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0130068d74aaddb90c569f08561113f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60261a284523eddfd28d703de6b936b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b60beed8f1bcd1e4ca110842ed8c46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a31cebf2748e51092a41acedec7ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f86ba8be13bf847f394bb50619bde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901acfd83123df133f16956a6251c14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc707555096de70460a960a675706715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7b442b2f06d1724e37f295711c40d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e655cc74060aa08a33d35f4e9335a7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a33326e89b36b3e8037859f584e8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd54c485ee7b2b0b7e1fe0c09ad672719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccaaf29202440b483b655135778129720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e25d337e24825a368acaec754eac5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c840adbaa495af5721c2f091c75aaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545d048751523c34b5b5ddd2bd85be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20634dae6b92adb2831b645027755018724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c8c3d973fadf00a61b141096e3cf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53761feadb98dc0537f3c4f5ca1e0f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b122cc9a69b75213a900186dda26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bd1947652a3631768016722d9ccad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7d882c764754c215e1c3bf78511d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc940ab70532b9ca1ae6125bab1de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ed8688c666ba74b3b0caf7aa9793731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ce38c8d34d162e036c88e9244134732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3ce4a9ee09b534bf442991139ed29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc55e164955ed51126fa05a11edf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3363257df6dfd45688564a250174735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94d27a11e8a86d7bb58a2df2a8e8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9196a1732ee8d5c8ff7e1c0ab8a7c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba827126903f6089ed107295b8c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac902bbddc38434a64cfe6cfe6215739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7ebd23a60177bd9985f7f766d5ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db383ca8c237fb549d16bd0cacd7c25c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f6467866449321d46f6b4a187ba4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf14565b1be9d8cc6f95f6c9a7ef1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba638e6697f7fc70098ddf4d256c92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e546ed7a5799214b9bdac8c920c09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f071648b99313ae43a667dc665dee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6df7e52e22a5d2d71d9630baf36284747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c355171fc984b5ce9338a2f594971748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136b7ed9e3b9c1c3fee15b7d35663c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6378a0137df13c1385c47b36df825f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f867ad2432c8dcc927d04d3d35792751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a7c52d0f4e6d2bd3779b727a2fc30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d0d5a2b16fd1e1fd89e45fb2a86a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c4cf2ada65661192cae26a0e4f00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a86f95715c414ae8ce898cd035df1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf773640ec531d85e2180e9cfbfa0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7645267f11ae610fae18e2a5adb1acd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929671a269b62a682c543e8cee7df6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdfcfe52523a7ed6499e9d7645fbe5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>