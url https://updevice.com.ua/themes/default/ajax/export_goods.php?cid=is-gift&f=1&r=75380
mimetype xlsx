--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a18a0b9ab045036eedc0f7edad131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c9dc237328ad730061488798b4de72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c45c07c34efd8ff22b4f95fd4fdcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17026045b8d12f833dd634f3bf1c2d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768145c725e18230757360482ae0345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db35ea9396cd6e547ae97e383995d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4ea0b3619ef71a53e8fd939218c027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816096af6ff3292f78822d69b65ad38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2131f0983f5d18cba17f1b3af721b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ab27b0374b363d958fadd0f1a9b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b62ae3afb29b21f18f205f810f0be011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbcacad9dba32030e6333cf96bf1b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f66d1cbf402eba5f9ca77bc5465a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599bcedf07199afcbdbcafb6c204b3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c99e88a1d4348c30cc28f232a668615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a9baa1d80c358903d197d381235f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc440c0e3065d35919e2ff12a773ccfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923519a434403baaa7aedecbe71328e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dadd1fe9e9cc381c2894104eec6c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1a38f9bc5ed5c5539ce0882858e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702824c432043d5e3994e0a99b4a1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75765c0e1fb229a267594c8635a546622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eca1e79de5872c94e7e22abae2ff0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67aa3d55345ea7aed0a454d37f2f0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b346525881e20bb5f4434e6d3b81525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e021cc85491b2cb50b469db03165126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264610c4150e31dfeae49153e0faf65a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a041f537df6006c33dfcb4c227a30a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0af082375543ea31d811a666d544129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44530a01f3deb2dfb7aa1493d77daf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58720c7376f4c1c1db76b5cd72667e6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837559b6ccf911c86f65a6de3d6cee832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d164c20b5a611c3eb85a0cd7676c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3123a932b61903b5146fb768e7ab6e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5f423a130e9e2ed19b009a94b90f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d362f48769ecdbaa4fd3733e447b0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27f43b5e4dbe2bd0086f8151e268537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4409a6ee8dd0f6a642c79f7d842ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864d59308b73e672d704e8ef91865d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f2c6ccda25b6492813dce8a8b50540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78cc86d30fbf3f2415d30addba83541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b6549c1105996bf11f6f301e02ddc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7a5ca53d5d4ae32c28f9be72cb7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21745b01064ba4bd04f8647c7dab7ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92045cb7a3b6a0df434e32129b2bd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696b0335cb904f6645407aa52441e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2fe22f2f847bf8e143b25a65b8cc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5936492d95ee63adec7f49215189148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc6dabcf90219247cea254432b7ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af808811490d14edf393b5efe3457e1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6183d9a0be0b369d60048acdcd6a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bce104fa2d398cec6c12b28a37c4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01cc47c9ce7c7430f68a3a4b95db9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09429f88f068102f345a9368ba8ce0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286526a70a4d49733a59e46866ef21155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3663ff2ac0b32a26f114d70cef554da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941c6b9c45a9425fc7da19fdc9bfe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6af142e1e7653e1ccb8ea95b5dcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d28a3ebeb47b4a0b74c5ec76339cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e487fccd3c54459ce2c37a4e236dc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cab739762bfc5a47803620d3ed8d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20cf4bed6ac4a58e0cf967e2f9b74762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1c926ac3465212af4e000706524d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be195853822df02b97076c9aa936d2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f301b15381328e4be77ddea7d56d7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e910865085d4b058b90db595222c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c89bc211d01315664fb82f7c841667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb22c3bde132025f2a04fa6d25f16468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b1abd2edd3ced5b77855b2097a2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92d3b41d27ad5ab0737d01a80548f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998b9ace261793d3f655e24a8314d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f4f1762d6cc8cf3bd5dc7594969572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80766b52b8296a56ed79b14ae1ff63573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347934ab9f7293747cf1808274277d1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a82174cf97cc63b226c3ebadd34975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a02ff506f3df73055862d5ea356076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63de1360a13b334b2f371f2f70672e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec7effe4b03e128e226439b380b84b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140642d7c65fff2b2c9a6aa30a3cd3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62577eecf34cb9a7d66eab483d766f3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba2568d606720b7f7976220a1665a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2638c5f19d18fce5fd82af8b1d6b64a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d04667bfca6b352c0d7e0de908d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8d966636b902d98ce49db19f45a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8044bb544d10d0815bac39b71cda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2a6a5e1a5993b0995e44d5fd373f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ff9a526ea0a4e2a45048f51a0f5e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755325af1fbcc2392611d7b499c7ab8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3529cd5f2cdfce1388121c424ba6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fdea36e80e9eafa5cc92d7026ee1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630f8b9483e5baa16e0a03d4acc3fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c02576c84870a6b692754436693692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20630d4f0a2571de79300a26245c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32d32e867f4fd6179c1bc258dbb75194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af995ef1f33d4a3049c5285201d36f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f00f7f434bc54f57278a39bdf0bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ccd4f7811090408a6633d8746c6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e5919e420e1b95ae8b55aa50b982398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e2551a3ed058d8ef354fa89cafae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402bbdf90ff272a6212199181629a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aff6b2f0816db39757015465c110a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a4c0c743117b5a71fa48cda4db6e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185cbed70dd81d87e10edda6f2e2b86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ce755e01c3b855a911405e7f56f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01365b3aef3cca68d82974eebec32827105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914aca987f2d1b46704f58e5cb5ef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280b8484cbddb9a0179624afbe71fed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fab046dd57b43a0e9eebe9f66960f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d6e8e93645dde579d0e1c4eaa80c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91045901273cf16706c0fe93c82d0470110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c95cc1cc97dd202310bd2078ff754b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0b1e09a81eee69430e12e3a06d6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330422a6fc819b9d877f8ca7dab391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f234388763ccb0e031c903195f297d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9ba1745029cf2b438ce8d5ae6f84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2f3bbe42970c8b1d70af92fd3aaba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc8c12657a3392f37ae630e1fe2ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7771ebc0a82d9fb2bf53573e00edada118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f11f1cffb11f1a82ea0a16ce01b0e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af56108b3a4b3c430453702c026d5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec34832b40c3c5c5db2e357da8249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7df3ff2e792c663d8625d5d33bba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a24e1354097d041427bcc454dee8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606060151922343367b5bca66150909f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe09386f0572be57b0a2e55dd9bfc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef86ae80d03a23005df6be22dcef30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa6c3168203fd01d76fb799828dc13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574863f92789ac352ff57eb51e45528128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d10450230a820404122221d632526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e34e4906c7ba64b693b8b6248e327130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3830ca06d97ccaab1e1a771f3bfeb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32dd21551248e1ffa333e20bdf1d7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27242093606fd62a6f06d80b7458f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5191f59ed40d31de443b328dde60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306396e8919fea9a8657b9af604b1fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc331ae27613337e9a7c936e3996af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e55776804cfbabb651f3ea8a4cfcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7586c6b82c969061bfa024b9e832baf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101fb97c01e4b56d03da5759930b260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972e3544adec5dbc07c3ae4111d815f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d46843e8b0b6ba273eafc0f8bbca5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0feb55be3a4d575b1ed7798a353c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e5568e92aaf2cbc852ec684a7b0d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2a90158f598753732be226261f727144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c8b7ce735e0b41c8d011fc6db606145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec3ba951fb863017865480333ada9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f02f724c63291e598adb69abf8e0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91328d779341e5890029f40aa2d8577f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452322f72e938497c55ce2124799cb60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418704e0152e8071a3224289ddbf1d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0f65a8d2749972f48c8728abcaf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43b6616b46a8ba8ea0a43c761737f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389c816ae662d97b67a467ac63386b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7fa21e57e663500da8c5bc151cf7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30d8136c392a5a1452f8eecec7199d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dae1cad0f358581b0ac5b96213049156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205be4d05aca37368914ac1a1c28ae0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643966e7c66ad6aabf961ee0a42e734e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857c26b66bb1dbc13a4dab053a588e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1753bf22891fe30f879a542a7e5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd892386dd3a3b3570d6063dd02253161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ef3a2f39b77965fd9cb55daee75d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264843a773a20ca585178b9118ca1f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef83a0b6d6a656d3f4502a86db48d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f48fb48e6aad74cfeb25e3d9b099bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2353c517246a2ae5b24df6fccfdde62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d880193aac7c262bd42a669fcc64d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885855552a2a5226e18511b0e56f5428168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f98b58dc16fadac98d258ee62e2dd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7313404dfb25ac59cb72054ef7934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93202efb3f6f4b7030e7391db1675f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fac4880c367f5f71f466c0a5e8dea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb841e2887e7fd191486a886117f584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ea25987a3ef28886a5938607fc57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee159150e275e1044ef105b50c9e1a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a484a1f12f3adc1cb804941eb2e9b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2b149023610d8665bc0375d40c95c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68f57e837bced3337532e79a93397e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603bf52da7c3ee3ce32c19056258f35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c814661111d8cca117c3ba02447d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40691bef3ec9e3438b5665eceae93d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b46725d4be68482e8c48a430a92d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700faa439a8f3e7229a58b6a46f36b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879e3a065cdc28221e0198fb0b06e9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b593eb53f0f86e53b37071bf3d62d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336607ee91c6a467ffc3a62ac7c984d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3da47a20edb80fa89e880b92d269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320989f90fc6ff0c1c08bef1f77737fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2ad53e23933d68c8b2abd2ffc3b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a9b47068db6fb905045675cdab2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a83bae62db5fae118f79452c270ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ac052906f8b513688dc6450aafc65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b891420e6d074d16e50437a0b969193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba478b859219ab915cbd50c911ee51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ade8a1264de5bb8952cd24d14de1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad196211d901da58e39f8e66d3942196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff952203f1dcd4d3aa5875c746b9e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ec32d1457b0c40d1f83e0de6b66a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a071df593914cd703b342be120ea84d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f60f59da8280b9e7adbf2db1506f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c75196eea0dc749065b33a5c9354201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec18041a38e6a854719787a22f607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b22e4dc1cdf40e184f6cdded3ef4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd591424b8f9aab0deaf6392912f0f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c159f0d1ebb47e0c8d25d1ef7870a94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017b205354685a0c0da4b0235fcb6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7411dd9d9476156ee2d37feb9a269c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50858273bc6d364babbccc203e92b3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6054afbc4734ac8f81ee005090c4c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00713bd0fdecdf615ab3162910c46ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b005cb7ee59e7e510a47599e891990211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e1a71905f3ac1e4be0faad24b822212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c7fafc4448a3f504f92bb4f538e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ed0e46d27e4823e509014c40b19e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afadb9c8bcd55491019eac15cf15a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493454160e05e749f8cd30f9fb994b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88073c419ec947f99c1eefada7676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808d8c5b949093cd5526ab6adab46c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef98f0bfb972cf64c0ab2b92c6debf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e54dff54442ce24feea27395191c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfceed7e1a4f5919bf3ceb49322ab86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9adc5dfc8dac806cc18b9b8b1b715222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c89ceaad7b94df327ea0855c5da1f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe5195738fbcb57df03f2d1f97c22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375735209b5414f70ee30d6da37bb0a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99a608f0804e2e9d432367849a477226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f3906eb5a99756726060b3308bc26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263302231b2078cba0ac19995597f1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f41e9fb10546c8777977e97f7bde2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220a7e683956de4812099151cba0817230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96516dfbad6cc0aeb84972cb8b57314231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d81cc30c42a8834958da3ce2afdb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b2bff4b0bbf1815253d7571ddf19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449f8386e42e3fa597a2d3ee318e973234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd004cda8155b97829ea60187a29c29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f212ba99755a4ff734246ca7581aac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c17e2a51c3df6a5baf124e807cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9fb4fa07d5cc9769c0d27918a2692238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2d781f8f10e1abf953a3a8163404b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f1e26a6b7b51697d98ce65ceaf94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a9222a914a4620c9afb08f52c647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cab610ef4b630cf4f90b86f97cf40d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba0ee0b962c8c4f5e412306f7004f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11754c95a9f0c60bff0939dd0bc37d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f9235e8338cfb8c16a43c7b4eaec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cc6e55023f696faa81250d70010be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced13c4f51785ad31bad85e888e478e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd9776edfc7c44a2aa2faf342b4ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d802f5de8eba87684b6d84f642683249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fbb4dbf1f1312972867f56a551f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917152a5a4c4a2af486c51fdf41e79e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e412adfeae11378d959fde4ffea5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c1c7235541dd06d2b8c1493e1a07d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaf90f5dde87c66c70fe4ba5d2ba05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fbbd81784b62f09ab7cf860e4abc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edfa4a28feb23b13b56a3c4b4fe040256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae98709a0cf41fc8371dc8f8ee87c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed5cbad3274143d5b5ea711801969a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494d43f5cf7d184e76b95049c474749259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa119d457012c58e95b4c9e2fc3c982260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d8ef5c5dcdb2057f9a1088564a95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd4e28ca15a4861f8cd2ee53eda1ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa3575094facffadfb5082ffa46696263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba0668fa17f78bc2735c6570203ce6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4ae83ec9d983d5200c03ac0c3799c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b8f0d9580bc1babf3d7f2b9972785266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1bfbb5940d95c4d002d6ce610d5a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ddd5115ceca7f60457b4cecc8a006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15096a6ac6f24cec124c45b27bb4ee4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae92d60a7b73fe96f9fc15166e47f8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6caf30d983467476b5fcffc4a3016271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797cff37463d0344de0e0774609bdfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0685e581744759848b22dff23cb01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411dc15db176a7dbb168a8b198ed88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d5ac8182dc1eda7c03de137ff539275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5c315334a526e9d6b6c20b00260b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343d754537d26f025f9ec6f154b7d8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c037a077455d0d6d9d8b399e2e22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cd202f76b97da81589d910dabdca0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df102b0f5a47c9bbe20bc6f69ee22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2d01dc58d2fd7f59ab9bcf1a7e6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c8131a00f5a27c4114fcdad445f7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4090650c8fed3c4c331e547cfe1f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd16f301eba91dcd0598dd5335944d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f60970cb40d65be5b0d38ab0e22d26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc276d56c57bf8bb63c82dbba236281a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a6b3d36009558010d16d1dce3a457287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5875e955768ff218fe4c78f00091ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4976a3f99bfec6f3741f8db36967e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273997616f7176af25a59fa37495d59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c840d9cfc2794e0faa3f981829a4ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139bc2a96e693a9d6e8a6ebba164d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19671bd562525c706c3ed847d5a81ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e46c70cbffb44f6938538778f266b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a302fe69459ca7079793f21f8d83a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd6d764b2c1d72b6968cf7ebb9f0bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176727523542f1732f72ff1a5617811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2789b25dbc234be0b85ba1356d59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec59c336a901a4e5240894ecfe5c9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7610b820b2b3e68c8fe5ee68fe7804300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14d019ca702484986b3088f9b456ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f38e64bb84cee22b947ca3f5fe889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d9dbc6b05db0efa5a59ead38bb8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b7c7d221b039e99fb5d18d56ad6fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8088c0403308d8dbc46fa220490e5ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1711f51b58b335003f0e207308410d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddbecfd4d2d1d68d6ec5beb151b993307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07253fa2c0f41185d3ec9a1e60c1b38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c29b0ae025ec2f40058e7ccd5b845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb4e0aa38e7e2239a1babec523f72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a920c2f43c2da53219150c03ddfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab1b9a74d67065ae10f03cdbb37580312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a7dce79af749cb738b2291940e6f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513ed2e2132039f65990a26caa00240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22b7585333bb3b8a6116e1977817cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f154422fb0a9bb5d105287dba0a173b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206317fc89b76882106e158996fe4eea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283aeb75bb06a423ef2c264e99f002318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00641f89db6cce8245a9f81a441a0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b554b7034ab1da6bf15a0742dcbf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13f169b61d1a766a42cb3ec57ac0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de4b78f83a257e0ad3248703f153b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746dac4b0ef0cdb9b2164a287ba88ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657704f8b6012ef2c57a2261e7fc8575324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87be04f31dcba985b892ba10f60c8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae32c93642be82eb8f6793642cbf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389445b742e95c1f47cf6d794e527b72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b0a64e0ed26dc8f4329cd5d90278328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f26a13e1fc837b7a51fb9d327b06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abc3aec38f6d70c849998b6425d5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1f2e4460e1e643fef8f0e89a626e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c212695f58c205e824900f1f417c503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b4df5798c44669d6ef5b5f3bd5c0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330002bfd78a20ddb11bf6b3fc5688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f702da803eb8792444d292efb32a08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aff528b016d2c828f6665c37b3d27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567425509f61e7c6625a48b6dca929337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973311d7643c8320b3aa054342da80c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ce2414d4b7e2f8c8bdd13e911c541339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5102730369a84b40cbaa41c48ad63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda415ccdfaa88d8e86958db5d9aca52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf020e66afec980201a6e35eafecba7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747da8a8e3bb4e96f01dd5a5406ff9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46573b09352bc0d57ae7d6bf7208669344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f9bb96e216cc3d0a5f90a90f1f4f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c60fa153aa79eafadac8e3910d145346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba360329160c0651ceffd110c54b20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be58dedfb99eaeb7731b2cd9f35679348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768baae5a17ae84f940371a256e86f13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290b6fa97251cd8b964813767407346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de2dc345b9c171244c0c430e566b55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57febe940c2f4f03ec1161c64bc130f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498c3a37838989a34217f95992e265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf135b9c3a4cc35d22b7ed31a283be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4cc3ee34405d0c31b1f31c64a95c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903409adf095bbb205eae1e6991bc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3250a108e2408fe93e53d4afa728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9a5550affeb29d20cf1babdd9ba7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbdb79781974453ea125901deff09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3143dea3a4f6a1a9a670d747bf6afb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3377062a7dd122a2f7407577445985361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb61b3e6d030239e4be6a5d605204362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eb6253ce4ed16ba777cfb01fa8e54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232aaf7d26afea34eb2ab496da03bfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf0406ce7ee20404170271d447501c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0cde14906ed337451eb2567a8936366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d287543f5e990d495c1cbf4d7818367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d640f0a77dbdff629938dd5ed717f65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43da0dcda8a33f54fe29ec59c380aee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f90b5b6f42e8829d7a3d8b7f43f4fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f11ffb57db740af8c50a6709b4856a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab53388cda470ab918e2062ef7f4e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd568022065b1c40e989210aa6dd8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a686fdd05f649e172e9fbd7d7ca62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5579729c49d9c3b4ec0e4ac8fa858d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96be760b881fd1ae8066e5b0d8ff537376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e5bc483d8522847142f279119f8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d0a87917fe24cbb4a071fe85c173378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df27278b58f4e4f57e15a8fc386f1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd62f410f31446368182c33d4163e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4c752bd813459b03ba03a327319f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7fa783baef669ef494411a583ee2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d3669e87c5052f28a35338ceb1e8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972579932f4586f539afe5e5307854384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f30752ed3f3e05f7b87b5e51514b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab622ffd6b3d116eb6853bee4c858386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b697da34a079372cecdf702eb1e5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694b063fde3ebbb3c1ed8dbb2b69676388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499dab80b90ec290afcde1183ed125389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc9a2614220bbbae8297fb992af2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f0419da202c1a1b51f94c4dbb597c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fc7d426faa2b7d5619fbe56064f6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad9271fa43c1b1ffe4ec52e2ee578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd527a8f7c72f449c73475383f7c39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348351096f2388135af19aada379e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5618506c2f84884762611f12b120f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c8706fafed176ae7003cce4c9dfb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2105a4ac2890809e43e9e69135cb634398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386449c22dc761331ce3facaba93da0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc72c90b0c7944b1dcc900caa2a3f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc501e272d36d72ac254fc52786e0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269773af22ba5ff568c46ebb24aefd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6484b3a5059e5c8cfe929d65934b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0563f2f4df00ecca74f88adb3f0db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5f78b13b42bc617352fcd62544aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a60d630e0d5352d8502154b552bb7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb8870b6cf69970271d0569448d9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ed4d1e29b155cc1a52e9e9396266408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944442958bf18c8382f68dc483615745409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea590db7fcb6694b8419f594b00196d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def86f241ddfde15d1ca4486970e9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e514a50d0865a689212a9ee5c80372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4656318eb35eeefd4308c88de062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941251c75ccba226cf5cb4a10971d807414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebef235fda9322269ee1307bb5cdd09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f96ca58818e0468f9d359a0558af44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bc95caff69a2732eaa53063510cfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee1f8cc1e174081bf9e361c2c1df54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c2e1b6202f1ce3f31a29e108e53a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b3114a28b94b27a5bfe1929c73f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a751781a09bf866fdcf66ad2174a5e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb53bc69519a7c21e16b740e86b306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2218e990ceb9a50fff6dfbda8a61b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e202f945d83cf30fc1fe3df55f2fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddec64d22583257b214d0563f1b786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9377c1f6246f21023121a65d1406b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd9dde10f94b505230672e0082c72d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8220b62ffdc1d86e149c712372cfc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c407bcd911718bca13eafcb017d25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af402c086726afce2172d6064878fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dbb44c68f71da355f5d764cbcac6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a05ae7946f4d41bf7bd3f6e74d40f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2fa3e56ec9e36e1b0fa34b65ebc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb05d2f6f3287465c99cf3a305101e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c86875136415233abc762f905de022435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c7ae12cd5b7004a06a1cc803d398d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99019bcdbe95e0c7da32ff1e251b42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbcc7cbb7aeabce9a1c26f212bf791438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb30451f68be3f95014048820db0df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2663f579fdf3e2ca4881fd3af4ad17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71fa13c64eef61319d09782c8ac11a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d04b44a060abe42a6b6772a634d07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e6951dadf6b8bedf2bd66e437935443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8bba00d598593cdf3e36d0fb72d4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c24d4bf6119dd0e4b803eb0a1ba6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db39fa24b73d501419799fb29beda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc469ebf183525f195f9850504e85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceffe2a3194d116b3873611d901e94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70add5d48b561d9c42dfafb8b49ebfd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bba5b9f7a5e63c31f642495e01688450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eba1877b3d6564ba82ab8ab07ed97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213532e2430f5586f6c7d4a1a719ec8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518a17173104e0fafd72fc4a92e1309453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db82f36e8a2886e354c1adf03000f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8288e8de3aaee362c31cef5218a358c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930ac4751914816ca3f8071edaf9f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8949a3d965a06ab74a2c2d204f35e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c28552624c42e73275b40638ae235e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5f44c3de32a322e2925510aa794d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820133c060577e584193125eb9ca4a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1e3c7324309db343db2136332d50a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ffae570c17bd6aede1adc6ba4d0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4217e9db8de4dde5c08942416912d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0868b7b94785f6fecf20da72717a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad99ec59456406b6e66596d76e6a1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cde08adbb4472f9630ce4643170a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac56a4343a7a215a4df68158cd0b5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d500174c60b9d7529101de10c096e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4cbeae8e5d99d94511f1556662f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb295d9786f221992d21224a0a5f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856a6b57ec1382432f80b28126a931471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e632777e64a488530f3eda0734897472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894a03f5285efde693361bb383764b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056b1e40aaf0693f1a4e98e6a7ecdb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67660f581304846b2677b42828b5d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd232e1d04b551c812208ada3632df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a897cc900e2c2b82364418fad2c34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5460e57b31bf00665aa76616a4a695d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7086628a9a66c65554d72ffed34f135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9fb040ec87234ffca0df31d03cb25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ee718f6bb9e5e8fca341cef7587a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d85c96c709c556aded65ee4173ae2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4423aab93ab880b376d565f6cc0238483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0d62f4dda433fdcae355880b17d7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237052a56256ef0735bd50a02adabd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ecae97dd5c386a0aeb192fcb9e7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291347745cf04c2346374ef659ed995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e1b4ad3105ae656af7d9f425fe537488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476897784cfbe1bb961f47aa0c7e594c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e46b5ee5c47236124a3e6372307e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c55db42571c010f4a54d27cd92f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d6de51c0e07594630fc074446d13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291900036074408387bf6989961144493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd469749f6cf4a81af9b113985f4be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4077ac3562899d60449ef1b276e83b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050284522ab0b7e71094c54c8949405496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f826e5d309fb848084eef8ab7dc9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754d84beaca5b5a14ac586123c77d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce0990932d6f7075b000f622bd71a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e873cff7c097c7b9d04878c729d5e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81abba595b29fd0ebc0352d7f2d92ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e50325231b4cb5a5a077690610152502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7fe49f4dcd1dba9d4f0b43163353b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaea42f16cdcaa9dc060a171cd701a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c3a9f0c366839a1c3fb0b0f44eed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558d222eceaaa1ab85d5c56389ab62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782672f04759055ba55475dd70f85b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a97292c83a6510db98a44b0885aaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b449e688748951639cbd04aedb1f20c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faaf74d6fb933cb897f51ab7bcebf1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471a789ec5c12feb21a194812b62d3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcec278d6172e2c24acdec1471cb3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4188bdf9997edb99a47eeedf22187dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978d0063f8b42ea98e38390c1fb944514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ae825e115344219c00869498ddda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7e223ccbcadc5dc0adcce2f883561516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191049d288f578c1129594238fde8e6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491630d61549ec9b3f2e636216ac4ce2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a70d5f87f8a856d39919fe16e8ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a54d32162d2ffcd518e35e8860a0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3a0946a541e7131c57dce5cbbb462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319fcd159b4ab743489b7907ac74d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b527e4f2e37b9d05867cfc922af0aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c17b3cdf69dc0086fb7be49c6b21c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ee1857713e66d430fc974c6deeff0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca385085f5f144a0d4155a826845bd0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55b0e6840ded4f55cbe981dfde85a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be4124ef9c94fbd28a38e80232319528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd5834d90c2d76729afe15587de40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9616b127c2ca5c82ce6d42f527654530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa729b2e5fdbca51306a0df049d396e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6081af69ccde8313b76561a78ff92d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3330b53eef3b25efbfe99525ca7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230e50400e9407160cd9d2d1c7e7656534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ec82cce631214feeea89462b07722535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699c703dc79bd71eb859209f450c34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe6f07fb5b8c707f634d212a922f5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423ffebe701e4f905b6955e1273c68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa6ada2f918487196e4346f981509539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146a9033a8e874c49b36e6076f05130540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e40dc0529784ed1e8adfed906241541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1364efdb46a96ecc58a37e88674ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8be82db9e43cf0b7e6cc7c9331931543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47bcd8d9bd97883de3e87a3b8f905d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4437fc2f839639f759ad790ff3d006545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf40eb4276ba516edd9820e46536f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c787274753fbf215466679b7f4bcb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e412b3bf1cfd7f53d84f42cc90c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab5c645aec9a48c2eef3759fd9f19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305595eeaa06025057f337279121b29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e95942ade6baa1285538359a22bac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865ca859aae215bcfbff37b6c82d33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba8778e870749ccacba0186f662e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c27fd67fc40758e903b62c0b7e901554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4cfc36c5f0ad68aa66bf709d61ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43eeefb9f2365502cd37f38d96930c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea8be580bb9d7f794280337fa240c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379939843ac931d01c5c3d12c9ac43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1478e810bc20bc82de7a3aef6f1b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216ff82a740d66a9447b483e885860560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f9c6de8499329e0db52e396e73ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60da1f03694453d43df579e2c42795562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501b709f61e2dafd5108072beac4e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358145f67e1d38cf57ddf29e81923c6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0deb9227f9151ba32c797607f78d24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf9a37067447af130dde1be21b76e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591afd048d1ccfb69d3d2e74908f7d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28656aeafde2460fc79da80850a24740568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79876e5e413aa0d6dd93bfbe9642369c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301629b301031072992788b91fdef2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded21511ac3484ec8a475a680fba3326571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d01ba6b411fdf0edf960a676dfc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c14495fccdcbd994ee96d38539959a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbab0c3ad0d84efe846414d9f5acaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a54a63fc9b5088d15392496580b4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f263db443b9353323fe1ffce9428576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87985ba790cb26fd0ca97b0891419a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c299e3972bace17c49378c0fe03b68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14fbce6617fe5aa259fda579681e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b80ecb010d1c59a01409c73e822b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5918b5ddfc22921a2bca1ede70267581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2cd2aa797a7bc3e9a08d44c7183f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08aa1b78922a76fc61a8ac9b16a5a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe526c47114cbeca8ea88674de36851584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed5f975f108dda4ccc42ad9c215119585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966625023dd8468e0fcd06cd6d611a25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8aa5a93fb3e26bd42704c55f90af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae9db1a2963836a76dbb1098323503588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3aea85be3372b6974e5a739e8b409589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b313e7b2f00ea7430f30b91bdb9ec6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2911c97951d48b9e70d9ab9d98fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c3b98509833bcdaf08b89fee866c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8ce8304bdf53dd56dbd62cdd1979593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e70f97bd16cfe6f18c43d3baca5cc5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a224b5398b7e760e9f96c3a15787595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d103480017fd2acd99f0eee9af54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277d121708e2b5fcf5de872bd27902b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c0bfb7af2cfbcef0aa6519870ddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c3e959f9c8c866d3bc23dd6fa241599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd514e3204ebe0367f1e22a4819a199600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df8e2218f818132c4e6457425da7f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb58b13526af927ee03cadf645cc07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141b8d7c2bdac7a618967c622a185a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a264a607f88529eaa2296c434a11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337b62f7ba60eb779167b60d033ce64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683b38bdf58be69b35a28844b8f7c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baee06974f77b6b8e4c55b180abcf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf9adfef043c9664895242228ff09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a41ce64b421df36a624f4e41e78b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22762915709cb752c34298c10db61ca4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b1f33be09e2ce3fd798841edfb2e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f8ecdc68549ca3b2a3ff98fc5b55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96fb139298d354d4f0b33f4bf61feb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f96654f12558ccb250bec4cb02f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91099dbc376ef9b034dbfe31f9723d54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d117202f16afdb7b2d058b9459727616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746cd7f938639f457e4e09fe110a97e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d162ccbda68a8fdda189218367925fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd63f330e22c7e98a3555ca287f32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcd528d965fa5d40d49404e850bce8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5cdc9c8cb0d9662a7c13ef8890634621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c50dfa8272f88403a47351b7d4fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3f086f6415e481baaafe9008fa5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c74c8519762bf4bc93c74ea0881a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e497fa9353c15cc9f2207187af409a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef08d19a0850752da31d066c5509a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170da942de6fdf66dbda1139a998d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679147a1a38b46d9aa2963d301d99cfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176eda59a420a5715d6a90c94f46b7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b67764b572ffe83531675d6d3095630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b0c95b183fea2487f98b03b4f9f9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7c0d390b37b1930e18453b5085a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c89ac62a6a659dfc18683da7693215633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902088b53140e46807d3111aeefd0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c64e62aad42dc2fb3338a5b1a9b76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce37d5efd528ef57c0ad80ac1abc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee46b7604eaa98aeb24b3bdd3e8f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c5750393ab348559181f1716ec834638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51ea1f1ee32c12159beb2be7977af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a0a5f68e846b6618b7bd78cc02f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329955ccb13408c7505b02748f19e726641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2dd123aedc00294e48f787ad0432642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a55673b6c731fcda18b397ea542da4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d14ceea5599e3b1b97994c91e20a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a3d3d1f08fdb605b0fc3c8078372645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adcacd4093f18b047f91ccaf3f0476646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a71fba9bebf754764e7ec66c5355647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdbb2303803ed05ce89fb9fa47b2a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deb53a0318042f6ccd1e6119de9bdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f252c72c76d7c221e01c369677c43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5318c074f449ebb4d7eaf48aa4354651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38914d8d2032f8703fc0e810e249a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20477d8843d04c2b585e3f6b796471d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f19bc5f60962b75f7d7f5033f1d09c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0276da57ff4bc94a4ca3c8606ee4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18921d05171ede80c47e579e47fb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab110838368ceda66c35fe98875bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239d382b42fc41f7339473026c3c63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae1f055fc9e95533b451b9823d879659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13d135b1fefc6d54ec5323c2c6fc8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e859a1d4e15a2414e37e6643053793661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16c16e37c6adb12773bfdb43015e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc0f06d3a6fd4af2f0b96be3e429c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23769e0adb5023ea96b87fa4a48a06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2e73dd34d27c2a834c75d6ceb390665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9987c0d04820001688defcb1ea0e7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d156f80973cd3cd35f990526086282667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c03e02c508f7ab502902c3d176f4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13828819fa963fdf17dc022001bc575669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e423e2bf383298258161cecb256cfb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba890e4a8055fa60f90fefcb4e665ed6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52158159e2df81b53fceeaadfa09d2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d9819f7ec6a040afab19ec5197499673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed8f33994457c094e608257f07e79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f98156429e7c102724760d649dc30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9c7e9903824360836c40fbb2bca9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645601838cb13f2010495907006ac000677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70829f6b07be142ad698af5a990e5eaa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd275aee466e3945c235fa178b3718679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf782de7d682af89826bc89af92c5c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1360a640724f6efeb0f183c0b586d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f20a79261d39a2ae2d990c0cb25e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276f8ca0427d6f84f1f50f133fa6d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f900b14bbcb678997a2077d9e94c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e309751c2765ca6ea8b96cfb60d11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2918e6984203f3ca9e6f99d99cbaef6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6f079c942ef1ff40c0f38d8c947c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a0be8c89130900c56254846b47e4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b142e7835455ecc52bd41ad3929013689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d458dacd80386ef1dbb165b59d94fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d5b5653ac8c09ecff72524fd0d7d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf9e4e03f0083438024fdd16c7fee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8289e6a2c20471255f9d0ef3fad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1292845b565003d739236692b92d5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b313b9249ac511c279c20e28500d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021dcfbbebc61a57cbdc3680bf31e9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f48156dfae338c1de5af72947fb562697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fff38a1e4f47adddc623975fef668698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1ed3257680e8a3133bfdb2020838699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef1fc732844d6f682a5332a4fe7320700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b453fa2438dd9ad903697ecc9ddeb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511df571ea29641f96c9dc3a5a12cd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bdb5cd8effb458215b8a41f72e237703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aaf61cd7e52efdb4996d1ecad3070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba0c247cbbb93ecd0417680217ce23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077a47d4235195c087f9a898fb5b37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33e462fc64dd2115f9206f419769a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fb309d245f8723a969fcb95dae9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ab226fe5e146fc7e0ac3a7a7dc43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947693810b0c55dac594c3f401e34ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051afb451c0a348b58ede4c6ef20fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae44bd91b64e924d0cb6ea0f0a8a99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e247badc4f1e04f2308f597589b996713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f984c5cce9588b2dda1d53be8f11f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ea99767f3436cccc2127327e415c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f8ae50275a8e4adb527642d74dace716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce918c9b02c92c4c37942d79bc5a7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5172d63b7741064d33f8e589a8756c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4870f71a22ba930769342f1707d114719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8b397394e3cb1919c0b53e2c0bc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185ce72c048017f8668e8fe8371a6b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404fd5cfd0746759e68bcda0f580fb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d443009dc4ba2a0639d0bf7f6bbd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beef7c52d9dfc715455fd6440208d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29885589422feb53896d5c4e75d9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e56eeba339fb45760b0ae506a52c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab5c694761d1ac5c99303d88d1dddb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc929b1c91cbb0dbb4db5e076db378d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eefb6032352b7687348e00231316d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50008909934c1a19d4d781f862029821730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d896f609fe7dbbeb269ad651d7e98b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15f309b7165ee3e82bc9be7ed485e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb0228649cd453c9ef0331f58bf6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36789375a5d68aa73c4f23ba672868734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea561983a20640d26db8801e74260735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46dbb2b5f71177d2e49dfcb4165ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146802ec8adc3489f8f435e19f72bd1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2229f9b800bf99dde0075def2cbf336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb04ad794612fa7500662ce613f28c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291b99d4164e4713f26fa498010018740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00a7459659d4cd95737eb321504ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e807a8cfc9dd0f63a9c8cfafec99a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bf450fa31ebede60927b8904d2ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7048e352a3f5188f1ec4936e518af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445baabcfc7619019a1d8d41949f508745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367ee565eb971cdf185b8352d7d8824746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d71ce5d60041c9d90c91608b394c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f3f92160c7322f1f51b2fadfb2268748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33fa115fbb8146c3f03aacb3aea269749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab413724c0899acfa3ac1eddb39dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaedece599c22ebb46c83682cbeecd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841b0f16e327efb3d4dd884ac1ff54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200c5315b7cc0d081c65c539798c3ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062bfdd8cd08ebb34189347c52d6fa6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b33457391543ddb56d09949b6363755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983d53b4394525a62358d54844cfd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05516e703c5a0c441336357782946757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bbca6c9c90b52f4e77df9bba08bc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b030a9a2cbfd3a2a6a1da87363cd72f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dad09098238d4bde05fd25647e51a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a631f336a1bf7981439aaa5b40f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16de7cc1c7ca808c8ebda5287ebc603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb92983bf2c4691bca88ca1ecbfd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e02d153d5e4877b285dc9e3c405545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4b7d6d5adfda5c8df6d30233fdbaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64517b1106b9b613df58ee7a9fc949e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02902fe8f3ba69d5590dd8cc93110c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed417710ed17d39e7119b9477dbc9979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd90920ae2cac9d7718e0fd110d9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d11d458193a48d69d7698a11ed7a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373045b9e19b575965406870fcef77712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d02a280622c0a103627b6a61c4e7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1fc1ed1b29f9fe3a5806e1de0dd6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b3e924d7b1a6f23e56b35a6d1b3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792550c6b6d47ca819e0854ad0407d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693e3d86c626d2a33aa3d5182ef9a6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0a1760f8bce1ef32ae20f9017ff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8c219c3f6797041e490dc618e828419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e60ce2db8ca324ad9a3197daa5d35f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a03e7a74c4ecfa02d7444ae32da9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f0470daed1614de66a5207f752af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a84fc96a2265964be9b83f8a907423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f3fd356438020013aea28b51412324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c617532d9dfcb6fd780a79319a23c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4b560a1cd04afb64994a1ad58a7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bfca89d34a91eb33af3dc3bdfa07027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88212eea87851ca5319fe3a20d24c17e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e3a9037608d881085f1ac1084517d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0243894960e83fca5c3826f8bddaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57cfc3bdfd39d23dc937f20822c39631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee578d9dcc7fa9136f2b1dc3e8eaac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567982ef7cd8d689ac3ceff20752b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5960112ae0e5439c87cfc224279134334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de96baa7c7a79d60f29438fd911d56835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6fb7e05f77f260051982db07f27c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f95c8159b1bbcac100db5b4c516937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eada22a46fa6d3482fe23ef25bd04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7264f854c4d3abf61fde12a13bea57539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e84c1d35c168dfa19edee99644b6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2463318e8a3adf25ce9ca3b36434c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1525add2a8ff4711dbdfd875392cc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8619288ab2cbf9aa3c6e0c052f0627843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf052bfa5464746b22ec42e328bbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5cd7987530a6e54a9b8f2c7033bb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b262a9e465d7666d6797da562d6ff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0b91427f9512ae0a624668f18e9b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e284e6fe8c656039d02925b6c755c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f9ceea093d32ed45b51d18fab527349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897623326212c736af32ff5b58e00be350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264d5bff0ac6c369ac6048877f70acd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73bb3bf2c13b6177bbeda710afef452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3dfba3e2a560a63e343977a39f7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef032ce25a0119888154447957d6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bd9bae3b678ce2e878187f06a0bdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89833b90df4169cc94ee3c04fb072c2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216391c92ee7401881b4ab4f365a2b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0ca10dbf2f4a11fe515dc450e9b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f997c240b4a6db842c164c96b62959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749350eb1fd9a1db7d48e9db0e640f7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a7b91a44e2f927997021e7f3af2f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe474c506ad328a6e84448c65bf00f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965dfb55fa3817659f7b28666992db763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d75a57cdae5ce5d903214c31e949df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6a76984c17539e22e69b159825b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f37441cce91252550b0a5aa176d7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e698dca457d3a43ea534c765397b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da023c90451a2d4a789670347e50aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab06df1753a4457037d4f3f4a4adabe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b499b656689ff90c2780d927e5d81870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c47bb472878b5cfd3e900f87cd7fed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c5950be6a1924f2728af79f583a8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca5412c3de6210c7f1c5c62bfa2d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539122a3b42cf959ac8b18108d6cdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54432ac43a3683392b2cb4da2683158a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf5372620fea7bf465d698e940ee6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3012987c7cfcc580728b5118810b2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342bc875d34cce8d4959e4911544fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351572b1b1532284ea574eb6a3b1f9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6276ba309902c8ec14c23310c2b5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b7e1d1fcc8b3fe71deaf35675e5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf858d9dfa8ae8d612572a3be4339e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11de12a67a6921ee5b8a4f54ee47cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086ce625337d4b592f70d5d916798884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf0b27be1db3f8e2726a00a6fd6e3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a4b8f855f669e9ab8e7cb178b840d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293ec28bf9027b64f40d05ea083022187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dc9711704521bae7700a9bfe5f6c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab2cc414e4a4148f1671fd5b8cac3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cb12c16fee1c12d55c95ee512396f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f55823b738e487d603bdaba4d06c3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce601551b27d7158ccc1dc349585c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77366053d501f8d1403868e096429993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100e04e4c47c19dfad47bd06d4edcdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444d58b0505c70fb91bcd027a0be89895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275be091be0e4a3428b182721edbdde496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf981ec7dc185df7b1b1bc060de5792b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8a26e8ed983a0beab36e554ea3cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b5e00f5f625c53a7f8693b8685c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8a2913f33cf644afaff20a2b1101f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d5c0df353fed4ed2ca5e8450fdf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec943926d42223c1ab84abb721fb6ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c225dc6ae4949ffb0d171dd015996103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301e98781d242ca63065a6f29e22b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daebd655df5ce9fc0312863ccc43aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402423dfd079b8987b93ceaefc6e9262106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ca3708546801be02658b358819235107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e4a0c1dcef3fd9bbedf8f4735ff76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e14825c021803dd560209a606ce3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49482fc465216c1c1f122de5566933110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7948f78ffff5cae4497e8b52889d8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8a133ca6e589e915d5b9579b631a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759a489164a754222c8f27a653da08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d5bf2378c8136d330a262e3a3347e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f8c300ed520c97cde73f4a6a2e748115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518dba07be9663be7ebd4082f9a946e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c015a5d51869636407e3208d535e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983bfdc1b4f0bf75f7a4362081e99ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216e1fbfd5c94ffb75407ff82b23f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9311881f6717c7a74a844cd32695301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69a56d605ae9694819426e9b4218a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990b04abbb9aeea1aad6bac0af47059122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9844cd49df972d04c8068c286fe979123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da672e51f9c7307a828bf47176c10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29651e10321506d26e66941acced1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825d56221b5f119ff9c24014672e152126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510994859444f0d99522e984e652944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44719028e6407cd62e6847af5d8af462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6019627e791d148f5e58799f74fa2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b22f4da15ca0118b2ee6953ab2491130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb718709241e7ed7103bd41a72919aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c61a03263ebd85b28b85d8bc9152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfbb6cf5a089771581c5d7e03c5a75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdff2ab4aa31b1476c1330caad91dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f3065af866cc23f97afba1d4fcd07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184bb5c1c4178c770acdadc9eb215ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981ccde148e19d3ed63d86b42973cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f0047df4186cf82bf8d7be9a78493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72661bcc83b8f02ff2268a5d409084a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3be6d3c79eebc1da13239d196e050140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d42b302cd370d872acfb5842722bef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf9778ac71dad1e9a7337ffe07634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab910df7e07a8d7c17063390a95c6ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203fb8d4411425c97ee7f41876e8601144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152de47db2760fe90b8f76d0b14e761145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49db7ffd915ceb38882f53c4c1be4ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116cc38016eb8354f3e65ba04b6e025147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7526c06280d3b6fcadd478f27fc56a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b4483dfd2785b1d895fe98afcd53b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246b99ea65f8e281629e36d2c97b7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da5227a15ab60fa9687f4ccd46352151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860da3119f8b4e99b91c2b6e5a4ccd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededeb48971ea6e70b93ac1bbd548c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd772d24c1f430370ff4f6ba40140a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb0c7ab8dcbb76bad4f36492c89c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d3122b8d0e7943dde478773c6ed3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76909df995a28b6bd97187dfc9e1ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad392389eb7f9365d2db70cdfbc77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f19f8e670561eeffbc4e9129a2972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63140da8f7b53e704061db566ad860d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7e7688da69d7f6e2b9552bdaecc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd02e35a1028e9b00ebf0e2352540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57469bc7ac2d3cc3ef65e3b41e953163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f8d68a175b8d5d5ff6b33a1110e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae41f5cd60403ddcfe89724ab7525f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8032ba06d837ee82cabbbd2aaed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0aeb03dd9424227a2a9867c7c8df2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f74e0fddb6670ad85d769ec7aa9ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992410ade7340e0bcd380b4568b4e1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426dd44a53bc26f5392dbb10c3e487a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0279b516aeecb5992a85663316454171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf2952a672be2e9725617cabdd9325172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a083510759f513f1596b1dc378e703173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264142487f78544a21e327d9de75853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e84cac016b4f38f39262706a96ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f35d377aaae5b4b8a6a2584367e15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c90c04f70cbeab75653d9e92c27f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d505a9e6525f593d886b9240170f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad2e32e75f83c356721dda3b43ea7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e792ac2eea618c85f55485a2f6b737180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f57324755c34e3ea471f4ad59b162181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c209d52a8e6c63f7bdf8fc7f6e340182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517b5674b094f0aeebbebd31a27013e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb159dc7e5473794c7f0ec53fb4412c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773173d5bf35dc21559ca2596075f7d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cedd74e04eb54eae25cde48ecb798e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d05f0d4503d4a6754bb0e7f3e0e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7222f678f6b4b6c9c794cb3269df01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d049e08102aa64e2fc36866364e38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a4bcf45ffd5ff4f7197e299d105d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c809b7dc87a5598aa73d0af95fcf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc47e4161e209999a2d4e006ede2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ebe4ba33ffd8d9d99f8b4c0d9827193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be8521c642fa8bb64f9569b14571c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca637873703df6c5d44ba196049ede195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5659e26521a96caa1302bb1287c148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fea175cc93b994a16130761fc0faa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ffed2e4b8bc2cae3989d6c1ad48c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7e7460245c60fc55b6819e94573d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bc051f39a86f3b70b1678f3818364200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec4efc7b5d603f31c6b25388c469d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1a8f5cf2b4d58d2a4be8b86102bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa4470e22617c892055eb64c64daf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e41013209ddbe5dbd69ee1197ca51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39460f7ad16e20e6a62e4f3640866c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016b01b5cd06ca51671af3515b37f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd86b4b5ef063827c1ca683e2a1e17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7ecee4fb7cfd6c17d431b7834838208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2489ae3ab1f0f54725b1aecc86b595e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd998778c1d4cbe6d38041218fcfb4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28489dc2bbe35b3995b415b817751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51123d21b41d9731863f5077709a758f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707f112f21d9187db899ea405aef7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189421e041e5c560f34d9d1c1e57025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21ddac84dfebff97d57e0060c3bc55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f86655b9cf23e43614ec3b9b74f81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f7172c44e2939e01a71294aae21a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9bb1cfbe3cf8d6d7eeeacd804aa0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ede5be8deebfdd5f0ee55183b00866219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd058b444c0265f5d59479f57ea793220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af90bf7b2df9f37d20a93d6009aa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db49fecc8762c4eafe8cfef6e0e12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb368657bbf242e484f4531cf214b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c042f4032e1c931353130b1677e87ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797b349ca8944b5d5904438242c1d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc991eff3401302d59d09d0ce6d9074226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc6e418c59da4e5d498291f8d56e32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9a9d5f20d06d2bae5889bbf71ce1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087097c0307e558967ee1590a852d20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa954cc1ac7cfff508551c2f806d33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadc5aa2c04283e49ac4375bfe4720e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da12794b685e91f7b18498df2d420c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3146013aadd1fd8bd5f59285619a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb908a127c2eca5db02f27cb3dcadc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f34b608f19b726e471545bed43ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332ac69fead9cb5cc4dddcf6c7097b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dca3a11edba93c8fabafbaa95ca72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d913c4680fa35030d098cdd91d6136238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8d8df8df0bdc94309e6434ee966f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed6b834612b631767717cae74e3a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc90c609b7f27396d72cdd8a3f448d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcdf21d55514ec681b79111e874265242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe543cae8800282fb6c0977575f25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ed4636851ba2760b7faa37b966f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eba8ff1926d772cecc2ff5aea681e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9109a41481952acdc9f849720fcdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360123c1a1650730caf0b9c0692024247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c33c197dcb8760dae65104f1a3b01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9da4945d675f9ab1ae1e62ec1fbe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f0c60368294b00e6125e8d368da11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa525e473df0fac64ffbe097eb5510251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12b24826e440111a4c613d69bc657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea0cfad4cf2b381069626e481005a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4c4beb921d49588c739af03ab2245254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a35420fb2a0e65c6c265d099f60eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c83e8909b53dc7b8aff10c1992218b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b8b5156f5e1f5fd64677a566dcb01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e95d431731ef96127839018ef515f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2ec614b6973fab8a84ffa591e75ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa89fe6726061bbc1f9b21ad951f29c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9867f9406809bfbce5a77a8c88a4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950faf4804ddc63c0166911ca26c64d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7e8cc13a23a1fe798f7a08bfe9857263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68a93ecae1a2b3d2cb0c7bff11dfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4217480f13a11c46263c7e5ad78315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb48c7b5a234bd533d60d8a8db69eca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467849f21fc2601642e994ff7c640e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8a5c8273a13f7cb9248d9cf12e1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c484d8c228903684d965a984018ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58dc4c1d61b4f922afc7c05b9e9170270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df13f47e1ddb0845ee6616e878fc22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b602785b957ce46bcba5b991c61b979272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03008741d9f9469c9624b3949e4d7079273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34139624f701140795880b1323bcb19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a3286f78d7c25e554df9f0ccd5ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831bf186c7de9ba596602af710e1ca2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e01b44818eefc920540a99914a53e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eec656d3c667cb2b8adc5d127f097278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec99aa4f77eac4fa6bf6f5bca696282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254097f538490390232c0ede2893164e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ba550349b2a1de74d9cf8ac194f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0832766787ca3e5809f41c3accd79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb80cc0067eda76a8e9f24149f6170283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d991caed5e8398fcf6b208eefd5f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37b745bb6325b3faddec8e8467411285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d268bc92dda619bfcdd8c4a9b16ea7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bdbb8fb94a89434cd21c936ec2e38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5767ee05f8ab65de7a9de84650f7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eafa6dab103a98e298cfafbb893ad0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee0e87d69e8cbf91805f739607f4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7381817e4b9cccd6e2aeaf168d4610291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a653f4a1af05ac4e7291cbd70f05e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4714b9b34719c8d92fab52e63e46d91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe46727759890562fed65b9ca2fa5f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646c1046d27428074964bffd2157a10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69b6fa33d37f15733561d7b98f79de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca155b595985968ade00910584f5277f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cbdf7ef9b2c027c80359562cc8dad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d16a16dab31e81ba1e3039e17fed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31036cef0abb56c1f44cc0710ae6a0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8730101bbb6cc55760b7b23d469d90b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed58f6e933abd0b55cb0065231a1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f018937e9d2583a9a5fc8828e849a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29577d2ed0d91bde9c9f5b10700eb1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689c651da4837f96c54c559913a63d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca1dba43fdd759bb1c6e901eb659e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f4ea03b1f4a5b438cdb28ca58258c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc209e30bf58140693d56f5515c7f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de847adcf9ae270f7f618411dc296f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc838d1d10c884e3c1b4c2e931fb14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241637a982aad944883c405993ccf16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fccf6f681b8d77c92f04a86b81a8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd60cc90f1da06c6164584ee8bcc24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ea45b7d9190ee9ecbbafae9b7525314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866afd015a1682ddc62d6692f3fa5b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b71db9d48410ab224ac7fcb81e2e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d4fadfd0dd20caf94061f1da88c40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c18bebb6c4a2c601165a56e5b97d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6721667de0627a0a507a91862e19d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0602f1c055463f82445972c7acec662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366151abcdab51625b2386fb1b3fe41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737eda1181c8918dded4c4e7f7ca408322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820d24524913d8ce5b793507e50fac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88b0c9ab5c682ae6470a95e0e5301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7612ebc453a936b3514be2106cd8d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa45b615bb80be696430b1d95e0bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226434d131ace3f3c897f44a18a45a72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dde39b2679602766c4e403c0e91b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda72486c31aee455c9b628b3d411d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfae0e9d8d326a74851be028f78647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be07be132f476c98f702db980fb9fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59f51ba4d6ecd091f0121c1fd678a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a970881bc3725f762ddc9780d84411b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb30acda2a92f6134a310a65f2f15b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f89c6854ad04707fc2cffca813e15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914e5535d7458afc7d882eb61dbc06f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b25cdcb37434b3f3b0e88bb1b864337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67d1eee2e82de1a787881b4b8d3bf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcef6811488bd90ce3655994cb5def1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556adace038debb230fa0ded2fc834f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cffdfa489e8889937e4ff621849eea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c41c9a67941becf02f3b6769ff05e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40699ae91a68f62f8b8af22a4fe23b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9afd218e3dd5ceb708c60bb26f577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c628115c265de586e0b98c8e3666e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37f4145757da63078e0d26d4110527346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ecf8860ed3f1d9269c3a00bc31fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4b1a5acc0d9be615cc0b35658cd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df0edc8e0a8d49ceae8264356debb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92385cb63fb7295348051a2374184c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13d9d35ecc862ccd24e6801f5316b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d828b6d1b0cc82c1b40cb9c8e9263e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f4620df2f930d6e96e9f55384ec4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1260f0515efdacf0bdaf5665653df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4aa32709541c42f99ffd4b1d315a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afed7b37a6ded5c5be516b32da924d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd16df3781cca0e727b7752880518357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919571018acb5aa9107a8e856c700ef5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bac3d71435a36c66bdca398255205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c68ce7e8090f6d2564ec4f742070360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996a6099cf00134de0345e0f8579ab9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e656f80bf4419470ba1b42b940dee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10ebeb50c6be2e30f302ff9da6622363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3b4f62338326c7c80ef01c9d1310364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6f67f5479d59ff4fb9417016fc61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0f4ab6d56eb9e3f10e918621bf137366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0cc3f20c2034addd6b82b84fc2227367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ab13c247025078890b2c233cad09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ab8d827f2821734188ff93f7992b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd8716dab388bfa2fb6826230b70b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a26027da1b9583851ae6450519106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a81de66923e6dffc54db5b49583f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a73b6e2776a32286dab614d65a33b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bee10e3f6ae2fe61e386eef737491374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c351e8591a466f6b6bd92f5d97e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee47752a2c3f8b707c6adcd733e0845376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79167f87ddd9f3e72c6cd8808aa7b8e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e9e223cf0683fc6ee07e4ddaf6c11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700722f2b68dbb6a87174faea27724e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a58201fe38ff77cb06866abfd026380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad382d0fd0f919a5734b5469113e7eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b005877c29baffa9527fea1a923b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd9a06d5b5bfe650cd90c12f0a705383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17f5656d0688817ade0d6a31d72fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ee87b4712ae203fcc752f5af88e7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6a564b2311cec461adb31e8189d41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12130fb09d06a5f296c9a0f4041bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f5a5ca184e08a6a5511ce54a890d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990384ca9e831ec01bbc9c9a40cc93a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5217df8ade7ef3000062202f0ce53e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86897937c84a9b5ab8d91228df144f73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1af3f8a193fb7ec7de9300ec97cd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082426e39e96d7298353cbe68bde56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e35f871be971cc2544dd504508276394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015363851da5a16d97b28060b46c831395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6259471ccf200a3d6775956cb57b31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bcb306610ba3da6292efe647d96c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210462aa35baa683eefdc2725d48b280398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254843ee164f95b41b8f3f9568b654fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070e56b95c8b1cd52eaeefc3378931400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5197fb8d43fab6b34213805dfd600b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c023b44a95066f3d5467090e256d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91718a84919339457bbea6ec810c2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d288f174621337b0ca2918b3826c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff81a2f404a3abfc9cf62113e3e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ca1f08475febd606f371c66d3c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362fe57a8f03f2bb9c33c5a64ecc2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2727c7303001513f2c2ddfd44ff4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535978aaaa23205d2a8dd6ecee63528409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a2b44d7eaadc9a8747b0c22578a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851640cc65b695e07f4bf4d80fb47d90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8d167c7991c572131a95713e4393412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94052b3496495f8177782a991bd98fde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07718e12efac300bbd072df12ebd08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece80a6e07148d9d3bb8444189ea4c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e0232ae1dec807363d3f3fdd2758416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ded49191600e8e8fa0610ca4ffb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf60737019e3bad6aeaed30773b57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d1595743acb955551ab6a192d7809419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea00ed9d38d7fa42ebf1b93387183eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e5f16fc5effe8b34eb97c1480c93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b1c4d13a87375b64a9690fe080a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6497edac8bf0a47f09f9396027011a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a01055b4b47687ebd8d87b252c69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc461991bbae20073ba653a989ab45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658a0dabb2b23a1a46aa34bea68873426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ad906d469398a1725a0fff7d7fb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829ef2ad5df5f18ad40926e67f5d23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5236e790ecf78c477cc08a27b79a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ffde194ad6a7b8495bc4a173c004b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bb677a67b2f74ce92a03723b7f092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cbeb4b3a74a7ed7db22becc3792ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20417fdf138d9ce37341c847438659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcafa2a09b3076c50f10fffdb94c67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d5791eea0099c3d566155a5d70268435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb965e804feb524791228b73610d46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93214fa0499f7bd1c665497ca1958dc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5fddc7a40e624f54d5e275a9ad19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507efabdc193b6e1b47780aef79b298d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c78921f413b1ef5db0deafe2616de3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1707f9e72b5bf09c7f279080a4d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d647992c0890f880765e8f208f074b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7461e062d013fbe4498f99662d62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced91a64173e7d8e1b9c6fe54763034d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357571bc15b7cfbac24a514bde254f44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde91fa393a3b788dfca1da3fa1129e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a26ae879143bd054835a6b419cf015447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ba2fc09aae8fcd3b19866994eef4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a340f284f9ddcd03cd46574898d08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e31300dbc53017ec7db9e08139dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233579a809f8ac60141502b7209ab1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c23430484ea7d95fcdaa79d93d0dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba837808355a6a216ebbf5e122a4d8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027c95b0deef398f82100a8f91ca3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70fd348bd761e04d2a57860aac184a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a052e456d64180d807bc596a0d9b24a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cd5b51332101fa7cebad6c7afc811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d14ec277d7bbf37d8f09e03d9132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f68fde77c39ba71b2ac3ec8d509f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065547a77e2bdcde838399c3aa9ec95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d63e4f2fa5d8b2953ec4e49b7bb3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9c5ecf6360c91a0db0e217ce88d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b16a3462e078df9054965fd6bc00c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4748264839d9b86188c82325f9de734464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0772f196470fe0b4db5af99e88d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4882084edf6db8fca13eb9e649526b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206621020d17dc0d31310481a0d11b83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc831db0c07f90c4d340466130ec98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378bed52b780d8ba16d4d5168eee86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de96aa6afa6c439abe291e013d503b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c457b3d0f958e6196cf40bfbc5b54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790178f5434c9306667a1878d042785472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e3dc6d5de606521a17f82c6b944a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda93cdc0a058e6243c5dc59a8703b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51859a050992dab1cc9c01bd500ec7f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c67e46a6204d3d6877ebc70759172476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78d5b03ac234f9b3d79479bc148be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca727cdd503170118c38a7392c484c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d86c05d79f527fcf30054a3e09dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f6f1717067c3ea0243829c13c294480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f02132f228277ecd54f81b289b839481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbaf290adfa816e4d7c819de201aec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee3605a398caaf2f098f77d1a4bc9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86538e28f77da8455c5e05d5c059d90b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e4e129b049f03b8b65e13143f4b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557421cb781176c579cfe0896cade5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c338865d1faf7981b6b2f0e035c05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de90632fb83dbcdd5a0c84701a4b3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1f2de6092032edc55bd97b91a683489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc184276695fad68e8dc4557480fad05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530987630be77a684b1f120782d396c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1fb9eb3a49214540b3a84dc01b70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5d33deecea1b61da269d4a809bb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc82941df73d3c53128f40bcf2ddbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5866f5ce80cdcb4f0655590412c073495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ea3501c74f80daf16b77a8c7803b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6e576a4cdc133880d2c32a646715497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139205a553c0ec11dda07130ae5cb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9ae7adc1d022ffc4a376354e03d8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23299cd2ff06878c2f5621debc49ec5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafc482efb07f4575039005c51e543a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7778172e763ba9d972bf19e6bedce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1fac6ca1f549119b88bd6b8a15171503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d98a6783e5db12818ba45afc0e715504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3bd3fe392e02c475c6ccef6cdc79a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa4a285bb55ffc9c0b0051167299d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f1880d72ee2ff1bcfc70901e6cb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533ae8bae4598d2bc1f37a7a6acd135508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a10c1714063202b25db43e814c57d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f0ce3f15f0d4a8474dd26ae7ab54a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828c40d9041e50c4657b733b5dce03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac3c063d3a52c892f8f3be0b68826512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83140fe3639a6996d67f941b4338097513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163878aa7316595ab1d2e05fe34dd13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c6df950c65460e3ba3551049ef4fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa0feb06e3464310ce205567e182b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7964e35dcc7b461b3faf1b7a2a6153517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf4d4da3f50ef258fc58850f3b274518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ff2e56d01e2f9f71efeb7c14aceb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a3508aa14d7ec1b0d16ab2008d19f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a10f1473106225b6ed01c70cdf069521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc917dbc9ade07dc92688359a3cf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dca5aeaabae2355e1504515448fc5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7c453d0ed6cf49987bbb2b5f9ade524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd2fd9559d66a54f63c32271f9f3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4875f27798e9a257d89216b600cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67ec7191696c0e88fce35ea938bf46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e8b833f12f64bee97c97c95ff7457528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6cf2c573e8ff58159f9f09357aa70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0da213bf77d98c27c738ac283f3c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d16668e944ae46b4c83103316692531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d903e19ec7dadc490a556ba0560e2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09878cca91869a8958b1219c7cd017a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe00f19e3d0119fc3dba0e7dc1fbe0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128092e58a082996ec1623b59e416501535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a45edcdebbcc1b0dea5267bad05a06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d1e471a3641ae196cbcf5d37a464537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361836dad911993d552788335a9a342538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8e1e2ce964bd758b8ffa0c1e9caa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf30fd0c9107347d3b29def7d6310540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9075459a86ea6be16c31e6d8ec6e54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d26a9fbf32e0794002b98eb876fde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f71dc046b9ec4aea1af25c815af9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be844cda568a6ca3b18fc8d05d4ef4e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd603fb53f841b35e8ffdccf6853517545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a757cdd6d531e800669387999006b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98985e3ce2f3332273b2999c5708765547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37488aa30ed0361043981b04ce14eb0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf02fff0e160d23c037da4f185546e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492897bf2247d6230881d40cb78716550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9018d57ee936ff30ab474fbc08853551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18956fef0ee5338879f71f138f3d380552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1331be30c74dc1f4540c712638e1706553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1eba304320850c7429814393f6bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c1c7a81cae1efa81e51bef1db786555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f96b944b6b2e563f3436bac41d49cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c92d409a5276099b310cab9803d23a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb4e3a1abc8b43daf58adbaef635a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb049edda57696c125807c0b730a0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c23c944298a0a10878bd2df3b5ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f41fa6a7bc904322f31a4eeb484a53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a391e435e1208be03a972847d815562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef8783fe7ca1c3e804942373f86dc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f5e15652589afeef76ece0b00d25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46574b10ca5d635e39defc8f51b424565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b14f951e2c2aabc1eb4ee0b404d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7543a3d14eac77d9f5057e632486393567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9e4c1ceeddd18a0f3dbb7ab65e12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b07781b3221d6a38c93a1c4640afb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53bf7da528e5ebc0f7653fd33f53a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb6ed01ea12146ebe3f4649f18fe9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461798c10d78280d00334b05ee30660572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7882f58a373c33a0b3b58658d774715573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b7ef2cefcacfb78786a2c7bf4c85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a1106301cefa463bf53074c4ae540575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8fd26b2b2bc66f54e59acb4c7814c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a17a49ee5b2d573012352b3099855577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778d92faf47ebb0ca9b06cb0eefcd3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179181369e8fffdac953733de8e7ccdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80344dbb5760ea78f9bf7c672004e70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bbb4956dc5fb2b4fb935488896db1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e3407624345f5af40f64fb675f5d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b7bb7a0343fcf40593b873f55928a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40311bdbe8db284e651ca990938f1ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6358718a463eb4d70642eb6018ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dd30de703fd3153bfa7f8103aadfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de48b3d7077c575fb4e986d27214f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e1cafa15925ac03ddd176b7d86b4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e1fb31d488a08cb2a09893e5ccd0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9d964f4138dddfb31aba0ff0ae916590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f007e4f90d1b06f022a1f20b273821591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b80b2a4b08c65d3ae9bc2cdfeffb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391d785ebfa8dc91f6908394be51e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451aac03903d66c3dbcd5719a5e529594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ab59f929ad887560d6cc1ff06b5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2b4ff717289dce8b0fb297cc92fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137389c55386be71005f48b0d32e57d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c11e1af7950d86ccd249aa255f18b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c687be58f6a26ec04b65a395eec830599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8381c2e76ee2d5e99e08300cc7e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2177e80583e70ce14c418ffd0041f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e47fc533e5a2628f01730185126fd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951697c05f9bed5ce8474c8efb6ce563603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593fedc4b03c4f242f861806cdf34a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cec78053642074acf6cc55cb33b4a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7fc6dd0c5e90cb57152d1399566b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f814268d26de5e88373586ef08dc13a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dd87245d67ba57346bfd143a557d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc462753a1a7d3bb16e9adef6f8995a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbbe0dab831922bb1044caad572f11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26867b4c0da125f0c42a20e323d2472611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af608e9238e3778428ef59696b9895612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30451637fc4f584ec6e21a263957db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c83ef19a51b3e9ae4e19d80e09063614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d04e0c94b3345dcfc307687682e789615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406e7ce5f8f7fc5351c1d150d6c645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f267a48d4066d3d0e5012d36ce11a63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c688cad817e8443a8dba1386f895e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b743c8f0f6406872e89045356bd087619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8b3471baa71291bd31ce6be8d354620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dce170fb6382bd90c78b6f7ead4f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34da5ab88b5c5874f42a3c89c1bcf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1168b6b50ed2e6ee80810a001cf61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f99eab4fcc2a476345e07cb6c8d490624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16052502899135560c4564e31e8104a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c5856ffec4ec0454e561e20a9c3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae1f283f69810c5c915a6c3c0e0b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c2098f9b02610c51f8b0297fe6983628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f7b7c7d4e2bf51d284631ccafbdd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc6ac77e0cd7e43cd8c46ae97e03c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73c3ceaef55e0310fd2eeb95406d81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b38fb7dbf06782932b1ecca525088632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb142c41ced7cdf94ebf2d516dede19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a5a2b4686880e09959bf7701e6f24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd478e9f99725ce5a01f6f2bfa5eae4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6219685e4aee576bc19d33c0be951de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635af47400ff53bb3952e10ef9596b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5e57059fdfd86ad9c46183bf89bd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24da75018d7a8377aa5eab0e9cfd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb80fa099b7775f4a13a94e876dd84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a383a7346b96e197d4003df64b80e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7857b7a39e8e9ceee6cc9c2e6dd36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d5ca867f2e1f3f6c26b8eb25110d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b9d3a9d23c539108e3a2506007f9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c47126c0f3582b19fc7cfe19f0d670645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70a473582ca57fc2ef5bdd39a16d7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48949ada679be45fdec3d6cd99226a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09defaa4dec82857e76ee97a84abc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b79ac5ea55e641c285bd62b3a9a64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640f90a2fa463eb6ecece6639a039d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598c60426f30908c6262094e099d62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6bd842c8c4756c4f91f85d03e53e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba656aaf215aece568a7bca03bacfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c572bcfa16a4bf42f78fa0093555654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65058c6de0bec7a901d3fc325cf2b03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db5eee8970715881a0580c66a8c1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521852ca43c5303a5e803ba258a2fee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c9928e7c5a5ce649d3c7c20e63d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad73e5983a71d55e1e483d0273eff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f5bf803e2d0c66761bf20c447acc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc009b4258805802e952e6cd0c96c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d88869df6e74cfcfe75076a75840662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829252ecb17e4d3cc2ce6d3e3df001f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1399f2bd93d5f5f3484d21349f93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779530437ed032426f37d26ba2de503665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726ab5cab9762da8a6c1683f4afc901666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a8b409544b184484a0f0f6980817667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ff4d414625e1e821c013075e2dd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594728d268015b80b13dd078ba98c48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1446e91fa0eb3d06bf6a93478ffa02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab8def18a8c4e5afbcb5060e81886671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afcbcfbcde4247bbf35288100133d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93ef46848f445aca01ba970a4aa85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f4f75614dbe22fe0543356e1b7e8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b470c6526e708bc42b5827831809d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6aae456f4ed00958bd96c25a7755676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6478c6ab302c253a3282e4911db0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11657bcab62142ea1e0b0bb6a19d0fa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf8a35728124525e0789e9c1d8662679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374c6d49a2e61e39828042cc540008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1c7b45af248f43ec000de437d149681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba710a24b22067a91d00241074834682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b9e575edaf52feb5725664d139422683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960265d308cef2eadbbd0eee6643746684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e054ea5c7e272724fb1cc3a0b1769685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec322cb288edfa64963cbab905ce1e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9785afb7d0eda314c1c68db5135d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63bf3e8d9b81840eee00f4c8d2681e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a22064768082fab461b46c2a942c4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630958e2b6484e8fcb4bd958bac8aa65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036cc78ecdfbf7a8eae19149c92c90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198c27c9c883b1a8c61bf0bfa3a3cbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ea34d8ff42074db1d04bd197e5176693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77262a52c6e709f31c3270d63dac9b45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d267f74a6d349c9fd6805ef10e9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ebe3575ae8a23f59571c69b49b01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2609392f02b555f684ddc2c898c0c87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b2ffbad2e57452760bf7407758811698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3598840ab4415213bf77d7ab9c678699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be270d69735d3f3c3d1da2d2db6e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb526f9ee8f7f3c52dd581ea377daaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0bdffffc8505df6421571fb772948702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf1a6d6633b288f9e7279df6f23281703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a3f4e414427aafdd762a940a50166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201493d49a51592cccb3a869110b395705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f1357cd556389bb44ee45e86bb86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f63b5f715131238226f9b30db6b371707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee8623692e09cf2f17252091ca17b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f985871658d9b3f68cb0dd8e50d80d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e5ee35678c6f1c98560ac1752b18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522461247f30eba1d9cb7db5af7242a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d8820f5f03a62329365c312592b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d09050ff51fc76c4398cff9366dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32440f4a2a40e8c2ad5200051558d8e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae6100962c0e5e03719e22f10f4b85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7baafa36cbb8f77322f63ce1b72e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d18fb2023a579c22d41090134a938e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0964250b578001f95c2a7ad5aaf6b3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d2b082b9be27bc9708e56eb3366b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac31fa5098741b403d146b0fb34cc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec81b30b82e80eddbfe7c09ad1905c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37f3600a439e03d443bf9db0ab658722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a26489a7fcba2472cf2268fdb54bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e895c83258dbe6c50ba2feb2a7c132724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8451497b73f810af31d2f7d114909c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea251fd3c16db332890bbf01857ff906726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f2b8bcdfaad025ce2b0de54775e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145db5bf3cd737c2dfd3fbb9d4bf769728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8d343c79b98e432de3ded40c1a8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b270c6c035e017d17744030fcc3360e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9aba3d5e692076370eb6b0afdc3c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e99f6793494abbc9013a3ba4dccae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef1d60dd5058c536984626f8895a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e6124246da13929c336d5a5d5770734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed90aa76f944de76cde4e85ae5cbc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8caa817d4f27228075f0737d936a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bac0ee81387096b622e263b515519737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351f20aedd925c66af80483fbecc039738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af13901644eb741d1ae87173f1617be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1318db5b2b918cfe4f4bf65e52052d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66f70ac8c08144633ca3c8be1e885741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2e03725b9dffc767838c883162bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d08b330029ddff12740a36fa7758743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0bf0354db5c7816b104186d1cd163744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a2d0c663ed7609f9a53d60c7ac9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dbf66bdc72701100ae694ade6b9f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb8feaefd3884f3cb6658d706e9e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9219e5fc8f5a444606facea7549f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df02af9680d1d47a18218740bc136749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ffad0898569b942e2c958bbe57b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df03332fbbce6dc39c8d06288ab52b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b917103076a4e7d239265a402eb47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08eb096c28cb5b8de9d0e0efc1f345753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951357947510501373fd11bdd058bcbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd255c32025a2ff20a71bcf9ca3d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df715c4d5cd8cd05c42c873ee04bfa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d223b3883c6def3bfb8bcbba5c63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7334e16b4ef2329b2c1bcbd88cc9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e98569e75efa2d5131d2fbfde3ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>