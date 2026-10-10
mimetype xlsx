--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02234c1130380597dc3cc970ebdd9a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f2c1f607c0d2bbf771df1a623ce4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb5e1361fb01d9cd327d905ca90063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4469ae925b6930e506b4ceb67558e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da63ab6516d915042bbfea68880e645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92420d11ace34305587c5bb8743d3f8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f5e69c6915f2f3336f5b40e22d3627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc2896fdb1a14ea4e7de3d422551a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88dab45a1fa3c0fddac802f13296649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1df62b8dbf08ef4bde28591b8bef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11410f4edf72bf9081d18451816fad411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad53c90a6f04eebeb95cb8d0fcc5da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb155b98a976c73d5f0a05865de843a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd993211cc834afbe9124e15a8864d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff2836fef0279ace5b7f7a972e625115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e2d1a30482424966ddbfd108115616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09542fe95b91dc89820edfe0aaaee8cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea2a3b938c62ce34401be86134b9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb8b3b7e2b528a14fed0bfe4747d5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac5e31930c5e4a12fd088e2c7747420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d158743a8406c09da139d585c90ce221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f87c53eda9d5f370b6d3eed5f99122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537285791cfaf9c1ce5aa2a4999aed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6de70f83ef8d36705a3ccdb50f9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e358af5486315060ca7ce6d0809ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d24b4473d92f6a49a0060dd6a304fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8aa602e7d3259903c0afadbea7ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ee947a43f44bc75c2cad570d865528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493c761f2914294f562f679f04fe3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438981b907ed6a21cb88904dc780ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600047ccfcc5894c40f50e8431c9dce531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff82be8968739362a8379d7b696cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3f9fa95c4ee61577d7c5df0ac18e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d833702a17f9d5e8816a19b6ddaad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b869e73df2c4d0ce7c77eff86a14935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4338e01edaeca872818009b267ce2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1662620422170cc2d2a6921d1597d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d112749fe965188ae5edd1876cebf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa27c39c6d95790a1df56100a93d4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4aaa1434f8f2354d8baa8dfba9ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5377843b1e5ea14c843d6b118e179741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915d21d80d15721dd99486bb4e3b85d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd4cc3f854dc614c0be3037d01c33c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f6e5c071201773d5a14d46dab573a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9885e2f1d7605aa6c588eb94198c3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b9fd1676b6f32d2f52e301b155f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d696c2e06731c17e33262c8cbb96147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734957364321b24db7c93c3d8e15a85d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c1dba591bafce75e93c9009d06e5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6607d3b9a432ce4d0a9b3893d30df0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba2bb228a1aa917eff8be8acccedd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da376b0b8111c07efdcdad32f009252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d83abc38f712093a9e63e1a54873553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b3cdb7156fbc47452921676a102954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a154e142fdcd4ff17ba6b270b47cb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be124f1a2d96bdf44840cc8bf695356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2343aa933a7bf428239b8a78b58340257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d999a39357dd7a43cc0e210c6f21858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fda562ce5bb3b1aa4dd917aa460ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709da8ac61dfa12b6d3188774cf4e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a007af72763f2e72446c74234e48761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98c721e544d84acdc865a17cde3b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e9ce3f8fdc70776d4c75e6214e0aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76418b8911c3d012702479ae0b44d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b79fa4a98a85ef0521f4f20e56980a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4b549af8825fc391d872bfa3aa8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c094d278c3b2e08437d5a6f9002267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551bcb58fd2a6fef8626bcd07bb523768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720011ae12de72562d89e8b56c9159be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bddb62b10283f33605f3ef403539c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac44d55674552f2c6c0dbe22b4995971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049b002acdeba9daf1c0530925b2cb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26245b36141769c36ec2a2c52d1f4c6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f7b5e4b24ce1b7faa86f8815d40c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d149678061fd04cebcec909b822c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f639a2de176c8feea806ac776dc1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bce8e7ab8c7931cf6d82546105a7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f414788f82fe97835136554e3195278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c070ba27d7063e9c481af28bddb8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd177e0751e1665cc4684aa8420e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779c4b09eeecbfd2c03bc82b03b3e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600d2d436d0e7c408faadb193d4c8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f814c130821cfbc4ba3fd2eda9f5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561b546b6bba185e7f1c0ed9e2f151b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6115e10df10a9098a445d18490f0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51365ab62d5c6ec04a6dfc5e6f8e65a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f493796f8b95156c1bbdba961570f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d69205487ed336fe6eb84f086111688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdcbb4256b105c90a8e846303562f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085592cfff756a5b82d873d4b09cf12c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132942ef50bba9c00f241f79ec574a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c823f0386be08b2139f41396805ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeaaabbe44c205b53d74590ffb44cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee95d31b1f17c317ef4cb21078d100594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb433c471871d61e10e32b01aa2bd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3401471ffb0ccf5200734f8d536c7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dadfddf2b4ab1c63c2b4fb18902e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145a8ebf49136013f550ce0a929a6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a66a2329be923d4da5f6b3fa6addd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1061ff93fdef192dc19d0bcd221f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc8e4962b615da5c031e7cd9e3436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40daeda02d5d200d459b6c3cf6b5ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b2956e400c8da530954d735394f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f27afba9fae24b521783e35c3444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b4d8cc5b9357c1dcd19c90da5b34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f0edbd34196eb0bfa4d8d687eb902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c81894608a67736ab2ccacc897f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262963559df3d2af50826a772c3d722108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbdd056b3a607926be388c2aa9c07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d84f13c03627287d66b4a07f17b84c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702e4809edcf5c408428ffaf72ac77e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c82219cdb085a51f4c6405b233d3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a10d94ebd0803045ec1d351380797c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2761d7be144a99b79fa0cc1e734d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4eff72466539a11e490075926df0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d8708c9336b5e14218433e8c6af3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb18016b7b733b560ae0d19871073d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cbe1272801dcb5706f27080d6ba2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c8a39871188c55bea4d9fad72f0a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8c1987108ed986891e35400436e5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277f3e9a3aaa31e3efcf07d6f56849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc33be7196e43a5f99bf2e2704f63b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed0c350610de4f4b4fc0795add4a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31656e76b82ddda1a196ca5b1e44b867124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a381955ae90c2794ca47e88d48be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc94a6017e2c4db891803c0391c6df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacadf564ac87b4482892f229e6aa50d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce939baa11d22517ee6c9bcd7fca8c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e06e796c61d5257f8c39a7ed665df7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5234c96e70580bb4105617b16de2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2b138a318fc2aaeab1c265a0d523131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23f0f86a1c27650279e42af068015a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e9c0c711fd1b4fd3539472e3da5e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c2c726d6e0cae06c27627aa71c77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755f7315aad530b99c82891bf0efc2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d36d499d3b5ade5b778f809d3025a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce75169e1024ee399cecbdfb5ea34a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa7b555e249510244abac859a60adc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ddbbac440967a1ea49122b628d14c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157671de58e2fb1df01b489246b9ec25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b35ffe348b60da370a52aa33f7311c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e7aca06a4c4bf1d53e4b8fc739e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c1c0afd6222680ea9b716993a8d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e31dd3530970a335d86338e87464bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2dcda2cc5d70a916b6932dff1ef22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693145d7998a682cc0d6fb2ea8853b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b851ad7bc3c8b694220b13f500bd8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4da83a14352fff2dd674fdf57effff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f44d716016d0dd33736244e284654149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6eb503efa19000d37b25972e39341150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409e51e2f387468c71cece87788860151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3021de29c134a3d128e0a61a77ed217152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9d0e1b3468827ffede62f2a2cc1e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c9e1dd661eeb061cbaa47b3b7636154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb66b7a16f5a6e9eb2e8c8387589afb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73babec583c8ed72650d23f7a7a6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ae834805cc4172093244b9e1ec86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09431ef57cf7b3a08a20844f62828dc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae29b258bc481d4f96e288e3c57f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01924737ad0645b6dbc9e4cf072fb796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ba3cc4377cd87d088173fe1ad5dc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965de9c6f569df19d8090c60e9b24e96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb788cf275a76eb82681c2230ab5fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a2fa43b3dd3a5b194a9f8fe181c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23564ec0337de2f66918d63d87bd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc99b2c883aa6dd9408ad7cf97a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5fb14a3c7dae056b3ad4d8584e6fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553df1111bc2a84cc8f0a7d10b262f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8761936df8d8dd00bd5c5c10a269d22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d18c66e866478be560e5f60494125170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ff4806df933afb4cb43062d0660f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726d8fbd1f405fab946e99e4f84cac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9749ba889a7c0f158adb3f50c85596173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b159592ffc8e47df204caabdbbf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e920e12a1eab0dc02a7a9beb270fab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca0afaf231415f944aecd65715117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686156c98703b73eb4fb8bd49377ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee48aea6220de301b56fd48ea17e15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619af9b0c5b94a0e6b3d4d8839137d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be6dd0d31c892dd142a8b1ffb7e7cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d86906c146e486f67dcf664344a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd022643c9721119cd304b45853563e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa3fab9e58faadc7ebe361f7b8bfe2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dbd9ae1edd07a24762138a5ed5c30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfdd63a1e4c5ec975207d563e5948c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b82755d0536434dfa603978a65f0c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e47136d3ee66719ee2727e36741ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496b1c608bb2a468468b06623fd10e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d00a69b65a753fdf4eabc7fbb85d7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8082475eea73b0aed12bdd8c310e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c12f974a6f9ab5326b6cdd74acc0ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e72ae31391b4d5e9ed532abf73c80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c971ae910ae04a1256302dfd4bbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38079433b7b2d4f50a63292b7145f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fbb79b4f70c8a77b02c70c515063d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b323b80ad211ca0ffa3de7a92ee90ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d078d07e430592fe8937f230d71ac0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f751e65cb7cd96274544f798004a87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f7822829265798d3a040f2460b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7416fb5ec6917a2606f501fbf82afb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb4771841d597dbd0ffa75cc1d1bd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0fb328a0f7cb59efeec58ada4dc32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541487a6006454992dbee03a9086967b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb59f0a27f02020f4670c85d25d54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904111ed8ca584fcaebca039114d1cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef88900174a6ea9798ba0e230e4c2b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0d34e770da6033790940ac4be091a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a762ba7543558aebff6f8f7e8843208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e8559d4e917d6e19e6846288d052209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8950ae4b2e7423f06eca82e1512973210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af0e176e924e3951ce5b5fe3ef39dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e670931250e1ad206cd176d9b4775a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd979a4c93b9bc342e8e6744cc5b1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949672d255c9acb08fcc6beadba3827214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eed2ea015d2ea29ca141bdb484134215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535abec6311df1461ff21990bf8969b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5170b3de0f2fa8485512f91ab4c7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16fb6d8c5b2cecf3b14af8298e3193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde779abe71b43b25c3e358a88e1fad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ebdf11a6f927ef4c7641ea6d4f34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c3b0a7fe849f82e678cb128d657fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b9f4003f8b87950f7b2b098a160bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3df82cd2a7bdff6b6a0f6540a3d9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0996adeffbc12475f106260dbf57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe4662e63b96f4621f20dd1fecc24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4f478f1ef8d74b00023372b0cb23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ab53825ba9d97bf030a173d48e4a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1087d5ed650149acd358ee85af1a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8db463efec7f0ce4b58f71bc46e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4efa3d452ac1f5d8a1081976caf488230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165ac02ca9f44d08231505e4f04740231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245997af34ec0517497cf951aceec6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d7843a457b9ceafb360ac3d39f993233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b126bb45160f2f452a1b2393815218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb8f2494c1c42f6244011c5c5d73e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4469986df4e64daa96a3d8d0459f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52a558a13f09c8f0b56f1bdeb27b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e29fbbbb7c49dfe387ef0361a9b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d081dd5765717713ea3a28a7dbb84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb20a74e007046bec7664ccc133149240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712bf3430731e91b4f6f7841cd858ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61ce0d38076f40971241c6abb2650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd9be3d6101de66e3df1215951114243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342dfe55b89f028046931a169498b44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7fce484bbf393f052c2f669d4f7e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b75e16b4d5e26cd2d53a716e898b53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcbcf0313994e3abb7ae7dad204b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74981dcd4308c89c8b9941893ee4e291248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e03f6e10cbceed462c1243dc17944249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9290d6d8a83ba62da37af7935d5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48559fd7abcdc741c2b8edd24d2c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9ee6eea6838166db97f68d6e8403252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791bdffcb5f1dc9eb66528a4cbf624b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c23dff057bbf97aa343d064591e6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee110f726b61e5d85eb16500db677255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d826a1e0af5a6e0eedc8e12bb5bb5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b41891190b30004eafe810752f02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0a1906740711c8090f8b0f1e6ceb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6f0b3ba88689f9834c32d5c7723d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba32344016cb0b89b82f5cba03f02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4470377e25bf633b984967ee1fe8809261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07759e9f914f92f6c56573a99af97c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb9c3e606f07bb2a25b80ab6d824b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d63ca67af9ef1de41fb4c0e24fea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1555d5b5c8bed0641cf848e59a9cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70374b8182de8fe71ee3a8b82e37978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea537189c8bfab15b6fdcd59cc47c452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b275bd29047b9ed9812089ac68ae72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9699de69531597e21029bb3a4740a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f09ad93a9ffce6bcfda6bd6ac3fe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb02d027c32005982e964a39ac97a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8be1c36815579bea3b2a7e911643272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e1b528638d26c1ead1fb5422cbcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ba7a61124c99bb2a9deb0809f9fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a17dd155562b6d6ff36056af8b839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25240f3c7330a9f86c1e11d816b8816e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d65e05342094268297b8d44a75a34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7990a06412b0b0a3586b619d717e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3b03d719ef02fb152fab726f57d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316c044e7d9125fdb1a8f3d1fb367c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041d456a9b0914e0e9ca2452cb9ebe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81151ebf880a1ddc22488b85d19094282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206ae227bc929da32b03c100eb17a34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9085f3ec549f924886514997becb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f11127409cf202337af8e2de4d86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dedad044be5dbb033b1f29563b6b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20e0bff1e9667121d0cbf4102162d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabacc1b41451c25014477b36e1397c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b63c34eebad5791c9bb03eb28fc78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a498be62229afa63ea1c1501d26022290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd892402c4adda392c9690e5841a441291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f5d84893432be4dbbfe0e8f941689292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340340c5b2a784d2cb573ac8f2b217a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c1497956f39a5711f39ab33d83b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5f620fe0d058a635ff8b63fe9926295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d48977cf8bf7a9b5645b45850a87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88402fa7947ff6205cc9b6cf5cbb96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b741583cc0625cbded16f2d05e1a7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256cf29550a398cc1fdbda0a26f9fe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f491ac85c17956adda26bbf97f56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2e177eeaaa136ac74de2d124d61f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47d7186cbf586749e5adec5fe9984302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b7d0534ccca6fcb5a5c6d5ffa247303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121024666f93fdb3f1dfb8bb7ee192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741071211099eab74e6cafc4c4b8a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d3096f3d4d6cf5e7c00b606ecc52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dbb79253f1273526423b9f945823a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140b5dcd0eeff3e1cba801fbd01d4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7acb57c913edc0c3b4b126aef68f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f2618446ab83f3c21b19ac7d364b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b86bb5a967993997e8ad5db79705311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d9fb33d010ad0d79202b5c3149f18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bff68fcdc22a2f5cb51d408b8f8aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2e5f147f5690cb22e8698b30e8c54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7653d0988ad1995c15a1e0c9c430df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceab71827700a5ba582a23c05f7b69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734068a95bf499466b471dbedea202e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374fc6042adc4454e43eff896a99b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898eecbf12d20b215e55a9748ec117319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a29312a2fd7b9c5b58f687bbe3b3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103870db2aa4c6ed5916b8183acc815321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b356f34b5baf6c9802f4517dfcb8b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7de5b63f09dd09892832e0be2f45b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b59df26d4c994c0aeda454f8e4e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fdd0ec599222bbb5b824d6532b29c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc929358307849fe9a1ad5aaa1f3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219fe0683b6726c06f59344a8847d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd918faf8e9add5bfdf0614f2d1de7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152fe2c6bfb74a8cacc3c0d814ffb56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48429867fbdea6bdaacfb91fc3929b03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f76be651ad64bf51989176de104b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd732a173a1917d4307cc96d556b5b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de93fbf351154d2475d1bce2630fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b316d6639423998649223ec887106f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc4c706157a5273e5d685e09603415335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52940dfb6d2621ba1c81c21727a898336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee10c5cc1c43974becaddbfa9dd0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f419dca1cb452cba5a9031f57fcd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f937c07d33fe2505958237d3e9b7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6c9c5fbd38ee768808cd30cd3908340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc62ecdbd31a6c7c0b43b1a75bcf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6dbc513d4baa3ce8e07843ad97afa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94942bde1e2b2844eedf65680b58024343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163f68f927b64dfd070e6fb52fd9586344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0ef567778b343b3e0e302a3cf799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05df0b1eb7835377d76a3e5c11ddb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce7c76407829379babb04739c4555347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be886ca47b8ed6dd70b6050071332265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b58d7a0abbc933030311950cf8aa6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719dab2ceb841e22b9057ec1c3bbb22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd76fccb4e3dbf89e42a85cb004983351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d56bfac58547eed2b2d38b297d5d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e692c70b2d70aff0bb18135fb5374f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5a0452a553edbe4149563d19606f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4af8d868ddf1ad8a823345afca225355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54624f986e50bde4821df12943c73ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32cecf30bcb629b118a47fc6961c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65465bcffcf597ea644f17fd6e66ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902500017440b644751117ed317a7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc71129237f9fa080040860b1a15a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e2e4e6a654e2422623d1f5c905a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e7e88983fb132b5b80d3c932f547362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418d4e87ee00ab70f2aa1788123415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e55fe70845d72d3476164ea099771364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d1213287ca228ff7572802c894ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1364d91ded73f9e12659922ac18a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a8faef93184901eb15026780f414367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971c0fa3f8cb8b0ce356c083377c3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670989c7b4b17ff9359435efdb024b6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4759cd96264b212c298e79e36058a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f069554422ad924f3bcac01ecfad3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9bd2b707aee29888b8cdb369c1bc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea3912e3f547ab351004f3f961b54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee8747aad051dad0e52f53b5ca533d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6204f3aa47620369d3b178942d80a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7731fd1b7b4b86509e9b1e1ab6330376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f34df8afc483460ac81b46fa4a5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d0b30162f5b9a8f10cc18523c45ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793501ac26041da072ff81ae3313242379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f7e3c5de74daea70af0bdbf184b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e78ce0a3f175443c83e4148a08da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50013a2555a97449c0b93786c73aa49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b2e526ae975825cca48348e1fe88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f02ad650dd78d43b22f8073d5028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7962809fc2f430886b0817216fea8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a73913348d9ef3e6380e58c8683ada386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f0407e116f51acf1d140596228f9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51358af78227821e215beb979f40f0c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af864136758152e69abfeb375284a64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e48928d2b1bbeb1b38795fadc2ea9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a01dd90e9b55b45465164a518d981391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4f9ab9d0b5bf49568bb44c2104f50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d60bf56a20284df42671b27340640393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b20f81ad8078d46b4c75b3349185bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87af8fae75a87b22ff4bf7afa7582395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c08c044f30927975e213afc60e6fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e450477d101c67cc78c80bd37fadb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794b30f8124a0eb9cc40d7f8805a83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413752aadcdb443c1319e51e33a695a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa931ceca9579cba2ebcdc914dc719b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281217e5f1a16df74effa9c6aa743cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0526b83e142a7217537bf8209562e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e4b7ad1e9a3f57d1313ecd459b4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dafd1f754ff1b231aab9eb37085c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79ffd5353930689e0bf49c617088b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaddc69415a3691b3128580305d669c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9a88c3610b06f0ddb8b54a49f814f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b668385d4005791fea22c346d984e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95029dd795192240778988e215234b14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc4ced9c4c4de51d742a75009931e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e1df97d81c7d19f42b548c809041411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7134b47db972cd54ee636367d5e3dfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5566688b13706043658236c182818d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d12a1ca3bf5ec9dd62d9c84a46578414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616b3fd7992a96efaa4cf14cef557b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffce28c5a3cfa0c6f2ebee2b0120fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde517c30acd4be2ac693337e4b28c99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf38dddac27742d18236839216be868418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ee32c4cd6ba2b22e5306d548fad6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a54c975590c07d28406bfd8df986420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27a2de150aee19eab65e4109895ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdfa12a8c988dba76f7370c7d3be4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d5966591d845512c7f89df44a816423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d467b4402fe0d35503e42853e5eb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640090307fe3a4542a47bd398f1d1bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d3b30c0720f439fc14eec594085d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048e2db282be32c756307630b68014b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2270985176d5ffa374ea880c5c56fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ad36326aae7bbc717656defccb7f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decd2f36b027124bef83ce9d09b2c32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0334048e025978d2b390d90d9117d39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78713e5d2e78ce2081bab990b7c85c11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7b8352747eb77ebb6239f2b48d4c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863bb282f69db79aa2c0368f56b7d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79acc81151996c38bf26641a2fce2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909dfca1ce9d52c0f49ea8aeb62e7b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863dbaf79e51948b4f29c59356c4a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba4581473080e158f5e2a1cc2a4f0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d702560ae9964c10ecb0a497aa2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a0e0f2bbbb1dcde6353a0b988c07f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92a215f713304e73de3be9912b3dc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e8216d23b23ff46202f99c6999ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d7b9e5eb8bafbb011dab8e37dd5f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecac03ce2d9dd2f824b40387d78510444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f577158fa83e29604810a9db909823445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd2979fbe3abcf153e53f0d9b37cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9cfea7b7656b8bec9c41fab1476f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876d889a5c272da8703bced9bdf603448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15cb6a51b89f0bf2f5b0a1f9edaa9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36138b8bca4297cde2bfa824414a7d18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc34010cf7a2b4049f19eb1b2709b08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c377d673a7f6d948bd8821673b80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74839d353bfc0395b9fcb1286b183f58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6e38c74069a5d5256e19f3e1d29a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006540d9f493391bdf5c8117f6207f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfa5d462b7008f0b7b1f7ee4d10c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113da2eee5544cac7bdd949035b163457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a45e6570b1dd28c4f6a190b4e2d7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89caac7b365d1d486deb23c7a200761459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240bfcd139fd2f3d68d408be60d077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3dd53502822524d2eda17be65d8a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250a96f7c6de96f9fa42b0444877d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e77f77f793d688bee4481833bd27f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2d03a98711129a65068536c83518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858abadb193c2cd3b236ba0c5ff66845465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b39009a72833ad57b89dae684774466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557eba9da97abc3b5b9f5ee6036eb36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c1072d9b09f19f485d7b135c6c32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c7d996985c086f76a54f3936c9bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a375d25fbd0a0e3ad15b521447da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb04a7208f7252913d94252dc89db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a71d97c5bf877d22f012bcf96dbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b801f83965da23eda06c62cf0c284473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a4ae395141592c20d6cf5bc59729b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1087f4012b0893f2f3af01bfbaf12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06fb05a4c0548367e2c1176a8eae26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff095d462c9820817defc66442747477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88945c2ba506a0691c505fc679315276478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a097774f01aab2f8cf1bbd586bf03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3a8c5fd310b2be31d20eecd3a2c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598621194119da60042e35410b2dbfc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042249478fa12cf2807d72f489c4fca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc1d1aabd999758eaf656191919d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc419ea74c31a78ee893744bee626484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7bcabe251a5f86a300e2b392c525a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8de482ab125d80e1d8f200f33ef1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab69f6e94528a4ec83ddd111e93ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dcd6397fa27dd468ab0eb9b1abe1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c2c21b7260b1c24cd4fac3d41ad7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9680d5a4e45d2f370012de4f8cd31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155544effed2f63c0adfe0d53636a44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19af8dc758c704281658d038f377e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296120b95ab18f7471c4bdf835d444f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1523b400b976c0bd87f8eeb701e544494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9f7985ee527cb1c5b1ae8f8d99b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a92336d6e8f0c8be17fcd6b40087496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966227c285313cb102f20df94af8978497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef923fbb3ddca36bc21cdd3881df7d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7bacdac7ac534bcd9f88a55a773bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54ff00a6fbab44b0f733d1b7b67b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e033711c7d9066c0b01b0792a074fe4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b79c1d118c65ca9a0a623ee3c3257502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e9175786d9c8321d4f90d293cec4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028ef14533061456e942ce9705b7da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95584c74b97115a6ad6a86ef367c083e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222454c1918d93ddfa1a4b9c6f5317dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf14b9e106c21c1d4092720bfb06680507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4cec4ba74db0573af9a3e4bd1bd11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e2a7fa069bfe5f1cbd40bc2de97ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b0aa2369f47358730ca75384706b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab1e4a222c49e5b7a55450ef07e15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef6e28772b2cf76bafaad408bc0e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d03c76857323e1ee083c04b49b64f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f91d62440e031c0d52098dba5168514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134d25e5463e3997aa8103586b38d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423460da5759d6320241937f10c70de1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff6b20bd64c993be571f6317b2aeef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1f0110922a120170b93b9d4eee7ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca3ac95fd4964439f8e18eae7485fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fd206feca44532aba58a5b0e3124f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f779ba6d8f99686c4c1a8047840ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3326e3eeee9f32d49f5ddc3908a173522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27636ee729a1d718bf1938d20449d4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc7eac85af443bc633a0c59724956524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0544abd88fc0555344b4138db2697525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01efbe0f0c51e96341f3a2a1965d19b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0c187765e693f77f164e10e6a57e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce541bcaf92c0612f5e038bd10173dd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fbb4acaebb557dbdff11d9440f8fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e016bc6ff39a5437185d750653ffd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e028c38fa5b624478396c6377db3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8075d33cb5705db674f0b3e2b9fdc26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcfd079fa0b0314423a3bc825decba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc939606cacbfa9c67b3d84c4c8fdd47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1885719797d87636adfe4ee04c91224535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b480a1dff0b53413847297d1cde06b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f91ebc498a173aa275c071894dab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4afe3fce08ae52c200256f81b6e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e045134210de31470f8ee26369383c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12923be51e8fa98749679ca977e8bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2671b920eb1090150883398c2fa1f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44cf0291e4839e678b1b03000e9f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622eb89f7f23f84271f8dcde6fbad3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a289164a0e57d7463e6e040df5f01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e2db9537de82bf061873e78dd991545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25259a349fd6a16510e20a171201754546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4315715a60eaf57a135c09dad96e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2db2d28e7bc6433005cc26d8dc52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea18bf040a2a208e0ef432f89fa5cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8b3db06dbcf428e16eb216c535c51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0269c714d721f427d64cba0a92726f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee00db4ec7f46ab8b098d27aeeaa1ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1484c0846b126ca68b7675217fef00f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc0a4799b0386bd4db613b2c48fd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa1364c2274a72e53a5fc4582b0b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72345570e92c9418a63326d9bf5d2cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06436780a9b889dfebd66a6c4faaf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e9e64b2cab0442fdbe31d44f4464b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d52ddf0dd10392d62601eabdf50da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318196a71b5046b7b1aada1909280b54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705287936d369d53f70315bacd834582561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690460a249bba81bedf22e69d14e5c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310a15651f287bea85ef5eb5996792563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3ade2f767c0a88fed1e4b2785e56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e81a3fc4e58d8fe9dc4da783cad4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dcde45ebbabb5df3275fd0b43089e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b72ed83ce7f37e53e801843cfa16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16289f19643d8a29d80bfbfdc9b31c07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e98a85ddee945319d5dc9cd9b02add569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca590500d5246b74c6a391ee424d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299badda45dd5cf83526363a578d1ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c43436423b274f1091d8d9e93a4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542111e06fa1bc93c688b8644ffa169573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3851dcf54d0b5da5871d76d08c15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbf319c005cf61d6e836a63d9397fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97867473b2a967c85507e03eaf04c21e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e845c2d6b0bae93665117ef78e4c4c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672206615d216b366e9fec9d557c8dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f0038a4f7021753b3556d751d5d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ef271aa01a7b9ccc8e03edbfb3b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72981ccd04820253f9cd8b27cdcc48a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487ad2637111ed4ac3a0244f5b6b23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7613737148e8a0e7e36f2a3f1afe0ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778d92223297987447190ca6b1aff4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a25d70ec7d86e657fad885a4ec346585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656edf3cc8f0bd48311d079746727e56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67543f4f0d24a2954e69dff17cd89594587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2472a1a7fbbc9a73ced1e43362f1a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127856ca44289b467de3a32991dffd18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9ca38bf1b15381b1f225679c7a2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d7e30ea50665b113c653792025a6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438b19399210ef239aa9bea03d24f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c345f0d6af0b43881e7a25a07686f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d792d63e46adb71692e0496ed2e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc22b1b4598f20678754dd26ed8c3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60561478e4b707eddbf6b095f9ee43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be48c483b29ed0bb9ed69601e634ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e399eb8d9d204eaf163235a631be0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ea556234136209125af00728b9f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b56070ba2402964f5c1c6bbeeecc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660be01b22f7a9f9f88a6de3cf716ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0813a9d744730ba3f0f557912ced0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75315ec9465aaefdb23a1ab916d1a03f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684d6cc6588e2f3a4b3d8799f698761604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46881e1fa2e83922ea59b2bf18217a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838283b9802d8db477c5712aa8646f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161902bf64cc34dcb43cb46817f530e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535db0726d1354a359f9c3ed8ada84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b045793837d63106d923265bd56a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbaec2d4846ca2e73f55a95effc513610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6e190a009323f31f205b84dac467611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a823a774d58455fc3cc91cc1f5e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a4c16d6a5fcc7fbffac23fe7559a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb570477a4b36d9aff89eb3d830ac7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce8069397839a0a251c2408f3d792615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd89d3610788a13301cfcdb3e3b80e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9697fe0b1b8622dc61da11153af7c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84d9f6c340381176e8b59023340eac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a643929a775b7d208185e5af6594234619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936239657b4ea30b7b7be10c9352abc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee527657c4f600b0de230e13a49ef0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730ea4ef2cade09ef209271507a656622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23487e5c52350a298ec8485d618113dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94274c8ea7f876f209eb42cc941b61da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cfa3e10f58530d6060856bde3a0dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e90a1b5d122cded2f6a7050bc45d28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b5e478f40e873792850560be37eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6b4a5d64b252b6c080b6e7339a915628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a8fdc2f76d69bdbc8653b335dc05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05513edccb2e1dda57a94ce648b89cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77d54608ae5ff9505e1b183204716a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ee20ef72b62dd55238462a35a9e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012aaa319aaa8940471fa52f80d9d5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff430abdcb70d0d9be84bb882d5d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d0b2d9f0b7d6f1e9f1c0111c7daf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e5f8afb6b8cfaf601f9a950128f5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8dd11ea3a84270e6c399aae656b9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c454ac48ad7fadf8914044c8bc36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a807a67aa9b0dff94ff5d1791479fce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283acae055312f919f4ea03bc57ae387640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d130cbf9993e78d5dc98bc72afbbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3a0299c83243d060ea03c21608ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bd036ce40096ec426aeeeafa203e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dec2b37ee81b6b6f21c161881fc43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a825953dd0318abc078013694ff75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612634a165ce127e83a158fc846fd43b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2c300f0375cb19c269d6de118da6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b39f1c7b4b69551085d49b968bff3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c42944b672c5f344f51be5dcfd78ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b359595e3f354fbd8c89f3b5075a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c277cc080022fcf056b54b602a30c65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854ceba7b81ab2a0fcaf44b6b5505e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0191b9ba854e57b95f09f6c36b05ca9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f864dc3bef10a171f9e6680fa630c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40116af8032222396b4df35c4c767ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c98de4eb14d121b82ba691a4354ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a67ad64f7183faed4f3f6b4d2014f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cc41b75d846cb0d6d0d35cbff82b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871dbad94906784d59a58149de6b414659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf446700e5f9d3701ea2e2ef35afa08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0826240484eae8e1ae14487a3ffaab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c292a38319b2fcc5e88bba8469d5e65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e85a5458676d49e84ff98d8ca517663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25cf1b49c49908cad35db503748500664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b99e1214eb7366a0631a65ba94669665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d495b736bed8b4350e1a44c26d28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d71308e84d731e9622fe8f35619b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef7a1032ecbc46c395604bb1499f76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973d17cbb7f6095d971bd4219305ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580575a2724b7a87c75d9f6c2723001b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea427cdb308d8c39236d94e5e39e5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c7ce1b908821d846d1a964c7e7403672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f55a1371a321ec7c9e3073c687c42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbff1ed3291fab70a781a4fe4131d4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1c5e47e48812daed8024f6bbff4d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34aa5603b0d55b59ce8bcbfec8914f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cbc3c502305e0cc609e2f86b6bfff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1edf78d497159ddddda8db78b489c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065271474a3498db402e1ac9be201cc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528237ef9ac27ecaaef7008c22768d0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b3e7cd1aa2c1132dc1b60568aec3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa3916a65f8d4f1cbd13e84dfea3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eeadde7b6de9bada0f78fb10d9397683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6611d7f513e61970d6cc237a2d007b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb7ca548ae9ad52f41bb6d6dd45b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb520d04de137092f724c6dd5c3a3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863afa559c11c254fa8e593669cb61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5298f5e149d0052727b72ad0d9b656688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ea8fed0e4ec28a613fa2f0a6d394689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ecf23aa2ac3aace8b63e3ab22b95b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e99bdcb12808620c07e307f6635e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9981186aad0523f10ee6d8f9b7afaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e51ebd628be376463a0f7485717b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb4c74d8da2290b81036a00fbd1817694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc6ccd6c73b19d5bc377d50c9e515c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7607d80e965680ae7efe0705eecf68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95c9bd3c5172f5a876be09322aa52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded521c76d8450cf143a39e0b9ce902698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af184459421088bac5ed22c3c0c7525699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a7f6e963ef0218733b6846a97a22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b7de0beb1580b5de712a02c40ffd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378eefca5d3ac137eaeb12ad28c73d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f053584ee562714ae92cc87fb143c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642986fff783ccb6163f5a5496178866704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da56308487b3e910262c3412cba297705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7f65b6c0cbf8c99d93e678f07cdf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c88add888259d761eb671a782653a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ac2c66039f4aa0a254c8cde089abb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ac84c156c11ed5517aa459027c41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f9c518a8243a7f584ae85f5e778c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356858c51de5cf296c8b1569b5a11e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0da9ebad3408a351ce7bb4132316712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3039a206e3e4f6d56d10fc6a5ac5f85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f645fd84de1abdf1ddd571777a28b92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad366950a761b3feade1edf09fc97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c625dd662905b78e8a456980d42b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d600d2815902856e213ea2519d0bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b206fa8c21a9bf5814c1a863f9a3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d99f44f3c0366991907435616292719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4e4dac9a46a2ef512b357c4989de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773dcde1ef4f931e01d724dd1197e39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fb85677bb55cfe470faa92d415d4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03165f6884823fd50475f8f7a81a7bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e26251654da49835a3774bc75eae6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b62d95886c60d9cce555f6f1f687725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29df995b9fece92f62ab428cd3291726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615c893f5a272d4a391e1a337004ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2e98ad8094453fa6707e1b512dc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c102b320dd5ee9dcb0f8178c0821e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec62e8ff0b74e506a9d69b97214a8e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc64bcb1c9ca77305fc949cbd05dc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7cf5c5f54aeb25798622217f22b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab7d6d0249d07afaedc606a367749733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ee6783206070ec8be0b0248014b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ffb879b07a2aae5f5dd40e837075b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d42e8b6eda801e8040d37106d4e73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7fe65145055318a1cba84cd1f2e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64bc0a00923d23cb575cd751166223738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69253d60d983f1c7f4e4a8c12a4c6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc49d6e97313264b712ad1b9e85ba3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42aef3f7303790e9cf102b0194d096741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e943d1f0819ae5e95c95b70f1aa1b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9673ee4bf888848195e8e7b798058743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea8a6d279a8404aae506c451a58e98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b77f611795faa09d02b86a06f0dad1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec27e755b61214d6d6ee4f573b30a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba882122b4f7e989f7315f72af41456747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c3b930cbd452337858716a2784f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75e2f7eebc054b7eb19a936e55fe1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f897542307d016718a185f5169562a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c927da2a8a2eaa3f62c89e3c43f1203751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd8c403c97b549269bad33bfdb29d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf081ed5e26b70901841cd6dc9762753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de89bf021d972fb4749a1a175e1113b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e97f36f57981d31506fe48b7e19ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952c19fc6a22b73cf015c49dad815d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba5c7fff04166c1cd9d773a4f9939757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072853928771551a2b6a8718a44f34a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07c8d286b9552d9f8df68ca250152759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135bd8310403fa8ce8eb8ca208af7631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770045714487788c5bad51257bee09e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f2481ea067cb516b0b1a3764c2ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ebee4fc26ff0f2ddfe3f117d078c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148708a2ba343d892fef37466ab79425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8bbdcfb1d1b4bc8a5f921859295cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce598453290696fef7bec0574c9c8b817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669455d7ce00e95b146b4f0668b35ae18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a660ebf8ce052cde7ded7686afbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5a022075ec49e41172bc78c7ffa8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a56297d9e9a64a6ce46b0076d44b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b239be26b6168adc5e1e96dfe3a8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a90c38e58cf65817979d526fcfc67713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2c236d84cb35343d7472cc66919714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db7ac85b3042d167d5201aeffd26915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9eab7a43d6e3a1eddc568367a0dcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0253720c51266911d528f128aa631617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8178f11f538f3d9e2fb42a3ad3403318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed94d021f78ff691e14613cc7da322b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646c4e885c334483747aeda8702e45c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e9e747bdca2bbd1aecf561fdc9b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff45b902fcc408db7e4c5dd1e0ea7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ff6bbe8ae11ae0ca35e3a34b5e2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26793818d19f455493b509c05e09c86b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f39342d777944f4428d19e5b6d75725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dff445235b3b81cf5fe9a06b09cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06bd6399fef94518e770b7603a8ff327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651458166901e669541f1ef5bb036028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2306c18f3958e2818e2afff33c4171929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682fe4f469a357fb0f0b0cdc12c036b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96595841285d97f381896ce4de6f3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d73c1cf077bb1bc6f7164bf544dc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a3f6eaca158762c0a2cbbd31501b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309021eb3fe3a7bf2127571b641ee4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d847a7fd5c83ae25b9f3e17fd937e3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8affbd4c6ab08be2a8093e220472bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501f210a5e11f5b98d253b82430dc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efefc087c34969e2f02c32da9977a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ee100fad1bdaec3b6ba7bda754d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf25d468051c83edcbc8246594e2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f511d46a18e428dc31095b422ca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188ec2758dfe6383ca1816af33b052c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122a829c5e588b984051d05e5bcf7b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d612883e6692c0533b7f8ef3f7a8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca86f630222afddbb9b2af3921e5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4987050a679360d466ad0a6e4bbc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784665303f747f29ca392efdf29eaf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c1dc6ea2be1f719757f340084118f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f80efa6e168185d6316dda99700f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f5bf5f65a67750125c6ffb447c79450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e50144d90eaaf92b4a624009b2c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1f04fb62e8dce3d13016cd0554c4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b991a9bdf7136d814dd601069df9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59092260947dda7976ee32574309261c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec0422fb9fd92ee8f0c02fefc3a4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436055e2c30974e4d1257d0124cf19c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e5af931f9515919a3f956e301bddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12515a6246662ee06738d1a2b178cd8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cae6d485a776780aca1240cf0f7dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075367d0bf7273f37b61be4c1de634ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a01bb24d151d27929dd083befdd84161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fdf0f1b59a2d60d79d539fa0ef6e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b346d8253d5b29e0239ffd126acf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89201198667114150c119d5cf8880e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1713b5d2752ae5c5f34c8f96feeeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4763c1a284a1c044fffc6b2a1ab6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23143e1d194a2b15a077bd52b87898a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814226ecb62d96ee6e26334e8a4d7f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19b8e55943e01550457fed1235d78b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea837ae32cded6060e6a4cafd021b2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fe40ea44652eb40f2856c378e80cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feff5a4a2ac8e861076219bc6160b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a8a675fb326d99e56fb5b61de34d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28163b9be6f987a87ce041725248a6ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5d9d681056d0b597fe2e351c876c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c03532b31d9b6c5d2124d7ff5d6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aba63cf300499a618e53436fc048277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f43fdc28af1fd3b85ebb6175b4e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adbe06a3e91507358319de4d1ce71179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a9426d82aaedd8390cd79831927380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408dec89b8ed3b60762cf185f4065581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574a55bc15a6ab8ded51955bc8033d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf367aa510dbbd76bed91edaa0f2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe9015874562c0e6ae3121a56ceda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7aee959e249b691f9e26eb5532b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de827fa78fcfdee98bdbc7d91af8822186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2866834eb0c185ffd6691c895710c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1aebe5f9d2da59fb918533ce46d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27d494e6e73a4df7696c1e47b91fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d770e10d55bccf99a45c8c3089f058290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed838ff18f4a9c5ede5eadffa793a26491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f6062ece127395592f51d7810fc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbebf8b4cf8c74d8c13a9831881fced93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c4c1ef22c242bd1ead445d7be0ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7288d8ceb954b0f085feaabad6bb67995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c2ec74aa5becf6f115d13ffca0cb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca711249ad8fad6e0d24974e922be0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559cb6f37309be21a6b199f09184ee098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227ec75022d4b8aafa206db77ce6cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dee67230cba922e151fba4f220f796100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454877be87ab2b4ee84dbf0117d22f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f7a36a406856ec86e18df478e7cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560027da5d9dffa1d1ae14a2273f2cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b73ac40f4b29141a96bdd6e23f44d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2457ecf04f97acc3c6c76f9b8e0fe00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3408815704bd42f11043269d253889106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b3da67b2b12042af761ab182c47d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6663fb69f4d2d3bca4c555b735d54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56dd672741954c592b18fae171c566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51dce3218b680348660d18b9abf69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c9395f85a6a0bdc550acfd81897bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c075271ef457d30eddf9d23bf47448112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc696f917e355109f56220850ed6e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404476020a3c84e612a466819e4a94c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a716a116a321a3c53cd8feed26b82a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44984a0f5efd6531e8bf55adcad85a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a6a3aa8f8a1403571281b0d5491f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45251c50723efdcf46cbdc11363bc9fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2def642731e12f1554428262e19be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df18fdd91fb838bd68246560d5a00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b6ed6e9bb24c04f4b41e1c360066121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dff881e47ea0f3578d37792b66bea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd921dc9d8477487b2cd00b970f45419123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9230664e959b6b20578a0275d753124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d7903ef9a73b658a2eb37f26ada4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4417745f0b0b7beb0a9455b10294f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb6ff7b8f989b8cc1537f990472035127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842298976fa1cc9468c75d5f99e63e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941ab21821441cdf7d34fe82fe5a390129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1997ec2257ae0a12e551a366e0f907130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32797ae95d5b4bee7dc1bdf7e8ca9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8818f2fc02c6e22d9d40eaec2e40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af41745888032a8e97a6555e6bbf95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b6ebf39d2eec5a0a9f8869cc463a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f88bf7fc133542f844344d6a0f636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be2a9edd42de9107f11603cc2128c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956e7a57282c8316b35f29c1fb9f4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff5a3ae5f3778730dbf62b818f107f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8831b384b1cc771e82176e45ba93067139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f11dcd007256c81fccbfc23259c58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b17616f95cf48da1d6c2de5aafc5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73c3dc98e40dc2af9be38b84113f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b4eb7b81c05bec369e8855517683143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4238f123195bd560615a8cb5e2a9618144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f27140a6a2e7b2df1f3a35362373d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c6d863ffcf879863efe1e5a45c86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2843327288e9773af2bf587d20e9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d29cc98dac7762384b960756709ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d5161918b868159137f57b47f4578149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ca91dda23c26e456556d2e75f5b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383f6700adb537644cb5aebfcca4674151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d176d6409da64cf8132c59d115b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea759182ecd65a774507c433e4bee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b638d5548314baaa4531ca62afc07e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c997291ad2b6cdb57a9d980a18cca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19fb2221c203b8bd3ee317f0be2c8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906865ae611ab4ce9d565dc7b1fe89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ac07721d9c034de46884e911078ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e176010169e0e2df7b80c9870289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355eabf1e642daf23ebaae72a93e874160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8250e4de25a7d8d9c415f1b5dd634a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4f3d9e3cdd269914f9823b0cd084162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85280ab767d408183855ca3af9bdf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8c51aea1ca66d504c61bf7c50b0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79685d9c8160e4c35da32e8cf1498e20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18aedbe7533edcd90fe7b368043fe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88da435f64ed4e5d20d2db5f68e13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d49da8ec5c38142fe2f70ed9e0114168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138741e8e4c9a2a5262a7683b27afe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3dda19444354eaa993623dd12d44d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104aed580a999ae1f76e7fe155495f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9c1073e8e9d074291c81954d18ee8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f15b9cf4a30e5b9b7d7a3e33a9e0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462916232b169de04015f75bc47a9e40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869885c37e6947e43ddda70862d3044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556698f89cf3c9192ae01cac5613e00b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76f80b913c6646c37303d606227a87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a581eaaee679766d9ce2feedeafb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5c4a706db982eebc6ce98cbe1ddb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f08829e2de473ef669ff36867ab4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fda5560bcc2d19bbcacb8f9abeceb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3d53b5f2de2c2554eb8d66d679a22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74635a868a7dc9e8fd405483c36788183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e440ea29196cec4681519521022476184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c775d93987cde589400785bb6ae6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe460a7ba9203f21702ace239f2abcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb724c47e9af4925c057919ab78ff1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c042ff419232d0739de658697715188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c832c126bddd1b11d56929c25561af5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02aa588a65abc1b9e428302ca49837190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df423fecd2dd0e4939a7d780ba8ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad64630a0006f1c9e7095dc6e0563e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b842eded7b02da0876e3c948b9132193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619e8b5e18199bdc94bef441de5cfb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dcc259e6989759121b177e78f73f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec569d5666873b42279302b3af0fa36c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b68668e0b7dcfd0594e106698444bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a0881cb4cf5ba8d7f5e960b5c431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609bbda5a4c89055c0137b579314c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2578797ce13394a34b89d231d4a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113591f9e8d733848ed43c8f640c028201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb931827af4a8f1dd12600e204068b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5369d286f03941927e8320b2cf1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762a69af594b2bc15c0a12c711b6e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ee5f3f9c4e2b51c3692553639227205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5454678c968e9c6f441641086a15e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9aaad50b9e5533663aec0fd326c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45c9a9533cac435673759a7339510208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f890e1478b743033898532feff710209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb560d1dd3dda12bc16a823c2b6145d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e52e018cc4457ef5a50b50f8b3a58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfb11358c0108a62885b51b08943d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c2c27e0302d857b0b5a0009ba7a0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba7e108059c23688fdc7f1c3785a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aab5347475d74159b805b0d38c9bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888aa34711f7fa56c44531532f6245b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58a4ee2cf3c54b8d5fe00eba9dfac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862b0da6dd8845911841992ed5038a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921d626507f13f22ac397a388bce46c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054eb20a2ae673bb5b44bfd8f507a5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eea974462682f8c7500bc6df23cc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cdbb5979e4b2e7cb8fd7c15999984222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb99e356a41a219264602cc794786f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1cbfa3a6fac3913dcb04f1ead13d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d1c646af83aee4f9b8189e4852f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf9f0b8634523eee68128bbeed2b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16610a3c3ce9904c45bb2b21372bc5d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136da7c7a30f165cdc883e00aa589b23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7fe075b517df6f2dceb3a9c6a89d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7f6f02dbc3447fb57ebb90e2bff8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f8534946aa5289830e4aab7badfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f6cb585daab17540c29c8b061f5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50784d7e4ab5b4125b6602f27677c27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d50b8d206c7930c1dc43ceb0fa01c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd617b70a4e234db7c85d26506acd27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b190a7f23b723c3704d8c7a09b0fe4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e9a4a7fe43e207b080742abc4333237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a3aabfc779e3a77e2293ea273a8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106932c2d286cde8876335cedcfe7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572bafd905030b344c8185c7601cb1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690bcccb6759dbeaab567ac5e26a73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4a1717b0d060ce9ee90f0c15e911242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302f6132c9994ede37b9e8791a1e74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d03becff268c1de59881750bf77174244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6320e1f58b713c140dbbe1c160b706c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8911c77f68eb1146abdea44d61b5bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220413b8c0b532712a54375c20181cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a86c61a93b6363c682b4ddd653e59f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a3640cf801827bdd9aa7b4c6bcdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5a086f1f29ee3ad0f719371a5b953250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29bae41dbc644bd1a8cc19420dcade251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9248a37e1083761fd1bf0d97a5f5798252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7b05a29982ae945fca3cc7ebae9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca29d2a14f644a25798768c0dc006254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38781e4d2f4f74602adaf08b2fd36b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc76078e1d4490d601fa243a288305a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2ecdd34c82e58238feb061e6f21f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775cbb6f390bbda79b7679826a3db7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e3a8c6d6c049e81f20ba43f562d7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3feb22c3c2e7d90f4b84dfee42d49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cf4652f73fdf06b5dd6e2c6abde3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705e1f67e22124c0a54e26ecdcea355262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ac91754aba8c23639d565a5d37516263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110051681f8f4796756109ff1bc89fce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20751cc1bf26afd93d9f1fb1be743d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a6d892678ebcba54b6f0266b26177266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b148cb7703361875433e798f740a9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb78b11d21348de54af1dc800ad792268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73c536e2abf8b5e31271e719873b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe0d2208fc40dd207714c436bd86a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199edf9aea9756667957a81bc4172b71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af6aa8191428e6a637e560bfc2b16b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198b3242a1c2378abdfbc826f0efff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe8c2b4c055cf0eafd93a19d6a17b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd089c14f7eb1c22780019f105861275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b10a52a02877a2f1edd199c8f93cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36093bdb63da59ad1468baea4ed844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf52301c3b7c3eeda455a4d01d10876278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed705be20adf993455170a44f6bf1f0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4485e82b47b8c1cc27b2298108f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a780425b91f9faf6dcbf15165c15059281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a054f3c884ffc79a30221cb7bd79d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c6a25719df0bf5b75f04ba168d99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32babc157c573c7b5d5f96dff07a98e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde76480651bd49cbb24aa7408f1f4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c00fa981b607dcec35745d8b83b01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ae9fb0ecf6c930e7ae4ffe4be8db7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc200be989580433e01bdfaa6b6198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359f6fd72c56329e9a0b4cf4572ba0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089c43c4c62969692035cd0f5bac70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc7c8b455b0c85c77bd996fa4541c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d898c5e8d1fb7190c7a0a27bdba8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e6b8962f48f3c01dc8aee97c5abf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291a35a23e1ba6d05a53fbe3c22a026294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e353967a00242adf21938749158e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f29268d9ab4edd3660bdd0cdae15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d87c37f6324d9a870a6912c3d115297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ab4c27b048118a44262072a785c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1507931953b78edc649d1a3044318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988501e5019a73fc6ff0c93ab903887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629355cf567bdbe195884e7a2efd41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc552769a288ed6e51ef646ccb848b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f118f664c156a60770415070e08d88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe488d5406dad1462489c9433c035304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e49ecdd1e5363e36406d127ca57f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86566ef4df46ae3bd72bcd6eaaf78416306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1f51a946008d2c9a2735a3c27eb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e368e5533d069a4c5e54f41d210321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ef7eacca3aca2613d05e1bec75b8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e7e6e2ab2fa1cb2604b0987b8ecbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8dfc920f5437e7193e1d4bf4d235f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa5aebed01c11826d55d366d32228312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd17b61fe3a025e6c8a0f029d2f9f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edff09ddab48f9fe03ad77a06e91d19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0614a2abcfd8636e32ed7a1e9df37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1df646fef1ef2fbb873432aa29522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd40784a7bbcf19ffd4491383f0d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2881d33b2c69852a94b67754567fa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374cf0f979099ecf66240867996781d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d662e89621bfc544dc43c86df59f062320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038af2da37b6347eaa15a8b2d8bb3f24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b0d33ceb6721f3c387ae115b8691322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e569e81bd11abd026c6f34e69a58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78276ce4a6890ce6130e91d8cff96587324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c503d9f82b3bdcee69afbd3dc1c7e53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc00f15d587c240d04ace5a623111326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b7c50faf295c3efdd3ece72e7cda6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e9322aa0f0644c4acff6a5c392c8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe4028d9acd414a4fdfe6e99eeb7c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d611da45d8fd0b6eb476afed2bd33c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1db40b9230abc152b1a324920582f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f415f5691a82b78340aedb4739711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ee3bdb8ca82ef6b38f6a76f8ba10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b906b24039ae930b429a596857fb0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a30258b34efa360ecc9aeda36d0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc1d632790386bea94197c7bc4afab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4efaf04f467d825ab2cd8e7eda6cbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea98f6fc7fcda1680b6f466806a44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7ef270cbd5039f973fe3950b369e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038339f8ac59e8a5882074fd93d0740340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710159c5576f6859edc467cca02df59f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4327b62d3fde891e565a1552506637342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895669cd27116f8cf0202294b32c02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e12662fb76921f9d4b572fa004542b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98cd3415cfc43418ab5606debb799a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af7896dc583b38461abd00a744355346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6dab16239d5b0957b007a6ee39059347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3591a313c29551553d9f8d9e25a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d5bbb468eed306d2fccfd9dce1665349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936deacdfedf2c17bc6a0f64ad9cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d55193374e9714b9daaf2156c42721351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5850544297b865b22aea7b41d843352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6658c6b92a81c810fee629e4cb4adfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05449d845f8d8c543a0909c2b0c4f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6139433a181250e48e6c228c0add7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f92ce4998b125ef52f691d2f5809356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670b41e1d9f3a5cd1efdfa6ed38bde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c835d210a3c63f80c46bc6a1e553bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a269670bf844ae8024ebe1c2cdd873359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d9003e14ad092985b5fb50673af3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf6b3d2d49e82266e1eaee36df511361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c971b5d37cc25f6f67b5156f69a6efd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eedf5de5d185e80cab8a25e8b01d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd83552e27cc9fc8871b5bc58b96d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26bd22bf7f66f797696f453b8b878a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528970397960788efcc902e1a0d063366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3ac5e6432676dfc3e325624082892367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0cb466e0acb592b2d55e8ccdb87a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba9815751aff21824a21aab475b496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e4ce489bcd27475cc1dd49449b2cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8548bfbf7e7ab7a6748dc7e96a7bcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145b678b783bf7663abfcfd4881ff4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c30de20918eac443e8c4b09a3dbc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a44e6f52af136f61c97cbb8063297374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a8c8c78c8be4bff06dd5ec8170a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ca3c20d5487dabc3a5278cee25ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a55064c59a980558a7d520f80da6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929037c3da67f4aa3684151df07eca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15deb819886712d6c4b3c3b8fe9e242379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cdf01f88b144c081d7e289995c091380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ff24854af6940f57fe8eaa62cbfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef33418e997a9cb20b77852e6de6eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe4c7557b308f578618ed6b739056383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd527b613b366f1f760dba7cd343a8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbf596e1ee754786edbdbc0386a45f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90839eb5596589439d17b6b95d4538f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bf7b31b076c5dbc2a6d778eb8117387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6392bcae50a2f41b579b0e589a945388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd7ba0ecf90a1278a68e711430ec1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64565f576ffc1a6b26dff25b787bd1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa02750d0b0448ea4e25a814329064391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca7de658d56753a5ff311e8fd913e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef1cc5def38a4010af501f14d9a3f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b01b10dc28e94b7e90c042627464f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1a918e9d7f6733a9769755a217cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c20add47f047864505fd9e8d388e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f92d29180b50ef13099b231d8289c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f110b33948eddc2258c4221806d97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05bdd25f5ec0d8ec560cd316958731399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad2589deeb224abeda3f301c82ce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed734c0b543836534c1174680d33f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02266d4634e951267251747f4a3053402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db65d9bb80509daf063a4107452cfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e72a10e652123f9547fb45ea61d7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca006db74816e70ce9f77840590b25bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370941bb9a47649e8062c8816d7ba69e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297eac2ac3e4d7ce2c0c817556df43d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617edb6797c876d930f81d859c5d841408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c437d7fd96e773f61934faef85559409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f9e4383f42e228c805ed12261ea5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b791970dc7781f52124e93c88c173411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e21268719c1c6cfa1bd73b15244a2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763569e27c27eaa005d42514bbb2a9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce73f4da8205c83f6dcc5506e8d6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a805d3dd039f734aad3d08a60bbcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497894e5f239e85cd844cf589f865edd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0e99d38e6de8e522dcc67afbd46e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f72bfda4d9cfe27effb70f0faf5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08b94dc24bbf0d40407f277c88938419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d849882968131376f981315150c1b4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87446a477f0012f14b08712276d6ea5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8c86362259d63ac1bc59858355215422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa844df9ec51a02510f604a4f23b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f06fe53c760b5af36c6942e8351b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418b6edda6cbcb13ec459e3570d053425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75965d473b1dd782f599eba2b2ccf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2d2ee2672c20377fb49478864e0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec8259b42b701a287970cf5f8aee6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076a0ba2f3aac5e353740fcac26bbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c238de3d69087e90b76f6ea2de88013430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6d514e7683d346a9494544d04458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d676f892ed7f4eec7789501db7e770432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097f33d6cbe025e437e894b3f4748c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52746d904049c8660b1f70efb0dddcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ed57ae8559d5c2365672a5fd1ad8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b51107ceb446ba7768950bbca95b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3783b849cccf829b2ab1451d12524437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b666a15e7661bd1f0d915b2e9dc03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c5eb0e05e896204a57f8f4ea5435439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cb586d9fe4268f4890929b520ee7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754c628db6de103442b2aac192462a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028aaa00d91098cf41e68e01656cde6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894477271f584b6a5404cbefa5d73134443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34819658a9d66fa72831819f593487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933083b48a6773b7bd14ebbd0c946b22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43557b78235813556b87bc6ea8df2297446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a62fdab2e2a2af745060c1f92758447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ea84a7408f7f04f3a8cd07930676448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b8861ef5f71debe7af63c926dbf94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73552498e575513426e2f6992192fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde5e14496d18cdd1da859334d8c1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d8180e1a343ef1f88e5f56bcfddf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8fe34d674d6a2af0a56198a4fd63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41055fdd52a6eb846f943ac3b001c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096490ff6f2deb020832e64ccb869082455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185dfa496df4f30fd4cacdefb32d32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1df217535b099ddc5ddf0288545d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8b98652ca84e3e5ce0c75ebebf56c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082466254a056e1143a607226ac2b4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6624af4cfd5aa47f348225359711b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680a0d03a62cc38c616efbe1d20b81c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7895f4acf1a2a95f929347e425c2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d927f9beaea6d6cb606572d9a0d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b89ff89d0b01da25cd625bd7db579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ddd4976033af14a0bfcfe2b2e929465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f795a8f0505402b1a65b2791aedef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313e1ecf1f4f37793b196823f6f288467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b399208fa5b6d2d8103a4fb3422c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b8ad8d0c09093c0de795d73a5989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1c96380a4cf4ce1e0a40bed85f82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385204696a07940e096f294db1d2ca37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1f006e0d5e75a36f9db2cfe9ef1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8959a5b79111e7f595dd912cb8e54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57375833218774304c364d67903c245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e29949d0216fdd62d11cea0d0e733475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06f6ee24045835d78166441243845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29bfe2cb8162d58daf1689b33403da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dab02c279fd01da3fdd2612cae0b9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90bc3557afe0334b42cd92179b528c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e0855d3153cb99cb14c63f2e10197480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129c44f9a7d27df869987ed3a7454a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237d3e4cb21cdf156d6417fc53c013482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b881ea42a8434c1a7d8f1fcd09b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f3a470d5f366c1bf7af121d82d6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe59907c3f636130ab401284528149485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a490427bc4bec6780eb22a76183ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8e92bd375458d106f13c5c21c8b93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e04daae5d11c21bf318e553ea5f11d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467dbcf7af9c87d9dfbb54a88e19b06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dce05124661305b93e89a750f8b77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0a792c217b21d50d54af9cdbd7e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f61ed96e0ebb946ae57270f0665c4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2b8f6a1bfc819290a1eb0883bbcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b39c96e307aef8e06a6fee0b7491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b008439b00506725461aa8b76d5c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040065780fda1959f37e870d9e37b90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1efb0ef834379ff78bb264fb40c05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb22c1ab69c327a96d9cd93ee7078f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9462330a4e1e4c8094c3ed38c33a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab22fea47d36774b9c981f977f20b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf643aa11c040ba1c2ba3e8a56f4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494b26e746e7a26837dcab6f4da5dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d3d934ab8b149e4f4939438a102d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9656f60919713737e44cafdcb5b502504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be74beef8fe4c5777422705674e1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2354d1a99a98cfa833080f9a4d2da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e0f5ec2ee3e6a408c3e07069c011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d7c5a8dd5bd21d991ea9d3a8c162508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15daf4c9cc5b3a015ed02d52f9bfb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f2448e42aa0ab8d48d8e163237e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdcfd4becd158684c8ae1c430524ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a038881d49ff6e0ed66bea52b8f4c2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898fb238d0dbffb76c3de64a68c0238513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604526eef219cbf84070ca441e27a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b068db4ca565d69a1ab4b49d8fbd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdf594aeb90c3dcbf305848bd18af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2835dec67d1a65018777261ca20c02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23107104e3b4597edfa73a4ebe8db5e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec8404284c5c110407fdadd97ba2db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f856d89071be44b1df4a48f6e7244ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c620e01aeec1df13747921f5b3d0f70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32011315c6f6615f7f50b31838e6f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df8d64a8569993848f63d6a2dede6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535427b1d7d5416bc22885ea4fe51c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec618bb0a9ec1a26569e5bb564cf1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd338feb6808a3bbeb71702100e850526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f607e0f18d8db3eb9cd325f475c217527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0d1871a50cfa5a647782aa87df022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d5b3009f416abf6085ff61c430e61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9ca1cce284247564fb21ea08d540a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381eacd3baf5db644b9ca71a1d1302c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a5a92eb47cb9bb4654e7b2ae40d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c328ebb492fb39e1020cd22fa2087e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c7e43470199857f189b5413a6d78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57bb984874276fb496fd94980ddc93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf104dd3d36121a8f5d99b7cd0142204536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8190efa84ab8a6cf3d4395b810adcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0044772d13d5b67727a70bca24d03f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d93d2c9eaeb5b3464ee2cd15b91c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975c4984e0261a3d19cd8bc8959e979540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5e8d832e8088b28eff96462228a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceefc7081f31ebfed82f7672434da97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d383b800fc2fc71ca70009b22e4d727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df4e740b0b7bc5c723ac03b364bf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e26d0ef0bcb38579fb16ba6df94be4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3197a951eecfce5c41cc22d1351fd93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaacd64202f7be0685f2c85ae66078547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb2645c6bb054778c6c64014cf9ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874584a7271e42577dff1f8109ceeea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d2cf3b91c1148401e3ced53933a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacefb50928d83935b6b2a72cea6d88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165711a0fe27a013680a100ab73df683552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ddb01bda2fde4e974f41f00ad2cf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e261a5bddf4109625a3b4719fbb5ca2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39c005168dfecfc047ba10c25535f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd0f408f8901d57a1113b4c799d74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d8c089c4bf7a164e20a5ad67145c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f394664b91fdc63b5ccc39334f62f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e02ec68b239ad18fac122b08182aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8825bc0c0766f03420a12a1aa19b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29d612561c362ee52dd41741945fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6083c05fc3668c80bb185017fc559562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe534a52a23fc92a700f453cedb841f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56fbc2f1bc30e36fa7a7ccbb560eb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ebf2a001c6e0fdf5520fb6a360ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13b79644e3a1c83a6d145ff1447eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09cdb7ccbf6ffb423293d87d3b5f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17427b100d76e03e023ac4244bf0c654568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecfaa299cf28a06a307777154c2b57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c1f57e1a721cbf6df889077b49f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc8da4dd6914d5a09b1256f503e1c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe0e15d4e26bab3cc02d0d46188681572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09853038d0fd84112a80c0e5f2a821573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694f7d4fd7ab85fa5cc6bdb04f28519574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f390e1804c1997b89e1a5a221ec5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6064e01f6b5fe4b3055a699b03310f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485e81fe5c3917e5aaf9e5ebe1e481577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f92783db663af588b9171ce226e487578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632db36a8db6b549d85b2cd80211d3f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d0d28e413104234c8b8a534816d99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa488dc8abb251c96fccfa7d7d3b0663581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf7cbc3dcf07de5fcd0b06b96a9d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f7cebaf466e1d386773f37b4b70f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1933f03b10c2661dccda8686b765cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd8e9e4e975f93fa5584b2db553c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e704aacc7becddd5c94e65d011fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f38c95a7ec92f6233365470904aa97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44300970b43cccee24a9f2803b4dca43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e21c5642a8a121ba9454063fec790589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30893cbdfd5ff1bd72c71c0a30141f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef69e482de4b51a747eabab740878b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d41530e1e7c5493d52642765cd00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1564ba95822de9ec13948815eb4be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf329ec59b65352e9b94f916e7252c00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca29af55d56f7ff4372153075bad727595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e34a8be1cf30e46748b531342d1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d582e54dee11d056ecb2331cf2509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0fdb52bd5c9500418cff7284997f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23c1553eb4bbea319fb7c20ce6ac8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92da1353c0a22491dde887bf559d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aca591bdbb5e45242717a213ccc44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c9ea5099874d4d0640142e947734602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0a91d278054c76c8a8a8116075e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e8771db9bad2c785f9bb2947edb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7392ba6d9c19a65a2b9a24a4f253f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28a4a4cadf2047531a71e5fc8f91e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e4613d0932a709fcb5e0feddb3fa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bcf070478d7a7c21ec31a69bfc9b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981b6c3321f4b4a4225357a6b1b2d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325215adf3ff1d896eedb0b23791a7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9cab15b9c8c65cb8cc942de0f191611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8cd7a3116e57eb61c926ad4564d28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682d8e3f0b9f7bfac8ec8a896312070613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cec6a8f28de941cdd86c7085cd868614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124dcb678777e157c3bb468b737a8a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcab30dffcd5f3c203c45e3cdf7f2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fdc3f95341ea7c960d7f5e6f720a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1373c5196b674af8457f9bf37d619618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f02d8af4ec0cade5dc105b5c09fcd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175c220c6370b902ce5b585b13f63a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a9877845655884e10f6694c1b3c9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57550803f9dccb2e8f552c1c5894dbd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd96915e78ff9894479a1a205d4bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c3030443ba6f8d1afabd495244b59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38252d0a201c4b63bce7b27058f3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08a528f42afa4f85659725a4e938a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6848a05b7bfefd1e143fa62d90252627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2309066a3c408e4da9734d57cdfab9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396376bbb1054633ac2abb7658fa2c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddcaf9ca5408301474ef030f4b047f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa90ea207ee9f188aad2cb6c544fb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34779c6321dd2ce340615647d34ebd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1ef6000a9fc6b1171060ec852416633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba25933627bab19f062db824d233e9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d6c1f4944fe060472ccdfe7c73617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671676a417b250a60597aef9023d8e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bb7389f443e06002ec3315bad355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5a86f9c5320280b4300ecac78dcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b50d1937bc920b2c7599e8cc08849639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b9d4dd95bc6fe5d7c7765ddfb74bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6524458589cf9cbb29c70e1a9386b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c482c3b9857b638c429687ed6eedcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab36d36f065748e3c63f619ef3c64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b1a883db03aeb74f733a5b46d021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559d49c71f59515175afed4bbae9db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460742af785fc51ba1483e23c6266f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfbcb13600b55761ceb99db48ffa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898314f61fcd2b0ddea4f21e9b0c39c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f3a4c7290cbc892e5d51a8a0d081d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fad2d6195e20160deac48d6088edb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4eec03192330f50ec6a3f7e2e9d92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acebbccaa4c66b8142b9a97dcc9e38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f20ded44d8914a4b9d70fe6f8aa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49cd7f970f4d6e9ac5fd9665ce0e3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc7e3e303e4196b765a909a43b1fa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61de9a78824dfc97735025245ba30e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53238fbadd0517452b0d75f29ca080657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1fc9609a779587a9b810ee171d145658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d55abde856c50709f7db7e32383a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493258202f80d6c22261e6038de81586660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d3eb81e49f6ac554ac981e0309b10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4bb4582ee2671c5eec19f9db0b21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451830cb0363f2b6d3cefffb51ee4986663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4421b4bef05fddaa7fb688de570365664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da503e7496ee023cf78529be1d79a15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69d4f9c076e900ebd1728e8aeb140666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c8c8a039c58aa1586bacd3f5e3fd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe154d97a1bca0d119e09904e5eec69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87896a54ea11240bc5ee9c8d7f3dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1cf8f416eb1e50738fb19b83d34f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1372329670e6e8f18812d035c6652671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd326af6dd1d86e1bbb2badf8b6a25d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe23983789b7138886074ea94cb338673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f125139f545d8a6548ff7f83977b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2336286e8e43e3aefefd9589f2af9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1ab9c69956df820b05ea3bccdf017676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe671e8a83954b3a3fdc68a49d8b17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972744b36a6d439f0502ffa0d0373f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb34b54d4244dc4f8d5a89cadb55d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1eb10ee7a9a22cf2a5eb360715225680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205fc97d116bbd041b371686ec6216681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3412b1dab35b9960138acd7dd92d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867dd89ee17568116d97e1ed3159fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe751336d718c38d4cbf9f30ce3c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda0d5a098d45cbd0eca8daaa3e09d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242470c7eccbcad645cbfc79a42a7c50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c3bf4f1c0c3def794181de86deaff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8f924a64253c9f70e0fc98cb2b25c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa172997a4661ddac25fac632c98c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821b746f1b58fb3b97080bdb4728d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970528674a5bbe7cb3d66f0b5fd0d5b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab3a9fdbb6884b3ca1d16fa45b76d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7bbe2ac1f0eab7dfd0e1e614d08e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7dce8b7af49a041e18713d4f18292694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6920e00d8ddfdd2782a38482431689695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3abd6db5c9eb79ead23eb7ce9ead94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08c8070cbba1b0a0c45ef44be9204697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52506e8668f2358c5b2301638885f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cc256824e154980a8de6e95513109699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb923d41e73c13a4c2471408cdd75cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f0917c65590f03320f2eb7d9f2c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfce25a6ccd9e23fbfee79520a8ff0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636195f6556ae59cdda8b45813000ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e6948cc2b6334d80312174217601704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc4c3f19ca0032376fad97cf0cfd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d938f009d812fe16079c297307f672b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad799920440ba8d0f92f0f79b9fa96f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad76ecc66cddfae9aa07f1840790f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd3443957ec7d983b2d8eeed2a45c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9315cc269f84937f420d296a1ecfa9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad663b5749598fd6ee39ac6e2c2a3c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44096431b86d0693eb3e4f56883b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224cf440054274455b0f8fd4d7b5911713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb93bd2594f1699f424dadcbf34dd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dab5bc460a71fe08fbd185e4c2ad7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867acd428eadd875f52c5746f57ac2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d7958b32f3bbfc5c1e4d6d10c375717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfc2c04bc2b58824cfef60b907d4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723febce5a5767c8d3f19992539abcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1658567558545111bdad2739ccebca6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc2aaa59e518e4e8ea1ed282305f3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4f34b5e63993f2a1effe85cd869d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e9b3f8cffb1fc7ec8672639eef67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0e2350b92d594620a613131480c2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3d1ca74d7ec5565587556dfe237d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84912d6b54b86b18d183c0f9e827dba2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb566107cbd19e7220fc3dd37c6d3782727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647fdde487942d3583b2b917365684a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ea3a68542177d5edbd26e21e6e3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d5379173c86872b0884cbab4c25b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cff9affac111f6b548dd431d9ffceb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870066f7e22056265945f27cb4482344732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bb47c0d8b0246aac90e5e55ef010b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60802fcde3d4338acfb7e0b883e74f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e33d62790101e3db0d8b025899d02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39365603dbacb954f8254913c0a2aba5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ac6e64881741684325ae15552a898737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b9a93f949d1bfe784e6d704cb181738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b548bf0caf6ed1a9dc27d5aa2d07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da596824a979eb2a980f6b4b5362d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16eee0b25ce64896288de550e462e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4848f11e544ce6e7bbf8eb2b2c3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12fb1fb1973ff3a4207514a1157cac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d59814714bc90c912bbce6caa5aab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d42ff07474bd79397b013adf41b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb61e816a3450396fc8a1a0f301c7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fa29a32626ab881a4437928062df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b325b57cac2e715459e5b12c458c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e1d47d097cc85433e7720879aec0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f50901db691cc228fa44d436d2d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e26621b174e68d2adb25cf5e2a3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27cfd7506b0a3dfbd91f0d4c9790f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331002ba67f941ca0c506aba11eaa4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c723cf9105584da180511f4343f77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6e0315c8c5fe0b71a4101f5667a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d7f08504efc687091fe907772aca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef93a285b2ba990a5fdced2fe5290757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f07aaa129f64580e94332907c8f37a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01ec7039ec9646d09bfacefe526a88759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>