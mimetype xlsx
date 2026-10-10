--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e019775ed21c05dddf2a54d4c6ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2ebc5332d047290eff115691eb8e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0fadadc7065bd35123727577da083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63b24117e4911457d87bb0967e6964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5b46bb98758457e83c6aa0dcd45d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc110396b5a635518a2b6dec0700386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1858d732de980cf8f5fa975d6aebb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ee40a8d950d2e13b6e0d8172e7958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a1dd1ad7937d6661d88d5a7a7256d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9d4fcd2fca515dd607aa1fb8e7ec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8deaa6406922fbf2b12e342d66135b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa420d8a003d6a5ca87b8be103c9ff3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af70f47bc349b44c5ef6a4a81942d0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26062fdcba3017752ad449d04aac8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe549df217221788927b4f4e4d6ba1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e359bf90284c648d2d252835ecda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7201a3d02a8010882aeba8bd7eaac817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26fb44386990e0328a51c3f51ab4c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf97b01a3061bc34a1e9d8875f7bc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064483af42accc2f6f14d5e3bf474e1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13c7cc3443d48dc49545374241d69221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd0094d268a004f1c85cbf201a09022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c8f9857fa841f4ecb07dc8184ae823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c5ba48ddd32bff4801ea13c317ec924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce564a885e17cbb7fa89f29baac49ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96201fb0da5a6600218e71895693326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8849135129cd0dde38004db1f5dc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ceffc18db8b589c50e02e61764b5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d7fc8c841374041616b6728dcdb9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79b9c1c0afd409281a52d99d903d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015661561a424b662254ee730f3b71331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd3589b664423c3b5b516ee3af8cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df8b8fdcc429cfcc52d76d3dcd9fd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f452efc5f072ece71a561c9b7c2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e4de1dfe04afde9614d94611c63d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f22d3b4a268614137cbfbaeb7c772136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97558943c4b3d14d22ae9c1e2cc8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff2d08d2260b4273b821f9625dd7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4349a5d95ca06fe1b9c2bc64239ea2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e223110675f92d5e321873f5309bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dac4d0bff90dd51058b1114b8469541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf6ff490cfe16969fbd3580e4b78542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d81f701a4a276714ad81b350381343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37baf3b76db23c5d82af2de414da73744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97934702815abf5447c824867dfbb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699eafc2ac3029aca60a5327e1b68546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c77ce228073ccf072520b5e2c93d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571f5a61c1567fb408ad68ec12989348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685934ffed52cc3da5b2d6a6494bc5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c949d2628d326204f208827f27a908f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb984da7daf19d3cd7dfd7a0667c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b7b6a5e518f1f42b139a924d3381a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c326d3a876ace6201c53545ecf018453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646ab3a353fd50f38e030c895d689e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69213922f6c3eaf8b4504a16a0a3690055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c52844a56bbf93d282c4b9a0770aa156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5eca12e8f3e93846a144752a67dc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8184d6b439f1393db44385a43b461da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb011eeb101df8f794df0d675a2da6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e938564c7c136b8d2cd794f459b036360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d919dbdd61dfc4d68e145a5671d7acf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac967c617bf22c448cf27e86e9b04e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089afbc5a999d45bc73e26a82cbb80da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa51b646243c211f37059adb7fb0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724add755a370430c524ee339c367565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac742bbb9ebc0629868b54b05fa9a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4642a262276f313643e3f052cb5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a05a54a1f06932ef7cb5bb42408968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1dccc9564fddae870089581a5c95769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e986fa9a9ee4e37f8d8b2d1b7b861170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e0a386aa0d163afdbfd48085e1c3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031711541e648aa0267ad85f1910f4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9739de786a3697946857b0d621875873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6007e0dca480cdd6f2ee6aa81f1e4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8928c681ada0b13c93fac14d133275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06067874f6c5cd379d20db40ca4e19076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955340ccd64778f946617fedde0094877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f8d90b396b34ddf6194077ef485578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361275f060815cd6a493b98c640609b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a44a0070a6eaec64c7a809726f3d9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a46e1cd30d8653db55c1570995844881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f42d53bc77138c5e4fdb25ab6838e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f3e956e804efa11901474c31b5aeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2bbee3b2768b33594967bb6d0ce884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b793c6b8c2ad6b65e5ff217e14cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664027d029dff0ad0b5a23dee063eec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e673acb84cc59303ee4f202b470ac9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c5753ad2b2a33935f1fe623dda9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8aa80a2e7f752c612fbcde03a2ca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb2bd18424dc95943aa6033fb4d7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9024f32b92c01ac1ea30514b3968d8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad369b60d7b74869fb7d95f7936f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577cdae28aa503a70fa825240238da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5127926197b3f3e7551553d8a991094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835e70a8ef0b2bbf59804edf0a2a0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc686eaf4e5b6f070242b67703f0c13a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628a644b4df7f1bb8e99a2b0a75ac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b340927d59cc7f5c8bc2ca248b69ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae0fdb483630eda85acddc32cc75999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b282387c35f966bb7f263651e80b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b194aee96b51885056cd0a8faa4da00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7557bfe273a3938535a215b8040403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbc28dc80aa557a2a1609f5070cb2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6432fcb494ccbf648affee691c00c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813779a05b10986932a133df6e7210105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927726d8b7ba81d9d761f3bdb35a9caf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea4562ed5f4917a83593e4b5f4b28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198786ad24bcb9e0cc7b9a8670e2fdfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a23bc7231ec96d47e4ca4e150c6f24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb8aa18968c4b386ac009c38803ff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295acdafe332f6d2e9b6222879c051111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422b636a4e0b9419cfb2d70bfffe3bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e204862a2d267140986b0dac6cec1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed24d968d406d5a225ba0d5a70af274114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3face33cb595c54e207600ee348c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76af3f293932078df2c5c4bf24a166116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665702be54de10e0b9b6be5d8f6916117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1d7dad25c32b928761bc9cb5dd4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76fe69c85e81c4167a6ae9dc018ac9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409549eaf5e4cc90a0bdf33df991d3bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc37876e7e635dbe45602bb067bcfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527766934e82b6ed2364de861d9a27a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6bdb43d699731daceeb1c384ac98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1706ef219990e0b6a902ba4e08fd74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b01269c4863f945dbf008413ebd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178882955428d1dff2bcd30feddb832126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142e7e69e211aff4505b91599ca9204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2524db09bb129be883181855c0d739128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d36ce5df03ee5867d1e881fa64df13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceea6d9ce30e5fe1adc5d4a16ae2352130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0f2e5f60d18450f4c68a4221f774131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aafffee03a0334f0512826188075ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d7800c20b2179d7cbbea29fc988b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bfbd08b6b6ad24c82f307d6d56f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928deb4530967f8daeb8979c1cc1245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97be7a147b8c53e4b3f16677c762a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce369176b6a9e3a0e0d0978a485f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb5144688d28775d4d8f3330a49d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222f988858fb6c0698af56fb0200022139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457768dddcf3a730757f5c3e303495a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9269875894d49b8598a2fc932dd437141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6d85cf5bd0d6a13a7bd50e10ec4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd120e3afd882a1abbf37a2ed78128143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41a1ea434f13f770f12b62b1c2fc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb1778808176d2e986f9a8e4e9fd40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f70611b06b0365d1e7760ae2622b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27245bfca5d4cdbadb18809375c4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12594d436692e9255ce6dcbea593c383148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a659016ebd5acdf388ca9b64cd3edd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5508097ae809610acfd355a5d5fce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e82dc447a44e925d29ce9fa491ddb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b507e2e61059fdc1d3a1cd27ff03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5238ff5538ddce82965d59b51b03fdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e21d8508d73ca9f1df356325ff423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef67790c801c459b2f78586db22e1e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e5c5fef61a1b07746efbbfd070ed8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f2bbfd87fcd676b27ce550a75a71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f42f860e6d8e480e1b822de7015ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebd8823f71018ceb042d81ab6539a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7800c362a7a4e94a6f99c7bf1d78e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c9fdc9536d3a4a865ccb23b7f130161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c055b14089ba32e2087e0ab784597162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8ce42b57ec5652ce94ad7d4406b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3906e1cafe75040381bf41876b16222164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c795ae0b00da2bfa77c5f2ba33da87b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8845bcc2e7b870b12d602bca53689166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd961aec30582fa2afd6bcd132a09354167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd01a3561fb07fa6b45c715cdd6a9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a174a964883387009376f91dd61e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad30fbe1453b3691e5d724ba4b940b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc73b9a4ef36a9cd08c9109a21219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f67de6cd38e73c3fadf5ef1f11c6c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8a1baa7ecb74c970aaa29fddd050d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2741798de8e0c0ed138e1f790b887174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb635d26ae0117a01a360d6531c4c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5756cad27746f8b94c8d5e7df55b9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35785698719baa1c03882bd2cc1b83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c81bc7ebe22cce86280cac451f6e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720bafb07fe0ceaf85564f5736b111179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591576c11578436e32d262f64a49091c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96cf66a0bd33635fa77524c5c0e9d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129840fea17177b0112e2d3d82d0a0cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d29e8699a5a9d05c8ea029a912669183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0791f4f95d1241370ecf567549e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefa31accd8838b57a42727526dfa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b518bde45c6d566a5fb48e2fb1ebf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f95fb31ac1362532b5d78f20560c8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cc215a544aada2ce5caae99ccdcae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd157e0fdac10db2dafd9a12c0c7de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc41f3f32bc98780d48ed9f81a44c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84feda9823fa9b020358ce9265ecfbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2748744015231d48947d0c9ebd736192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebaf50c3520820686520bbf415142e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4a991e0ee6c92ae32de35eb863d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b25f61ff9317269116349dd12ed7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1245e10d9e92bc9ae241519059a7cad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31209a74204f9b7f2ac9cf693a05b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca6bb982ee31984f44859f3e45fb46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d568cdce826be0a2af87b3b4c004199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea1c4e6505f1dd23f5daf140a3ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ff47573410d8c452023b66161c8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24fd77a4ba08c4a2b6ec990158aa4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4add4072afb883132706a3ec7db2ced203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd3948a0d67534a19e03b5fe1e08e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226930566981bb3c662dfca05c07fa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c80d9ceb719c9356e80903b9c02c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3b7aca2896bbb065285321cbe3b8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7f5c3524606686f678cb27fdb73b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21118454eb14a5c95acb74075e844b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8fd1dc319e1bf98a333c456ec550210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d6b10c04c6343d9475c989bd2374211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a741bfdad76715c47d0c159c586994212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393fe81ca49f8d30be4d49abd296d69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ed9bdff0d0f20d1096d4d1915c1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8161302f16b1342d846194237fc93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955dbb11ba99012e5e533144959b24a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c3c4977d073e882da9198ccd063d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec39357fb6e5d51f46f69b9c466716d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c15213e3ec5ba81ac8d9def44ddd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496a3e8903e212d867eaa2104bd29a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ae63258edc50691f3d1c3c9459f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237f6c388a4e2f452d4b9d867d3b41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5017ba02c74eb9434bb657277e5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2197660ccce8c384a3f9f3618446224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f99d75f55c3637a16f56f3c716d3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ae0d2842fea1aa4f520c2c5c5921226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c945977777c00d4074469bbbace185227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f4f79e1ffae07f96a7d43b023ab0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab21a0a5dd17c2a0b7edcef01f19b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd050a1045fc7275ff3f9c328f8d349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399cd484febd0c93f5eae0a15fe6136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03480704f363b2b81bb451fb1367c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b800bfd2f164d7250e04ab80f68f266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b59d2d6ad311482ae7498c011c404c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722be1f2acd72fe84186723e1a4d60e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2670850838b941509e2cce00523d05f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b85df62859016f56706dace28e61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7e8cca324f71ba21a9dc962fb8c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64476388ce2346ce686573011e21d240239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508ea96aa7ed6e9e25c80740186aee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd081de1bc340b4cb1574588c7e4fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47818b590372b27e324be0e084caf45f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c9f362a050cdf631e4c6c878b9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac873c4ae596fb6154c9ea433f5f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bdf132069c010cdf3c7e12b827543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881263aa5e9015852dd910836cf6265a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d73035c951a8fba14392c7c113b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83230a6f14d4250ba427ace0dc688ec9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94693098d0cb9dca2e3a1b7e744b016b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b21f2cb1518333db5b1d5f76a829250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4878cfaef6c4db8d10b070e3b2f792251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb222fbc3d104c77df417de1bfbc89a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad8943f9a4d8dc55870ad68a93daa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676a40653d31bfd8748561a3a25c062254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2e0a4dc94e5127a37d90365f5eb3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b73e4d581bbd62aa08db38d25bd2b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02ca824d4ead99b422674fcead568c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1d3d29e0af7e4990c8f95fdfbc00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd244f37b8ab88f51801ffa8976e9391259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072798b79d53f5c67d423e1e7a114d7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5add9f07651277884958c2c89dc9a78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1c172853483a7e9664847f844394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c27f349005ccfa58816fea10e5d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb134399fcc03816d782d337d8525f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3885c96cf70b75d5242720743600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e24b338ae6316061dd694a22b07c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244866054e86fe6b0a677c5c4e141889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3c963dbb7cecd753b9a6ceac9ccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31d7e596f86c55279b2233acc278f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b50a132f6d29e3113a4f96212430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e6f0f76c5e5bb1ae4d71a4a16fd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc245f1705e23dd91eb4b02148112b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3656f95602411bde0f2490cff4b78b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349191f37ef603995fc2e3fc7853a925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff71be09e168014591ae2868061ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04119a1ca251564fc5cf23d2e5c199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286529ed406a2898d86fdaea483c9e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089a6af2d8614830ed1f7842c7ada8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e93739947cf78d01d544a2fb16a710279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d78b57a63d112ca82a01356f682c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f9eee8e807630e81a1b0e44a841d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ce4837374537ba126b32d2abd3dad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573996d3e3960a515b50268c0a6733283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8a1fa4f18f762b6770c5199dd4aa3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9153825e91400b78f0697486f95006a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc9652a776f6769a91ecd5a4daa03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa917aaa212e1ce205847826f37dbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678764b45e7eaec5cd131e6ddd22048288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304b8c136e7b056a19802e71101b9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1907ff0942227cf95218d5ce84d39fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046536c2739fd8272cd58f392e3ee3aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d1c8b4d0e3ab054487e26973c0f9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d237eeb3a63bfd7c86462e9f9f161c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af19a60e26105600d43235684d3b2d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31990a247840b957c739c29869a1bbff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357219a107f734d01dfee07a6d497a58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5bdee39b6bec76a01ecd42c86a21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384db1e0a103f2f9ab191debd32cfaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b615a5483dda900bb17a78fd0988299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc2e0d7a01de5c03afb57b26a4255300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87c5152ac9bfa1322f1c75f0c89072301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4a6ad25bc0f0b817f0e78ce4815c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4093826ba81a22e0ba9ca1752a2a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a109e7ae493414bd239fa49934b46c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41827aa7d2eeaad3a200eca2b5465591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a0ea61ca9286f633f9a433804013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f30cb48e15e0621983fa54c5b03bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8bfd505a08beff356f4f23363e6c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511480c768e0c5f318c0e1bcc1f074e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99345b5e3c93dcf4c756282067e9b65f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b88405536d6f0ce2708f46234904311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30761d0bed7360791c82ea7ffca4a33f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3dde55c93d7183ad2b9a0eedf3f5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb997d8be6959887d1f8baca6d05726b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48459a181a858bbed5eedc537ed323315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8cd61a295e25dfce0449cbea3d599316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad775208c2e79ab8dd5ca2d5704643317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e4cc481b7c89045ef4aa6b01747d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247e7271224e2765cffc396059e3ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338d114af00d59c1b5ead0646046d77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8551be0c492a983e586b4993f46842321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9598761f025f4b56ebb9336308cf50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e20395e0f36acb9473814e283d64ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be7e656facca9704789fd3f0064ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184837ac829f28e9e70e9c9a49defb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad32e57361651dbecae8a096501827326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8e015b7f2d3c469fbaa66e73718b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1661b2b6667d183b44b9363c8425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ccb5d27a4380e25b51cedf2e05d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd84f3bfa4a731be202c3068354b51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26486c72530400e159e00fad863101331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd93c485c4cdf38e0efb10a8d741f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4ea724c637b5a7265a844fdbf87a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c09f4a080e4ad725f271920baf0bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe390b2e5f505c58185cffd0cd15a5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e552b4c2864c40372e6f3fee4c000336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f7e73d9b6c519813fb2087246a69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de709e4f8426b4c09afd0046a3a6af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecaf17fa164b6876013e3bf6ba0da9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65106c6b60c0ad7ae72a7db62418092b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13809a38a1c3957e3aa907a3a02f0629341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2d9bcf844e739446203708c2022e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893536c14c5b78b5d44b8013ef47f61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb0b4b29e4d6483ca7a0c55fbba18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfec2d4a6d4d292546e87b0185d853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5b10fc4e3d5ebd95904346352530b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4123a654f52c030ebc4285a1745c7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae545ff2dda95f2e2829148cfad418348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b203ac397993e740d3396fa6883a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247e3c8719db0bfa0ea566dd8b2f1cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994477557e06617f0ab8e3bcc37f3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab4636ba5166e6c4928ef8b9e9bb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064b1559ece488b3e267fe1dc0bc6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640c36e4e3275cdc3d962725077d650354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598ac558de2b47eecf06d74bc2c1dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414790f397f5071f1cf9399881396af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215755801c9326929e91f718bb23a30b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4e66e023e954afc2ff60f5c1318f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bec1a145f6dd539fee151e5a66911359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a011b9e89a69ae1c20a01fef588326360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe264aa140e36863d16db7bbd648078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084201752e5642a04a8227045ea0ea01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab26c05f08a543c443e7bc056bf3246363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c35bdd8fb1a515c15eb1108ede9ee4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d167859a9857920ab61df3502a8bd1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed36d9fbaf376eb6bddc938fe135ba0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f8a4c499626217deb6ef202d1937367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bbc856f86e2dbccb26cf77dcbf93b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c1a299135946924bccbab7ce729f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c55723da18291b4032ec4acf026241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126fba17cff58a854146d89e6499000371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39b3023e8232d1ce084496315e1aa0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24620eb37a1b4e3690d199328c8b6fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2359dd02e9e6f032cbaee5cc648ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3322b8bf46986a69df8ebe8c8891cb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646a0e94ac8b701636246d3838a8040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8462d8ca8f36256a8efc4405d9defc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70236691f2d94b7acaea846d7e905a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa318171b9443dbd3b347f79fc2b1aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b81aa267946a4c4b2f379670ab226380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3c37c0495f3c493b288fbccbcba6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb07037fab153bbab0846b68e08b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452837fc25d188337bbaefdafb18daf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc42e686a8151423d2faffdf17451384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3da62b835e1be848b7153f8d58fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ad7f188d5403ada468bfb0e816c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e5a4c1c7c8f327fa0923ecee8678387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfb8d39aba0f4fd48da6a76b8e7c8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174209c5fd0cf19190cba37467ff4a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd451cfa7ceccb027a920ffaf00b34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dda576535471ecc861aafecae6bfc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e26516f0c0f04bff11d22e2291b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267c89d75fe3f9d1c3a0ce649f2519393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310ac01ee94780148e72e149ef6821394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6afea7e16452f38b1e19eb6ade9a03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dd42f85d98851bd9e18087004d04b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca33183b8d659fe27bfe9c52443733a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478276f0d8b08c798611d28ad73eeb27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48c8813f8abab3f668af973e20240a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ed4db9ec77ffb738e36bad946346c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f3463020a1cd199b897755443ac2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cd27cac6f51ee70b91792d4c7b9b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e863c62e15c1f818e3bfc2ba75c06f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f9a74ea7e9d9116381fdbeabe83c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f146044c55c213d7f5a00a3d24ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595dce380b872132d4f7cb83fed68a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571cb51f2e1d1e2cee26c8f8768128b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d89808beac9138b499d3c9b6cb76a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160824d6c1c8bc3ae68f2b87b96ca04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ed101b26bb05a64be6312fda1317410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ac716df307c70143f04535dede6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec11f14630e129307afea16940a84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcef3ab3c5092a4163cf0e1fdd1689413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703a8497802c45e5f36c056216f393414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a13e199ccf22d64b83a761a31c7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea410398d5a093064e8b5f9f43f96a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d27396d63f9754a3fd0c0dffe8df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d082d37970aa6484331129b2f169a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e67c28b3d94dd33d22e76a096b68d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203bb17515723716c6ada23ceee0039420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5ae49455c0ba78859b43b6985c14d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a437e9842b62eb4c9bdefabbf9cfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d967e9aa1099cc999771afa441d4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f33c666f39d8e2a355ea51d584838424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87195e79d3566946dbf8e56a3af4c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e3346e91e6ef2dc636087a8164067426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cec66cdc664c2f955475b483d9f44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f9f0fba04ef6b78bfadfb4490cbae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267227c4fd8afbaa30d4c18d57e2384429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a06116957e5dd94ea0a6fcb47fd5ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121173706a761dfe3ccb466c171d4f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34220e40fbca5faafcd8d159393c36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b8dc358a243f0ef6d80fcd1b43d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffcfe20143945f9556d50d6bf7a9fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22ce504489fc51b61dec354bf8fb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b53ee2da82d3727423414eda891e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fc2b17ac1c273f0bd9259e4ad2fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f612714de0196c5a61ba70fcae95b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c1bf33c32bca0982538f2b21d776439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017c841d8f27994107809ae158819de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d4656dd830d4da89e335a05e03b23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3801c9d06dc67e0962c4e798ffdfb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372ccb8ced93da2ca1f42268d8278ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58574078e0068a9a7eb55aac2eaa36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f8a8b117c515f75a738550307803a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e79e30defbfc9119c0a361164dfa94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9db936f326c9a17d7aa019322cb3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7bac81d0b9a080c8c30cc2fd776fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66159b29cae66c6700927aae00066f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c83f552f8cc41944499762a233e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56c51dc5f5d80aa1c78e965c3348d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf351200d41bba13caa44cb40a565452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5329df3258787c179baf4daccef97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b940ea06990a3319c72bd9357a35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec81fc5841de6f6b7683751c2de31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b14adda8561ae63761e36df21c058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e5fb8045f379cfd5726333b7c76ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7c354c47ed4a8cce9a61b6a45620458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfaa4f4df9ff9d716c011cdd577100459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a7916ffba6a5a86e0d316e4222b99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308a56c0f54b4b778660aca4b96a64e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94fc505f696b9a73d7ad865b312bf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd020813a3953e4b22d80d25a0913c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeb5041a879ef4ba53ea2dcdd029ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a8711cd4b3dcef276deb897199ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529e2cd4fc6060ad1e8d98615162dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e995e25f7d40ceb5d60d24bb3bd1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b928e406cf6376a720e2074a9270f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c33fa7500de503f5183ffe9d1e32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5693af0ecb2460bd81eebb255d3a32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368745d6b99bde8e6282d741c4a1e2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193c870f59d82bb0461651defc8346472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77d6184e2354d50aa5155963d0ef1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aa37d52b9d9c10a490ec636ef0393474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e29d9de9b348a6eb1f76bea0b5c28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4003bf1d1ba44e52ff8e1cd70d38126476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716a48c4b4bc6ba1d023202afbb7d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e6c4c519a03f62a28321897451a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fdaf48b11e33cc031c912f2485960479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f0e0282812f256ac0a433242898a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf88ed67d3d39155979aba8c8fce0d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5e7628cbc9f1c423b5e9bea2b8ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af009734f938cff7bfd17370f77b144483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f126e7241fbf2f7c583a6becd4a19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20327c6d2516ee566f24a8d15b915f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace6230ee155395a9cbddd3137d9d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b4ee3dd21041e9cb54a3b3042252487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25447cebb38fefbadf1e71056f68e7e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dbab1fe5a627beda66fda73c67852489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77633b719e6dfd90d84becdb6848334490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828434f4a3a649c80df90e7c643fa8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6f5b7712d42b34d338c8aa70cc09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6a4e6c3a6c501a2bf7ef704494b38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74478d179aa8f6a4d4c2642c606be8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288935300df75f9d2cda25f7c3edfab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c2536719a67d833608a5a60f810a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ad05d074c106534cb621223803fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb6e9e4e73147bcf3d6844f27524f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0af4ac09920e67b101e37902d32a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ecdd6ea68bc6552a14984ff2c46d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d6d8cbd18c5e31ee62794789c27bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481738ba941c683079903790d1d440502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8600dc7003c6f14e3ff275af3077eb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e921afc60f9c7f90a87f47dff26576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eb893f3a2dd71dbc402908309da50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2587b203b545e4622ab1be844d342af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37e3b1f6324632a1f4156266f56137507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d551ed6ce3db6d58cb4f18a68b639508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5b25777b9f0cf22e4c9c0e0bf3c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946612258d95b1cc23f32939b1c87dd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad425c7a0a92eb70ea191ecb37d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e72c8255b71f3db7b62f5e730f562c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602eb6723f970d82720c17665755686513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293ad214b28e85582ef5e0ede092ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3bc0de913a92d96c26eab3d4a8915515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb3154d51ed5ac93e457a1ab370f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46fc1dc1a57d116575b2c1f1f7c1ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d86c89d3c0fceb6f142dca2805b32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2ae258c4323f7eb2e4a9f8dfac26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58e7b92cd39fd64cfb2da90efb3db3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eac3c3be33ce45bc57209d2716412521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28412c10598d1a10e2336aad73dfe106522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b498cdebacd01e3297be7ecb25153523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05a50e33220b33b1daadb12f63cfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c911642bb9adc69c36df3d809fc11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b064dc150bdd62589c4f547d52c022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ef92a9bc40829c0a14c88e40534e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c9aaf1062d341d4b0f0c5b025cd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6e4188448ef876effbcda7a7b86a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01027bffd29854ec4eda6b59a5c5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de549a9405de85f5bfe1e4da798374531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf4670050919e3c8d3104d07c303ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3e5027a81012ed5c3e86f5e6f41c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1ff493076c78bc6d2c3d5eb9f0c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37fb90d55428c8092fb202b1985b90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb1b030e5889ca2ffd5f5ce39d39a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783ed2f2a8e7e8d61ded982e3de9f91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a9a27e55ad6a5f56945923fc8c0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029e7f14439be67073f41566ce9b74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9f2dcfa8745c61483b1a30ac09e38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778a551c810765d807d8c67c869908d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f4a8faf11f7ecee64b18221c159c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca23aa6adb40eed4865bfb194fc401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f18d47bb111da204ff944bf2bdd90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7894588f6cce72c35634723bdd36c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d44d7c73d3f74ec66f73373a6a558546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d698dd79e3f3652c824f9b58431807547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c4e4536b6f1c1d1828b34a69c3dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9749e86c1bf0466b3768ce48c694d25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e7bad3ce2f009eac1b808ba5060f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ce81dfa33fcdaa8e0854835e5f30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd499b45d4d72f75a1ce899b10c93d41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8440349df01c0ab3c9f0aebe92169553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d691b8a566244a25aaa73f3d2ff02f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138c46c9a15d5c459f2873efb6b86c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a39e17b3b93397830afd4ddacc467556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a589da0d7bcc8df1174f96114f62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f50b69f9ad5b7735f97f3992d835558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88be18f280a1a5334204c40d0da181c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78f86c340f847d8448643fbb29aef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1493cd9e057c2f2809dc32b6178127561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeb474efb1df008199221ac3789018562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefce0627a64441a22a9354ba0d6395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152aa81c4b21178246583ce261d44a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56867b84b2c494cdf4ecef6be6ccf36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e008968ef6053321f6548ce105718566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae985959f620396ad77c37cb0530d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584d26968ebbb76cfef37ffa45dc4e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a268d53279a77ae7ca6949879737d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbceafe6c5485f948e02289b34f5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290fed0eefcefd7938d1059276b433571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98581b8d4c8d3e472674bf456784b5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778498b655a491241d22f0fe1bca0ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac126f5d8340b91fa3c64e442fafab9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e22d66c76a774e5640b11721e3fc14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61e5aadd9174806238f6490e54bae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961226f97051be9481d1deba20c09e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fecbd06ecb8dae6e6866e8e4be63ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0cb9e2b77b07cb94205988d5573f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bb582dc68b1fe617786ad1667927e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b833f416ba6cf31bdc52cb29ecba5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf8ff27293f778af1ba452e9493c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc25d62c2a81c65a92380fe6a6d62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507a624b9867106ae25621b88f5d49d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43894f4c2172fde0d6d2585be92f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc706f5736f6c7cc20b3a0269214e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399512700f4492f092cab643456def5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647a731819e938a05dd4edb46376f07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384822b60cdacf5c458fe721a11481589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4b0e669eeca3a31591a5f08e24d1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c61f224879c31eaddffcda40df8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e263422b2861b7ea956a11a9d842aa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaadac1c02b33f39ad298ba9965e0ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353025196ccb920fa51aeea8459cb1e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91644063b0064818745053a31965c45b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f209c7d2c93811a59ad70a36e32fc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0829e814ff8a77cfa0f8763c9c6bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e57ff527d8519c1bd8483eaa85b73f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc44b4929e40061088a43fdb04122599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15a4e1fbfd0e72eea78fa2a2e284e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e83dd20145bbb57ecf4f5415f4713601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f862ca7060437cf734187b018fbc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891800958319551d60473b08ffd824603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5f027b7350e9034d1410c075509cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b77c092fb64c43845f6e88cb92fe2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde6d036472b7a345d8d4d3121a559b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bd062ba88e95f1cb068fc4c5ffed6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01e9f0e2a248b7bd46a1497998e24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bc33c9386327ad209aee4ad4453f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b59fb6924430337bbaa8610400695610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f048cd4dc870fef6a685127df77b750611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b1855c415193ed2bb7b9c3ad4c73e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5294f749481324774a7bff6069aa02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1a7530f92a138a57a8f2b4140962e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9fb99a87d987a0b1ba47415db669615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356634b34d5d944bc4ebff6f5a94a69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf46701165abd07c0b274e1fea8e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3bb9bbd312a2d0c2bd039b536b30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b0c9465b5566ac2abf1c59fb3be9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321a36e5656ca7319ab2cfecb7a5efc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd10fa19ef27659011d0485d546634621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56bfb2b6d04b92c33035f8b762135d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcac91ac76203f0ffd89478c9e6ad6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6155afb8317b72ef40e34b580b74705624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88daac0a40905995c7f3b8891404c84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5165b44b74cdc59b59df02d40013ab2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b12e59d79996bbb883fe118ca17c9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6625bfa96ea6789c5321a2b7d995d14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e67d43df853922307222d0758d92f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b2fd8326c80a3251626c01d0b41e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c89a6505405db6605bfdf7c74d4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e807eaad22eb31e507b56ca2c898a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fbe6641d1f609e491425120d75c16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a1397045e9d3e98d076f133a60cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bea474df6c056d872240cd417bcac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bf84df60e7fbdc71df17c5e662477636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf05ed3f55ecb1e93b94795cb7aee4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7b5693f99a174af35685d716ae1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555ffd3a437a92f71cc8980fea4349639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e834b62695b0c0495d5e14b42214640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e320f07c4c0f3165d319a6f1d0bf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dc92eb28227985a89597bfe76a1a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a534c1127c0025633b8883f451ff144643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac4b7d47a5df9be050a7045f47c3ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb59220e451e1c204f896f5c6748928645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5ff713a49767a3bd9c068ee3a4acb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171984b5555e958a44c94c63773d821647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b887d2d43d7f20c9df009ab1ff3f03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eca1fda9ec3cdc3aa54d87389b5bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda361235f390090cfd74eaa07ef56b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a313ca12e41d41019e576cca16e6c74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ceaf2caa15b31a329494ff91623d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed00550b16c73d4703686ced11e00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520da98cda6ad2d4a7f38effda6a8d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f134d4be03974d3ec915c31a0235b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753885dad091bf599bdfd8ede91ca6a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ab261fe5e413c4148e1d272e00241657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfef64c6d61830a00730e48e4f5963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd873e0c542502fcbf168a0ac69da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dbb2011efefa3a8358ecc2adb86cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ae9021d5897ac1df35dec5c215392661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e9a41716b3d286fc0456170b99e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369c76bb3dbdd0aac88bd48c05e2307663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a70903b8a21e6f29ffe4dbeca9f78b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dabadd740e13d3d43069216050fe2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c73c26396cf2b08a074078608b1e7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8a1abed28730147e25836678a0ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290545e665f0c99ac36608fce71655c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eddb67cb36383efb9fea8e61b0f5da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226f1c8d42e4110a536c4042b46e62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4de2e72d0c55e3f5f2dc4e0883df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da467e9f0d918d9ab071f83fb63524f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe940490b0b2cc1f87c2c9503d0caddf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd1c0c43a031ed84dfdd14dca0e21f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11dbe29e210a88e8fad2da9cb0af74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f6e8446a45b4ce08763cf73ab926a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e78ec559b81d5135bdd0a7181601677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e03fa6617ace9f92ac804e8b215a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819fbffc9bb620ead704977e0b0b538679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28547aaf38101e6bd2eaad4db9f1d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b879467d773fb07852ba484e1a8aa7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8404b9d4a3e9271d4289724250a777682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651c72eea6d9aaac45bdf6970aee32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c388db0b492c707ff346f5c9ef79a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c2cad26ce9b481bd835bf3e94e1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870709bb948edb18d1c92b4f19984c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d5cceba3617575f0a75101141127f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9188914287111c18fc059994a342f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3e6c80e881c1d19d58914702e358689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5de5324201dfda0d9a0fc7161e2eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0018a627107433888b1ba02ee37abc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94111fddb021eebcec321bc71c58a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9869e0391d3270f6ca3d2cec67986693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d40835ecc3cd391dae5f915b4e143694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9044e031fa80414ea76b137807a6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ee23baa77454abeff719fa2c5b6bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b47d78fe283f80fc61ddeafd56070697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da4344b427f53633714511dca8b5db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8869adbc7c6f41704132b8039bf11b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360d5fcd1498580db37e6c48d7c8c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026137f0b1403cccb8237aee43aa9372701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58387284514bc4f27f37b76e952f62f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae060069ce7ead75ae4d34d9ac44f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49afca8d21cd884553f0d7a04b8000a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809859f4aad0773d636d8365021ca8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c4c41763c8689dad90733601e516f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733f1fa012043dced04304e1a91c61b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4ed9bb6c21c442c72edb7c7e22602708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d101d42314c84fd4a252a401b721d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67149baece1b329cf093c8e49ebe670c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b09c9ae35f778ad57c366c21efbee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679702b4074b7f018af05351ec985198712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d40c6451ab53d97cdead7c0c8de6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fcfed90d9df670c53302e29384504714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2fb19ae91506e0a1d229fd6d2d4fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bce0576560ac84e492cbe0ddafe89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ef47071354b0e07544794f423d6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36977a261e56ea641fa0177471f009dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc92fd8ba601d1f393dc6958af1723719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d540c9950e9bd7df698c4473b815bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bda35c3fe71849810d3751f056086f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c7288534a52f6215a75e93c2adaed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d19ff6a83de4e1d2d837f647aa484723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94742b70f2c2a6f66758ed542f4fe8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44476f46f3c7a20d8a1fba2af933643725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de612b2321fbf274aefd8e79db472b4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d580f7f5c5c1eaad66f7d130537a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd207975827cf7d88db93bac1294cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7292104b0d7292fd38ddf16ba3f0bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284f99e9e388b3d0fd31fb71c54a52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1ca9bf70a432633d8c3efcfd3b1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b911b7019ec350ca7bb3aa4d5e41b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d175e5ce88cc368bd12a28b79a84f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1df1b17acae7cff0a1bf402f10d393734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db064c3622c042accfd0cbb1d973db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa9ef0c36a46143c0c869d5bb9177736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f978f56911c7bf0d5c65b4ae7e2aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ce3544a2ed0d40fc5ac76b90989b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb62149d8008b881e0822acb181f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5317d04cbbba484e28052a6aeb80e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ea1d9fbf9fb99b047c3975450d3d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97042961c66f2a8c38f3ec8c13a9e309742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb9d44cbc954a0cf80f4a76b8a63d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc56ddc45147b6f767c29bbdabab30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a42e1d18b100073a445d398a7488745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04fc00feb417aaaf6ba38063e565a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30dba0d8b2feead0757e16b680a38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb291b75285678af34ce2437aec84d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ca32a0f1d83c7e15cdd0f97d96f06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085ff997249212607995ad497b980c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93bb47a0f4f38e206721442048022751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2d7ae1cdf1b7bc386277a7660f8fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b71c42d07b566eb32a51393990c49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7635e05cd62273b2797183fa522d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d61f6a3c8800b03a200c232aac18a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76fe56b93a8018741b2ebe0e9981da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa492d62c3021f43ace60e4cd0ff5757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bb0fd86e46ca78c12dcec1e761d621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231fca3fe945de342a658bf490a94852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef551224444b549929bf1c6af072e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5880b3f0eb6ee7eff42b9d6cdffe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0519f403a0327e237a28f93efcb67d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35456d2567a37383bf42d3d34c57ab896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d43c3c8e5149f299b4eaa8357de497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf88dcfccd61f206d5be86fc2141b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1275ec74d4a43604cf4882e3c08ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a29fbc8be439523dce929a78c4e5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61475df1836e00329aeb76cee2b4c3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd0ef5a7734b0e5f5522bf8483bb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce0a279fcbd6703e29858cccdbdf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37931367bfe8cb50dbf586fc33a7ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6a43efdc5d780e59642c5fd88f2af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d0313a9686c0001da4153f277525b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd326c2078e295803b1dfabda2644ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d318f93c648e72180645988ef40418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d560b41a41797f8d3d5cd317a1a7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd3b47e19289a0c0290c996590df820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc84181b84496cd17d578dc6af8eba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11845b4ef82fcd8b71e5017137517a9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce103bf0907222748d7919bcca896cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887a4e73f1c9a24efbba8f2aad3f9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ffe2a0322597649824041a53d2b3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85f2049dd39dabdcb9c5ff0f707c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c1cd6a6beba43865a216c0f9483f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ab2e7f922e168fd9d2f80510ecb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418863059da9b56df23fc6c0a9fd50ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200619de5cf1eb6575a768bd4c3e928030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41615ab0212e1e65f031765c293fce6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699baf91efff5f1f980a13d904637932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7bec301bb6e87b5ac7922c3adc7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c0ff1d32fa1337bc8ad2daabef43f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56308474da7502587a722fe321c1669035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29524d93df629c7d3c7ec0d11b3a4cc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6befe45a3be40e7d17c314de42b56137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3b42ecbf8c06795e41d5e8785a6e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c12286f1f023672fb00c581f4c38339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87cfca3994b5a6df561a7dc23562240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f234e396726f61939b8522cfe78d7f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca95cedf6e4754590388cbe970c994742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e5168aa3715a0b0962792416e6b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc07bd0f06e66b99407fa7ccd00ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcadd49953b72e9ff66e4dff9be01b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad702213e98b0778289e54ce6a90246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f536968e247584c48a3840036146e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23961e55ee7e6941d2e01da197b8b7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db83e06664be5ade21ebfea7df9bf2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca39c61251e78162c12a59ae60e70350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b7aa5fcdebf74e775d2bd1b87c33451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce5585302d70b043db8808912cbf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ffe5dab6356d44b8c95c9d285544253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd3b69ee086c3326f7c47da3d5a61954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e6f3e9d1b61ca5cb074dd3c4d65655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff3f5c17179af838b2e9295378e82056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647c1c274520fe1a9c8a0529c8a73257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7adc04af9b2541d3ee2cf91300540058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f87e9251662897c33290f81e250f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea91e32c49bacdd81c4089280e5db4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8d8487f2475e288a05c8b89b1af7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa96754f45d24ac111d77bcdb776dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61391f89dc19d0c94c63f3c277a279a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72cf8fd012335878fae00831a2ec1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf89c0a4359a171f20195f1f6696f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b22143f1e0f39d20e3c9ca1d513ee266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a19d90d864a498e51e8f36934fb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb30b625313cb2d1b68bb02a46ac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad68b1f78dbb1bbfafb8ae5e34af9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f22facee03a9bf903b6348f6ab56770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf465434e082e4030912ef9d83cfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7c10f594a63071ea1fe5f2e6dd6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba03779283d84ef4cd9108b1458a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1986c3bc6c0977ceeaecd48f25a54974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31e5bbcea256b12f041204b607fc8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f116c720a2f00ca96504758793ec0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf282b847fd7e3d7ddaf50a9fd86577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5c62cd4780b16b4d648dba0d2eab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5de679d2739865efe2925842b2b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f35c5b7925178e7003daa352cfae080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd7799bba75c81f69d9a5b849d648981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb65d9459e1344de968ba260082283c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f35c4def1f54e9570ffab56ef272fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec1e365c5ed4fb0f5e2689261a62a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e51d0d0d5bd3ef3c9d47f15574d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cee5dbda22b7c6d58c18e02dd1a5b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0873abe95ac216f85413ce6abc284387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c26163284592a43102b6a3d985e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad1e1b5036fcc06fce0b06786c89e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c77876adcee4e98b6368084ba354b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf51544e324a9598c71c37f4fe354c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9896946ef746a5f37167261235b2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf203c95bc641cc7c6c0b86d2143b4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef15136104e3f20dc28044914031094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a72b86c86d3f5285e8a6651787d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01642839803fa07b4639e59c0df9bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6577cce682d92607727dbda2b19d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdb19e33554dd98023e3d87b1e97698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ec90525ac793c344893fd95492fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294408776f32234306b61cbc8df0ada3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc64ee56a534128bdf1da3bf11d7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d12b85e67f5728de27668b910a07d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0194aed98ad4918119ea25e5197174103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c44c9461732d56adeaa9ee2110d435104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da84dd62da613ceab9aab13d30ce5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f4d90148af22da0510fc8fb05a6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c785c163fd02d64624097552d5f4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd82aa4047e6ce9cff38dc67c7e22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e66a93f4601441561aa2d118868a5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adb94e3fe5c5b65cb610fa10c42e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1819a9b8ab52cdd4eb11869db1f056111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba6bb30ddeff032a4a91cbb4d17f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef25ca1f0c037f7e85e3e212fdd1a4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eef3aa14f5c07dbe643135e092749114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bbfd20dcb97c2cb17c2be7bc2db09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523f9cf4d47049805f15ffbcae68ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea09b2b85f9653502823f4aa90efbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5728d283e3e85ec9d7a3c1ee1e537e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da803ae92696f8ff74028a0a830032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6afcacc22116bb20df7abb71325214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f076f8249e1a0d47ec05140a87ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3afe0b8962b81794c6774f38c9f44c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029387abcd69192ba0907661b9f37b47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecbe9568c3e72c22c31625fbb5057f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698294fa74505c034164994c3da682cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d27c0ff7c008e7a8b0d8c795ee0e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612019f37643aa972125ed1faf59ee3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfc76f09da0a9c536ae0df101f68e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6fd6e729aee6d9b931b170260dbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19d821edf253dd13d1fda2cefb6c58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955ce792dda03eb78359e21b3563d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb15336138455f89b17f11fc1d8d155132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca910b605f77cdb023ef75725e4e2a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61076ee0b9c47c82d6ab6dd68afbff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763630add54671f7124f70db9e1691135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c172b82c85ebb0d27825b8fb0c2f4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea8bb8aecd19c44cf281547f793a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54bd9b38bd9dc2ce1aef892e12556a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc826ca4ebd3aea878444c024ecfd628139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fb16bb09690f7142466a147228fe1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63c6c66a9f4665b53e141ef920bf31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b382ae4ec128cc80e8cf46f97873d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c2520b1792070020b545df17bf8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689dfe445b47467031a47221f9583e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a7c6166b2b981bb3436d36d445667145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d928e6a770f7a8600fd5fa3c389219146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36cb7883a063542d2fae88f44d3a79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287af552ffb9cd6ddbcfe0e8f735c0dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf3766ffd9d7c48b797da51a9a85d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ac0fe121a6025c978a8a29a7c83d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05457fec3b0ab67d7fdfe05fd349f0c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea67677841648bf4e36a09684a39e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f23724fed97ba396142b519e9be328153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e7bece9a539435b2cab6681a93d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7bfbe275523e598069b9652810c5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87c48a5cac8c508dc3b3af0b036df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781a983636dab126f9cb2d31d5e6bfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a332977b657b90e2c6011af0c8f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca583ef7557bcb8ed63cc419c86b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ab48936d129a11ffd2fa7477cfc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a57e23d095cbc2c87db54b8d2be1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e01568b7b87f3fb5815b3f9d6c7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582233a17a266ef20079a4512a716b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a09e8f6403565f7291582eb0fe54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143571e9200daf0069675edfaaff66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4644a3bddd71780f993af2d21cbda0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d813c69620649fa38812ea047c26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3dabe41cfde6eb4cac4b61adf638d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65cbcabe6e1698bc5d8d45f99353a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3980cff8587e444f2c59e33a2ec61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876439fca6b0c112157022969842611171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60398a816a0b60779db4fda995a856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0531d109488f6663fcae49a6b9b50fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60364daa5f3cbcae2f89fffff69d5cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb0bf6a2a3df755c19738b81cf3ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b770d05b9c718785d01bba197d3509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99bb44c4e2ccc9cac617bb2eb2c193177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11644cc4941e8ceef089defa2e49e5c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff775fa86178c9f78e70db7f7d8376179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb98c224e1208ca057c8d8e4587ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f38469f14c8c6b4d590b2df2a005181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418dd77c8d7da627601cd768407a2b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ae072e4702a26d684214b3c32fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2460b071666cbca3e8f1a136ad75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370a5ca8421d548c7706e983fc62c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a70bae7c3bfed3de7d4e9691f81cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af13963ae0c63a7695f10ce30355a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ad61a3676b9bb786639816d8d1a26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed468aa156baafb94c10c8d77e1ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5322be0a164ae0d409f438d3834a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aea376083260b6a08076852f9316c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf81fd0e7b3d461895a97142a81afef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f5c91366c623f61edf80b16d5644193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad287db57cf3a2f62e658faab9a18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f735fa23976ca0aebfe9ea107e8250c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ce7f5c44ceb6c13fb031aa23148c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad5931a7e582077020f2b3d1c6868197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8bad3cf2f05741e886440fac30410198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3dadce6e809949ba170139649f592199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92cb665a78c8ecfa6b46c1d4b9ba2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3ee53a8fade1d896c40447532d257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f85e49e6ae8439e041f58210c645ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9613c046666cd54cfb7c366430127203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cecf2942e10cd570e3f3c9ea84f69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830edeb891721898b4943483f3d70b36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeee2ab90040017fcc22cd8a917bb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e0d478c9d70737875c0756e2c6cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d150fceb74ecf763e7705b0e3faedc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cba243fc2e9c20d6d9bb316ccefb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86aa017e1a9cdfaf413dccea1906d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a3c16c0ae2066aa4c31687a6d432211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a6573097213c72d5ef10f0f339970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28534d1b5a47fe0edfc99eb6abc228213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87624f3bb4d71198cb24aaa7f1495f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6255013f1e2ddd7fa6c16e76c545215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d192150f144af89e5deefdd18cd98d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979d489ad92593171f6499e0a41283217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e038f98c6d0ee95c8ad0864fb3a3df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ec98fb0e9944486f815a1b0b1d03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995639b50fd1db9247e3a4610c3d33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb3ccdbcffb3eae30f7d85ded282e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179217d96f025716774aed0ae99a5923222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa1b39a4c97b76f5a901a66984b0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ab062db9653a75bb7670a0487467224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4183147ec43e8af7e1a4c042dc437dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9953df8ff65b332a2ef33543d1a51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656df712c2af5eb80fabdc2dc46816e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9deb987cb72f7ae8934a38df4245228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e8fb9238be243fda78d27ddb41151229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b8cdc5a1872c6c4e56149c675bc64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693441b829fad28c9f51f4fe15b6ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c41f8eb858bec9709413c1b122d37e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf785b63fdd7f3a2ede8ee635b834e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f278de4997466416784b49a48de7f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511cce640ca6700f76c89f21f77426e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d67d35fb1031a3abd51d0b50aaf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700613849761389cd36d4bbca420bbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339406c095f0a9f070cb5a3cc9ff402b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e251f54fa0a50dfc60207f61feffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063558b902ebbcfed17e738d329c48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f661b0cda350d3061f16e29e09a55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05fbd28337e243301f7ed1a0b7d80e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55836f391c39307fb45ae744ededaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529225f6bf8ac1d3ee94ed5581ffd00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d8c2cd2d1543324dc84358b3ac9b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0fc0203830667473a249fccff8d3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31631b73a82e8cc9773af44e2fcb0ff1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c53d2ecce6f801b2f032194791d66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592d2d2ca162f56136dae8db7ac152249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9de86c74b234c328794b18042f141250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9a79050f3a03fb05325f017989cab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03924d136aeb6472c52446ea118f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954761f14d49fcf326048200cc5fef4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a5f8c1b3f64cc1165e254c5894622254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab02527d672f946e5fc16214020112255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa0967ee0ccc90dbe46218d99eee55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db52511ccd6b08cd56d9ed5e9ae5948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf2b2aebfc381253a522ef2d1272dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429221d80d1a259f2679629e4aa469bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa0bdb40f149459620e4df5ff8c58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f2f5125ff68d202448d8e87f67db3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595318b3b9f73e85dca66e7cb61be96b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f509fdc7aeaefaf0d248505d86115e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06b90f100e57e99de389445b9241d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdf49b36bb4c62d6fe2de53dbf95ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687973476206abad86c9a5b8d67bdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f0870b667e6935c4aea5f2293f8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d24eb32323cdc300c9a6251067169268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed09087723315660183eb8b5645941269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6ccd3c9a9be215ca6895b720cfb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52673b8b05227abe4c85664b642b15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4e147f5699948d19493c16bd7afc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369cc73881171a73c4f5e6be94c035273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b255c0e2fa40d0f86942f86ab31651b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32efeccc86649f93b99910cde71f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70398b1b42dd3c0e07c46a0381d7f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5a520a192b9410cfc30fe3f322f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8874453721a00f75b8254e5c89c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a1210df729d792cbf70c3a817193279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c35ef908d86f2c5268d3c4342ebdb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e8955c9c99d7b3364455a01d77a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e52af44e559dd335efd526ef93fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275e1b54f161319935b1d0eec824e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967bf6651d66c9325779c0d85d1fc93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e6da85c30f2e18897c3e5a3ca725d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e52ec706a72c5255425383fc92ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a44d5e69872187b25724a5ecb5084287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e49b187f51e5b4f63f832f573f0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee894e4ef9fb9dc283cfbdda4396c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056ce373862e99273514f4c2a1896e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6d9656205dc6592a2e199fef7955291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2bbf95b9e375a63e5325a3e18f22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefaec3bc1404855616ec77b768c864293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96107589e12c594f2e18726405031294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1c0cd773ba9dfc4d651648e9cad4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63427e118a40373770a4369215ac8c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eefe2b4443700b4052f0aa55bb16e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87839859f4074c2bdb40020e2a5190298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe62fb364e5a941b6bd80c05cffbf25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f4165113f16f2a195cd0746d5478a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87713fad261307f46178e40149ef620f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d1f92d70422ada7b435ae93755681302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0f1d8cffa653544c98da88a16100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490580b53bc2c336cb8d8717c16123bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c31279903ccefb98f1a457d661de6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424586e5a998f0829efbded03ecdd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea31fde3ecfe8a5f0561ee981b2664c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217408dc118321c0aad399b337656af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee348d803682640ebe985387ca8ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde9072a00cab13f0a074bb26b0e87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3730bb84f38d691bbb9cc30b1be72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b804c00feb3660ca34ce60e8581d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935484c0442598c4756b8b4c0cbd2d47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a103dc67c17c348b0c7be4c25d699314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a85deb61bb102473e69d5b5c0deb8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc378d3a41dcabd2510667c31b2e177316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21a5e9e96b08c000d1710df3abca1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dee31dfd3d11aa72e19a16c8da02b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a379d18679d37c45044d76eb2c7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3472544348d31f24f062d0dd12b9c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ff690b40135cc4fce09d182034e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21189d6f8eae3a7770cc7e35ca28e0ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647268852856c58dcbf9d7d7656b4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ea0e6b0144ad4069534b480f09db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07634e7872856729cf8429c19d6e2060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e97ea6a51c5b7fa810447fd3848b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8f0f801aa55d8e7a70e19e89c1a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae370aacab0bd7ba3757794ce12b113328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac9cae46a29df3724adb511b386538329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b774fb9159d5ecffcfc0e78be082a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14702070ae02d366d333f5d0c9e4e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab62a7d5d1c6873ff1b0a20eb675d6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10b357751dc16d2509d0f75ece39e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f1a0acbda5cb9d6f4ca773d9fa2d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77978f786504b6d10030b217a1da91a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b704ef010d3c9cd714f567c0ef63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc89eea2d2240aab4221488df4d98a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f71bb309a6330f44924c3008800089338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58782c1fd38698ab343f660276e65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06710baed2caab80c2c237f4e1b1243340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d17fa0c371f696110ca1de82df8d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac7169741be329074963251f70040342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485eddb4186c5fa35eccb2aa4221694343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53402ec48977bc2875b13bc8bd69bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ab5ea6f6e7d53f7427c521887dbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360602a79a8ad9bd5f75151bf87cb1a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8c849a1215a572b39b48038b8e82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb72e413fa7a0aad9834f67a5132f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4476ebd5142c466d9f504dd019f37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adb38a7bf818468828030738de29fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8221cde27ef6e67bded9ec896c02bc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4992e19a14df44adc7d0af64667437352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c4504a0e7b98736861190da2121a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5136223b61048ca77612fd0816fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966551ff8f27ff427322c5b060d801a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57772ef53ded191e0ae755ba28df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b46b8892e7e8e5817f651bb45342d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494947e69e8e127ad8c6eb7a8613cef7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3053de740569196e76dbd5b94a04d39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae83efe547d25008e2f669431f973c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695460edc25b9d5de2f97f8a35e7cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaacb5cbf0293e50d1e1490b7df7cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898228581086454d0e51cb59010381b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c0f6e8381688484c32afe44c306f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b02f1c0183ee9da99275ca3edba2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ff64f3a45e77c577d4efde973a43a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d90300dab9f00cd4b185054635e9a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a53e48858618dd34bd4a6a1915a35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbbf1d2c317399266ebf48d7bd607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973c6c7009979cb9570e8089033ebf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e736f7f8d7b4e2c3db7495ab05ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff507cf4d412d23f66e219454c8575372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2bfdb454cada41e5c0275ecbf611a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f4feced1827bacac5e7d40a1312d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3b37a5e7b893edd1519417ffc5ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653a5a2e0d1008f2f28dee9fec797a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998e4be32ebc547878df5f73699bda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c38fcf45d995d5ae3eb6060ccb4ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f290db0c563378ab6496be744abecc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c27b592256cf66bab18f1904819f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6d6bee0c380a3617452f937a5c21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be4dd1d881f34611624c768664800382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af95c37163a598d69381f7b1eb0a7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca2dd71ab4a8f12c375e00fb77b17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919e9330ed654914d80f8a279d8cb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d83147f0579d4951d71cea5405dff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c886880052b82651b39c689089a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596f193a751f28079f0f12fbee9dd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dfe958f7f01d256680f8903869354389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2b907c64f0f3492088c3acb7ad0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf40640a8cf044b8e7204c7e9ccb286391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6772d44e65fc27d1053ee82120d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfb110496662c8025901072ffd9902393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701428d704cd1299f2a5d4eaf5466506394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb9032d403e10e6268796939f1c98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836f42e8a7aaa0eb69bbc1b18620c99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fcdf78f00ed243700174436490ab7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3d6539135ecbcb39ea7ed80299d2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526f498c4140317690bb838a3fbdd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb7358295c419e44a8b8853012e22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965230ddd34e6b38005906b4509ee6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf7eafe8f149c73d8e8e33a429754402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb717b4310266e474c35e19caff0bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb8db23402fd5b827593206425bd54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f2477139afa216d8b06221e8967f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc28f604b7c768917ae544229289d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1285d79ca39c52e6b3328957d06ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb997435e8898c650deff34db1d0aa06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d73b4d2f73cd486c0b297ac5a1bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4f014506b6a9b2d1b302971a3eb29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed82042d0b94c65d16c2aedeb99c7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac97f85f0f35f6ab572a32f92d3ae18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302a2b5b4d85f750ec4d421a7e633f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da122ffdd6fae87c867f55595c578cf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d2d03615cd76d38a90cb5a53fef99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889251186dac030e13ed7fad0f62079416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d9a27ddd9e7cf87d747ddb3518c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be788c146567442bbd95a3f62abb8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c66a1b2407692ae0850c9a27f5751b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f4e3960682d05455b9c2d37f4eba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7982abe4adb01e1c9ffc7b7f52af5c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ba07004b1f77642a5f246c7d47ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078a7f537bc14b87f632339a6b42e84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a3d0d037193dc39a22eced5fb4c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eca2f95c121a0f84062ca0614024b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce6e1ec6a9c96aaa6bea0f71fdb7b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed57a6cc8e32aecaef2f290275d842427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be508eb70e5686f4680cf52c851f874428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6d310b4861ff0b4a9c701b56ce118429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00115fbf51e33380b55936071c1c6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192fbc7e10b3df5c9da69e9d8e6586a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22017c9d18a366247310ebdc84c8301432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672bf3dbcb0bbeca9d38bcc8fff7e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf0aa4bc0893509c30cc54ad6b08e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b407ddb43ad12730ab2062d4b5df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bf1e72d8200ab8ad7f8c03c0b06b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980942650fa6ac092c30dd3f0de03c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbd30ede13123e69ab1c0d0d647d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d8412b2e6fd95212ea359624fc62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86388404906023d5b219ad6b2d798ca8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507fc7601a9bb15b206dccea9267fbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997046e207d7caea5980c74a36df83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e221e9b0697813f1b922b42e2219c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37585c56601d53ef81f0f2739dcb335444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e08ec57fd991c39c7d7c68cbb0915445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827f00b09b6286791e6b9a0b452cec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15512dbc7c0341365ff268b8566c4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e75d1991fff770aa1422d63fd11a1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf201094226675e557e8c15fe2d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4f58d4b2a0cc2739a966787e81ef0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d4734f6b3389bd5d7d78462ed020451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85910cac52513aafb53cce67d1fe79b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff89c5fe1e8b3091033c42dae504b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896215feb16aaf97948430713dea1a33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1109335a9199eb4c9233afe9833a220455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707283252673404796ea5941f2cec2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2a03dcb8689462c43fdb364cf804457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6818c67cf53d00dcbfa8e65be31cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e157981f788101eccb9ef93437df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98376a88f9f6a54eb19dfb54f1a6634d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb7e701f4421a5e4e36f76bcc5458b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd05bd958345baab4137af31ae4620462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87abc877936c3604380c274e5fb375463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5a8265efa516913d85f680a2a968464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93146408f5208595bc437a89ac75d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369ee11872d1c6b2c77da0571f889a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4099ba4bd16882c41c3a1d32187bab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1ebab7e5e6e4f0e8256deffd9eac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ee83a10bf0248908488d248b16ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba517643ca396527ac7a858b69de1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386542195f47b3148dbc709b8c33bbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd76df70e414eeb9e553b2f9b017699472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef312854d85059db7de59672c7c1819b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b1bc56bd1f1ed98c2f7bab70811d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d96d978a6e9b5c3319bde82f14093475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37e98159424a66b924fb17f016356476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9f98f4fa9de24494080b5c204ed9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ede743c6e6d00644e622fdfcb6ddf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033b2236b63b112d10d52244a11c063479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e874b7ff49b0a8965176d2fa6badc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313977faa11bfc84af8a717c2bac94ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8f391ecf900e665962e196cb10076482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1c77523e5dbbea860ee6aaf87877483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da42aeb8ecca0be915023fa3f55cb8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da46ad307ed2b7f2e72fa7cb00ff9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d57facff169957457fd09ae276116486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeee5b0e684983c9d5725d2a5bed23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305762a5217ee7474494f5a7de4a18b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd25c99992872c328bf2deef9d8dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2193747482f4a207d679ad1d42ae5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724516aeb6f827f7eeec89f37ba283cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731cf74df606496aa7856de58e3f58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1779adf9594e3e088b0fd1ba5d665493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb1d20fcb210fb4c2f2c2e4b8561d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f28320a424062ce5e8253cdd1e74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6922ef12519f344293935716a67451d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b553f90b5ca3acdee446ed567774dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2404b626accd7e7c1c88003002c969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b03e0671ce552ac22879f259969efc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b06866ffbb35ba23aaa662ee9f453500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ce4914062dd47f446dd6855ea84d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9dbb529fb8735777a927b910d611502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f848e2b138820ee06a9324d6a613f17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e027f06b8a0b5ac529e8780bf2a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15fe817decf8b80c470a12e867ed1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a72a7a1110a5f453353a3e871d95ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd702c1dd54a780b61b6d06b5042a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba272fa7362e315d8b5d9207cc4e11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae561ee533c18988b2ce33406499752509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef55057aa517f57726b85dfaa55ecc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905101dd900c27a8e5a70695b804be46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e330a1152f746b72af36dcdf459af82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0f5352b29f1f01174b0b9e959295513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a54ab638b85de02662a41460ecb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785521d62f772bdf0380de7cc8561cf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626a7754ff7e068df6e4b9666f3a1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6eb5470b185067d109cc3c52c604517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9128bf24278d77189b482440846268518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd897317cc8a5f125a4efb4062faf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc75958f738087d5c46c0cbb24a3abe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93316e01e88d86121853af66fd8ee8ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5819db73283d7c0629c72fadadfa7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3baa74d4f915595d338a304074a0db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aec099babb1e6a426d4cf6702fc5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f51e59e4da32ca5e046929277d08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822685a701d6d3ea45cce312f6a54a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c586109c573e2162827a5b216016527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b34a08b801e20c22dfaf3ed2ccc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f6afe4c2a7498dae9b05e4f2cc84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4c890f0c40b55f77ddb770453278a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733de82d034a6d4371b07d48c6b7e9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448473ec5c32cda8aedcdae5cd55aebb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b795f57e175887bf5d22f8539ee3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f3278b70e2095ce427234a5d7538534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3474c79c0c905db25230cb9e67871535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03a0da886c80d8641836194ee1d3be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd4802a01873b8d6d9420f260ab6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556e6b50fbb588c4dd721518d8fcc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808af3337cb4a609694a0f7bd431cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde18f70c6d38ab20180c25e4a20ee4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b641ca62cd609e6c8dbff3e07a704541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cefc7d978f3ea1eb9ab120fc4b3988542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485187ebc2f58300d0932f15f7b0554b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b23cfd0955a2e5e36b2e2e805721c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda47c169c240ea721a6a4ff6acd0f95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de121c29da00cf95f41026e117c1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c702ac7671b6345d2ea4f4c6e994c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293c69cb464630e6bd288c273c564d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940f9ba26bace52245b4cbfc6d35c96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205c123750b5330fc3ad0900a0944ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b6cc1d1acb6c3902699c04bff2eb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f07e289e43e6404d68840cb392d82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda667520bce087487f0e37296b7877553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570af890e0f0b17613d80b2d8fe6484554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683aaa91d5f38790dd3a981d152c730555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342864e78c1965d18960cf2b7993ed88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22200b33a8340daa17d5bf47970d9e91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c03b4df5a0aa4c696a9451762895b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7b74e78c2fd39e1a54b689fdd1cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359bb775f1321a4c0a1878a23c0416f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed589ee0ba06afb0eae25f44b78fedc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b431f710ab9c083e23836f6838083562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75381096393737924b00796b189ef95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2702c791fecefa40e55f12b2a98c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de7ad6528e44191a2d65b7ef56957565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb991dfa46ea45bbc1bcc4bda4ba2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739fd88c1bc63ab0e4ff17cb332439e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac64ce30fadda775c8b21632e69437d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56042a6d0169e42d392b38bb426f0ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19982db5dc6660b403de0db9efdb675570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730ae442d492725573270944db79b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d8fca029fa0ff3b413c6afa6719e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db448d442651d7948d7485bab5d67e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c46f3f7f91a30937dda9e767f2e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8deb8822762f2667bde053ef2fde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92dcd927a60c74b26526afc99a85b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945552cb55738fce4f3125335c2d0abe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa5076734d9ac66ee415f15ae1021578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72285999e3320d9014794d9f5d0893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b33447d1770d4b95591724b16981ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99246c02d8c0d5bfb20233d48c5ab6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b834f1c818fb307fb965533112ea4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe7d15b2c65c68496b5abfb321fbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58599dc5fc961d48cf7153e85c96b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a7a028187d444568f0a5372b4cf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f6e729b70458caf1b2c579dff6e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fb38359541c96f8817216b21b118a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d01263d5cae077b5fdf929e6562c9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb82546f2aaf35defaae2d17f37517589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46cd9f71557a8fbe427c98b91fbde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a9dfa089542f00d048082f08a47fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd4acbc0d503c7a479ef6635779afb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f24b255c82b46bfddd451373652cea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010ca3a7442ffd8f69eea6ff891bfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd823bbf99394ce95f783c35fe0ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca5a05d2b52c61bc6a4acee3817b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649beb6024f1aee3b60e95e4c64614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54dd5615906d9ed51a100c5a08a43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a962cfe57280eb6412e3c2b79b18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a525f9dc746da2273c9dd7a475fc6d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57b906e9317fa520102ea7d2e901c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d6d68ef24355da72ce50accd3f3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c348813330752b9f0644c547ec27a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e4b2ea0010d2e2721a01f48cd9bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b547740d7bdda758bf0df8a8d86bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e37faa99b1a60edc0de02db80d6a2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b27c50d13da09962e6e88739026b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda776ee50f033fa7d064663b0b419608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc354e514a757aaf76c03900b68612609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6706666dbe03d538b532c4ec15fbcc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1a7f2a16c6cd6c2d60e7fe84b3d53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4a7976d9e5591bbf0401ecc480600612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108b4f2cbbcb2ca9875c6228622b53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9b3a9dbeec78b19d7b3e76ebbff9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5eed9ab49cbe67443842474925b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceecbcf7b55661d5b23dea8e87d4a73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0550c6cfd8a577977e5067a490f1dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5b0923797efa100fb9ad87d834a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c569fba72145b691aec8719305ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5bcfb26a0ecb034bbfa3ac5f24812620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60556e3713c743984799c4ef5e32d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7dbec107787755e44daf0408384c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673657b7f0c7992b87a9547cdf7aa71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1514c5beecad844a8d000201b450b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e575dd0afdff4a9964e3657fa15388625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42b9c1fd4039e8665279a3d643d02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae050af7e1574e812a66b98ba1d06e56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d4c988406334d4f8363124e26eabe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba920eb1a36f763556b6bd7a149958629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b85fc7b30c73f400a34bb45077d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10618f3ca00b9ffe1f7ef7ca9edce5be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073a922aec78b1d58e0d74f54759b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f757dd3751e1aec2d179551e190b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad922cc3aba998c55adcb99cab811af2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde6d58c364640f281debe7ad4956f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c6ff6ca60396e7e386288fc0ff94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e478865730161a59daa4eeb11b0987e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00908f9989337968aa0d11ac9238dd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10d4248126a71d9aa46950b497a0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93990a376e042608d9e0dd304cd535640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72146d5346fb8365f35d7cbdaf219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b173bda75dec2877c9b85995cd6c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6497abf0c3a2fb1b2f8b5fc24ccc65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad583fbc15ecc8ef167d68003256414644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d83ab7767a87987fa6e11d7ccb5b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4676649ef878ea0a7cd5061ace1fcb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe55424e93af3f54e29e3fe181909f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7887b508070f6eb772c8d5b15cbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1967c7ed9704743fb872940a0b63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507067573f0e1b95a21b671c9b7cc7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb59a713e66335d6ca984b14ba908f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2265a9a549f3cd7c9c8095aa84f5f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34319a9f57d5204eb07eab5ab82a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ada28d85252cc84640b4965cb235654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73256dee2b0d5cd643a2e61eaa562f14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4aa3737b384e7b7842a0351a76c28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0d5dd92bfa6fce8864e28584a3d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373b1c1aea6b49518e0102ba8db19de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8df4f41627f6c6618208a80d54f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ad3fe99fb3d636696c2bd9fe81f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1349868589fd3d76e499bcde1ce7e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc9f2d37d525258459cd8e08986a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876f2646db86fc1ad0c9d5f0db7e31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966d70b5ffb924d03da8600981bf49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878de493ea5e5529648431acb6899c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e5deb39a08e3c31b2e95f7e0eee38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be6aba72697081447963467f91c34e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcbb620f24b4ca525cdbcf5385aae7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8a047e86286debf30f968f5a69c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca3c480da51bcb6569a0c5e7b52318670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaccf60fa604e6f41d8ad2c652a501671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611912323245695d16894e679a2539672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3319b06e4ed3a7ed9882612c0168a57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa890f5b5e0bc5c07739d573c09c0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d5ec39fbad2ae025094711ca6e9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b3bceb6530cb83d00725e60fe0738676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c4dd9d468df0e727458a4bfaeae3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5caaf658a83ad77223446e50d650b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b27ee65a5160a713d666f12c38c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc7cd5e27fe212b6c2831902f37d06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01dd4af25833fddf044e0d03c4c232681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e7934e6f09ccead6a574636098dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4060220d765f4d2f714e70a7a49bec3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91907ccb4206aea8dfd9d7ffe0cc95c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512fe09ddfe3ee1cca205dad75a58f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77957fdc0185da95314206b7c35c4ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957efba60a208f3385765a872bdfea4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267b1b6ffb75820a81dc9a84ef469f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c651d15cc6f1f78881928af3b2d667689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4006e695fb33429a0a89edc0af34c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7902f10d85e958dc36f722bed8e34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e944b83ead82f00fabd20258f435c65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420320e552087cbf2c92f92723278de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e77d047d10f396bec4832fdd7c49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97711fac7694548c174d11da00812c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a700a9714cbd5076a7b90229040d16a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1065e7218aaa8b6168f4378e9001a46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18ff3b99064ac50dd04da356d8141698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911f6bb57ce969b0e0054e9a5a20b9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745f2964dec9bf6300819a53e49d1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87eb78ef3609438306f747bdef3c8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d5f1b714edc970d10b521a674bbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7ad35ce6c97e0744c47a2d76155a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a155417e8ed624661d1e9fa78a90ca5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca23e619187d5d2c4c1d25f67ad44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb1c6281b4c2513e8e85037663d10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02b2ab15d997a0745034741a29c6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7452b689049d7b0b42448441c4d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc64a7076c19d4f83cc60007bb4bda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af36ba8fb6d4fd918f0fba749a51d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6371f55f141ec46312f18c16741d6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64913fda413e3ba5c18a48ed674462f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318dd0c07fab138c8de700130d791c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3a343e47ee0f4afbeeb2e968c2b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d337846c8c0be141162d7015eaad14a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829e947a38546345bbd038cc09660d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1014af30b2f44944c66bcd81e9e9b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6434b189be6c8b9f1757237b815ce2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045eb71a2bb08868305da8d84d5262d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbcc61584cc09e953af11c43d6fcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d96588e8389c8b856fdae24bc4fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992b3843dbfa78f380737eeb7abf5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439597b6b0ffebd4eed621dc828247723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb699e851c256559469ca2c7330ae4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b30b6cbf2242b7b53d74bc21e676cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebe58fcc9aea92f638e64e3a5ffc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfc3bed6de3773c731e44b58e7eb71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533c7649da1221f901d32eddaaea4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff4705c34d3291ba8054c3b0e6793729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a032418c862d9c3f69b6e0f6c5899730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c4598eaa46ff73f9097ff1f16e61c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af9e44cbdde4ac372eeb88d551ec6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e248e061a694814368cc5b90d61311f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f09f770c3371dc73fbbef9b0bc52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c753772890165681a5f9e851acc90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f8ee42ed0a54e157c5e7421b3575736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75a00a4c6afc7ee3e29c3aabe2d93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989ed92fd4a54379cfe67a2c4fa336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecfcf3b48ecd859a4fc3ec2640e38f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff88f2cbd9a1071d97fc5cb5f65af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1f87c27a7ef31f3f713b4197bb67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a55a14601f82609ccf915c0a48e989742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b30350b81076b846d895b31b0118fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e9a6802220e90b72adeb3718f1bfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7961d0f79f3ac7caf43fe696f99b92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc92abc734135d2d9e3ed538b4701746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2da5951b296d74be1c2356f2c8eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1300125f35ed203b08816aeaa80066748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ae8bbd1e2937c9f2cb56d0a37804749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2194172190cf80705f8e0de51e62cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a71503c1f392d0e0316ea6454faa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99118dc80d89490ad6c3b94a330d60e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7103c48593ebb6f260c648645e31753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>