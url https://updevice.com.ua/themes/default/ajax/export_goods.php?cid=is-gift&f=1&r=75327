--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510eadd926631d16a3c5fa4bbf36a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a866ac00ac01b355c8c2698569ec72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545b6ade5ef74464b419ec05d189ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895cdc464f7beda8f28178301bae8304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e17ec1eadf225a6985b317b9eda4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1bdf6120f755e963662232eef3306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a1d3ddaf4736ccfb6cba65b3057307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127685ffc0fa20cf75b804ea0e55f4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138ec0b853b92b330bbb7149ff333359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9c61173bb6393298cdbcd30fdc49e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118570f5699ed1a016760508ab2edac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1b15403e6702b38e3412ee1d9c0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462bc36decbfe9b105205252f42b71b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ae84e193aa4394a286fa6f3daa0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a19a6f866f55535adcda7293c978c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114a575c69311f3d9722168856becc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b05fb0b108815a3931a6fcd3445917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c066a3c6d080244f0988abd4b66e8b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb86522720ad16831ad3150f5ebed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1005347ce18ef57f1490fa5f3916b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a18eb5720fda61fbb7248cbbbea821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d7e8b22285ff0ea09dc2721190fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb520040b89515c61ee3d79b55470b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3263bd2eecb486022844f95a55dec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3839c7185b5f1bb66d27fc3027a7d8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e18e6c0e5ddb9be25738a32ca80dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba167bbde95b8ee6bb3c8332a935d33527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397889f1b7d0a10454353cf002d5f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187057b9c538a6674e8ef1790e89284329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dcfad4b3b7f3cc22ede256f9c8f5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c2d1256e90245c8323863b0f391b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195ac6fa632f5f9fabca983cf5aaee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c869aad5ddea705087230bfbcd03533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7889f8be469b973ec3b304029287ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaa74bf744cccbab62bf183d2124d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91343d9678a08295f1785f3444d646436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a6660d0b615c3eacb84c012a19d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d97c45498a4bdef95e695e1ee88a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa948d18deed52a77f53b69ea28ff2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dc23631ea9498ad26bf946c632c4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790de158d471c316d87e3bca77eef041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937aa8a66d3eabea3678a91275dcfcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5833e6f8036d82f458266b4df4b2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fd157aa172265497dc846e09db22744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3d471435d9e942340724ddbb5efb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5017e7724c001a8c86c38276139746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12b29dc56ab0971ddb1fe59382d7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3077d5e5590ebbfd4a39e64db81792648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb353739f25a471195dbd9cecd921549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5319124b7bc586491810655adf2e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5f052de66165bc8829886979cdaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c937027081abfaf90cb3e3a076f14a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef6bc6011948f02ff3347c16d54d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ea57694a25383f68b18a6987f02c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432026303127539e6d0c7a6cd86cf9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54e493661beebe4e74d4f9393376756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979cd507a90537236bdfc98bc407c7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3231502a493aa1c2083f7be2c0346258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a3e70b42ee405c305be19542e96559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98dfd10f8dfece291b016bc92050ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca9aaa44d0f469ee5ead43e351f0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8a737318b9a50961d751f3076d07562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b256ca9d98f687397c9335460c3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78357c69891ba3f371f1b71250f851064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c4c9a01369f19b7a6fdd82fb205665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10381aad0460d2d9e83c6f77b6428666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46bcab906b9dfac5df9563855300867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fdd84345a5387b60a2fa3ce7da93168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef9588473bef46e4a3748a154972a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723d1b5786970a3675bda21158f32770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e911e311789237b64ebef4c90fedcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffc0cc625c601ac790d4960dbf51672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c7c231eebf369a097c21da11e1ea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f3a477d61057542f150ea8e5657674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473f48775e47a18bebb97ca9f9cbff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bcd3751d0b93049dfac5e4356b49276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8661cb56949dad6d69775b6e2e82ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c2d2f407812961870c13e540923d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130abe4a752844dc52742033fcf6b33879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140adfd375f5d0d2f76e2406cbd16a8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1089d6fa7f11aee01ede2e537f5e9b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12084435cd1878a0d19ed84cc682de2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7a44676eec81321bc8e8dcfa9beaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56b6f079a2040e44bc82229a5915f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abfd50f5f230a48fbee6d2039762f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165def8d9148e1ab86001d3e7d03a4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a57aa10fe9672b8b5724cf9cfc3f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08894aef36c24dee15dd4e4ee0d56f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258fcd66f003e60f4fb2e8bb63506c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8804a86e60abce4801efabbed07a1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4011a0970d8db4bc2527dbc04219791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2401ee12a3e2e32d2ca2e2fe64c56392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29dab165753f0bb6dc3d62dac0a71d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534144b1674a93a52dace96d82ef978394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4166f1afd9f60ed21f2cc874519c2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27255a427495175ec704017b896ade96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07dd0950014736c340e412eea3e02f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036bc5265551e0238754a6454019d9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036db5bd9b5dbdcc3b9300b9d5c174ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e530bfa5e3b8adbb0a1802ee926c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80726489a28e131a14538c11e7ec4001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6e5ce9bb529cd16dcac3ad336f119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d87b9f4e6afdd726d47d5adaabfe73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da7b3327ce0312d37de942c92cb69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5206477fa8a1bf8cade81b76a9752105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ca0b5cd050b7d11c002d5022dd20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1620574854d09fd00351a4b9ec1926107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e4a82f3128ea2ea51a5cde2e22ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4a85726e52c9b469b292f8365edbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7411b423e26c0c22d829a79ad7fe13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bd82fa4a45fa16c6acc159f902be6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45e546bc9e416bac3f6641f92a48b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66131cb3b55adffb63bbc3f61ac0ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480673948d6b1f4863df6d10032c83cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf902ff0acbe1e2b44bb5d03661b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49716ae61a9a35304cd667ea2ecc7287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511899bf2e1b556023bb66a732874ed0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0595cdec57d2ab68aefdd04a6d8f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c93d818f14826690aba56a468bc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8fc1096ae5605448949a6cda30f8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4835adf9c48037537e12a9db8c2f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d507896a85a2599768eb8cb07f6d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410d0bbb0779cbc86adbc56fdefc20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9750c6ff1fe186184c45bbee7621d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332ea9090c543b44232d567d7a3226125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57330da0464ba5e62b69094967cf10d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9376f94672ca2b7ae859d4c2c745127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908fe85bc71f5775120ac83cd939a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ceb69fa9d8c5fea74fccc83451d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d41f186d3d83d435aae89dcdf6482130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30a88edbc1c3930475a7f71e50bc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51eb63207ce413d167aa170349f2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6425bdfba4153339c978f5d39336133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e79d1d22fd88f2f614c68632fb64e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ab724f3303059b4229043d627ceea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27ed5336c876b28e5dbdf688ac755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e08dcbc7cd5d941bfad116255574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438615c5ea25f47c2932c116abb24b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28425f80097b469911d3e57881615139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db2e24eba05b660ef7f44c3de0f9db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d474137b1c1f50537d142a5f08753e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccd2e8ba6cd606184283ce64937490142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932449bdb1baabf7995a34ebe9f4f93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ec3cb0fd047957abed40b8154c30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f54a72723954326fceefcbf307b653145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6069683191ce01e2d907eae5e377ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e5ac10e264e29e0552b1ae7a35b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86227dfa06c2bdf93861ee2e9963d3fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828239e7ae1d4f7ae04ba1efa680aac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1ff57ccff69112e5313eb7469dc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e334d2e80ac85846c4db5b8b15af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e6e7141ec7bcd19b45b89f8275752152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad77b611b5aa77d01031d1e170105153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650998e907543d2b2bcf36d2bc959d7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6229af25d0d536d9069f4da78b44c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c78899ae16039b010a663cd1dd7f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bf4808a5ec551c6722599ea09405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b61f91bdb2782060867ca5fb068679158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076daa0f70bc92e2f6eae6a3be7b6c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664e9554ec187e826bce973a9fbbd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33983120708d214f51a6781f66dbdf0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f42889d81a8804c0a5efad47369471162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640e320721e66a030bfd8828856ce8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd3da7884b65f622ffaa13b0c0681164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69311a6fe23d05f5eeb1c5d9f79daf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05ad3139dd4c3e9a7b821be29929a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a9e36c57bd7d18b8a6541e27b5a90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27e748e0155deaaafa2034881a4a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a843f5fc25b02a00c6030256cacb0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7baf342689bfea05b9d0b8aeb552d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a51bdfe45d625b49ce78e858b58c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729585be99f089ee3b216e26ec6686cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b67afa16cfd108a62eda200d1fbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b1d929d42de9ea20347a2d1d8be9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ed1c71380f5bdd97224425998ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc13d69111cdf81bc30d43b402298d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a480c7fe4a5c545ae1c2ee0e2110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e3c5c5259ad96206027f9f019a8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16912af3627b89b28d98bb5c5a8557f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35577d0597a135c87f4620522224e2fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df4bdaf34a6139089f33960bef55f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd558be69bf468e9cc01373a2bbbf8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f073c8a008e64be5ce20712eec46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66af2f6bec1a894729bf9d3dc1c777184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f239798dfd750ef15b8af3ed910a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf370c6b358e9cc05bf7dfbe5a2744186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910ac8f923485f53de93e063c29091187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c377e240c545360989c5ea624ec762188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0effcc30e305b5d0d2564aba75c44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687053e4e79fc5ca86cc1fbb21df14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d3bbec3884a10d45a42c4d4aa302191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093c66df8c59045033b1685df4bcde1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6fa63b8b8542c35fb7f9f195a33c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438829f56675de7b784acafd2fcb910194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e0c8c3f9c20da38e83d640db00cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad70984aba3e281da5b4096540681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bff48261bf2784d43af6dff4cfea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec163691b0b217c2424434f2cba986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35612617ed510188e8b44f9c0978c9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4295469f54628f165db838f009ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e61400f1a508b95283cf2e727f168201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f18c43d7e885353ffb88b780ef2c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c3b7c3fceb1356af4e5d6f561498203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0504e2534688fe1d742399df9bf909204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37708e1fad2448633fff89491483089205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f30d3eb668f4a237c19cb20a1f7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a323d9e54f661e2987c6a8c595f3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4677a412f545872e80eeae4baa9d00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6edf1f6affd51dd1803485594fbd4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c84337a210d857216ad8f87381e9f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c7abd507b8f86b6c5cc045cf7b61b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd28984d2d5222ba41f201b2a2322f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de6df6dba2c0980018b349def59629213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e1da54b2ab71fcf3f56e5e2c4ec5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c045d0faa9aa752725acdd864637b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58958ac9ae73ac7b93eddea711416c8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb09f4b97bc3c2d051a94b375e0d24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436daa53f17f210b21192a8d39c8e71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c2de9c12a7fc65325307a373ce767219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e840ecc3918e9e494a6c1e956306b86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7bbe46d8ab58f565402b19f9105e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60a15f2a2b114f0c61b381baed0cc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94d4fb8e47d9b2c0d3b12dccc4e129223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd32699a794cf3806b6a2e8b5f417f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f5d8febe531c9c58ef15778d63647225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f8995479cce80463352eb7420cb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95ca87466866cfbb8c6bca3b5f4a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8474981815ca94488752f91a8ab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c000ac4706778e5e9629b8872137229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4c78a896d3883d9ccc268c2129a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c96b0d4ba514c8a83e8926409178d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9b2163b554c8066fb2daa63a8baf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e240c0e4c2ee0531b52f32d735b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753055a868864688defb4c53021d2746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb437321f37b6200a11c65915c2278235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef519e1ff1b3945aa4397fdefbfda0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49db63fab809565739361da09aade0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595329c3ffdf3df652c8403bce643fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de086859ea8fa300b623894677998e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee08ac3236d7543e7b82c40c331b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ad81e443a62b2beb2bd2dc7984ce6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11697252518381cf6ab0823d06b6e42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17a24811bad191dccc68fdc5c3bda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700dff861794f0b5f4d9ee90600e8f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00aace36ef0a5d6f848da4dd8d245245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60728bc1b88faa7240c9156bc72b75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d77e698866e093c195f685294be8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e49c1d02f30f1cc7cf723ae2e9e41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa928db06f37c45aaa3bd8aec082d9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe267c027af8d3e97aefecf3f01e2d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a13cbf0a8457b84f54f9fb3cead7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219149826f8b787e994ee01c89f9b06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b0dfed649fe60d6eab522ddda1316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba2106cfa605c64df58bc8bac1231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe889fc971fe175151413f0cc2aad8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc26612bf689b9028cbd37ba6686b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a9755db71e15914f385f1fefb1768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63011be77f9f41385f2b8e3d97ee7fdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0676b99a1d444674b3467dc412f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bb3bd9b87f04e4bb0776d88300fed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1779942ce81415087fc1d3202f2e4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c102394ccf7001a0dd517ac6bf8a2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f57d763433186b8f6e35cf80daf8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f58d9551c64ac51448436abbd661f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db3656e9ff87ca0f109aca96f3535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71573495ae0d7b4c24bd328fb32d544266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abebbab5ddab0b5e11f5f239d21a30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee5d0d638689c32d7e90d53321808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af415cb1a88781e6ebff25a2e9efb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8552df70e0e0ef64153d03d7f7b8a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11aa4a7326754bb59a748ce64cc886271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2bb8b34ad84e254d09f6a0c483c38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091b5d4718549c15cb8286cc903d99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299382ffbd3ff089178a7e817d3f11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df169a75d933f7acae101ffbe00fbd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea22c3f832abb2423231fc3ad9619b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c1ff5e5692aef4e5799be593d7200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef02702f58195b3618291f9fc82e82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11616d011e70c0d30c97ea00926fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda7bea8a0c1f6a996dc785df51db6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b7aabceaabe19078e6d948e004588281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6091ce1c02f4fa6b227c21424296282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c3f0cadafc3e888e8fe92ded57f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120fbdf3fd2d805a28b8bebe7b96c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681aa6eb45e612f93817aae5f07cf51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b85eaa6b2911ab93444bedd8b8e90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7593804e2bd551c64b6951d21a7d7f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2396c981bb2ecec18c93d5545297288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c52040b65bb645cc0bc43748b9e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752718a5f37b3355790d26b9703e10c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3820231b27afef2f1d39faf6554a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865e7fbfa9aa9754d55663954b3cb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e07ffa75e777e551841ef1c6da9fb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36e6eb32bdf85dd50f6c30747a4c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc26263e0e6cc997eea63f59e0f7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965f27ee3f05be1f2620d738272e75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e0f06056552d173e245bf1a0714c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4315c0048325f1adefde62a35067ad9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927667876fd61d6cc2ddb19bbf3565299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59008071108923a9467618275b123ead300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778fa1103331bf8a0f92f8a4ea5920d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b9b0766506caa15ca6cd7fb4207a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee14070adc513e1c7273c9682f5ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057de1ded60a17c8c019d8b872d10d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e6771cdc88ae1ee758096706b9162305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f45e03d25711198bf20376548493306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcd7efe0c4c28841a460f03173f5c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c29b21e42171a34e21548e2f205d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27bec5a0d63458b3c193b44a7f0a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa91deab3bc6ab5bf6923939cedad21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361dcf004e580d12abb4dd34954f529311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524cc3ede8a0603b9e59214c3666975312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221bfa614dd4dbc689cadf3b6b2be67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687872cf2526d9d70e6ef6e77bb3d17d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820db498986328eb35c75c14bd9a23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c913419e57e24d42be29895626ef55e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9bd44e04759495d22a4233c5d7633317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7697f1e90ec8131b0bc78a0c1a10c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4518e7922925f48a88589e31e54f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f363c50ffe17f8765629e9aca852320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343942b2e688757d2274016f961ffe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4564108c2db40ced08ad235c5b9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb55c85598a0ee8762c8ebbb9c84b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f289d6c7c767560ae22256d1339a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6398e4cb256ef950192c736845a556325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729dcabfe220253973650e288b3c698326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3014bc7a81459d93f9d69a4ba1bb4fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cfd3dc88aef0bb4265b3fbf11ba34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513d1d7f734a26d2181b8d6ff08673329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe38b1fd6ca12b69903b7bc045476330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62a2cbd4707fdf1c4e7bef3545a015331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10928bcdcfd4dfa46ea545c3f94c41b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317cb75a82c629f527387f4d313a3d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c452bfb14227af3321d5a5e6bc41d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5afcc5d412192160ae41a8f26a4ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90b8b872440c4ecce05ea151fdb7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dff75840abcbb5d32d2671565aaf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a7eeba00cd42a9b30dea31f1e5c28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb17df499cd2ae1f16bf9e5a020a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8b4beb3ba57b94304824ee691f652340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d703ac86bcec0e20db043e03dd7c58f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af2d5da1dcf0414755267e370d9f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916db8b394fa81ec33f64b39f6fc173343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc60614519b43857c14ca034a3073f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374760acdbc240c569d2c475df506e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773f83ac28efe05940966a0dc19ea7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6abc72e409543e224f2145c00bcc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a037dc347d9a3c6ef757fc06b4a58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bbdd88c0ccc594d1ae3388c6b6097349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f6671a48f989950fd46696b0afcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f5aa79fa60d9319b0e7cf0375910351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e290d461e347067bffcfb7fcf12e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8686b2d1fb7c02cef2e0eeb5dbd69b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051826b998a7fc1f3f9d846af8462e52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae29397253e7887a07d6ac677109d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9fba3565ac9b3c929478a46510526356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bfddd04be40aadd315fc62a33ccd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d73af33692e90a530292500056095358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f4d6b67c02c26fbc4ea6191eeec2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a13b8d321cf718adfbe9e036769cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf1cf0adcc80b33c8c1e669e9266f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280959c2690231491e21dadd056b4dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e297851343705e3417047a4c033cecd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883dbffb858c9db537f764a92554945364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851180152031361d8532e683cf703a34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d19211d03d8fe5c227002f941f1f35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c7f1805f6b1e33272e39567d5a6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717bc51d8ebe07240a9af9cf2ebd564368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ff55cacc3119f32e608c697a0f3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd727877e4d0d923f2de760d8bd8d30b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9ce03043569fab99623a356456e17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519e9066d57b607efa0bdb4753f5a1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9ffd82927fc9c23c1d693c3014e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272a0d385c31971ccdd645405f14caf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fdcf01d0ecd04f0b6a4ee049b5bb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db6059232080d906372eca89023439376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19af4c127ca5a5fbba42395778558377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c478c230c49fa98a97cfc15e5d5ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac10839ecbcb4648a9c4efff4fd14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b143eebfa3c1ebf3aba3b7f18f33e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa24261b391a7fd06f21b27969f4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba318a58a7fff4b842eaceafd2221069382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41070be1d96b17fc07080098e985a5d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a585eb98078dc7d37a2336ad889782384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e7c77139e487b6b459f435e8f93b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450aaf0cfe7cae72b44eff0ce464d67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b8bd823f8cda5a23717238f678ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f66f050b562b066c6aa19631ff01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ad76acaff7cbad9bd89b8562c8fa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3dfe28762e555571701760c71ddf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83bf2ecee8ffaa18f9964fe520d4e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885820f0df52d916fa64a791272009ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeecd5c45702854b5ffcffaa0288f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a311126dd1b5b3748958df5ba10888394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d59c9623a452710d4b0ad2f2ab18d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a1f810c2edf09aad0dcbbbf3aab2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a34d463cfa506d916810512b38a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fa93f85a9574c07f5bff95fc8b203398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b150669cb9bdbbcbde2decea58b82f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d8c544901f0ba33f9c65d9246fd36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e00a5373c86ff4eaed5a43b914701b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53dd57dab86120a9225ccd917581d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed7c719cb34f25c5aeaf4c37da634403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f3912bc37daa0e2a9513c6840ed74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aea6dd3fe8f4dd7c27ee2252c706e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad5348986d3fd3bf3c595a78810d6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1c64c9dc98fc7995a6f005ca3423407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27af2cf8b2b9b1c6c9936aeca7508e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b3a0b74b8fe776a0b11d381454c62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef942b0d70366360cbd557b0b63c1c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e387f5fce89bbb5858e980c3cad5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972f3db93e544fba62b8f065f0996e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f341af21f2e1ee24ff09cb8495fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2875e31105ad1b6bd9999e1a1af66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02f898a2ea10f8bf9143f41b420dd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623527cd7eceb6cf83758874a18f69b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e9996325197d822fb395fc7d39e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3539bda395274098c19314c7449701418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb906e28bd372fefbcaa9bde5c045d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe65937a76e60d4071392ce736402420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5f1c2ba84d7713fe7be48d362e337421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c97a30fa9b44d0e8f4d23a48a6ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6415213483aba7dd3712d814b6200423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f0f8de0803ce7ba5f37ca67472d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f346ad7b1db0f0f283b2af7482ca469425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e330940ccd3d085fb6155a19f2e4597426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf79a61fa723d3b331d4fc11fd7f4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369170554ae592bae3b7582e5bcef02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0eca0ca1a274f62656ab1e2191333429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb413d1f5ab72d6fb4f22ebd2e34365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf7993f01d77d3fc91adc0b0188a51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b11cfab9fc97e4eff723f5b9b6b47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc935d8edf6d8d83c4a7260ab360e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a476388ffa786f2ef528d083083e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6645f4e155766ba9961c5a67696c0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed1cb2af2496c15f6480574c9cbdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065732a90dd2e15f877a8782f491d3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54416557fe90102b2419dbd224934f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932f2f10303172cc7e9c1de622c0916439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41742b6583e718f7280b00d8dc29e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a48ff5dbbbdfaa29ca63743dc043441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed78bb74f323fa2bc02f0fd7402dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9c5875b908a829e756ace8925259443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644835aabbbf78d2be350ec665e1237444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d497dfecfc4ca817b3cce7be63b150f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512ef6f4de3d0b1ac65c317b4fecd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2055f1ef84b2214d7296b0094918447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cdab4f79afb788c999893a6b9f00b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e44595e71393b7fb0a65f849b7a09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a2ed23eefdf30be0e274aecf299b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c664300b3781ec2ed3dbd17269dbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19c40a83083c99166113f02b36f55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dae7e1f58998d4d6fc5be337f4a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c45101af98014c10170f31ae2c772454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b7e406d9a659b18e76c6038a06272455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c321e61d3d78306f7c4892367c1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8dcb0a3d44f47b772e082bc260a21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed676b0f2e3b772b01affef216d7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d6e9029484a5dcfe6f1a6e1beff89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa908851d569c30d0ae1eea574eae1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c405be3c6994b1d1de885f756e8898d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ba1d88821327369df702a093ad4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225731606e3576b526c6b0c7942cf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad0b34aede74fe22c98302d13911a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953d30d8691448391f45d7d42e846cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7443637271a2362031f9bb1b9fdb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826a5b7bc280139e389388c6c39eae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02fd3dd9dfc792b8cfb1897cd58a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740e6f1f6360e0af6fa3adeed89788469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb4c02b4aaff86ae00da8cd71747a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3403b4326b9996b43bb7ba85c0ab329471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833d9e48372401bebf778fb82ca162472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebcbcfd5d540dbc599497cd1798646473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22399546d9bfadf07b42666764f156ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58473a2ac05fed4673d0ea285821e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be567f20f97e895e21f10fef631fed8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0afbc1884381c7786548821d13f2c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732c5dc6835152a84babb06fcb9b8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092a7b5609676889b7e61b09491a0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb6eb9b0f96d6f562b5183d7d7164e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fb048b9aa991c7175236d1226b84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63673bc29e9bbd7e5fe19875fa36e51d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53a2192b6bd2c8eaa52a9f247d395483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac904e4422a981d437a4de0736bd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21b1b0328a23bb87750b21490b0c76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee222182e345920c9b275a1478efd63a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2fb9b0d2758dffe95e768af69d5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca11b175aef449f7d24ee9c69bac97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4da53f92f06beae6aefae146ffb70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630f53aa545b29142e72309456d9683490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c608ad0444c0105a5e2a5f3df8ebd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175586c251afba104dd76bd0556c6ffc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed8f3cbcf9d5b318a6b8661628ee3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0508bcc30413de50b62847b69ed9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88affc5949f831b7fecacc7d33780b7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d9aaa2864ba8483b882169d0b0bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391630bd3d998fe353248200202b98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf146b2878ce4073ad5fd15213d717498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60719ee5a5df2acce23550a4b405550499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1e54bab27553f39d073e5357faeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a273025a9df458a69f9b6cddcf85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae2632f9f1eb9ba0b3df870cffbc0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125048d210147dbaf9d7833c38a1ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e214e2d3e034de49285a8a84c99a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ba21ccdd8b69450521ae9c05ea26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58197caf644981023fe9e16aa1c452ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdca233a0d802dec3c7a704422d6c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658a7f381b367d525a8c7f81c9ac324508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5d57007fb4c84377e6b28086edba4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ee71ac07994b6d904cad9b847b8e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f9b31ffb314bb93902a3656f9b181511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee351d226b5915d4ea5d462084e4a8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671dbf94da47748ad1b46fae068fc92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d93e3a3a658d2decd3deebf504050514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559e60a0acafe75a019c3773323134c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311515f0c6c3ac23f7ec78bdddaa8a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcd2d1dafd623c6148abf2b14ae3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fde2cff8fd60bbd1aac736d786fec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d34394ded1a9daa69601de548154519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774549de8d539536d1e0e4665a6a1246520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32971cc21fe0cc94c9ff3278325aab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b330c3c300bef8c2fc7caf5087ffe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1bc745fce8cd8c3a79284d4a6add0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743fe69bb97d0f2e31192e0e639f3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943304299165558fe6b34114edb6c68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b2952b3313ec6b0bc718c6779d32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778844fb07fa0e3f102317067d1cc7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ec75723b19c2fbb25a43952a8ee4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29548a0564b75c23f4eb65e156d2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff8395420cc43794e7394970d32ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee03fda23eba4c17ec25bc6b7d519f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e12777ce66eaae0be34f17d1f6cc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f17c2c98f6e737016bfd83ece518b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ba3783e6e92f3e239ba465fc29d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587d514b56a0cf23d6e0c51191d213e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607335ebd5eaa89986e1bcb6f21160a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d5e0451e36d4618a0075b0779202c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c589ef4a36d6e7ee4922763029265538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e6a3f29bab91514744b49b2c94a34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae5a8530db5d9d98e226ca4b988194540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85aac86859ec9760fa35bbe62b3420541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833b2d9ae489271ddb24e3ba3562cd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a12f18bba60e743dd7ff9a3f7a2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254d585cac29de9597436a9ab097bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e293c61550df1b235433418c03fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435951ca78f7f46f7d05b3d04345db1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da5f9f8f7946183588c0a06746d4aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e6d3af3e16bb554f8d714ef843821548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da605b9abbc7d4f2115377f54a6cda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121207e3f9ee34b7dccdaaae35d7320550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5be035aad19d3cef41cf2589355ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014377cab559b7d23adc1b8ca8d66949552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26ac13e2407f2b91fe4fc1d783e41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231598ff8fabe454537e94bc3260ebd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d331d6d540cb020f44989fc0626c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3782501368991b07705772108bc29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd348a25c910b85a896d2ff0e9bb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02213d1c56463950784a8c4755461147558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ed12e3d6c10a8ed4c95592ac9522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7eec1531ac4680727cf8791657500560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526cd093a6c6de4566cec59111ba336561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aeaaa93ece2e0cec9d8aa0308ba18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf36ae116c2f9f6e562706b5cecfa8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a64c0ddbcced6204fcced892a06bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b727253d67498af3dfd73d35c45da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc1cd43525833c7ad3f8c8aef3b7c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b538f88c9e76467bfae2b881daed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d430f7ff5f2a8046b742f6db969b6ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71206a793c5304a81bebc2030fbc33e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416ec8b0466b6afe862dd19f87b17de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739af9f9f82129ae4284fed2c94d1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e778716dbc6af7f6c98df554d9dc9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d281b7aa041cd75abe00dac404fc18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0252d63b9cc92e4a5101466752f38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45bff4ee4066f746af7e65801b98b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a2a10fff942c0c2b6169d51099b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c0052e402d8da43339edb5ea5fb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8724f208c6bfbb97d49bad7bad45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ed60975547d3431c3ce58e629a08f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feda070cefd407d7371b7f824a83e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f43b2c589f1579883ccc7aafe874581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6820bbb747570ee6a5f5172d094ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827cfd9e561f2bbf6f85c1b86a604aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343a09c7cc82b4ac50586b75d2b049584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a48e7bef869039b5648d6f4d3f8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a6ed0b17efc26b1b5c68ec05ec63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e15ebbcde82220e578a298e972a4f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f53a809d6a929dc48457e4ce47ddf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129555fd2488ce0215726c39815e511d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ffe18896e3ad0d583c6565ddc0580590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6df3cc91ceb02ab98b4536d464be79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49927bcc2eacc2b338e1e2e415585e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e64f6a944de9f1834ef2d47335f998593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bcc657af8cd0c6a33c9c837e5819c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330fcf2a1f8dd73ad78134a4b922ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472064a359bf566bc11aac1ef79f391596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a481cda7b14b1f4f9fb7ae523a8f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a571f591d4fcf8fd008d74b424b161598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d087cb351a412fa509c09e33142d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f92e54fe7fdb71cf3906fec7354866600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a27c07e10d7beee2c4b758f031e93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0bf0ee7802b12c43c79c1fd7f8a64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f835a25d7450542d399df43353a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28559975fe79c6cef32bc22ceed85a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448356194a2fd4b072435f7447333b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880bc2b38c9ebf36332f6d63d29bbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b567a2fc6ecc9726b4d416c130745607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af89b3f86127e70b0cc4612dd65a00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e66086465f189c4d7bed7f59a618609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae496a4b5a443c4295dbd95c6000f814610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f76ccc6ca8d29c5713464acde79a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177f6c52aa41b90a3d435a8b0fcc4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b226dc9a2da7d9d2e34ba264669b5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe380d2ac842b6bba362c0563d5b87d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052778ee94788d54a4b7aeed2e67c542615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618dccc2eddaa113561d35c330b43e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b375fdd39262e00cbfbdb2d60cfa5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76aa78e349c54b63479aef80904bc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f479f0f682cb95489505c962bbd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf28038c011b329a79929b7b37d686f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f13758b0fd6886cf3a1f641a6bd02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7b1f580845c7e6d7bb2a917343c7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b025424f08121356fea9314346f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97612bf6c92b41ddbc552a325f9192624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40157850eede6dd3da37db8946782d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12623ec7332013145b4aae025fad647626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2292505326945d6a563625a32674627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf64699c513af021f21c1284e84d4c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa86240ca3923ce5ec8aa8b1fd6882629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d6f290be53fceb5e9ae681977a62f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf5cbf767fb0abf230d28b3f13192631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c20fdc43608ca04d589834c035bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219547de6d71f01cfbc36df2b26dc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08e4851a0583a0198b3a51e443e60f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f8760609d99aed94689201248f09b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66133c15251805143092afe7b76ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab95a7818f76877dbc35dcd096b397637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd9bd9c47c8c0113a40c337251947638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8144b88072adee2a3ad5eed1ec95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198543bf77c6fbe71fc0a6650d8b31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2a00644cd3ba06c3139eafed5b2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba84c5b966f54881f02dd5f8962442642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698e683508c02a5415d1e1f39526d13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b38db5496c1364a1539e297020e2b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848fc0292f8b06bb6f6684d2bc2dba6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326fcea672761067c71461c3f63584e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0afb089319af5194061fec02e5200647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a7212a9221be4db95838fcaf8f5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7157bab2c7c2e98f438cf95d5143649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aad915f39af1aafe18ac34bbbfb51b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b812d1104647e2c8320eae83217ed12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d3ba13f60b9279357f2a510feb682652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b1b69c91c3b0fa8fe520bc190f36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332f6a24e17e11482232d5279938c75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20bf6c2673d9191deb123e9ed1117c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca100d49bccadf49cc08952199beaa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faea3dd476f34dc51d48063bcc9674657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397a195245c665cf311a7434811ce6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c16e9e3c51a3a64384c18b5c872e82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862c244eaec0e0ea336ac42c52a678660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41460770182dfbcbdd5988eccb5b04d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992cc5e09ce5fdec3ab05d66e8236e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba312fa08e5549b56846975802aab19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d6e573d49f7d164a02d155960390664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a532874633a2ecae0d48cdc96c3ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e16cb07bf8ad6767a096cf7eeb99bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b369c7a707cb27046896f2032404b7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e8a79290eb15c58acd0399c6bd69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669a6e1d6bba9cb9e167e469e925085669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06dc4de0ad2716f7b62dc89ec2ce73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb266e7ab5928f3fdfee37064a5a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b32db9833378022418a01494772591672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c5264f0450db3fb94e0fbfd1eb18c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a78b38bb1309fd1f7d939703fea8be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3c5f1d89f0aececd28f09f9e58f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745d57867e49500eab84d0db56ff88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718be534d1dcd7d43ab7eb076e21ca87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2ec12c120f22edf6a09a8e69a271678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6738002a255ae2151c4cfca2e13125679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c84f4301536ffde322bfefcdc5197680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5366041d8f43e58725eb603e003dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19ad5bbb52f7fe77fe4f1739fb9de8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef51172caf75c60de44d54fa061e673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc63cab1873b22df2940a93663a3fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a617c0f23ddbaada48a14878e5b128685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809110980285a2bccdc3c2210e174290686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd449d471c70188fd95224927ec10ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c55d223ccb4f8bb055f825e071340688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9272f22b4b62041bd0d95afce7fae1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5453b46dbd9ffe2a6bd01b7ba3c19c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633ff254bb962b0190d480251021501691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539926ea9a5376b366902d59336ce30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc8dbbb0a13225f7024eef4906727693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f1cdab9d6b3796547fbb7ffd3fd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ce8b93bd360dc7e088c7c1dda401695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f367350862805fe943797cbc465b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b03a98e79bcabca83909b9fd95df1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df797257c51a5a22d55cdd7c0f4a77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46852a1578040f625a5075cae173e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b68dedffcf6d6948bdea41475d79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5cc562ff02e4bbf418e4ad3488fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321889d6364c145ad6688ab44146b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8749f128fb80f7f26c8cfea566a4244703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a784fe570eed6cc0316578471cea14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b4bc6fc94d9e8f13bceddeff6db5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6ae5367d1359c8da6de5f819dce2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294df16477f312e364b50841610724c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edfb2627a188956bda854fea21aa2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926c908379809692f7205024657c70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dccb8262562b6015bbcad878dd089710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d76a43c3749159a56117e530cbf0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d605ea3c9564e8a402d3e8ec3b02a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb3b6d6a13dae9c5830d2af646c8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b1f28e55f2c2bb649b90f95a2edc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb965a287568cf3764f2de1f8990643715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e8db3791c5683cd5adfa84948be4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9a3f93154f2e253ca346ee52b50cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaba0aee9ed382cf902b6ff02a1d66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76bd8413e00ec2ffc7787b62dcff34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97c2d5bd9f80f37e69386c87c4690720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f958977c1c0698c21dcec9892b1b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c064c6255748ee4549d41c665329cdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec660042ce273fd685a4e5af953bce0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1748e4c337f1fa788aa1c59a0a82c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677fd6f8472d33c0359bc995d40500e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc52eb5b63a08ce83dc9f88b009bce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d802daf686b530457a83192895c906727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138491e690ec371622f12cfcbbd80d7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8abf9dab2b36c5b09f9fbd422b24c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23fee1d3b03ad19f013ae6c34ee43e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088d73084c420b09fb54cb1330865b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705089c6e0b8544aeb890ea4b571ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf49256cd678a8f32171af731250c00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133bba5cb06603e16eec0bb74d7b5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58294a597406209e87224f7f22501b37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9bfbf36500e2bf4d33954b06150f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd2c441b5796244b5ef32ce356ede737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb806a65da1c045375dc842694720738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9906c737c7b0bc36e8c2c1881ca537739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f15994415dfaa8485c3dd267ca40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d13f30753d0c2b1cd7b8f88dc2cb29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0adbda735cc0e268c1511295b59826742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c46a3600fde84da55f75d09dc50e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0667fc1669051d9782edf67aaac0974744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b49f45cbed049354a0f7e8a4f91c05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a64dd8870bd3546146d174ea7e8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cca6ee753780b3f09efb838b9f964747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd64cfa22ee9494f1b6a3cce1a651d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf49dc2a2b7d651b63b3d9ccfc41f55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f0b1b87aabf5cda5f6a411317fe9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785c1044b4c5f9e4ab3d749d39e1da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af601b2293f1d68ffd82a293aecb204752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa87ae95492484601c80e968cf9d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db331b37eb0dcc0cefe00ce5efc959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e152b9a36ebfc13de81345fc15cbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649517c5ac0b2aad930f35bd9e45ce9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6a62605e4158f0917f20d0a5cff3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20066956e75e6199d566a2d7ea3b25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b320b457afb5e5cc7a5b295895c248759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b79901493d042abd525476205a60a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b5293064105724a4c11288777f5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7eb76a08555ae53e365b53418e8f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6fdc1d27ab1b2eaabed68c4a4129b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e16efdd17c8e5e6644ed490f185d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145d48c29cddcc56033f0f027b1e946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd66878a256017db436c970378e00c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72afa84e4f184a5b7e16d05ee473d928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986565dfc0b09a2377a23154d3ccdbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeb5711c359708393e0faf31a4a18910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f358158da7e7bdfd057e139a8be1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a33047ab67d79784fd1d9e15642612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8650fab6b2311f752ae00d481038c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327d1a884cef96e08f6e8ee474500014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544336ac3598a01646f921c0de9cb30415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e684a407bd6fb3e2e49305ed06768516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f180cff56c57b197f1f9d36f55928317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227729dcc71d3484139908913224b0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac2eb6ddf9ceb3d08bec130cc79c8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f9d4393afa0dc63a844354ffd1fe720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e741594a9efb2cfe4f4f9ceb84d34321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449635a747af0d8e66fda2cd0fa2b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd928e98c8b7ed157af028ce105e1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b649f9da821cf26f561312bdc4a2b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d65dffeeac5183368dbf36cecf4eec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6936d36f4fedf08ba3ec9e8632e7c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab8f3736be62705a8f2aff41ac06227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3c1529676e13e6dfb5d2e8020de0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03ffdc4fbb06a98fb27de375c7cea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d8814656d74338b31210475a7fece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9669bd99c8a3be6231c2daef343f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560896b9ad1c2d8a01c28b53a0a09b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701718ae9b17389bff14c6aa0d780e1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098db4d9aa2964b517817b6de1c608c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563ecd646baa1d922b1fbaa4251a1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e7168355d8277b24e71cd107fdc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee27b30bbb5e5ebb29d66f5a7e311237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47ceccdba88e68ae6b8452053905f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bdbdc72f166d4606e1b6fdd06163d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6443a28c8edabd9d8997fa65e1ae3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e11990b770b660d87fa63c89e59ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcd3d78a20dd0c6c6562b6eafae50142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb3a9fb9e09c71e1640d9b654679943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ac0c8ee00095e05688a007ba4966444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10cc6612275dcba65501965000b04e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25ac8f330c88c11567e2a71d7e88746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b717124806db17c6040d304bff23c8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d6c0cacc59ba20e9170824edbb93c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a7bd780158285cccb21db1c8d8c1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d75e928e08fee3372cacacd3d372650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada7a55a17d273c33b118caba9fec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb52ac174613c40fb8e0241151c76052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d51f066aee960b0915781e3fcb119253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86489f8e7305541b6b9923e7ff869554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4ecaafa54bfd45daa63490414a9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4f4f140782a35b2dfd86e78c9e8b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa01f1e984fb4c46a304816f9d96057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07849952128dfbb9fef6a9af5f79758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887178198b79326114ebd2a9135bf4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd108191c6df84fa1bd6ff35fbe07060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f82681a1af9bba008c47c9156f062461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b26c82a5404899e97900395907cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cffa3d68c6b91857b1ca1d74f36bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb6b4fe9c7f6514cff27abd0617b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf34ec163fdcbd0a8c805ea6ed4a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e49c473497c3bc6bcc4eb6336272166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638052cce8adf21288ae6204196cd77867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7e1b1f0692e9797176e7be6bdb6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eb57bbe0fddb6b9b655da74b82f8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b2b66a98f24e47318a4d872c56b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302f460ec746ae0d5708563ee3156b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f7b97fa19f69de7031d9ee23723572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75b222411d4586872d97d27b1766873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983347ef239da3363903607567f386c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d771d53eb35d9376dd1257f6f8e76375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1af75edf5d347568f147eb505f33b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659fe82b4996fbde9e2cd40016b6cb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad38299c9985ad2beb841b49c14d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7002c51edd4a6b8b0b9799d596b94279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd657a51f57b0a6e70dc0387ba791880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d553ecf956dd2b9484c8bf533d2e58681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bd036652d32491459f0b816b8bccd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b439d050e55b8858d3f8cd7305c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d8df9a127afd96c3476794fda146984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61f4942953ed912766d216e0131e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd13e449b699e007875d8fc8faa3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3ced5a2f855aa4e3af8e5934d7be787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072be6cb0b26919ec13b9cc18d6555588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729eaefb025922af72984718bc653e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c1ebea6a0348ccd225fa878d691d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc5d08bb67efa676fc064d9cfcce391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a699b4de58c7fa6e7c7ee20c56c3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634be969b0516967ae07129a9dedfa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e23ddc6e4646a4d256b8788b8b6e1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787a8ba67c2d33957b48b6667bca7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1eab06815de25f00ac953f871b3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370decf6f578894f59475d32fba5f88197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e7f29f1dac3653676348fe8d86b6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abec41be15ebe8211a040590f5b6bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7430bf75e9a556ba6325ebc08b7c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f614aa733e138c24b0706846b873e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15538b390ee43310a6e1ea11cf35ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268e8df61b20aedf90f48b1031b0b73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac6bbdbee27833209c3854991ada7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050f8f5f52f5a63be903d90aef9e247105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637313c96702f486b379f53afd187c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe9e56425bd873de7ee0e1e3f160ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1e6a3b153f845e72113bfefc6f656108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a128d6bf7a72c6fdcdb78caaf79a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193360b483d12f4b66f096dab51b7847110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c7d6c6f49de8f20775871a8dcb945111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712ee76f41f16b1a7593dd6de0f5b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbfbe5073ff980ca802b48b9d89038113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd7be1c326119a5b71f66feabf1eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56c869722cf526dd194db725f755f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609158efb032f38930a37cb54b6c77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675514c82a1f2ed06e36664bcfc33f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953140c92611af1bb91f5d4f33cec5ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd802a3d5198e7fe4b74d957c2aad304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b348ea0dbf05c3f1210634209c354c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d31a78231af8883a977d2a2b7a49d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1ca384b3202e74263cc1d36954cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd829e17143863ccc93e7a71ba2bdf87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd68f25d3034effa20ef3b4f27244d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cf0cd69c2ce97dd54b3b467bb6f28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7b8549450a7e9430c6f0088a969c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c05df6707040e93ccd4c4ca32ce8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62977ddd95d2d130c939666202af798c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f6221f46450bfb2ca3c47b7a4a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ea6f133278e1ec5c6781de2a612f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d21b3a3f5f50e7d73577f3c65dc946131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9868d500f3330131188dfc8463b878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdf401836114dd0bd5d53e7b5e18b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faaa1c18ddc267a2b1a474d4f5c987134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c137d1951731414e17543d23fa4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eca330f56270ec6a9b6fdecfaadf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f37b6c2c8571c69fb0a1d536571e7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737fb0400076e55db668c55906a1fc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7780e51ec2ca1c2a9168a90b6260b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864b97326582c419851ad242687914f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85756e0afe62b4832faecea310b3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c35d8b4f4a3ea5b2a2e598779489cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c67f0fc4f122f35109272ed980760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848e6c48e7d1a749e279c51ee2e383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753f94c556c1bbf292e5e03180b6b8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aefd57d207b0593b9df8570de7245d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41476a1ba92045e3e14df59b3312876147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a6ad0d72cbb9c4c6121e60c3dd16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3065880c82aff646cc2e4b4db0e39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08740023ed64231b7c2a01590a93d4bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bedc186dc8f0b439cf647bc62fb6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc889d343aea96f6854a17b558ce651152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda65f935aa2635c85d483cd18bbd2dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69144b956ea862fd10569378f14ea982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4577cb0ddc45921941224793853cc28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe74cd995472f2869adff9adb57b20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa16ae864b1afb21064f6d6691bf72b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc4f658127331de4a7f0a84874b29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007b0987a2ca2787c8aa34b0aea288159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7419bdae2003d86fdf0d3d3cbf2844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da5202238440485552e17dabf200fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff64f58671fe3e35598dda09cdc74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00adf687cd018d3bdc7518da0d88c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a53e55ffe7b3dcb5c25928197b1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8788d67458c8084d0915858c1c09f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daecb195438907a81d1233dad942098166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209fa2c941ee968eca3f44cb020ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc98782bcaa907413e8f0feb7b869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a095adf0b346f224bb0b108ff5549f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed676e1de1ffedacf7cb6f9331b105f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f8fcee88a1bb1355cdfa36a42d835171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925df3ed719c1c180f959afd882f26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733fe129fea8881c041eecbc72a305d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c0fab1e8d9e374320a26a40dfe97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da255a43e4eb6425000d166d81079c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37e5053f53b89bba38bf9382ac353176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e52e659a4247d2c61914302a5d56b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848c0577c162fea2eb3923c4ea330f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f6e026d92c6c6e086a59e779d4bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9009b63f5434e92358025fcaaac07d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2516c64c3569ef6867b69c6727f3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195397431a36a84c24813eb838e2a481182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb506138f35a2c5041cbca2a5125c09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd985017db011f2940541dd435a8888184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59392e365d20d0a5b4e38f46af964e49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc97a7cace2ab7535f16839059fb1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ca7611a2aa8e7d5af1aa98aaad2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b8fb34c6e308f9e260fdf031e8f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23536d628e5fe9e8fb697709792e560b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368b65514b087472a0a3fc3ff382db3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e2a69599f0aa3cfd75ef5f657e23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4017519153b3cc0254dd0559767c20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20772fa1882f519e3c04974c3b670193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22787eb135eff4c3fd862f9f71c67ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5eb6e2c545644a943843479486e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f396c0e24d91d7903713608d2df0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079303e08638c5f97015893aa6c51ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268d762609e5e824f85077db88bc44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d2e0372afa96d3ebe9299907d91ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad9edbe6f5253bbdb76662bedd0d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a14c3a4b8c4126eab9b1e7289ecf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958d689a556b9fb2bbb634582497b5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c74462534a31bc72cdb8f58e79fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2589fcf103b34a5c6f3f9081f57688204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be6dde58179ca5f17cc2b08618bed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9502a7b5027a9b213d90e2303614657206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1a54b78249904baf26bb56cf9bb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28577788dd7157b47c41237decd55fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7377d0387a46db5fc1fd03ac199829209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b0bf69bff8d26758bdfb52016c71b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042cc3df08ebecc7c3fbd44ff2ec31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389c6f1cde4eef2248b6c438a7dbfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e0c925542b8c5c629de2eba23f0bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c4de6ccaed68d99609f53d9f7a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24c7e009e110264a68238965e16f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304886265d7cc66aa78f50c6c45e378b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07c5742553f278ee4ea86cb427844217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a03f8019bc2b6a26d89427edebc223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdbf1fb1880cd858b99bb5bd896559219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1695eda40d7a249864996e4cf3803220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ffb32820ea1d431f6d8211403b2c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53816459525071948bda8b071474ef7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be8c63bf5918acf82ee3fa69b443d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f5b0b486bccda16827719d3d8dfda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c104d15102e72fbcba51cc7921131225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeed97538f0b66e27e520f1e7f51f88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a60f7f5ad6bff1d9db143aedd577227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857aa4643117665d57f2bfd582e6315228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b876ff9294bb52f107e6c4bcaf3769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4780fbf71ff2ccd7d04042a66a69f9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f5cd0ce84cbc0847d31ed5a00220231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48fb7cfda828aaf8edb60b566dd37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433bad024ac9bbd87fdb2abc638032233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a4e6b7240d673c184b58dd27bd48c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be9f74f4f0adee9d335b2afee4001235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684582e5f610824a5cc7337012b9313a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a535e1a750ae41afcff2675c1402237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa2786d706df5dbe4b89017bc381f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe596b61c0e7942cb7292afe10bc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410732f253a5541d0d908f6d8013da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e339f1b028049ab05b8c723ba0554c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134515aa66f050e2b2e8384e97699be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dd6b0f23a6372340d6ec9df2b66d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e8ab16f3bde551442e41ceccc846a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bcf547b3003581a3f0a6dc310b87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58037fd1003affd96f6009c39f7f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de54bf34e688da657404a70b98d6a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7426c9661ec76902ab94174ef73be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0842f3cfeee3f90209f01b3ece1aea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f697e8f8012b7bc3a4843bf8dc754a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b429707b987c24963bb99cd3706cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469dc3e5cd51289998bd6db5aabcec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40770dbc8d424b9ff4de0f7c2840778253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d9a21a83301b401fa294587ee69e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea92fe8364fd2d7ba974cc9239d527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945e9c322f6cb3f9b9200de3478656f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1067b1f6d04eec56ed81388fa987797257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e05f80b02b71740ada9caa6fa048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0c35857deb1584bf57cf00abfc94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9169df291c1970a362d8e8ffb715a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80543600e4d7bf6f10c8d91df1b9df39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8990da01de31f95e43e0bcc15f16a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc2e2ad5fe68f23c521d2b41868da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f4c27175270b5c4ca5111b3120ccd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6efe8e73863f4c019eb9a468b55e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c5e80823f5a4af5a80799c7873e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c503acf4aa310731d68d11c80685267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b6fb3ebde1a0d5d5a551d989c7f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384293a47b7bb6fb01f05b69b9186a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b02b2e56359af4ffb3986f6aa5b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d9a78b0d179a278a22fcce4409c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296ebf25911aa9ba1e3b6d1b0bf5463272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4f6074e075d497991c3cd0b38f64e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1bdcc9f670f59485d176e8974bd1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dadd4de3f61d525f847b4816d322a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f407ed9a442a4e260187501f533e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b44596d5dcb927c7960f4a69a8078277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512705ebc5a5f4a511c8e4e69d95af33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78493f5644bba3a5358d39e54002c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a35de7707319b1b7d75abdb13afb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce0d51d6f197aceb9c20e478b919d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675e3734bd35f487dad2ddca0a9630e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc8b5c1b2807732f6fd0ab3f4554f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcd7b5713886c4732ef90dbebe234f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196983ecfd07e4fc0befb2af9954ad2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbddd4de67f0ed961911b6e157ac9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ffd3710b556c5c7c2c5aa63bc0b17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c845acdd10f2d46b55594eaf4befe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea44ff26540b79b712979dc1a1e2e1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277363ef9fca70b14e155b82b3003c69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9616cd81f323945a0dea43f96ba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf8c10f7d2269f54aed9ffc13b4ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f460e8b83013a12423165a6dffe722293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5700aae568d1dc1b3689becd8d01e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bdf368f4241709d0d0bc7aad06ce4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a55cfc676810ad7d37ea14ebd7743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732ae5ac04215a19f2ed02211df715297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac3d3b864b1c3efea76f2f5bb23d60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5fa13f0855bec745c5e0ace523d62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662f7dcaf83c192b161189a2419269300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce80943f4167cbeb0827c3bd0d510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fe732fefaecfbde616c7e5711a61a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44907ce64ec533d80b7ec1d06ef18fa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9956d11505b3bc56f3740467c8c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f3acab4880b553f3781bd00a70837305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166b153614265d12ac26f7ab480e1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2b5076399e33b815532c36def684307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8ff8a1b47d480fb1c351a5deb922308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18796551ac254d86ff25210281d48afc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e390ed599ee1437c70b27ebd9b357af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a641dd9306817195e3ed0e15fc2f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a9f1a2a209298635f06dfb8fead8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce52549a2cdae76c2a4c8b75836c28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da4249a5dfb20fc1ceb6816b64211314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0878d7c12fa792f3cc9ef6690d0ff4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14aee90cc5dbf90a101d0cd1bf9308316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259bcfc0afcf12afa4e2d1c5076c82d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77786356a8096a565a9cbe8566fbfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb20ea82f62f3db39f0b609a8b123c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1dec92bf93b762279705ce209de0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf52a86ba0a5257fc92f88f475a967321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640860b2a155eafe63732248fed1d16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cfda23d8a748a8b5629b3752838b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ce3f85c384860bd363ee77fa6097324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a8337861e07c8ebc83b890a3b986c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f7d985007fab9bbdd489837935b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdaf5e472b9896778a62c6c0555637327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a312f7a75f2d0f473f8bfef18c4854328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86782a7642e7dd6f58c7249b1fdf282329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628e74f266a4d096038df4dadae240d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5d22ced2ee4717a4b694ae3a07d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d6f40f66d70bad806b8a02a4f252332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62690a1ea5f3366aff6141edf6abec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4e5586af1e865aa2a2e503b2aa8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980199499713dc84a2e7ceb61c4c61e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b912841a5b9adf85ea725618ecde433336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4a92a4034d8b4d0320cfac8aa61de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee66cfa799881835a1dba6705b91ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace9ace9aac1fdc102d1a1c734f6adb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5a481b50697ba1eb842a5b14c260340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73cf5934cc234e1fe4ac5ca3853036341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17a6848ceb40e2a55c27f6e1eb2be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea95154d74acee0d68626ad760298343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b608c6e3642c267b69cc58779f7df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1064d459ef617517d84e39d49674a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914180d2327c6862440b0a86bf1c63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f476941e71e338bfa2d1696be57f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9265da16c35f3cb79031776032583c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe10c3dfa740f66cfdf844fae71045349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eecf04487a7b48af4de452ca6f5da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89989f33c85f9d3c93e206dd751d6f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6546692d46e2705bab4378eb878d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b38c175076b0a7fc18b6d0209001b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f26f4e2804be489112586845d3263354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90d7326e2159049e947cf6a8b0eb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd2325d996c81b2c988a571917f07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b5d428d88f8ec9114f3b91b7523f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a12e620d9dea02aa16598b6f4cf57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694671ebd4c8ff6d163b552097a4008359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e49a9551f0559f0c8651439c58e45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1f4dc8582206404ab1a42d0c6a783361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f95947d796a50b4cd5d4ef63728d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b91b80f498b161d8d9f80f08ccb2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edf9ba6d5c5db370f57249fe776827364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a27bbb0f686ab874a6f1b33781d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e72a27981c825ae7e49d4daf985c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc74abe8aac50f0e7cb9936b67b30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b87c97781c68ee1346e6f5f2dd96a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545dc1acc403aa066f61b431e88650a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b45dd641754ddccd43d66725f564370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2c5848b845fd9190d3b847f82559371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f17164b5a4db8e77812718dbdaee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5884d8f5c4dc2b4b8b746cd9fcadc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0fedf678f785cf4809aaa93ffe987374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7ae937eefc6c8072e34c35319d6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf68344e7d3b628b098b71ccdada11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643c4013aca331b61b1c066d751e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bb4268479f800c325a4dcc2069f96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e7c80f6f3b4bf329a66d44db5eb36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1410d2495a1641d2b9d5564986f8ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dfd17f6756048e5badc7aab20e7c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f0366de07a87ec053764f56c3e6d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bbb4bcdb0ecb66c9017b9ce619649383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa21c0f94b71b0abc5cabbd8b0b6d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b4df7b189c970ff3a26e7688f3447385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82475550aef4b0a0a81f66f48d9a3afd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fcb37776b9760916b7b7346fce30b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abcf99896ac5b37384aa7f157fe7f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f1905c33d2d667002def5946b857389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08358a2b6d306cdf151b6ffd74874f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f4817aa5ba1a057cd5e229a140416391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcbd1d74a40ae799cb833f1178a2c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16eddb1303ad5bca80a99cebf2be8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac46bcf053c768a423b3eeb8cc88d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b15e46b6c496b3c662bbfc2ffaba01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d150756a94cd50026146eac203ab6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eefcef2987095ce4ffeaebdb365a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9899e87a27d2e52e5f5e54ee9ecb03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f79185d2d76c3a9bc0f5c7e21fc40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1027ae0950dcd21435bf311f5db843400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4482d2db003d13e5f9d53909654ebf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8317f172f159cb850948cbee2c4e137402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e870895b571cfa8bc50630e0c39359e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bba5cb5b6d30f682482ba2dc78ea7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d3c43eae422f3794072cc0f16dc91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b71cc93f53dda43001ba8527559e8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ae27dc79544394e19f766196f9d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f76dd2db3c9445fa6738ecadfd7a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a970944e4fa7ea0e2d0a7f335a243409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d872273131ad83f75563f81c7d8180e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8b00a03cbaf019b9deef4f888df66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072229b5f9c4e68cfe4e8b28e6e583412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc179ca0dde780a4cfea70b1b10049413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f22ac0b8145276ebc5c6ca5aa54201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1766a2bf3553d9a6ae9c5965146c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f309ddaa489a1bae2718533ef2ca7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443a6c523efacb51c1f62bf9336bc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed02fd8c3ac08f502363a2f6f7652a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d6bbfd132c75fc1fb28e1844673c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d421db08ea242ee3b074b8baca51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722bc898e375e2ca4c7eefe0f8b9e33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914719461b614ef0b3569e3e998684422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d211952938feac771f0d36230e93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6664909b33f17c9f8554dfa9adf7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbce591f27ccbe71668da1119d7c74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c5982d55fbcf80fb3bd809a8a482f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244279219ed87c9ccce12dfb65a18b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572c6a41b92f8b8995840e2fdea3c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc50a1455403fe37c3ba5d2213803f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1749351dcaa6f5e3f9dedc6e1bbd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b9518779f2bb94e30108eccf4cdc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c40a87e9b4e5db7d7b16937fa5fe7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea574c1260e1d70d088f8e99b6cbe85f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eb2333ca69c26480cc9f02205e30b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446a281d5f62e609d463609900ef46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfdd33de48754f0796c492b89abfef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d655f7f03b1e170745136c7211d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c6a9561e71c0a58d68d0c7c4cb72f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364656ba91c7b8424c07e96d48ab4001439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83361a98bfac82651c30ff7896157a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4225a92af13d1e0ea24fd90c09af2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa258e541b2c83581aff239c39528442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5380131a95c3f4444b5d8f602d93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9229b0c2e1fbdd04666664ce32340d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d4eda936bf44bd065467994c2c92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63039ce0c2c6d11b062bc9141f09ff1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdbb181574dc24e08c9553d6601472447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ba0696b224a76ae2d2fef422851e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b293d6c0b9bbd7789dfb30f583c12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577f4e1c13024ba2a69793172e5ff6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15098be98006d5503a94575b2b1348451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eee9008dfd92ae44e4ce3234a8de8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8b90e4c389c2e4f60caede91734a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07860947bb0f3df7def926ab39b934d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81432e4ed72357dd897f8f8a5af156c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73494420d187568b56b4b7e9baef31f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744d225de7ad1494db7613f1496416457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7370e7712365b456b13b88ebe8c59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033eac7a9426a20a55052685d0c39ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc49db269313b89144122a73b5fa45a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c227e9a97bf43db090f69d7a67aff4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088dd83424904f310e334ee0fc28930462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d01f37e108ffac4ec6f9151c10090e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43350037536b2f3403ead9c11bf21b9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41dac8d9f9c81cfc377b3ae89f9c84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5844b2cef7e0ce94c4c6c35e0f8583466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d6517109a763e495308b736c6820467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1a44b17ffa7ecc7d4fdcb776cd63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f82a2021e2e0be1cef0a4067600013469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021299ff28a9366ea96cc71c8e8921ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cbf0e841f664bb1b895bb5f3e44aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b716a913d6d2d1f12fadf6c5667b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763107b8442e9b2e9ebeed396210717473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987caa07922f7a0b8ec2af0f804a360474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343918faa773b5529d4e4e2a7cc880475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541338080d6cf3a21684dd8905b1a7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7016ffbb0de5201cfe9bf74247f297477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953086c64c3a11f12131cc00751677c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a612c936f1849b18ddf970d719bdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887648446c7ad1b1eeadc3ab4300e41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922d9e411d7ebf033a0586c2343138481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee916b3bca554dea8b016134da93981482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864754d609636ada35d75179e98099f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97128780bb0f9d110eb7913429e54a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb76f67183c644764cb1239d63444485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eea35db911f530f08f675d81e30702486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf981795b66129101f463e7efcf1a9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976284b6c95e4433c1530e6818e50dae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517091deeaa4060186ffb5397ca355a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8012c48f7cc972cf309a58b11617490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd6226a06d6a0d08c82f81f33f0b25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7dae4905c4b2f8e3326261e7a2e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831cb13524af27236026491e01be2d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b19d0498666cc0a9a932c251f8409494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bdf5e95d994ad27cabea7eadfff35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786860b1107b66ec86d76ea6ccd07b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b187e608b8de702e9463b736366db6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c1c95575aeafaeb022ad795fe20ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a830876ad4a669f5762db25347aaa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef82afc06552a109ad0714dcdca11c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfe5d72b09bf7d253a9027516718a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4943671d073bb9a3da1ad57af87ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef1585e09dffceaf25ca281180d07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6d3c85a3f2d34a0399c64368f8af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea09f557048161b32d313513d0a3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379785f70900151937155a1343afbc03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4d6e3c222ebc70c1c7e20289828f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0224c2cf144932dda4c1833d69c5be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1510070bbb2fa722fa851704d21b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c846923cb0a6cfab6ac54876e1e513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cac8cc257592a08b2841edeadb459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ab49c686ab00692b1c64e40b18bee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46691e18bbabda54f26a44d010121513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fbee2a1afa617fb91e36f2c69a492514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5006109fde65f71dfbbd81d042a12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1bf0c99b7d8b7bc4f13a057f275fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf8101831eeee815e527f2975191a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32de3464c9790195f3ecf18e6c65e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454a03b575a57a5752ae4074925f440519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedcc27d1c780cdc5638ae194c6732b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c53c33ae1173e726c20b19e9537e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b5f207dd8f3e6c68a897636308a1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea130005e14a804e3dd4cd1290369ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae591e3df4ea77c73a4fde16bfad6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed8245b7919ea679ef5bbbadc7c4c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75053bc258f6e4457909472815b7fd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885db0c510d867aa8ace3ebd7eec07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102b53a938fc803450133e692ab287528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048868e6f544a99c2ef82ee883956a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8099bf4c051877f0205910202388fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ebc355968bf80c0900fbabe45ba2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45986c1b840ab0df15fc1dd7f442d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a9e72ece88fccc5cc067921dc9879533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4de57850b6c724ea20e451121d97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591bf77bd0287b69c98475369ea8933535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f0751e56881e2f89372d99eae6e96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3db05504faa134273ad7843ddeb505537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ae78c1800c9fa57b29c579dbea5e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9276726536d79acc08898f08306c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb117afc20118c1322d5fd4d80da8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85592b9899a8d7e2429c46217f7cdb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60003b4ff7e9a63049ebbae2ec83ac53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b98d1ae7059728a0e2b5afbb36b4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf464a80f191e3f04e89624ee54b1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6acf9a29b5cd0e9451071e8f771127545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e697d1e4d347dc5f32f56ec0b46a954546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65b02a7c4650948f27bf86c543642547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fd4d0dad946719d0d3ed3d7eaec7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795f16110f8576e3e2c5ea81681383549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6700cc545f03dec100ba1fa030383e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682805ed107a29268e84c5d76dfc7db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b169d813b9fd80278447d40a2796c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd32d5c97293a987074872516df8458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2e0dd0f3f87d78c3fba6133081d3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bcac92023245e0c5a5eddc5e3e5f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127674d48b05dbec2a8d702608ad32d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc3e03a117a5c57f71337bdb8934d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c4712ae750aba0635dc3aca1f629558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89b7dfe3bac093571487fa3e2f8d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe10609ab1d49014f2bf538d333e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea601e15565539a84ceb231d0a367d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac6db049b8ce090119f069653f09b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e79bd8cc1e062b0497122a73a5c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006b4819ba8652e3ac74dfb87eec43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ea0c9be3ce298e76ccb793daf643565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92eb96161e3ab1a686b3720ddd4db7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa2b2303cb4a0e38f7da1fcde0bf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff952ac85456244961418a2abc8ebe8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097bd74e2636be5737144bfcc1d2b63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658ac1d6e66e97ee37a3ce9f0617c37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360da835f139d3feed0e1d6372c532d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c290093bd19dd350dac4bc0d0f8077572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639bd70354f54711a105712c5eb2b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e8520c436eba82cbeabf69b3ac2f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba1888f97ddee26e092ea2c4c0b8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b732a4385c723d35ba4d35622ddd5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2594dcaf905618569ea85767ce30e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed4a59317d396c11964d82f9cf1260578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff17896b057da12b53a93b152f1f32c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029900a778ac35239ec212198489542580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8db7d2eb4b7e032efcf244f190c02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ebc6c648889b9fd4237d7795f368a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8218225b333e4f6e106750384a5cc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18fe8b822e1b6d5815cbc4b73af46e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509ef459688da412ef07e78589f94c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad6839051472224c1aa8e6ff6e508586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e6ee491409eebb9ce0ab48e38494e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57fd801c99ec9fc4e70002da5b787b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ef785313dc41a558e61f4e665981589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6e5591bdb69c257e1ebbcfb5b000a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a9d05d3e53b213203d05b0584441591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3aba7b78ab585280a24c68d75f82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9607c1b4c1f943816c70a208e602f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad312c380143636c81c407b8f34151594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a24f7b94118f289230b2b0e82d860595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af3965269e5bd83ef11426a013d50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e038b4387ddc886ce34f385421c69a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffe3076f233963b37be748459bd8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee25eaefb05b73fc42f7154190cbad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5ab5008f48d9f3d7c8054cabf0f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c1509fd922e75be40a2198330c76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99300c8bdf404516b341bcecbf2d34d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c33c40c2092f908d345b3235b9a0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7763dcb1b17b5826cea101025d3c27b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc039b0abc9f1beafa999dc5b10d7a9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecb106d470cb7334afd8470d02cbbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3683b097730eb8f5b73d6089544801607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d673a43d01273872a8e11c039e0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47abad566e420337b44f9266aa39202609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7fe150edbd5e292d33af0a0a1614610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9124c0dba53433aff833d9da5410f5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258f5ddc6ac92cfc81d4d4f44370e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e70bb6105715947dbf87773e436d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb17d37f9306b68211b92a621d58ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967437b91a1046d0218c19267feabe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476960b3c0383d51b95cf320e3ca1844616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a7f5f9263952c3284fe580c9e6a47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468864823e6e58bd0d738467c201baa2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5885ed2cc903b699646d894c9ef8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a716ce238541c261ee7fe26a19fdd7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff758e7814213b642d5c42af0a4d5e83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043cbb3c33021a860d35a774c091d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5ed253e8bda33ae3ceb592e09f0b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b23c411aa40d5f522b0f0e75580fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b527afd35b11649591b77adc4c1e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f109b558749fbb365172bede7a48e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72fd07b15fec20e13be1f6ca4be165627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ca4a9d586e9668f564f5da42527c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab649e08d5b98e7c894095bf240b10d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb4d121676a2afda5695f131f96c73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef4f2062737a50852a433209ebada631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a9b23249498a1977467d42e86041a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408c2a9270cdd8581a8f2b7ba88434633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f9763d27e0513e3c31d27cc5c4ab5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f99511d537628cfef21484692d09b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc86ceb2c2dacfd764f9bf91bc2dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85610bdb205c08641799d91a41bd44eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce9e222a629473de2336206a09af9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40e1aacf14f250a020328a3814c98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1651bc4a38829ee19759c93b1171b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c71d00d696a390b3d13e744ec5034641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38000f546f945e5489d1ea6fc92ccfc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ff5fae33fcba28373e2a2177ea30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01715ffa9335033b373228215ef484644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f8c5720ff2f640652b92f4946fba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e4986265eac4798074815e53afd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584c94e634b6465b5b1a09fb144f0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d59af3440f6256544043ed729154fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73700fb509a28295bb929ddac214f86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c99ad83ff6805062efcf496012cdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d3423893114bab51bc20ab5acadb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131e96a689e5670df859e7d5da37cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca15a8741af3e35fb6c5243e35e9e87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d1afe704c78c2cc12f055f1de5a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa1c1be42b5fa2670301be1bd9b4e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567727a281bab6e1404c028d58bc3795656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc74db63779303a976cf93c406f02b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32e30b4284430013ffbb5e45e1675658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab9938388c2dfe3a14b64954da287659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d8e62a5132cd97ba310b9aed86b9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd8e369da77d56d520b0830250b25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b227e08dbfe4e40b276a91c59408e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeff6b00257c645919317f342371b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f8901401dd88224aa561e12d6223664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8ab59e3d5fd0f1a8516f914f3c904665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed580f76eb65c76df44ade68b1e9d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016713d782d534256776a791557b737667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36d6e627975dbef3a5f8bde8e24c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043610a57ed8438c576b04363abce9a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153338f2907fc8ea651e0795420853670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6def615501ca5501e17b8513eadb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcf2a59e7e0d2eddae9ea918821ae7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b604dbf9b5f435131096bbe04397e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b7b02f23e73101d17fecbdd24a17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4761e7e846c287613c701c1c9da94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090b9cbb1f80e281bb3d46a2716660676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742eb92ea68f879bd24b121c35a0cba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7240caec01bf30b377253d81bc7266678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064609f435d8caf650f4e29eac3feb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcb24239dc73e4068c6ab3a51a2d97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7989c04184bfeadc0d37e2b717808b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d37c1577dce0652219e76ac662434682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77051ea9a55000560b91e938435f88d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35a98b3c23a29c9b8963437a55957684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3a25257e269405cf1b4d791308aa1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1bcb7679805c1bdc5ad5ee5676d51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889682cdc7594d78847a499279d6bd4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15612752d2eb97e2b79fa06f19f3d4ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ce6ad240a891fefac0eca6a9fa0e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e16e54a58df625c8a9066bebeed04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751473a6585660c0f8ea45fa4e01241b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a6ab15e045ecdc7a4f0ff8a84abbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0a80757a6d7b23e6ec63474871b8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf32cba7499bc15fa00e71ac7310d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379798c2af56e81cdbb2bc18bcf81a13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b03923b2a09b85fb158b56523ffb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33397a80c5cb57be69efdae3bb2260d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8767cb618484809a55728746089257f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478515fb40a9faed6775f115b462ffc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3491654613fa78a5002a1bb10f8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b807295caa3d16f1a6635b0a9788e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe6a466aae74a0c83b90009041a43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84cf50057a07771fc026be497dd06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6412260475b42f1301d5e90f1f493d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556c617d9d4601ede5236abf9690215705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97921b9bd6ab2486e079a5bd6770085706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765c708c2d5d5f9197ee588b6679cfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef70fe6e9ffd152770e37c81188f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c323cdd518d6f3cf0ba3a5fdadb97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dee04cbb4ed989290d50e956f7af3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312e93ac45f5b8252abe7fcd0f4ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f209a6a9bdbcb0e67b22f0ef1009f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec01ac0237b661687f90213d9fab6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e68f07e4b157528a164ff863518bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610628ddf3676ded298c49235731629e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e70d5d69552f430dd7d2f40ea556e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e36f6226b4ce351ab3174b953b88b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1395ebfa18353f181000261ec5ee46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699989212f6198c83b33eac4311b89a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c442dcdea27f6d44f2498b0fe62f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b95dfdc008cf46016c9bcd8438a2c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cce8efe375bf40229779d2f701c8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42792ab712a9fd0b49c3f21e1c3b250723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12314e105d872a595219ec4f9505525724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d251cef6bb619e67afec323081840725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedea8772b8522a8bac38ab2644d3637726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b9dc4d8cd71788b2cd64cafe29126727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e85489f83a4cac7074ef2963708b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d7ae73e088c2dfcd605db56af12e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac30710225984768327aaeefebae1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2fb16295c3d2ddb66e846e785dd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d298d3c5121c279c4e3068084b571732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37047cb2ef3e782b177663eb15232b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a49db41f7b3177bd010a16064c48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3161ee8abc152afcf508bc875ae163c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e66e41e44716b25efbdb0e881135736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422d5107981ab966aad0ff4af14b30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f387344b6538db705c4b405751cad2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d099061694c2e551ced0ce2f6f4861b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b43266e0c9b691aa241bb0a053e2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da582cf8cc36c957891a3ac29b6eb58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324582456ebffdb2904077cc10b2cd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27cf600df9cb1d015013232161251b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ba51937e607c87540bd3e9639917c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872deb90516277c3961624f9f5771b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1e95327424e81b3e6baa435ba0a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3bcb185975ac0eac08f67d80d6fd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e46a45048cf043574d718c011375f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce0592af47ba98df21540cd909e86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ecfdf3b75a152789c919dabfa4c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb47e7d1add893bef6b17d4af331e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4235b32a363ed528ccbf106642ce0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bc6cb9b37cd65443195af01c9dbea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6d1407c39f92e0ef22cbfd11c75e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71c202a41f40b17c5073cf182324c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6d5c5597b66bf4a1443a41d398df8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb94971dccc4720a1e284b9277ee3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a7122bbbc52f681b54dafe99229a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb88da20a0efcfb32e70c4f505464759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>