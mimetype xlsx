--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156eb9cc2fe2ca83808d48a19e5657c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd634223a221f445a81454c31f055a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad569e2db354fb47786fa50e4e0d2163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5501231b079f5e1289c73bf76041b344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca445ece822f3317a6afe97565bbf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49effde1806de6f85d124bb51e29ff86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4579bd39a6a7758dfae5087da480c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41364920f1c06eab687bea44eb73d708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9122e96a900835812cfb7094dd0c1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df17bfbe0a3a57e222da28b9834c7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f8220f81352da393d214d141341f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947fefef08677955c42e737e0a2842f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea355b79573cd55f1c7fb84e416e4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c49e63fd5a37f1f6fe5afde92d0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687d99d0104924d7b383dc5cfa97a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c1a3616d908aaee011fd766e4ce3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d9a4d797b1573b0b70e9266b66a8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4a7bac6530cb75076f604ee2ef3f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ad377e0574d9728f4eb768e447a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b832916445391793c7a4ca1d06798820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b8c296fc0302bdd8e9fd1fb3ebbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c880069f4670761c00e6d26a4049422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d6b2a609c0a1606805c50574b3d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e3a0f2366288150f92872668c8c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def216eb2300bea52b651ae9131bd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a06efe9d980654b3c4101522f676126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb75dcc6fc18b4bd5e59d6764146b0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04c4c88bf6c4d35349c9a5341ab5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d807073ec3de519944a286b557b55329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1285d725745b6baf8c7c693de011f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36a2f80cae9a7d0b8e36292df42e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f5bf2eb036a49d62f34d74cf3b85a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb6a8e104ba2a9de0c9835c293beb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645076a2cdc046bd0ecb1e9f7e4732e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0cbf6fd8fc9cf819d5ffe7ba3473535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac5542cab70be5c8ced35fb49feb4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb0660d3edd213bf57c78ccb8a5c4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ae1d6cfc31cb4610eaa07278b3ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53d150742412096724c1ebaf99d2ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d96d56f0e11a58d25916820935ebd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81d88a2e791409c08ee14c4a78280941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd577599fb416d19f5f2e653afc9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce045b2d170ab2bd0a24fceedc67e9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94570ffb72b5b284940f66a015f665fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6a54ad6a799a0016701ed325ad2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b9c98b1d025ff94bc19483db7b54c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad243677ac8b0a3e1b6f350dd32a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda29af06071fcad1eb159e3036d29ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a5c96ebf68f0c4ded8a0d629a3e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b267e47776df213a3fd545559f7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be35c6539808ca370cb2df58d907e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981f10c3311d8c926e0e373743959c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0117794d36ee49d178e725ac2055ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1fcc97244a14b9e55a3b368bf4a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e32f29c700ca3bbfb73061f440c53555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925da1146b0120ff608db7c31eb5f9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d5edc58c52a86e89bc1b6b66ab4f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fafd8181a586ea78174d0dab459c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ea24c3f4b1a3c6900ca986dcff58259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b650bc78c656e43856ca1919f82d0a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc859eddbd060c7084de0cd9c9f3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ba5521b0d7edf08b7584f49ec02f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7429818fad702188eea7a2fda0e9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb374e09c21fe701ea34e3212b1ec764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308419a5add4a068c18ed4d543c1a8db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf306b00e19c5eb0231681206609b90a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74499960b193c5a8024b7fe2859c8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c3edede1ff7e1da8d14832139b69068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ef56179a534962215d66d37f57d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bd7606a4d396f48da4bb188e9ce4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715400352248775c1d2d37cd220f1ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f66b998be94985a3ec594674654172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235d5d6176a953d24e52a5a97cac73a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ea128e5d6f71872842a95831766d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ddff8aed0f3b45951b873e522d05f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218bb94ba5d66a13f30d7966b31d1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9431e46a2d7cc95c507bff4008d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eef0b9c399370ce1d2624a5b4d0a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020953f9d28aee7b5d0feb39830c7aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21064090d491d77afdb8129508c1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c09d4f74a717fea6def2566ffd8cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d54dd5436bfbd97395bc4062a5b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81948e21bd49dd01c1c575358396a47983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c00072a343a84695a86d9132de0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1a3a6419ea8be8a3c4ee71c9618f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d5a49aa50fbca176af1285b5273c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f080cacef87d3d1bfe96395fb14d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4dd301be06982474ad023c43a2aa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434fbefe1774474c34211cfc3e65d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389813ac576b003ffa2cf89cd7ad1bfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04514463c53501780505ca591840e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bbb81becaf8e7535bcf8f3d4f0aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354973feb6dfa0e1b533edad8f4faa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d7404f55461bbb169bb32484f802094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e688792fceb25b8e9aabdeef9b6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af9dadd54d245df93d26b35d0aedc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965304fb23661ab88e95f7a4390f4aa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e0f73e77599a66ef0d1626b5b14f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706a727a51aa0073275df5ecfebda199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6bdf390d02a15dd02a4b269f83e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e85bd3663764f81cf65408143dff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5350c2b7ba73ab7cceca54eedc011102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9eb0bc749d20ebdd8a2ea9d4f881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff9e01ba6ceb75be8c1773f842e75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b114828d1f6d0ace86b786e8ed1357c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807190bc7f19b8fa0c8fa1fdc489f649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a8a267f56a21664d49c348ff9283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73010f5893839354bb11afb2ae890d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7410c4ad873e4eeb66a0295f73b242109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78eb9a183a052bcc9f786ee78d91e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b169356da1ced03abbc5df7f9013ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e51127491f34d9f5bef384426aea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3e220da9152aca0615453d1466d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016fa76d3a50d08eec94d160f562d51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1980feb0296dec5bdc093472cddf639115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073f4401d71f21cecec98d8f83ad063116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd642c8ab7df96a3ac026fefa5187ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78f90a7d0329fa0af8a11d4e950c4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c887ce77bdff694baffb1147ab0d7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3266523edaa577e8b31141c2d81fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a12c7abc9f5aafa9ade0f38aa7d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b242e1a450e67c0ca91cd41b6b6aa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109db5a590251b28b509d309e43d112123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5ca45f857f79cef32fa9ecc97139a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c601ae9097cd4fcd4b8b779e33db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca7f18960a36b1e882f13270c39eec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c40a4f25b6e1514c1d55c8ae84f1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ffff4814a0324a3ba1eab5107e52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116a06f76699caf2fa183785cbf9b47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d634f8b00fbd586e9099a55c2184f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeaeac1edfb010723ff58bf66b66f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412cd167a0e21db1fbd3534ccef9b50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73dd754533c92fcb31d17b81954dea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e896cfcbc1fe11fad09ede4157af2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf08df67c948aeaba1e43b308da85c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8565a4792500625eb234e91526a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87a3b723a968ff9a1a49d265a2069137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587983011331d8a253d63ead10f85aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed6b5db869afb2a839c12982c1eb2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf419ddf55ce3158c29a6fa479a869f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edf596208cfbc6b48a88d9d6c0aae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886a070fb3e92a532a8085b00f3868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6776999018d29c6e9ff8882f43e9cb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7fe242516a5ed142ac0e29f9bf03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f9f7c9fd9bff5cb681a0ed9fa125145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289d80b56835b5e4769288b3ef926f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f12c728080ebe909d101797961638147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e9f8af91a8910dbb841afeb1a7929148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f9f35cbe618207dacfbafd980a81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8013b1d114bd2ff9c89d531ed948150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bac17ee84ba013c829ba8fa621da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66177a95d1dfba8ffbd28559222570d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ddff1b733b61bf98e7eaf50b4b8f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428607f001e3a289bfcfdc28d939ab2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151dd92f444e27afab3aa015a83662155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190218c77889eb58a917e6749646a67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19adbc675b5b1d590a9d896cafa9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa1bdc968572c26cba4d921203356158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda8df927f3cc09c595885ca0f4650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ce865218f66e7d5ed966735caa11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27af94ac01e7047e89722adaba81a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb28ce88e0e359376b86a9a8860585162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385823cba6f627bd8dc5b02f094d84b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c134d3fd3a041e03cb4475da532950e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f442d2d966e53cc201d92ada4b5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99aa99262cd9c75b95ff6940dae7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd4f5cf7ad0d35a7586d38ccba921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7c72ff0e943e0ca811840c797703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564238a65f85c346a64c9aef56a022e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f52f569c0af43b0343e3e3797b44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faa107fe15cb136c72080d6596da6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e4d786597b248b4e2229a9ff5b174172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03f3698a0a3874bc25f9887dcec82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec9b41c138b590c20757737dd62f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8695a5935313ab0ddfc43216a2698175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c553b2b514a62671ff4892c5cebaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff2fc5e4be421590c51ba4856079ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ca205fc4b4dd6d840c8def4b10ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74f59d5a813da764571d03514d7543179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc1de174798d36cfe8388882e265e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125068fba5828b38e68c4c5a51124a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045a2deb9ed6a4c91e55163b532551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733361b33dec94b01c9a5af1a43e8a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ac02c8774bef8e563076071a7394c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2e700e08611e9ea5c12e7ee10ceb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918eb8dffcaddc892a24b915ac5e36b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8858d7a9778df3f6b34f2cf7f2b59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05801fad8ff65f31361ad0ab791afb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359aa99974f9c6f5477b67ed90d4cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8426520b4a5b490cab365cc8020e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531738ede1f73c090132ea96176915b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be34629e51a8c6f8148bedf19b1cc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc9d0cf5d88a00b04a59ea3183163b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f5c7b341eaf3c7cb0ce5a6578bb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9137e82c69a2e34e8e5ae3be629b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c705f5336e8b315caf6b979880c781196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f3992e5be0bd58a29ccf22cde1fc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161938202a593cd75f396c6af69b8cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0fd640eedae1b603afb5c05e5fd49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde214c0e70d81fbab64809b2ba94190200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c1424b3057afedc51ec99164f44e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12caab52f4ed59f257d0d53b496525b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf544971266abeb2b05cdf2e63da4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9573b3b78fc94d2739c600f067a54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ec99b25f0b8712ce60a956d94062205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a75f03acdc4a3b1d3b5515500434d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5449413dc34d3f902d25ec2abab9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5417145bf7c99205748c1d9bafa38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc1799f0d0f13a7883a9994989f588209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ececfb46182792f5dbf72405b3b39a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc8e8735f7ef7efc616e2acc8e49e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a265ba496292d8e255904d595c567212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbaa9490f6b28b78516b121c33634b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909d93a96b9533b0cb6315d416a5f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940907e2a535450ff21762411418612a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5b45ff374ccb3b264c8a5a503141216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d66b12ad49b8567db93cf7bf3e7b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212afbee5d27f3a8f165d3f9697d61d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89403952412bb44263e0ff64c8f0be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08ace1d246e341e73ed0189e3d5f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a963ee4f507b626f94534f6395e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca1536cbe42fc7fd403ca0aa865f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ab29691df9bbba7fd8c24f51daf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4ee13ff160363b6dca2da60da0eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c415ee08f915d12e514e1d8b657b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29b4980a874b56464dc746c8258e99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4431688c664b0fe0f89dd80049a4bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e717de9dc698dddaf3e7ed8076ce7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fa6b8df105376e751adf0b4c52c97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f29117b27586883e266299b1010b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa7d9ccffe5f1ff35bfdba5c64536b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c854d8ea3fdd9d60d371fcf893e7dac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4828da7df918096bae5ebe75b7b06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692a7d8eea414ac0fb9349c89293a35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e974465f1aedf373343a7bb49a2b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a619935b7da7dc38012abc5e4a0db01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af7b495914649c2e3ea0fdca88c924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828489f12b3006de01da62e5922c6d72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b0ef76300ba4c550e7739d1c2ca6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307995c88a9b314821cde31cec7a409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f5a9bf219dda3b35272df6e0322a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c73883aa68d8ccef60d3f80f521f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db9b9a48f1b39d4b8dcd6bb7a042af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e576a3bd4517b120b6f4bd9c6c6c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3125ad59cb2ca964e2986cdf9449245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00809c908dd5e29777d3701400304a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767044fcbf9590396e341beb1d20a07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e896e5dfa820f000237da6e8695da9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119dc68c87638e9dc3b73eeb708678f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29215cfd931aaa6417325c0baeb0a9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f2b56bd37d6f19f92e573e02f110251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086bc81f72e393ab12c9ee9c12c7c20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ade02bac885f84f47f185b7a9292a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a27a463b70ebb3876f07510f53db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232479f2eb0566165428ab846dfc394255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453205e238b2ada6145c863f5cafd9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b98c2bd6c6eb260e29d71cc3e83e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a739bd868046bcb2d0c47a8496349258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384f95d1e08de414e560a1980dd4c68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df057acd6c3a0ce5bc18ab7884fbdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fcf40766b70277c4ced4a517ab67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53511c9b0807354b27d57d9da78b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebac6a5c7eb8b87b4792da9f9b14610263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b7dd84a69c7b62cb4f1737ceb40d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574a82734e5e2ab8bafe7d23e8e6ded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710b53f9bad6a0c18b0b7c46695d1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b1a9f44900a176323889f7b49468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173276e94e01680c6cc847c09ec97bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de5e0dcccefce633f45aa2e52baaf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a4360a30f8f324fefcc1eb99108a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4589ca64d76101da4a0608a3fb8546271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e35f56b8975b4f387da7cd2dd98a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bab470a88564203a7146993bdf363273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61d470a54f9546a6bb0c809e6b75cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96903f61a393ced845e2f3e7cf494f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36aae28d4666c6e7b1aead2bee8efc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe54dc0d8f22f99e28e6b80a4c7f22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269877c3c69ed0282f5f224646d5aef7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680cf7ff35d4f73d348408d677e766f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba228ce8ab5fc6a5eb78948d3baa9eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0802e5af087062d06e9dcf8b944f52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a1a125f714f54abc167f5f430b8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb45220dab624553ced454bac628a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a9d3cf09770bb9d68397e6236956a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4052db7b0a4def64ee33de86c0342285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a78c475f957f1f4f810c3bd372d52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b502d2d62688b81448806058c5451287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063cfced20827560fedd0b40b0ab34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9700bc640b3aacf8777cc1a906652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940a0e061306e18e7926e6760cb5a9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b8cd78b8a0f3fb26089e5b2ac54f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf5dde2751067afc6d1801c2036d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f6dd3ab7a2de4e4cb82dbdb3ecdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fe7a27c896e8e3b87146087f2db9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ef7086d3540b5444972b80637d40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4412b96e75e2f6a5deee3f5cf5e4f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e5137aaa5739f3b7a9b6405a1bea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a68120ab73691a18f865f3c2a310d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec7ffdb6b1e6bfaf74afd9b67fe412299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7d8b78ba0115fb8a745b2bff7505300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca14609c18b4e23d29ccec56fc14dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb91e766cbfb2cae6ed7baa5df748ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847115793a316a278ac038e84cf2a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7d66fec6ee1a2427b46880613453304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f275be873e2d0ac7cce2c01b70871f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b6aad29acade1ca0d026296dd4e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc593d5ebce2e6649b6172cd0e2911307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130575ad6283a1061849adba46d5809308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b26cd09cdaaeac1d8202cca719601309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d4916e0fbb211a76bc9281d12076310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a6fec63e90001d46303ca02bfbc88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16657564310d36ceb20a4bc09197782a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd9f2f0ae9097e031510271c96000313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979abcc0a84b374c1debd90ad5db68f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852facbeb07a6871d941f8aa901ca79c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34368de78c91ae31d9f77c645f5165c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeb8fe780643835b00936f172d295e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f68c61e7fb4efae9a496b9c87ace318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44bccd63b08161780851f340a0051319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21f4f2ac8d219c687ea0d40495d43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0371614a295c716c79184c9d8f1c7da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7866faf816b52f6c71628805ae73f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da46d636b64c6766a9eb8ff56d01c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337bb848255fd7c269c7df61ca93c74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7381df652e9ce3ea64e7d07e0ee0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3a5f9c11bb31c718a96b907f4cfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b278064919c35bc7186aa82846a92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc1f848aadd08c2223cf7a2175c93f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159d55b48b104409fd4f51925d1d49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b81a556b2d9c1738bf5369fa87f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d60218aee5c7372d7afcf5e2cc2815331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf26c40bdb7afb327ccc8e654e41c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250916992e37af7eddb768c01b7662333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde8e31237eefae977957e365644f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c46960d5dd22d423bfc752c55be618335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a525f33e9f855e9e32e161641b4ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14852cc249849ea159e152af15297e59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07dd3c6d54ece3258618ac3612576c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fcc88ee3e1472eb4c1c3abfc770cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7bbfe75025c8b4ede52c4d26c87ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efca1306edce1469e837ee7c93476d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727190dcf49f221d1eb37c03cd11a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f44351047c889a4af9e906a7a32be9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94a351e5e67eaaa266338248ed21f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0933a49c68da5268d35daff923eec9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1234f2edf616c67b21fe3a2edf42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8155e710c9968662a351d8e8f053bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae78026a42f283b082784274b509ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a5b344ca3fb3293ff410c69ce345349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3737dd23e3540fb6d2f7e87e69bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ca4bdecb2e6a131ffe8043d6b226351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d95ce0d020ac0d415d4d04d82e55b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f8a8bc4136474d7a1cb1e1fa80d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678faca3e054d1a8a44181146221aac7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b2af1f9ef479c910d86cf5efdcfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4aa4fb669d0658f4632199bea8bc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7460082a568a8fc4e3080b7d517d77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617d24a819fc56be35d0e6605550ce9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308db09082cd1499bbb4a00e4d6fe449359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24857dcfd8eea3d4bce96874f70586ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5070e3d244fd8ef44dc074ccb8adb3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6384e05680eedbdd684a7156d97bb35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93357e891fefa2ac3ed2a6574dce87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4771360d225b3fae153d9c66444b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3347da9ee0aaa7c00e5d44222a96b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab342d542541f057c4517587e46491366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c84833535ad62176ed16f610f474367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d30184bf3ee46e0bced34106b53b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db6e3273158c764501ef19e3d2513d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d6c3db58b0db989ef9c45687e239370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df58c2d9d4ec155b9859dad03175701371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3200d0a8f84b955512ccfa6a2678372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4469c20501ca5b3f86e7cc2dadfbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc4e2108fe4ce790374952911f486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33abbbc2651f4b0110ab510ffce7242375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30673a0297542aefc55e845b0b875376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6a7a0a99b2023c4524fe4bd29bc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8709b6b070885257a024a90405d1d39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee176a850adaf821b1a4291918217d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79764feaead138b7665359cb3c7232380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622588e0912f01846108ba0a13f8fa2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215344f5affc0df36c754820031177382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8847ce7e952585ee257f2fa2ddce46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7325b8d08a3da33267b7c92913bcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a1d51f6423e723186e0365a820b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e32e970cf06eff482161f1bb8f4346386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429163f1c7b394d96503fe488614206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8e225a22ee98fab1656d4eda865b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b3422db5125ee35e89fc7a7fb9ec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc059978a85d7716974e2970322a26d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2f2792eceffa41ec3fc7724b5548391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2102ba0d437787c4d0d956e288b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d53a5e45e094891a95fc6619fda324393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a30621618bfbcbb1610e07ff9769f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc92ecef43b302fe556ad15eca4452395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b30dd615c374b287acbfc6e9ea7da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f32ecb3be141be42f4e07e98b771ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f40697600e53064518393e4bb7f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bbc9a1425a15c498c5014524699d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a63bc86bf9c9dcd9a884d53b3b5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5697560661a5a2589f83b66ded17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83638dca2426805e3a2a38d813761b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3142fa2f7d841be9a784037ac0ca4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854410c4443db39424beb9835294eb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dad66136b9fcabb29979c6cced278405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fbac07c1adb436a90fd0a8281c72f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa44032bbb404d5b659d04f8db4955407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d98fba96cb9b5fa79159642e46cfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae90ef5e2a8c36095e71ddf30a06d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d193be7e7742cffc958d15de632e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd316caa7a4f79d9d35026bd7e2e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce46e7a8ed3d41cf7355e565c39e11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a9607070eb0bbadc90cf234591503413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7321c239c9108018e3d4f56b2abdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b23239b3cbb0a297eb03383c985cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba911b70e0a4758c0e2c4d98a0f8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d836fe34d3786cffd93917562c6e0c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d5528cf23c8decc65628c0bf0e72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8197b76f13cc20254a98d7c56856419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df22476e21502434a99f67921459d1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26af1c713f2e4493c20ff935c38ef9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17538bda32dd1241d61fdd9158cd5c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66512ac673e52bdaf3edb020be47e919423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059213141447782443548cae6bfae5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef342dbc9f06ae1b1e483647d1056e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ca858de3331f0f153ef23c992d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f2b8fac16534bc3fb7611fc22371b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5492ff96018480352c4ebcebcb2d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a5b6f45fa02d81e2b873fafea14e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2f8935106c3f20617384bdba19d4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5b1a65cb69430c8949a2a3d65e4e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a29d6f670e6e96aa56dacf5f2671f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33d6049da4ef18e11ab71a659bdbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4dd67bc0e4ae9427d372750a893bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0bed2daa9fd4d84dc3ff0f714534435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e33268393f81e4951f090538e8c1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a9a910ecb1b0302754d0b517042c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718b2766e7a2a941103533c7f2c503e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed695990892b82a9ac0d34737705ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e430e0e71aefe025f7c19ab96eb2e26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9f5a7c5b83b9b0cd8fae4a01dcba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc795102e1e2b48fb24070e536f6ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec4642c2f678166d6ff99735b23f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e8155e2618b938beedb76feca0036444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946e4508d4a8434610abb0bda99704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b4145f6db72a20362f5648f5dc07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033b325b3da42b82cee0f2513b99e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e73b99e746f59f87cae9a517ac2195448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f964cc5df1df9f9b3eaff0de77fc0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e1ac6595974800b15073fe2cd138450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037022859879f30fd3321b121c69dd0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96fcdbb97636bc0d3e2e4de45b3862452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f28eaad39ee81d70ae712e19dbcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a99ac30061f94ea90c404a298b6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc4c422b079c1fe0908740d13eb19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caab049490f640b8b6655b4b3277ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40da40be9a367e1182f7581e45a23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccbd671cd6c4da2b90b869107b8e39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2d9fed70c0a66e896d7c53ef378dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af3ed97e8ff06410c95aa27c8ece01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3033902d5f2c608cf41adbc55a33e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b3ae64f700acf4707287d8d46a646462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e74bb57a373edc5513ff8c2eac3c80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5306acb5be7c4545dd64848dfa0e01f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5218ee1f20042b712c2be793f59d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c96441c9d5fb94ec084487651a16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817702953d828e86a3d0cb5adff799c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665a3facf1b3461e6e39109a5b391c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532b320f2c5945d51eaca411a4e8cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e1adf91cf61773f4b6665ebc6756470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbf6a87d17811d2ed7a366ceaaa4e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf536f3c601f921e9f452614006e78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878607ab1a4921edda76746ccd318a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733163b0c2779f0742bb8fdfd7a95940474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502fe9f7ae3de27713a9429d19d2213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc5ee2d5471c7369cf3ce389783f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a121c3e459bb7034b7a9563b8b186db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae0fe0220877461320cd2b83c9772478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020866c37dc82a568677eae29f844b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53e1444619a2054867b3c03ef3f36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a238aea7870d9c65ed8303ce0031fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874275ddc0a6935fb96c8eef87646c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a6f5e39e00a163ff2790295e72a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a3bd4583a084aa49d7c63f3c4fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9529a8ae09bcfc64ac83fe25f3f0a0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272374d0112d6e5adb129c65d68a0f79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e50bf52923f8b5cee19468c9b50498487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327257d0ae8a7c6f27890cf4b243cb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb75f46da1cc935d47ac2972d171a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc218fe1291cd3a99c0aa20ce74a50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6836ee93aab3eb02aa89a58795374d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3beeca5c3a728a52c73a0fda2a34c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb741d44e001266eb836ac98cfe6842493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56665069bea13aaa6ec9fb4a520582494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2a435cc5172de1a8de3fea21bb329495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686600127a781f19579a54f4e6043b45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c6efd95d7f2be776279aa5698994497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a12c2c7e30e0328de919b65ade4f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e15d4baead63ca3923b611f097f77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159ae565190fb7cb0b135714135dbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651ac3010a5d463db71ac8c223c892501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72937a9f5938aeccc6ea308c4669b876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891c297fb28f828abaf31022bccbfac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7a15e432ae6338743ad1fca55a80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e4d9b0ac1d3e3dbb1795afa8cbea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab9c2d0865aa8623553e52ea96da1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bda913787cbfc9b735cfd176d9ad0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e8c3644c33883bb1177e95c9f9b29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e6ad5eba134f694dbd87940f885d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cce61e35704d60ad07b699b0ed9dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747bd8e52e3c5eedb34c481d350762c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6e0c543029ef9d591db30065bbdd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3977b6f1135f3c40c1eab3c572c789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6b1bfd7c2368af63df17703ff1640514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959cf772811c3946fead39c5879c5e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29cae6c8b1a31b1022f03c42773f80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed18cc5fa8e321cd1b4000881d6f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a65c60a5b2e6fdb22f303bd361e9b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c74c96d7ef6561bd1f2671937f1776519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007917e315b874419d980a4524cfa72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccabf4b5067c98009ed6a78a0eed24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ecb33f3fa24a0c445e5f3c47a5ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c802288ff768f101829de2fc16405523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f146bb96ed47c9f3353d8c20d2fe8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c01d81bec839452f144dc954b13cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa5f9d4b5d8821f66b7bc25dbf5900526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9026f6f17271698dce564e0fa31d3c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6f00c74bd91b9299a61721a84057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50b2346d5e9b2c796f49674f979e97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a121b5659f685438dbeb3d27b78d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661e5cd6a614b1616764d24dcca541531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3630f1debab02aedc5197884c0d68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adf3f7c6857467073eeb1073d0e470533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271434b1960993ea7cb0f9c303e3ff90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b14b14cfb94a0638c81c8cd6b94b7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6aa97eccec88accca83612c1c3049536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7faa5d8eb333884ff0fa2ad43d890537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bdf7037425d0d5ace64a567577a0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6cc3984a9e1166fca1872ea49ab54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7aa4a6a9e1bfebba47d2ca864e27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619235dbcec94f50b75e8d8554af4674541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b126b83966e87715d5a9654f792a68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4844b1fc5d8d855d80b2732ca8a17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662176f0705db86ca4cb1b74b7afa141544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c8675c10491b30ea29f2c82ad027545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f123cdf495354215d72973f4124457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b91d677d13151726e31cb46cb237547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d065dd1405cd3706c1f8936f5903aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45af860ffaf7accf925ae1476e2f16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab6ecc0dcbf8b83d3f582f31f6a3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501dcbe99229d3c7b728b04c008c9cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c1adb55a93db2190a1e57815c017552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a290aa74df5d190d27ab6fb8124d9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a7d99567a6edd7445ad5e41f7d73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c9811a273716793686809dd572120555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d151dba5f07778ad476d7dce826cb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefebdd17078e8f950071a49cb9f73d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b25209844dea1d4450735d5d8a6e7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fdfd6760cca6bb637bf813a68d98b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccebb05f8e30d2207186405e56dbd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0000f94059a9b29d7693105bb3399c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e8bbc9d496d5a51201e1020668ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093aa664cf4017dfa2dccf6cdeb57d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e392773a577c64ca2992364d919353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ab5b06085ec2e5f9b996c2239acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa48283da9b21c8adaf3af16bbb22c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df10c5f5441b0e58a0353d14936f8f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89794ec264697c4b1f9fb7e5dce830568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52471a1979f4417d62a01283189eac4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56665bc60a7f9df4ed59e20aabe9b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6f883bd4f8bcd4191ceebac4bbc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd40ddfee23677f09c12bd1a2eb5e19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0b6a9b6c82172c7c1302ff4268136573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb113748e4bdbaef5ddb22e7f604a9aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98cf20354fd67955d473c3722a6d57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e615dd24fefbd2b35014c50c373e3b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f405a5584bb08d29407482b0c8c0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce8f900e084d3dc14fa399445766b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb6f38ef176dcca17cb996fc3e99db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353bad054be6bcba9e150faa1cb1c7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbad74cd761d82170e8988d9776a91b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43637fc4fd2c9259ea71fefb22d8b0fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed341326946deec020c3a33fd66b63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ec29c2e1be4746a0012a81b1de24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa3fb8c943ebfe5f5b554bfb339b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26092ed71e4d8784796787596a9e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b542602b4e4af9935abcf02e1a18b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44116c1f16cbcacce55b107522d60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619786c7af9aaa86a02971e7edce3821589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e70522cfa2f874907493b1f2e416590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f8e045a504b1c055d1de6a4839e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4624101324c3c03abc5d965361154592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e10d86735424888041f76e63eef2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d180ed15e9b0dfde8a2a9d1a2d25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce41b816b0b06adbedd756abc6dbb06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded268c8f4c551c8d6214282ffde9088596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5768fb677fe041bb9ea35c4b9353fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b525f0f44e260b842992c6717b429f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c70053c7363210c40a41788191a976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a250af8f652b243b06fdf882872fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd9cee5b432f73abd0cb8ba917c30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8588528b6ba866ce61da648706186be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ae1d2758ac1830453f562f914097603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ded6d4ee9a0527a0907979424a1f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d196a77839673e6083b05698c63177605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde845615d4dfe1aa2029aaea51f843606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccd28c87448027aac535db07a894f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684909d0f88894b84f83009e81fcc9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837d761b50aa45af5baf61a58bd4381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021c7f5f4df840fcbb4545f60cf243610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8bee4e5762410e7019934517c93f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57222cbf45575e38578807ef888cd95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28c1efad0f417d234e07087c6241d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3f82a8ead3c126478a6d4152fb9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397eec9e92006e3e707c908aeddbe23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82ebb214de347bed081095db27957616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67797bb8d51324c50e725a11b1227617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df926778997361bc80fa5c149a1fbf5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071adc1e1868dbc0b2e41efdb379489619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa28282e26a75384381b3692d8d85b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb925654406110ab55fdb0ece70469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2df041201f0017b1471b167cb5652622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adec20f14e78b5d484dfe75ead2a20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2f1e44531a4d56cf3e06777ec11bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3d2d42f414eac222386043219dec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f6cf4b7fb652126001bbb6a09539626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a212eca7dc30e626ab76be8f548ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac21a1499bb2cbf99f94ad8cd21ae3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d71d1c8f124d8c4cd1ae857f333ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f1177bafb58a103efeb3e7986539630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b50162b0145ab644dc198910ccf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b696ee8bb9b75f590554a8c0c359b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac37c6f47654e6f088ae2ac0989a78d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d7393f3b7eacecdcddd6b06ddb371634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b936ae3f97c8b5e73b57b7c171f6b12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac611f85e443607a2cd8b64ab32a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b11758958b7ffa2bfd6765b5d50d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4032a41cffe6b036653de61d3d62ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b4573963bde73ce2052dad78533d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77182728f5b96a91f13042563dedaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5682973530c14c5f96890c98a06bda2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc29edd0c67fb40b37ce6abf64b64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4cf874ad152b09588b63d44249bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5736b6e5cdf7deb5878b7e23ccf75d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d84e069572b85a278e3da5d11a393645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b4734cf07e1a55b133bb1181e7bcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf430148f3d2393bf8401fb3d3cae9ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c78159dbc7b8e4e1f657180d5af350648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e2bb231038fea5260f873f5943a23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b96a4916f87830e2a24e57e1f45e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e9ebbf5d87019cc75eb19f8d8682651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f0d116c97e2bd319aa6a0be7cffb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d4eecd7851ba509583d8b0e4c610653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6664cb3bdd0ee864b97ea7042cf5475654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262b255532ba44002af8730402182a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e016589c721c6d5ef896275411c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a6498e76fa1ffb54a840dab7a71a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7274b75aef4b3e607a43d8d24d7a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8de025c7a851b156d09d9634e7b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dffb6f0e09443dc913b9fc5680088660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97559f85915808c5034c7889e9fafbb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf2c8b69678e4a3308082e83f9935662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c94154f523449832bd9ff81fc0e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c920984dcc81fa444110f88a43731664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf20318ef3e32baf0891789090667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630332f0d3ae02990c358d37268eaeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c93b957e2b3213ac06c400d0da19c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4e49f4aeccbf8629ba9f1ea6969c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf8d333a06304d636a152cb97b9fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1060298139d597a5bcf2c2d7b9b3c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286121c338cad73a644461478d152b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6feef57b8b6a5e232fd829847b781c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365bee8c626c91310ee3f55d723b284673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552e29fd1baf151ee26964eea2d0d58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d6e98e9072909c5b535d7fe3d625675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c542a4d16fc7940ee312c8a91b0a140676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb461e2b236289c33ca1321a41f043e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276fbfe2362153f1666135ff446be70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5989ead890c057954d775d8073bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c67c7a1c69965a2dce28b8c159811680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393655dbadc2585450b838b762088fa7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd21ff7f763e7e37498c2df3645502682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162421320fc8570ead2b5a2db4136a87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e117340715d7c64c5feb581009e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e900e7a38a8f9f969d87a4db206d58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7832296a8c2a43caf3aa993bc44c06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e121a8dcc80101817f768d32563e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8cf29841e2bcae4abb2aed5c482d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8bdf6296c840ced6a803e67685da4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2914001712d24705dca4a34c495290690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e6c642661a58fa31d6f92972f8db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2fecc7b533bd1a735ed766e7eeafa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a47e3d935b176d90f5eaed430cecb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d8efac107daed5d584cdac9ae3d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9452314f75dc64deffffea1f142d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe491af9ce47f56e85739ffdd11de1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8c42ff137179026ae60128786fd72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573605a17ed93d64a5242dd42f696db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918662febb846bbafdf778ca5cb29f15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d13d8e78b386538af5248c44b1d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48d0f551b0c1108a085954e91a2fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7c0e79061f037dced4db571948fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2846506936d2bdc3dde89c2c2ca09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ad0fd5e90fdedb8c477fb2355347704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ae5132949d5856d80e67b5cf10c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32b188c0cfb9f4a4334e6cd595061706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401be6c446879d194822ac22b59045b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83112a12f7fb946e6420322f77ae6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533ad27111865b5e105319f2de11c03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e2700ec9d9cd5cc1035bbf4e02c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d944b6d06659df62213e9c6499ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987162405de1d27f6e8f4ab419288eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d9ff03d98af52ccd1b42cc4cf0f06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8206fe3db543fe7d81a71bb6fa4a21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef60229af609b2f9f493603f9bb795715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81bbc3a9b98dd59039d8685258278716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3f25cd80f64044aaaedbc62e3db3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e592da7963cac77fdffaf9764c305718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450086c0c50bc7b46cf8163c100e823719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcd98ecd389e9559255adcb6d8e0a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec9550be90e7d06cea12593d7f935b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c57fc772ee598f9f24ce5bfad9d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b398df580fc71cc9e2aff9f5542b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab793d5a25f4cfcbd2e67ee42c0263724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9d299804a19527add129cdb2180e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a476f1bf5a13ca8236b0356b2dfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d50abded82b55a41766a4e32b168727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9d85697a91a0e6e6cf0b7307919e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132d59734a284b58bae5b2fba96726729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e1ac5d6107e9793e32a7d6a7581a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316c18afeaf1710a1574c550e591a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d513e3081d3a8d20b4ba88ad4366732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045efa2c3f94b866f3e7d813b9a223733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d6ba758bcf4d5893dba0c9eef566734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713eed664f0df5e2377db98fa45f143735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9368ecd39bf72741ec9d25e5adfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c918a9d6717270114548da4e1259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4fa74917c1ba0c9a53940a9205e32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a095f1005b5c81885aaabfb6f3be4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b3c2ba5d9fb8e34e9d675f07946a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfbdfb2a6c2797d2a4063443e9e553741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f83131f7fece69b3225916e597973742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a4c97d5a59e053066aa8766aa091a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd1bb57bd852c38bcdd7e9b3495ccd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406a72d40ae79ae81ad06715262a9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7510e65fd718eac8f85b5f6790017a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca4aa63454f7ac0d8643293dad83e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089cf1c08004323969920c35f814c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b781f0d92a7f95f46f84a2ab663943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8464064cc6121b90c91ff8cca96bfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ade8c2ef6629cb7cf3e1b28b43f94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a6aba60183d05d13fee94bd4bd86a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3871a4c0f434a506671596892f68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea86caba432fdcf6a78c7c5db9b220754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ed1d220bc64f19507cdf031404db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa0baca2887fbf83d9e4e1eb23d1dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f024054f4ee13fab2530f9ea75a7eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f671c4cb64e3fa17fc6845564e03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664bc90dcd15cb744b4b2d51a0a5d21759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732199502c9a0ca336957f517ed20a581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc249cc07b22041af2b1b4c800a4ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85040a8c6871dec73cea0fcc807e013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b71bd6b442200c95379fe9c426f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ee6b39f447bf773cfee3719a05605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000052fb752c924c1bce0accff735bf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b1a0d34432eea998b199681bb1907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac0d7bdb74243294db5a7f60cc5408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f33ad05f0cb96c8bdb22251583839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e9a321d41dbd10c3eaba80fd799c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ccd1f847ae669826ddecb0c4bb0b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afec451e25d6d466bb5bf43e632a9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b1b941641bf1fa0e20845425999713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019ae0c03cabbf75502d495b24487d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2bb4ff72ca4c819bb06557cde49b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0dae62a0ba7213d909283b0c2fb8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ced5c5d9c596e7856f23b3dd9694a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6b5cd52844fb6f30383e5f883e7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663016f7d3a31978717a98839484cf2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818691b0c0eb15d1b9a3ba99391eab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b827edf85c1948d0ddabaf0ba5d8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb8d465bd96e539b8f1e4e923556d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561143a5bf55f142af246afa8e2e68f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa85cae16c133c541ed329f2fef6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e88b57bdede5517b476ae421c0f5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3517f1956eac8059cc997cd24b6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a27c2a93911228dc220b46a2b0743027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c4d3d8861e9b184b66e4326c19da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b848475904999f075bcd75d6e3cbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b3f43c68fb227f264a28302c83a2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3c8636ebf9a020cfa4147642b2f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb9daa70b9d5a6c8d8383cba85d2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c958b5ae6b3e605fae94cce81780533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795f4fb56aaf46f65fa670a513c80434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050e2c3a0291a181897676cec3e90335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377fc8c0f94869a84ff240f5e4367a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be00ddf0b643d23ee057ad4a24391837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87802df4124131dc904f1ffe543d4ae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd01892e2aca7de2fd3fe6d67633d4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700e8e43659f2fba8f9922c77c9e5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c07575e7f873b294ae1367f25b90041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea406c96d31864ee7e7e161519e1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7108fd1e711e8b6a701008b8ef634d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbced71f5c4a458e4c097d682a782044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c951a3e1921a0c23a904f896f7ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c4b49fb22b74e6dd810dc8f1f147346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681a8c52f0839196b4d2d4c3229de847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab9d3aabc121810b70fc541c0448b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73138577a9b414acc892fd58f58706ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af26304bc60e083cf37ec44809a7b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a458fd04396bbc586abb124cdbda151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2a23d407cde73517d3a687aa53e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340d1c78de3790d1ab4e50b332ca3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074f36d91c85b674dc34a99a842e13854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c68d7e05e95487a153b10a9bbd21df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea975620410b27f42594a8e94fbcd6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fcd5ecad090e46a137b0a580e906757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528dbd89f4b838aee487e67eff26c1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5153dd4da26adc8b6f3018c662ffb3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47ccd80b864ca2a7ab0025abaeefbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf0c7feaa3bf500acaecdaea62aba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591cd7bfb54ec1f905e0a8573d7617c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be61a97944f13c2bf9fd16efeb8092463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef45f4d67ae9028d709d558bc8b5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f236b1654503868e607ffa64d85b00765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381cedcdcbc8a8aab72d6d1f1550ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9fd78ae968b062d233ed913e7fb3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb93e5c61eed7def8fda6ea59789b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a161d5f96930e55dceda05b297f8a4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f506e7ee629755728fab854d5ddd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f9aec61df09fa8099d5701eea3e8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778b4ad6250087a51826f44ae10542a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2ccd77d8ce74e35ba76201e7992ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fdba91806be800841fd65fe70155f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22f9daab413590fd7301d47cb0da4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2185e4f68045fbc49d346b69945bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6f2c2d663c5e519a4f8c3d78e44977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362e9c1c8a9f4d6340990f117351c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb4f8d19311a5c7ef4f1d9e456fe3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ee7bcb0d15b66b88b2dd9fd703d0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2981264bb0a427b4c67cdc536fe8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8563ec14d7edb202dba596cd046af7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891719a7d5e5dfda4b029262c0d061b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd571d74857dce78823967b60db2574884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc5f714499bee3121a97073bca820385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a7151736f9dc582fcc7754ae0c6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242300dbf413883943c623e72ce1a48987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7044dd328becab331c7bacb9f87ef1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388a992e5ca0b072755c553ec863de489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb82872597f98c62fc5c4a7c51d9b1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b1e4b25ac1950230fce402118716391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6569281aecd676b62c05264e3118c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacede38828aa7ddb4422966608843d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd2ed4da24e64ce1f54e559866fe194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25892abe4a0549b59170e6dd5cd5a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf9fabd2ff2b633fa6dcfb7df93e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3aa6fdc894447251156a5c3efa0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b9168775a29e519dc4a8f0fd6933598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65f823c0716cd4c3c34449961ba68799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13177ba2ab51483c1ed0dd5462ea5bbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549547d97b0faa21145ae02d53074a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a737537dc4a5478e55179ffbf41c2c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda1d1bacf6bfdbae2e9bac38d521f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c76bb579e5b19f11e680c6d7277725104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828050eb14fadf27eecadf3f8b6d81c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486b5fbb6e2dce2075fbae1eb6a7be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84475089a6c96ba12c2dc59cbdb78300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f96c821ebd0755b8489db4a26c403e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f877bfc64c7b867ae31569df8ca0a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a94af066927d920c8736e728bf808110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c69a4441c488e4941ce2b6443d2f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e525c73a1140a0a751d5fa76465c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee7845c45bb814fc3b5ca6841545bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e0a56ad27410b04791e80d9e66b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ced06f9b8ff14b2165ce47084dce6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892304e2b04221d15688023f31b90ad8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e87f5003904a7c21b72eda96d053c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeaa1c01aa8116af07a576a9c035f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126a4e8eef0a5a34f6e269752a28438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261411f0d8675c6c0e3928c8754f297120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743dd90a773651cf851a995d7a9f15a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df433e1a387f2964d993539f66c87885122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d3b489d938b2ea0bf53f63067286123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372cad1331c7c442a3116f8f0c80b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77cca73d9efaf5f86bf0cadf3a5313125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f72fae2ff32abe15154116edab5a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020504580266c6fc71426fc9d54af98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94b5286e16c753f6e5501770ad216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0160a6245f52946f42d2cb117bc63b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f56a508c12c478042321d1212439130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83857b9e5a6be9c2b9061f253e6963131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4dedc8dcebc66a6b44777e3ff034132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1db7fc5cc2a76fb505201fd5d4362133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b3cb608364b710e9a1b4ff1916aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22ac53c6ef4f3e5a71417cb942784135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ada7058c3d3858b0116ae5634a44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda99f9848cca3bf62bc349aaea0f71d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04d0ce28cb20d5421cae9586bb29d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9875f95c4b0a84033695c5d7112676d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501c7ae9d696223bf6f0d040788a95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db070bf15c360ae21a5edf61828315141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ce9478a797a9175b42f2a184c7b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5601c955b78df806992bd352338f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd3ff894e74845fd8b9629d146c9eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41ded2d854517e6ed61679a6cdc55f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49bd0e2993df93956837027694a97a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f116c8799c0f4f2d73aeddfaab3d455147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e446571359a8dbc13a1cc032214c35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330188635db087a558eb4e2d6a41dbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb547423175f7ca24ca8902bafbeb948150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4508221375b65eff48ff65d0d04f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e81efe4750e2bf8d2c46b792df4640152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb21069a3d97a8e72b063e210bacb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ebfa4a3493c4917e315275e88c8fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ec6779577adb4e0d1df34bc8c41b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b811a10f7b7d147153039ed165d2802156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623dc5b1645baec49e4cd211d2a60d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daeaab5f588a92abf90a99c605d2ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f817358c1755bbb0763ecd281017c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6099493c36aab200c783cbc436677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23cc760aeb553a5e32bf8e5457656f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f423f19fcc8f99c7492ca091e8ab2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbd87c5b6afaee7b22b0acc815c503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8f9b627a35995fd8b67867c3357f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d005295a93193f0195b3c5bfa2d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e532c275b26c11d060b6529b378f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a75bfc128203f7a592293ca38d63f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494a41a3e3d3438562d5df651b5286168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17d6ba3f05bb79c1f7224baf007846169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb488784801f1dc714cd8397219057170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac62bc8e90fdf37406031bea04da10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889f771d348464f5259d088dd27522d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69353e78c9dd0fc7d786690130abda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde557f7f47753ed6f130e0ebbb8d87d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48f8c918b7dd0ecf663c173775d8b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a868a79ff9910550df13dbc8f576176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831331e350785db7fcffab3f47f35108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60085c24f424593d32425235650b37f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa364a22ea4ed8ed4485f60381ffbd89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9fd8b4729a036afce849914a14e95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf65a2e7ee927d739be084ea2a2235a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcf26be379add46c4f861324fdeb0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a7289ca6d575cbe83f4fff9ea6dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21601a0b238ea384b154acecdb09b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d977407681aa26547fb89fb35aac31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a99b8be82ce091beba5df79b9f5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512dbfe41de02069a48184306039ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c0d3fa57dd17a147262e10b5d47cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215aeb349376f19bd1ea086fba32224189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b8a5898b67f91e0562b8060a400a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a0586effc18a648c5b8f2fdb654c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e49618027ccb251a43cbda32262c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c49f7282a9c65ec98e8a6743ffa2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7dd084f5c7304bd7f08ccb1b10dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e526a0dd3b5897c02755cb61b6aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb39a1baf730208ef50a07e69ccba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02dbd26f13e5671151aa1a34e9fb9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc63bfff27dc15f1f4f0578029a9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3916aa5a9c93369d25f52167238a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ccebf0ec7f8d216e761fcd5bf2c0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4997a1087c9871cd4d3f7f9c7326c1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfec120a9187b12703c970835c2ecf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef076c91a3dbd4522bd8861794c072ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f73f809f3bbe40023c11f6201649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b560218b90bfaecabf4e19bd1232a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d7470dc8323bcf1e40a78b56330d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade02209819fc0b7e57696a6dcae00b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d2c8da24f33a0de1f8e9e2b7ed1d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f0d06875d9776bdfd29d5f7ae7c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83fb709fbae61ea94c411bc20799b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47308445694bdb0f5e97140819279d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b5c2bc6f5c735318d21166ec97ace212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f658b32b19869b2869dedf62b6809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b067c7eeab447f1879ce8422e6822d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f06a833aef0ef9c34ee92f27bfdaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775d4f33aa181f7503fa706a38cd987216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b5f031816987a96e2f1487371088217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab8575eb230353f034bad5c6a4903218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aff70f96180972d9a4f89f87c7123219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be43042159980bfb42e10ebfcb0072220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446f90eb89e345faf6fff6367c8a881221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c8b7a83737a61ae3177f124f30fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063668b7e9b64ea8444d2c3846dc2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff5143f13dda2bc0e646a4b7399b2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8820a3b048c9e7d9a29c5f3733d858225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ac2bcb2d840cf01557fc98b271ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fab2ed25888ce06514cceebb0700227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ab6ad1bc0749f31cef93265d9e6b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b6e1b95e95bd58e17e001ec18b8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01cdef2e2995931a5c40b6327f26d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b2d31a6581d537f1b2d7ff7b1ca45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd4ef8e1c4b8cc72163469af5d588232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eea7d25df444b7105d1c0df8b65c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093c7745936949fcd3453880e0fb93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ca6b4088811a43e799774bc3b5dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231402c81d5bf732d809837a2d3f4623236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400c23fc8d228b263d4580fc2cab1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b96ba5bf0cd2dac074184009cfca0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2deb866aca5c0c90ba7d2979ffe2bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eaa2691ea745e6dbbeb209009249d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907c800136aba9cabaca95c934cf8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc885324592ab6c3dd3ce2bc4b82a65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb79dbc2f036c33c8aa8eb44428f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d32f12724458cc3aead45799eb2d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f062a12a6da2df4d318ac4630442a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97d5574f1335b4c3d3e9baeb24867246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca84b0cfab4e64aa667bd65c274253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5f47e846261489d2b6cccc30fd16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4185bc3562a0f75dcae2145d60146249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f504b7a1ad7eaeea7d1b795996f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661784611e9d41a51f9ba8b1e3afafe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea672f93ee7da82a96ac881b6629c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bdf8dfb5836db50063d56c7949064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c8b81050dc261f5e70bce6c8013b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6881f6eb411919686d0ffbe291e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4a9fc93eeb5665453d9c6ae7055e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e4efebd1376586526954f93aa7ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd718e41690097cd6744b74e0ecfcb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6659dd4919dcae1f08e248dd323252259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0da5ebf4c96ba1650fec9223ad7d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c754e5ede86db02df8005b4d21a11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b6532bd350ca2e0ecf24676b861b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426864df84911796deac7d86b180520f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f97e1c1a58d8cb4f9cd3e702e77b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f136dc06bffa2c7e8a9079d73905265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3862f90ff569bbc7be053a8db1643c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9fe9413d0c66f7285d3fba5e9c3a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2ffcf21d656c401a8496b42a8f9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7904cf0ad13dd60899011cf4cc2b66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534f9025e5ecab33a172d2f54cc8121270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97c9eab19071f3f21f5f1a89990ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285df202f7c4c826fb83ddf2fd37f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee8e31614c048fc85a791cfe85cea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129452c187ed927cbc2c6575ab27d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc1c3664922ac346c606930f71efb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a5bcc1c99e3ef3975fc4cb18d17b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498d487f15d141799e24094f5fe90d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fcee757e00404373baebffa607134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d07694e121edf064d86c7de0a8188279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26186c5d92e55883c30fe73de47bd82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c491459e9bc85a51b29902eadc2c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033878c1898d1e899debb2230906568e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e17f306c2f4ac2ec77a7e99580c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cc4e354075ef414eab6a62541ec97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c74ccd9e36085230df0b8e254ac12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae752eecd2cf170b8300f8bb307ae9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0be6adc22471d87d6aac03e204d24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a5abe06461d69e8283f468b0794b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d9eb0cdd6e11350625607591d368289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d8ad7d715175b6b63eaa9b8709bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03933eada21a846c461e928af42117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324cd336265dede0bdce88279a11494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464c69b663998762860e588ec5a751293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47d8a38225486aff1df8b84fff741294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93021a16247d234bc48407ea3c6271295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc37ba27ebbc33ad4b8db16459d2dcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d17853de2205c9b7f0ce19fcdd01dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722e5c50412e4a6c57ee557df0f06f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2132ef1d536b116e585b642d7643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963d1cf8ea6118516f20e014369167300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae456ba871aab5d00f20572885ac24b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cace585a49c826c4d276fa13441a40a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8760a8173c9814a8ac8a998e9baeb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2db7e21edc8cd4d7e3fbe713ec580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06017ff5b96d89185d993820a61d29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89188197127648de418ae8ca394c6c58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde36ad57632cbdc06060a245d8ec2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba186786c070017fd387d9b0a900ef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5472b8c80e9a625001e0fd173544f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d925e5ec9474b4153a8d2467b764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d06ebff0ec979793e6cbc1da565c24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59dcb211430a0e9177b502ab54ba51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcf01d43cd919caf747ca09360722c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfb84edade2478c517524c7ef4be4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60479c882fcaec94919de916bec507315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05ecf182727c5272d9ffd154e5ebe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87810a9d1472193a8ad3dd61c42a006317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164c08652385965cbeab69a9e74958318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a20ca727fa0907ace08b43334d4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21c220eb8b998e8421c66784eb796320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dded9ce68aa689512fa5bcf008754321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c005154e2dfb7b8ac453706a040aaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ad4ebb98842c5a2b6d53e5fe990c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013be6267b8fbb1b2b8d42081960f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a9d7c7832029f43487bdbf9d9fc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab65cc98a01960367d0a7a88ae89ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f236bb2c689cfc2eec491802f9c891327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3438b36cdc978a9b3b6593573422dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d71847fbe03654a760afe2e1bb6d8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f96d89aa37a90ae031d69b7ef85ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f439e5544369142f2b5623d309846c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23440a65af52624236e55fd0c1bc3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484f989adbd7583668c09b76d339fbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b668de0e0d995de1621d19ceb9b5116334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19e10b8e01520689e8afb08b40a9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d73d2a2c8a6f5b728e35b54c00cea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79f070807619425d2673cc699a3f2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbed3fd7c6aaf2b92e03a187c10695338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67003f1560f2450fe77d0251f500f3a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5fdd02e9d934003f8dfb77367e980340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577870ea9acab7b188fbc76faf3e89d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aff126166b1a042af5859442ea090342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8981e18fc770f1c75f2d22c2d0a26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a511035b3f6016d0aa45595c09efc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eb070e2f6722194d1fc3bf0f149b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0941706d0e2a968c45485bc1f982974346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb2c110980e75f03145919e7eea1eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba42c76e7f548bf1a6edfaadb767cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a8b0357cb08e2f6884d6694e7f20d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004249c51d416d80d5b5b5d7424dffc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0f1442083834261d440036b376cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a29c84b8a47717e65124d555b10bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ce84df6719df6d0da997bfc648213353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b00d01ec231e9c39dffb5d5b4d1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c35dfb88db8c95599cce40a04ba8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98bb68150a7c57444cd7bbd7dddaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672ab8004231e7708c150ba3134ac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0ebc3bba6b476e25a2c49fe4b444358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357ede3de53a3e8674ecb725968e71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ae2d6552600c952598ee4f01784bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344186bba2ebe65b353d9121ed0cd83d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf2222bdfd60211d2902538af81909362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df06a909643d99582ae8214e6fdf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b917ec8cbc1e01502a66e83bdce5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98020b1464f5c1a3e24d3602c689520a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59147adba83a643a537f29dba6a23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed928b7532775b0c3cf820cb62e92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd8ce39a635884d31e64230dd4279a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206d5153bf7d0bac5999abbd48848cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdcbf8f1209cf506d2f224d3a49293370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8284720374c44234b08827cebff4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce00351a49d10acf4f5b36f87b173372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03f1865fd3b166ca5cbdc29369a01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ebca61b6f06ff3f9cc723973b1a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13996d09c05df355779457d81533959a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb30ef999b087d183cac33453985c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917b516975289f250c2f68f8732c56c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc2b7ad4de67bfc011ad2c9ff292ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7590c5770fe70d210c88eabe247f743379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447681ea4a1e64a1f2a54498345eb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef726d1352a2781fc25aeed3a6288381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780543aa354bd90bb42a2137e86927382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afc4620758fb1dc8c1fce3400b1ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab3c576085e785a667d195bdb31f66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b824380ceafa046b6b1bb8f37abd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36393fc0889b7700b6cf5aa49cd7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789dc79f3907ae2272206780b7d4546387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500726ec0c4057cb1f3c02d1ce724e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f85348ef057be93166135cd99714389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fb8a2acd9a07c6b1aa49092f42a98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cca54e9b8f6476b44f78f6e8cbc3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9631ed871ed0988bcef53b3f9109a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e612c398e7f81e1d853450fc848867393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b8e8cd3b29029eaf24312aebbedb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9705d54c50e87774d37f71f2801f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5bca7541776114762da09a550f1ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1cbd9d139d13da883540c37407c52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f75361a63687aa9bdf9848f917b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330bced8c13fa32dcda8f46b17be17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d8448fb29598da76757b1e16f420400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c3b240820d1ef16c69ee882a59ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167828dc0e534ec86bd9839213754376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01369ce708788a90f42e9154eec1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e951e837224a9a3facce74a35d52c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058046be3d627c84ea014099c20596b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c5b9a2c69861125072ef72a11ccd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502260a6b5b015d18746d59d873930e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83b4986d790a694a487fde927094e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ecac064260d99a356e6209c08a0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d8fa20b70d1eb0a5a9c05216935fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097f8247c02fccabbd95f3f0abbda72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2ad8b18c88011a25a375c0aa30a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05d956d3b8df1dd13f890faf6a6d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3247f58fdb7d59569403868026390b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857294db9c8ef3c7913d86951a475c4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03352ed0e45666c9cdef9fae1c2f39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818244c2da8e45b29fd816c1a9a32d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e1269a81eee8531a686302bda657418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df2cebd8cd01e19049e158daa714c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b92c694fd1a6c0c43c2db541ef02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2f85aed6894bc1c93da000f950dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc027b6ea7ee239ce407c8aaf48d91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe98ad55e4ed400299a3190087a11f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3327ed6aa9ab12e95fdd2556f570424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ef553b08eece772765c6fc872e87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7324fb39445af8f9ba89882ceccf47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb515eee9deced8c459b22a0276c9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bea26f547c35c4fc07e20dd0132ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e697a8acc1ae965d950b3638099f36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861453a25a91b19652e083a01fe52cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4ce33c865f6f3f9c07e6a2ed0f53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405069feab16023fc76f828ea3d5b28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e54133c411ebf9be015269bc45f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a1414716d44c59ddcd7101fda292434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b73caa85076e22ce2ff70ed8204ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7064073177327f47234c507326a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72d8c8d6439b8799f0177244d8017437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fff1807d83bd38da21b6cc96a5751438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260ae0944dd3b4a7efe2d7e27a1d504439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6926926c53d3b8e92a39b072fd9d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f24d18e6d6882607cc516a4893622441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4985cc540531b6cc1374a546ae87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5c2a7e2dab0b8e66b9e83941d6375443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585014d4af6eda2f03a5344e50188de1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983fe2f3b04466d7e398ced092a9a2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12cfdd92816f242a2673a28d764383446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aa9495308f8e6e174cf40334fb09a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e08b80feaf1adf09fe3cee8877e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd65cea95cd77beb85b490148cb978b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92301eda53e194724856bac6a0b1f45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722242337ae27058c3131e76c4f08dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c9b9779170d495d381d67add34425452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0edde76c0d95e3dcfdf7bd02caf7f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73d5508c03be8c13b4c5e3152fbf2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a6a4b06a60bc556fd74f5912a5759455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210467dd71d023608f36c37e6d528943456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9298d782802e8ff13036972996ab2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12cf0142d7ab42e27e096d280262f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446419e3d6dc285737b929c752dfe98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a57280aad3c3e4722895d39a3ad71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1488f791688744723ea68bfe86cf141461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920841a59f4729d660d137c5060097462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759aaf91916a3f5a0d841e900e7df85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3dfe91f76d1c59a8fbb659b5bec85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f5faf77985fda6006bf3815bec2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b5684d5976d23680dfe326d16463466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81c8f83e21f8bd85b2ef7f5aa3bcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511acfbc1831388669a5b5fa1c9d4ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5518e7883caa8755c8fc00e59907b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521d6d7dcd55f2fb8783729aa56727470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076111be76c8a2a97eef8a01f70b5bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d4f9783f3c0bfb0945162e5f028c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a3f7fabd63ce5777919fbf2da989473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9d8d8d4667e74cfd8933d9da68bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eee11f0dda8bbad35c9c840ee1879475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22ba249c9b0b5b363752fadec80b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76690301833ebf2e27a4a7264ebae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a33de7f05ac5b08c8c0062d63588a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a739e6a5c0d882a40a36f7ab80aa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242f99203015f348237f4684679e9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd6e5b1436ec5c562feadd395c739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64841526d30f5f9031334feb93f4b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae842287ee40293c0a7eeade8d4cb57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc12c8e44c14ea887364b49f0477b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3c35804783a1e3682a7e55e97e7c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39d5b5fccc77e6b9f23e70d4fd20d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf30c0b400748b3f44ef3ddefd0eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63acd6586920b2888d29003f13e703488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d2da4555eabfbebb14a0da385aa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3701f4f560bb4e2a389865617f93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ffd7b25590ddfb0427ae58f70040491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3b789d7c587f2a9df8c52533956f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ff54b6bf9103289712a343a38bf75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b2eb59bdb338a0df8bd5bc2b4cd7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359c102c7c9e3f6cb514fa30eaea01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef6f674b1e30ab3e5cf8e88db719f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698733f2281598867e051925a58756497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f256591c9c1e7973ab6fface3995f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03605415613f7bdc4ac258297d51470499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c35cbf4dba2dff46316aa4a96df32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7806b4520e033ec282ca88d2e3db5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f93d6784c2f565869edfe9556810502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f1442162a86332a18ce9d2dda73a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b994e628f04ce722d3ad248188e7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b13f42aed48c047a45f37f6a598c2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87205c6b1ee420b858f064bdeb9c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a435a2afd913469c5a087e820efe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1533dc6c5e4b0b204f3ce58ad6022508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a575c0a573386dc6e067f131fb3c9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56731cfe92ce55ebfebbe6f3619b99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc4a0f7aca8053e9d13d78682cfa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb64c71802a0dcd6098a22b4068cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2549dd32642ac81228f6a41da07c486513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c4c9c8f36f5ca2c97f21267bfedb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2069c3127db54374381f6d611169ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc9db4bd733271677d0618ccb6a25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5806e7f4b822ba8a0ca2086ebe3540517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b9be395e9834858dea6fd4e58528f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dcde226f69923b8ba2b4cc418bbc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3923e20715bea3b42beff3a9a6330520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a630d4ea372e33f649ac95b3c727521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eee39f2bbcc2bf2f201229f0d7223522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8cd773b080d60db056489e8ad87fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b562cf00c5896ee37b6c49362611524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06dd0107a67bb10ff0c0fc8aad657525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032875362750e0635cd27af540df8e8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dbccf144fbe0e48e74c2154a6e151527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b5a933593f379633177e037a4411528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc5c96cdc06793bd4f8d7642183d18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf7dc3b1eb78cf5a38c240861e7d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d501a94799d3eeff2df41084a4d3345531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b530eebca02d6ad291e2d0b8cfcb738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee9e9e9f19d18787016c57dc9bccb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58af03775237040b1a00a87b77043534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814078ab395b8957c15f793d0d3cfb89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cfd5875ba3ae28cfa267d6beaff41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3381af77e0f752c24ca2f8e7d121b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f504c72a28fc9ea2ef07d553896c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2212c0841d4e8027aab05dc2bf9cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa6a3e2c8e0fab3db58c1bf4e4652540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d727db866d07a088bb180d23409328541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14102c6c5b3f5816923aebb97f003574542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d4d81d0c7df19a7ca59f2fdbb86d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b913eab234e99983bfdae5b9a7c521544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b4617fc4a1f827108f4b13b7a7c60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa978a3e34c3d2534bddb34a386c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50fc151784eec761e49e3dcd866eb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c28333db09a48a73039be327ae206548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0b957563a75912fd3b94281d5de5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf1ab49b67d63c63545b388ca3ef7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d86d01194eb79310bf68f4df9a347551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a584dfb88957d481aab88da2d61717552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98699827ac0752517327fa840f1027553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654bef2a05c078bb92be6001e55574554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1c9b803444aeedbb401e013afd873555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf0c7ad2aef893150a697fd6510ce4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e4e069990c7294ae10c78e3cd6e1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd15c8516690f77438cdb2041c3632558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49745a77fd1fa897c36382c18a8ce6fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452efaaf42f88747010889dec170e91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad147ca51f467dc837e63aaf369d71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f772fd45ad11ac283ccc4bb2f6774a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45d51c32143c9f90b64b7f5eaa979563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04bca8c0ee582a879a6b6d8576049564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5914a7a2af3f38ff49f069c2da9195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b746e3432296b3ba29aea650e8ba11a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8f51614e847fc63f7aab6604b847567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab700fdc6f5337c692b2b6986e702568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa188fc4dcd0672ad62041b894d2ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e82cf73c7e5e4fe7f2f43913f0646570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d559232e34e9335a595c212b8ed6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6760105460072de0eaecad8ce8c63f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd70cdf4715c3aefe2d7fa766ee48a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774169b3d92acb53433c161ab5b2f4a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f5b947cf6f85fd1678faef2f0a70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff527ec2ce5cf09e6d6ba488ec6d48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea4a445ef390fa169163c3e4781fa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cfca29a19bb044d97f0f887eecbc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef187aa8091ba4968a698a62cc4e88c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2bdb7c515d83cb4b98202ffdcbb7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7611f51b96ffa9293072d369c797581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7693a403ff99a28d8118691f1136a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befabf20a408dbc7034a361de2bea8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80256f7ceb6ece32abc1a2d29d948d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b46c434eb2189a1bd4d3006d6df0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c440ae7cf91e5666406bd7850b91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa85d7c10fef7f69aa4d30929a7e84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d07bca88bfa54cdfdfc7f109685a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a2f371de26486459380b1bb2b2ef5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f83088b4169042a3e427c8494debc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0eaf5e8a6ec0029ad03877b53fa26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5354c70c95ed5cc71efc260bb6a055f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ba32a7a68ce3b4818f2d34c610094593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2628fa4313acb12817da87604648c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb5eab66b13acaa08ab229b7c35ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454d1ba24a3b255827ce9cc0c738020596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da7775cfe3b12ec41255bf2a56619597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7dabac89e09213c6a765123ce8a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cac5aca738e987f756e3fbc450829599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40efb6002bf0343fc858dae1ef87e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff94db8c563810e40cae6cc412dca5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f91c3a04142840a064a4d6df869940602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65fd6351a6803be7f6025633e1019e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235de4e69fa5387a314c15096bd370d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d0a622df5bd6fead121aeb9605fbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85f6eae7bd4fa6e5eb2cdb430226c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cf9e19eea095866b0178173c78660607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b82445b681561e72571c4887a3de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f11f7667e7e0117c844caf514aeea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e552b999ec97a093391ade35c97cfd4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc951c39096944a6532156dc05995ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d8acea2dac17bd4d7334c256ec94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ae5afb750325eb9d297cb9af14df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb8b21ecab671ae0b09be3e2fd5143614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba0ee888636aebef0a5e8fc31a49f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb66b2c5cfe9c25711fb9f7071b5db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28662a2c6b5ef95a1b69530e87fa39db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7aab345f459690fa7f8cd5c0fa687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f26f1400f51d3b4abbaeee758f87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ccaaf38e29609a45e579b54ec785620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94c1957497363c79b42f298ba99da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044adb4fae3b7beb4bc57d64fb0e66f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce9e49d42f20271fed543a78951b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c6b8011e1901cc3649abb3b93ab8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865411aa5e5fcae5fa62b926f5f2d651625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080f667796d850679df62319ab97bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602b1b4124f0a99d5cc58e45447375627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720ea5c74c210fe89bfcd71443dc097628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda5759323fce3adf8884d7fcdaf858629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c334181abd6701f7af6e9b27f847199630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb82c8e205bf40b3f4412e3a0677c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87c4e3ce90e8f7274a1a7435831b19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d413d608e56362529a49da7ffa8ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615295ba465849b17a10c1a1db9baf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e92f9d4c9fe3c3727db553e5cb381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90494d26c8fbbfa13d763fb11662a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b40bf7bcadf4cffecfdfd5b2ebce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161653cfec35c42564d3ffa3a9e1c6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b6a01ef980612d81f7ffeda35e95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9ac0f57eaa08f82848d88c7671fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde296e23a566f594596bf302cd76a30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f115f1fc070fb5e911c48563d0bbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2c6cf3aead135c408367f8e2ebb28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc3589fcc05ea068c9f841a0987ead644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452fd73fe3045dc2787bf5f28d11130645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008b6cc99c3c175363a99946a8309e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8051ea210a1af48b0b8ea280ef80b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712fd296aa5498c5c1e1630ae2f360648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866730ce3d13e9b0ffc87bd17ce6507649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a12bb5f56e0e2e24141a4478db19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9295569250e786cd4bae61e9999a4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d2817b169c0061dad2bb7e203287652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fa0f360d13b580d96a0081b1fc25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420e9046c02c3e11d9076161f15f3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c234fa7174d5d632b8e0e57190c9ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098fad7f4d47a7351f4b15d0091f788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553771f9e900b62db6d4ddcb654ee4fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e30333fcfedfae07b5b18172087053658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee52a1c76f5cf28081a9f6e15959b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed9e6c9e536a6e21b8f2a1bc3567b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff8defcc2a812e8c5011c6bd1e26bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7104fb03579b40a88d2db46a9b7aaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604453203da61e367b75fdc43b580fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83f9c48b9c3057d964f8d73795da6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832cbe088cdc74c3d93a0cb2b8ee56e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93cde3a0784235009b6a137ebd567666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ebbb5dc1654e1eaacd4b275423ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5b2df71cfa751487bdcac34be80f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220c6d3a45121a8c5b17c1f1fdf2ebb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a0cefb2155902df174ae44d6a3943670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa65a308737b55519de99676254884671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3af9f3729823b9e083d03cd46f6f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bed6d50c87dca722ad5bc3418ebae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d048b9416e0ee3d7f9cc6674c1754f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83604d25d950ce96638bf4d285472dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cdbacd9102a676ac2d000a9276aeb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337d3cf228eebefe218ddd649b6d2ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f299050176364217c78634c70a223678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6947b4c1bb361eaf0d02b5563212c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db13a42745d66a7355287a0846e88c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524304f420a594d2f3fdb1ba3c472f59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb6b73e46162924988834f0cfd4ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a857030820f0b93e18748e0bec94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44ab8486a89d54a197822d8cf8d289684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97396eb22c2c0a8fb46031425f1bb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668739dfea2918538f57b704cf57bcdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e2b0a052cf3d15bdac1823ce99e91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975dbce7bae07d4854e0363643db27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4b4e405958b6423242635cf49577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d6d6c18c787e66b81c2219eefe28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5ce41154752edfc4b2100fb922f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed01859c255d007401d5c46156044692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ffe8405d3b91e154b1eb51fa6ee0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3dd539dd9f4de427b40a3adddac1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54891a75efae586e02a9a7969fe516e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d0a460117d85ab353f551849f9ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b584e201c09641dcee98d751ef9f64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3542720ce6a3d1ebdd812f668a7d28e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef0d7dab9b16582a38bf56ebbbb78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594ed2fe4fcdad304260ff10719d5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff58c69cbd4b96f12d743a4aa7ecfac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9818ba6d4cbee6cf9bb93af25b70f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90a7efc37430c9537b072df6887621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716452914eee2240bc5d7b6257dc6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fe7697d25e2b3f384a5b1d35a9d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0270b1d17dba602ace49616027193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda434906da43f74ad63577862c89d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4066e24093dadde46f37aa2ec8429708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9f3cf01c267002f1c83a9df8357f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226bf04dd7f59943bcaba0bb41be1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69545e3792574367066b2c2086f5c6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045892a9a056539ffd21129dfa077e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6044cb827c3a00e66825bee413cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fb383c7994a82feb17ec3d0ea3946714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf5b209d0395808ee0339757dc2e42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24af1ced08ce506c643b2bb16aefe8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e6200e6f5965352302738cca765b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d28c68b4b12f7bf64913e4ac366255718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4997b1a1e8b99054679e553d24ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d36d48724a84a69df26343da64aaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba6c8eed01381ca1af6628fbe81507721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c1047513a20558d6f0033da8a462722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c5ee6a813e6a13a51ea86bfbc8f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df4de71ff23c02f45d4b238869dca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e988790bdda86ac9c462fef2cbb48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60cb7353a39589a72ab10c57c14e69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53d52bbdcfb683ec395c85a3da091727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2a9227bd1486e6d5c0c97df3a8b63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddfeaf00c65ec10e09a9e38650238e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca41fcc6430639066ad0420befb1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea009f2fdf411ba81b6928e7903e749731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5290a0d8e80e455ae4e0cd6c987417732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19df98e4b84e3ee3fdb5eedfe33a8ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203751942479d0dc560e9097719549a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf63add72cb7bae5aeb7aa8d5dcf3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875ef967a85dc7efba1be8a2eb2e91b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dd47e015f353f54bc8da5d74ba7a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cf8452b44196b18580b7eceb19aa0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3814aa2488a14a344730d82fbc7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0e4bee3e9847278171b8141fc6b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38633d201be83fb5729f94141fb6b21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ce4bf7fdeec0ab61aa3e71a5face742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacb5ab9d2919beab60a00f96d258df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a11e6ffecbc37cbfb2b35116e09dac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3622b6e2fb13078f13b3a7956e3c6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ba930f380dbe7762aab2481aa39dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e2392b7ec805214fbb6dca668af0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae42057024e741af1ff9aa9f98e483748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de26d08ad17c8e2c1f6bd57b82663749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3247c18240f6dc7175ad0c689f7c28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ccace325235c3a373713cb6dc075751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df76496796bf6202061f7f2bede65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d93c5dbe6ce756d995e8729a0bf74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936a7dd15157842cad1b12b95ca195754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc99c25cc623801984f2e018ab3b15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4275a7f3f6a076e48b591c6685be8a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324546c4d3d834dfdf0ba5fdae3bad8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0bd0e8e31f1f6ddaee63a71f7ac17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ed2aa87fd79ae5e9305e0ece5ad16759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>