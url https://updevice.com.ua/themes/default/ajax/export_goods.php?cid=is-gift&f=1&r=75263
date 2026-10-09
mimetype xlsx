--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4a010e97b9302ff568944f3911fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8033008612896eadfbd126ad6951312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6416f3b54cf10613a721b5b47450fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f266134eb315233b0ae6cd11d7d1f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee66f16edc44db4a8fec06fcb6fdbfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae8f9686bcf6705e32533c85ccb9256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf8baa820059ba72a087b821f90cc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d888316ae4ff244f2b6310a164b938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c48bee2438920e4a54d79296804af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63975b546684e7ff453208d00f0cdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9db600749d50b2de88401dd6f61dca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c84f0efd8987fb9679047c9f63211412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16da5ab03370896865b7f7581b753513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071e5d67b7ebcfa49e035c14cd571f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204214c42dfbf18ce811dc9c938d1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14917a53674fccf8bb3f6e87ac2dd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290d56b9573fbb45c375732ba93f0d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3e85c813a9560f95f2604d81660e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ab365d4601a104fd274afb66a9f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f1f47d752dbdeb6763bfd39f495620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c80ab3dbc4b0b748a4f61dda112cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba952d2e9486e7de4ff3cb8e24a97722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d38ff4e2fe144fdedd2b45acc7572023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe4bb16021167e791324b34745ecbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce07cbd2adb2449e3da83737e1dd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6dac18499a36fdf488f37bba2b85626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e35f070d78e2e5a8786120f3c3a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c915b29b4f380fba8e4c91cd716812028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b490ee1cff46f4b5805840a70fd05f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451f2216c9a54691476fba3448982630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35f72ef38bd46e1a5afcc1210854631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee27806b76c227db86ce2b074d88a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa9851bbebf63d4e89822e4b4aea0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5cbf0852a5fb29225d81e1a849b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d433c197916b8976036b46c4031135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26381d1d12f440e31d504559512f5f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b3e9fe01365ca8484187e9e9679337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3d5783e68ba69ce63951e74586b7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715bdc77dc6868b25021f426cae070939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c358949437fe5f2896f64e6dd134d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aeb471f1a375e37ea566cda018ad241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38edbd4698cf6ec7859ac29662bc8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73441e34ff7c018d8f802efbc2813543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c739bef2b798e748d943c421eedbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c53b4872c0559834df0c2fa65429545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3943aa325229202fceeae296267346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61b718a5f5e62aaab300f1e5d028d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f841561806eaf1d972908b300a7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595ee408ec8619b0542e606a447928749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0039459754a39856d78c8e6033493350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c5a710b6260bb1986df205e437a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e07842512fd5f035701531d5cec7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb94aef6a61be9b768b4d4e2d7eb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8552d83037dfc063bb39fc27886dfa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfa3793904e22f0411a9189a7867855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a24e7c5ac6e72417f845334a9a95856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5c4e3c28ad301ce1f0b6016bfcb2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17d5e7e6430aa64cfc6f0549d73db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b2ffd90a6f0c47b31a23efdc5b53a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cdc55817f51682ed3185609a102dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc6a0dfd8b00536922c48178794e3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228fdc85eb06795fc80a222e787122162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e860c30a3ad1710c651791d3615e3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ba6733e48d1e087e4f4715191b0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157198b3cc064946dc1b39e72a16c6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521d4f3383be3e8230e4bf7e042b7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc668b4c35e730c198fa266d4edae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00cad0e327d6a60dc2a91e5ebeafef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069e9ed65c058c217a198567a90dba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc460a09dc99692c1471836a0b25dd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59567c1a2fef5177043fcba06f557571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9d6fdca7fdd82ebd9ffbd69c5554872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058626084938b66ce6948df42eb023d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45bd67598196fa0c9310fd4cce9cad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97f87c4144a2f039aab3b3cf62d37575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcfca7520304ff974fe3200ad1c1fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053493caba16a76be90b47068a9c773e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa08ef53dbef6bfc9e5d5583930640678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac9112820af20ccdb8e71d1bba55b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808fec3306e7616f7369c57206ad4d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aea8fabfa922f844c43b68153502f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f693c0bd5973c3e22eaf4cd159d8e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086548952f77339234b0723df840bfbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456cb1fd8b9414b3b48b86cd4d445484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad84ded2ad216c8ba2d6115ac6ddb3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8cbc622b9f76c7d68bdd180a6369486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41814c4056661955384a1f89e4f76c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb06642b7da4d407eac15c937b0eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab53ce0c5cf95a58a3ea5ec4ace903d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa35f8dc7a92df71e215cb892fb2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506d60281e7a29f3694d3e2c6679d1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f9f5c0214213208603d851f5c55292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489a64ce215cbaf8d10e3aa321616893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8885c05f4bec1862cc53cac2fde5d0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faa8075357c5264d3da90998d6358a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e69f9642d9cad74b71db6ae912be596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6dec3b39c31c153793e6b8b6bca897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d38ab04121499087cfb6f591778198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38d75d464ffa3f0a187e397c7c12f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb5144e3360f0111f81be10fec0ebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cf6cc2398e1cbfd1c3d5aef12b11b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbaf2c24cd8b37aa7b2371350d6e37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902345648b6cd4a31891fcb0100c86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a99d5a40a6151d199b65d8e31868fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f7f69ca6f07826b1f6a19058b2e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e333522ae53212980fd973cf4aa482106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892e611493deab06b291aa688b40f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aa0dbb4901cab0bf6ed0c726897d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3fcc503af66e9f5802a030a78182c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b22180e70aecdf85fc830fbcb578110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a38e2939cab1d9e6058e3c50d56e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb28e2ea43a1c06ce49d18392aed0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec306da118de8e3d4d41100f96a402113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176aea42da9e1a5e1699dbcfcd5c92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53d960a664ce7ab6eae77ec7bfc87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a3e82005ecd024b3767e6231a973116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305267cf85ab04b9d3a7ddef2ade18d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c275da82b89acb0634e363d760c9427118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d7ca46f0eda136c90d3a0026fb38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa2bf2117e8b0327c7d508f0ac54ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03e89bff1c8878db1ed7e802ab2f51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f388e59c3e61a5c2b0865c5b58c0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207c591f2dc8c7e903f838cf7a58acd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6f14a1eefd440611ec8cd34935742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb3a753ae9ee863ede0e27c4dc3e79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe3997aa51935773cafbdf9d07347126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa713bee0959d93717e8184aa5022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842de5ad355b290a8690c6634e24c045128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba3c96841be0915d23f4a9df1ddbc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a38e2341c4ec9872c13d256bafaa00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d628aac8573a2fbe44b98dc3ef86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a881f9fb9c26b277c921526e952708a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4c3e6216bfa4b8b3f65b05665af8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f0c9b749dbaa5c9907f9ed3a5b76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ff486d2718de3c8fa7e9f96caabd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262e39aa68ea932714c5c26869ea174136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6306210eb0660b519855f8b021e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a1a0d7fc13cac59ad0620740e2f78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a5d4b0c4032fdb1d065215f2ea0ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f990600d36b02e80d629fb3b3c155140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c2c3c12d6f3d3c7e2dd95086e144141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed317faf9c038d623bd1edd08931fd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0142ed9cfc7f76285df823b2197ec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d30ab09d6f786a4d11afd269ac882144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabee6c4f0fd494715d5193d0bd05cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1906bddfdf23d7f8e0f2965b1073d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317ece30609339158f582c6673ab36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ef3b0f020c5c37ddc4704a6cf8ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855797ea1a5730b7213b5352ab35597f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c695da911ef9b8682ada8573524b465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c5b87a2b91e8a577e4cb0ad5f9af3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa009f05dd6911ae352c7f8bee2d7b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6900a8b61412c4fb06379579d20f78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f573be059eba06ae5d5af4cd2164154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad1556c4c62981686c1a3b4849c31f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178839e847dc9eed2bd93f21e020d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e63e3a6720ccc0361a15325bcd5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2354a49592957147c08223abc1128158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5a0b3d4b823094e73a7f55ca373a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb5758cc247d395f776dc49be7a6db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f39e899ad946450a0924cdca1225c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f30d3a50ebcca58b5dfc179eff30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422bb3547edcbf89ac900afd6883c4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0abeb296dcfe6221059d301e4bd76c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed21970f5b227fb35d5b250d3606e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289cf68da666fe7aef42104272632ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f75a1f2680cd36c22ad0bfb02c6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf82740c8a09521aebc3dd815cc7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd3dc21ece321ac43d60a1a83e78e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d925fad427b9b1695d2e179faa8f7b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf580cdda7392857dd7bd5f5b34f16d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756596c629c7e1e61998eb30cc4f9ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253205dfbdc6d4ae93524053174ad5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae990790883ee1a90e117b92fb68d40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda46bfee1e8b96c1fb0220e9b46ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9aef0e51a58bbb39c6beb9d4d7867176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e1de3d780ca4f11ffb1953755381177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69efd87b22af57f4c4b9ccb41205c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a321f0d8e22b0b4b6fc517dfb9e004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad9a5e60c3f07e4097a2382d6b870d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6414c48d60c26fe8ff47021d0974b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442dff82044f120ed6e3c13c1053f94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f3232542b01dbac94d085e16277d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c47edb7dca04f59547d03a86cf23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a9bda57bb652ed161febb4ef652c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca077fdf9083d4ff2ffbf632877876186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379450cab4c743b173ffdff49c4f445187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a782ee6d746ed8bf2a4a5194d332469188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d9b48b2fb9583fcc406fc36214b7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10e5434de085f75e18224343c8f8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421091cfb4e037e37151ccdb263eb11a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c546258ae4eb5092c9949ab584bff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978f6140538ba12de751d0471ed9e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce326ee8fe487df431291fe670c60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b54ebf9f3ca389fb5c8c8221fb60f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a8fc5173ff918cee6c3bd1e832ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea42c2490b185d56dce70a9c4d1698197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26453260ba2511fd53284c6da0760121198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43395d79f6e2407a40f1b2d1f6489c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308b5f8d62c74a13b8c49218be175c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6a8931d0cebe6eb4148569c22de0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547e44e487e856947577de0b4d09b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76946d4ca086f34d86045fbfa7905203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cecbcfb4dc3dfec31b4a607b4a5c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b02121ddb5b5cce3dd9822436fb790205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda0ef4815fcd4b6e5e7c352bd929a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656cebed4850c4a190e96bc548c5ff2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed464f93baef343fe7e20e6a32551ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b536ea113690fae42b28723b1a9d31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd6e969f66ec72209a487519ede57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a90c448a49b7b6e6a69814be45a034211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfbf7948a1872c29f650648fcc493212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c2ab9e62a7e65f2930da4c94949f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ddb05569e38ea588aaef09bce4c1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e344dfe5f279ccaa58b0ea307041d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40bbcf606f464b080b3a6fc1dc991c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a5d3085fb1d5d04aa4cfddc08b750217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c24d1bd643931f839a6f606fb178f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33fd0695cd5324b9aea8768d8554b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61010463a30334f0eefd4baf73b9a3cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8f3c416cac180c9c246eaa9def7e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b70ec618490c2748e5427a89b4090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542670265a9f4d20a9db61522339ece0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4f6bf7bbe747820bdf4d095d4b39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54a2b4d77e8fae5e733e119172598225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02917d6a14c875f410c4cfc53664394b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350165d2235d7ff472776bcac406b93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499bbf53bce5dc2da64b0af11613283228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb3ce349eebb1920faaa672fbab2a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396f0a461d5b397f4f93e6f28f979d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1c137e532156a8e823999a4edf748231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80f72f599ae29fd37cf0d1be10ab6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5256c7304783f9f43f31aa9d4b7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52580a43785ed5bc71c6f3a29775665e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f404717eb3c76134936e2887d892235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5127a70ff9af5876c62bf95e8bbf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe579282ae6816e19419d22fc2c5285237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404481396fa66f82f48cee48f6a565238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88878cac1cf99c3461a58df729712b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ed7bcdf4348cf02e3dcb5378ba9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e99f47721f14c94ebc98019925e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f48b0b12d9650fab24dd4e1a3658e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d82abd9436d3f3fbae871b9e3e533243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb699e8fc26ec846671c4bd72722f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b3429dc98f302e884d375130e659245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a93dfe06d2b11261b53386b22b1ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f5cdf3b9f51aa04439729873be85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb474d0c59efe5a9a3fb03cbfef51fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034924551ddebd4253eef1da25e3ce9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac3e902853a52ad09f3c8b0b126d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd979345fab72f3d4c918fd5830d24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061832a617deef542964d4922dba4981252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a42177de3f4d16cfbd18e7b4b288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31312396bcfeb23db23cc94e737e2d74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf43e0f64758336cd2e62b884ef3db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712406864f2e4319728085c038f2935256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38930cc49b5916fe7c9b7f115340a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2861f930de25b3f63c53073aae85f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169373877c64a197c42a7eb41f8b123e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15571815eb041dc2a22d800d4853149260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d69a84b680a6c456d37d3878a13f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380b0f9693cc8ca004b2cd5bdbbeb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e166efdec864b5ad37518676847d346263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49b2e97ff6019ac9d43ae3ed21bc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d7155b77056d6a1b2e3babe677d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8c28a0d13dfcc5889a5190e68a17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5c88b7b55782101f6720fb6fdf3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e72c72ef3d05fb93c1b2915383eea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5382fc7ce02cd61d4fda7c7b187825269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2fc572239928485286a8b35a258e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a6d320ce73db33eb76ee56ea5720b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdfb2e36f295674b9ccfa0ecf2fb2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa4ee400d0e57169f3d336c95afbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd65a40c55621108dd99ec0b263bbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe42eff785183b11ce8a19fd32d8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402598f85d9af2eca55858a6fb940067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd68bc005b08411ce5e5bc41db69b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762f845b09d4a6995b150f16f2e3ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a771e23080bf848a93c253d1c0025279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ec862d6a05e227147e1cd3cd4091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b149a652ce075112b6029210ae682f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa659241d9ec887ba69d701de8f01a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584fe6483cdd4d044d2086cfe47dfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89636aa1ef77af04c743a7d8c87ccd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79e5acda791420869d36a91fc8737285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8f1ce209fd815151204d0bf3b240286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d3abe5d0f1e271e4edda25908fd5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482c857ee53bb00652ddc6db789cdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a7143bc5f458888964285daf35154289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9059321fa2a19065ddc8b770b6ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f319736f1338fd281f99fffec1701291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8679b04ad8812f7ae636d61588275292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916601a9cec0fcc7765e9ab04f1e68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857def32bc92c4f7e0cbd3e7ff98e1d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa2a56d8fbf41955bb9689c60ca76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaabf1723b4e84b513ca2404564614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c828ce63c1e0e041d5a83357ee0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c24495e008151c2ba3b83a0e7b1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37858ba71ab09068314011d01d4198ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59434ca884dda0583e10f32a8abc1165300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bd807eff3c886df5b358eac99a1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef0036b523ee77c1c8dc7bfaf9ec3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b2f800496025452d46f217404b966303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca996e94d91400d2a452e852b82f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab4b915200765845a9efa13fe34da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62671ba5d17c9cbed09e2f3f8f427a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13936d78a113609bd21f72934e04b45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5449842769e9174460a7aa3ae284308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68967dc45ac02b38d65395ae295cb30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a4f5e99ec38b2b9f8d812adcec835310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e5449aaf9a8fe31658491cebfcd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125864ffa09296ba03331b03824688f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592b68ab9ba8afd6eb2535a650d03e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea0c9361c89dd5246b81f884ee8bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e26939895fea042cac0be5509e13c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0aed2f2fcbb33449caaf7d42cfa93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a8398df59d223cd50a6a1be74e3a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b3c9f19eb33c0d019715f6f36f50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ffc60b83f12c2625a85778b0edd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101067ba44b850410c1f8eeaeca5ccb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc992e24e8a0b79103394ca34d0f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90247a1139daad2fb699178494d872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5641ee6e56943f42315c50693251d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31add217cee98cb478f0275afad2300324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bdaaf493616e8c8c8a783aeec9bf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af5bc506ec48a1e0ece5d839633490326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad45bb690f68f701f0124ed5a742b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a5ee8b9fb237060067f952541179d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3a8dd5eb89f3ee9f805c0b4c4f76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce6cc238935c0a512e9875063e3f81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e0ec7dd4250639de76cc8464786a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d58c10b81714ef440f2069e6cb64d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d54ccc058173bea4e3f559a6f32b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415dee0189a4a7b6cb9be20082f402334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1dcca5bde192c635a45dd9ae52de6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87399191315f6ea637385237672852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a23110a7de6b8a5e764a0aa881e46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a6f487fe9b4b6285f1eff01981a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bead0e3a018aeef2c652ea48d5566a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f2bf77bf116f8669d8fd587f2825340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd18c804d3dc0c8db2a66095299eefa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a520c002ff56712f7d8e1ef740c9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c633254c02b9f9feeb89e620fd59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3abd9ac136378e3343f266615e0f85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441360e7af8e85fe8fe96cbb75ac3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855cf53928d99e316b270cedb056f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21731edce8728c9c2533d1929d13a062347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb6863a24c78df80a20111a829090e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d9d15096feaacdc8bf911a2aaaac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05032ead33ee51ecd10864323237e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b303783609445f8132e9409f55013351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b7901d09ef35a295d985e25a66e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6250335fa94005ff3be48273213dce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3d694748510e08cf61b74a8d2443354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca65946af005391e5178ea049edc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d360103e137d26426f5208ec619026356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad5f00fff6dc7c580dc17cc63e105357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f1f1df49663de200ff0d8602c2f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c3c60f346465c712dac8b32bc205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c45f8f2558f34a6c2784d337404a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9af26dc13accef8340e28ebdabfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343724c2f6f7908bfc1fc70017a64539362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994fc2a3c89ea781ca19f1df8d44357363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e670f10736eb5510df20d9d3399a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c95f831cd0d16e7c6d098a8501c6c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb3eda97dc53ee0cd89aaa41cf59b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc392efd48dbb63e9e7114e80000f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96cffda0e80fcdf3b92f79db13541368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb33ca66da67f8619e0386e36888b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7306c81f0953f6f47d7c054ecc18f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eab44cf945bbb9ea523ec8d491203371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03a2524561306aa8ad9dc359d2071d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a69d0d7187de67b16e8723133ba5e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7664ab6bfc7def99e58d33b13bab05f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ec580976f669aeec64ea2973874e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2845b6f74e11e88b8e1e75611ed9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206e4781fa5c18c450f2d957f1520c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb84ad03b2110513add0c1e9fde9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d058123208677b49f9dd4e454287379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334edfe511630129d505006580c2612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a2d80dcbf34f0e505ec4004ad51f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2fd7962aa03a462e0b21e211444e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e63b6243d7ca7fe7ef8cb5a50ecbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b241906e219ca9d55ea1a031bf3939d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567cde0c451aa229236280a759a8805385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c5fffe5ab9733ff34acfabf9407c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5365798c98813fd14f9401933655d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a3e23fe80d0651adb510c404b4ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08aa6f421d4e227861a56246cef74c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f7b38b706d5b6bdee9f76d264455390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee8b683ad67cebf78a20f84315a23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b1ec0e31e39e329b82b40a829068392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013283d2c4d2140245d5628361753a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891cb4402b4074eb544ebef7aef2cda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d6782db2810f46001cf6ae1bb042395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a879419b68d702d85a8dacd8e6747e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea33f6a4c9280b531d381d05c3e67a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c3152042a1f7be43b1580d4e527b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974314ec4405160e90cf9db2561c083399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c96ebc569fb4b996e94533971171400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee9a2693e68eb152d1b3a4d29ce65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa882a00bdc9f009ef1c4d904bb1b792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b78864962a5959d60552f767d443403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935aaef019bad1a517e768ebcfc4127404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81d77b2f2289de279df380f5cbc17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70b3c6ad6e356bd31ef006992ecbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5548a7b6733c9567cb650f8f5c1ad4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0bdd136689286abfffa42397a8191408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ddc4ebaa45261d4835d304a6cdfd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432861b0e49ff9955fe715fadde9c0d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e78c4ad3fa4f5290635b47736a4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d200af0ada6d1e26c5da5fa9428f333412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a119d97aaa3786bcd107dec1b98ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b56ffd37294f43bef684050b7674414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe05895ed0b191375c71259bc0ed50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59094282d23d32acbd3ba90fbaeb18d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8945d0dcaf9f76e643d0c7d6ebd88a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf42d509d91a9becd79ea5be0213b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455edb0e4aeb06845fc52c2956e842d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948d56c7710d76e7216f62b64605272420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048801c8209b71a736d0aace8d5516c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb06b1bc9b234a617384320a0c3bdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea310564b637fa28cf4c8558fdf30e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff61b04ebf707e641e759434708810424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ffa03b42acd6cd4d882e30683eaa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b574060b12649990f5e749f7d1fdc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7544312f9518035e3d9f05bfdb216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242dd9e4ea392ffc7f164c345d46d27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b334553d7b61f2d51ff9b1d294abf09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5714d3ce3f409d5ff7e87fc25b8a96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973686b6026aa9e9fb6d9c47f3a1c66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85f9d02f380be65dcd040ff1443ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473fb5ca77621515d8439a564b62ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a35fbe9b9de378b5d39fb0e6a3fdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d2841dbc7967ac8e8500bd6d0c63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ae94a9bd47205d7040da8b43aa62f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3bec5c5144d15271c47b9d4d4e38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e53d7ae14fb981de9c4953012e558438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96011b4e4f25f89283bd5631a69f2f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07266050da08b39e5ba1601ffbdf5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e013e6e8016fad54551d51abd6d31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd300b77863a5517a03cc83762718442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5d154fb09b47d430363d08d08e0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262363b3c0a53936c72815b4b02f2808444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91af0000fb40236c60b13eb835050445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53851c8af076e689c56f73f495ff0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da9989b611cb973200079caf1273a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818f88376937eb2b21fa8092e7cb2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e9a0aa6ee42f76700e68600d55b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8346209b923464cef946b17f64e62e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c41511628869ceb301f92cc52bffd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136dadca32427887d3066d3c1378d25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18c45e8679c5b57770bec8e4847c1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87c3319917547d5e35bcc6a7f62bb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c85c47bfa2894415b0c6235f12d5ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ebd25bc383edaaffe89726167def456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8439d9f6ab0ef679d7f69352002223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e53c8ed85a385cd8bd7e07bb28d64e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601000a8890b890b757bba89aa0c0ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103abc83f9e8be2f160626f974c0986d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386e1c679fa377dc5f548373c8c3a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc2361fdac66ca1190782ed7e969e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e711df2c9e4fc54c32b5fe1d8bdaeac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e7265893f3cf6607ac42350f45ae8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed45d59449699b88e199ce77b50e21f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea120e20b268a60bd25ce5d6f3cceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ff8fc95c445eae5c1e0b6b6697eb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74903f993172ffd0899f39cc1a8dd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7ceef29afe83d0dbf7292e665aae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd91d7cad196bb3dfe2e2b5042852b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa45dbf7a9558253c368f2f27a9088471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f2c927af352957da5d59f6c09de2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103934c25f8aeb834162162f70d756e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68c5975952fd8a85d2b21cac5eea86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586d4f22ba27c8f09e06ed4d6ed4103475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc479aae3ec7e797ecbe0c5c180cf83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc889cddfed85ce7b581bede7bc18b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba45935851931962097b68824360c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091c7825f0797c41c59889b1b4f627f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14acdf693cdc090a6d7625f0123c42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83a44124371a4b62172ca80a348b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297a9955087db88d42025f75a283a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440d423d2269147ad901d3abbe7c6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030085b501222aa3d7fa09ce83b44b30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af88d03efdf89666fd5ee1faeab1d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937696496d184171952bf5ca1699afd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efff9e1a6ea422f64ee7a5223e6072487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55a34a0015af0917a5bf4d96086b01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9cdab18f3816cc9ab63b97b132600489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7f12f434e5845b1947af704fe872490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27701ba6dbc45e385cd71370c8acb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ffbc016fa8c9999ca6621db22d2c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17594c518578a48dd1c1c714394ac94a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a81335f71bf81b8577fe176a7efd92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda4ba121037f16077359466d428977495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac1ecd3c15c0c162a975c7a5bd6651496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa342dd3e3eb5232da516ef83e9c40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203192726740e68338a5caf660bcc0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f33dfda55ea77dc27f25ee81c80f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512753398adb389625f9d585146db39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc75bede68074a8153d6c23c5b689501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b521f989a6c3584cf37ee5ec197de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd9d016ad05724e78645b4df8b571503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ff9b82e739ba031e65f503a70a33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f2bc13510d36277fad66a9fe0259505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de224f8446afa47a22173d1a2fe51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce601c2b10e0eeea6060819c0fd89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0d40c5e018d7cfc60845811db14e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6c832566a423c422ddd20d31c7f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a767b0fc2c6bfa198a94e870508b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6064073282c7e7344b4ac921b26d1ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fea11fa5672c3173c31f048a0b0c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035049e7d6e7b045970b7076054a664513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a13aac77c13cf42d8c4b0e1572c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed70cab784e16a86360e4a2082c93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb82de747d16945da7d22bdaf5f00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d0c93dc68fd4db94798bd53c6a85c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265530aefb48ac903007504e89e1709b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161bc6c3d7e1af9ee9c4b15ab4c1ad0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e52943a3723df83d8e17456bfaeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b751e3820799bae75cf1f3b6d1ae59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e603f730928ae3986aa1808d53248522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28487e320338152cba945e098b7de4dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c926496155474ae91218129b5a0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec533ed46aaa37770fae6f873c9d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb593d1170f8b8615f6bd7f4ab517f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca92ef2222b1623ab348bf62c0335b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab93886b580c948a1e5af7b314b7a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe376825be1e282017ed02bbd5915529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ad6d174e321f5bd928d08e7f7ca5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e769abeeb6edfe320356640a6ab8af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419915d5ec82f9f5e706f5969870e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa44f598c1854d332a9e6955f3b72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558bebb456035807736e999d4785273534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42499d856832ee9d735297dd4af6e8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3556d075eb2d7d47cb35595a3e09cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6af9f338fe67adc1dfa5379fb4417537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56aab12d4a577fac2ec8f4f94172f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb1074026f766e4d2c9b46140bdfea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12697f4628d86a87b184e85c84ffa72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544590c24cd6ffe5753313f489cbd4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96883970879f743c9f426acd69e4331a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd027eaeba723447020bd73ad85e97d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc315d94472185e76b3c216088cf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328285b6544848bcfbd7e9eaeb9c182a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c3fe9ad714d14f3f01ac4a65732a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78035a14feb52e63abeff80dfeaed2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3213d83bcabb26542111404e8129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244909360a6814d1ba17149ba55d4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8b14099f2431651eabc0ce4c02281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973d5a3926720b71aa2f6e6efea297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ddb5f35e9592c192ec8de315035c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff008a8a2cdd830c0f1e5948644ce0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74a5b40a078bb8080b041e1ecdd2e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235696255906854b88060782889c1581555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef70e26f85762dceaba83bf89d903556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dbfe2779b89877309ed704f6b76f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e9ac791c0eaf2014dd3a3d8fe593558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b36074267f166a0aa8dda7bff760559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8231ee461ff98f98acd6a496e045c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bcc3c4616a2874ea9176074d4b4ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8059108d133aa15253dbff8276ae995562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499080029baec65945c086505b4aae65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61fe942b12a77e6e3ee7bbbc3b7e42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c7ad18939bb3d9b7b841ca7cfa67a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea443b9379ca6eed56fc14f6966e124566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2117b25c4070060d8f56ebaaaa42d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605a0e1a7fe04ffbaa138aa46109b6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568b75a74aeb984d5a9662d5486c4da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e04a0ca2ca2565b83057fdffe906570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2d147172b42e27fb0a5ae5c6ad6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2bd7ed8270a93bfc593b216ef868e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d3720a139f24699f9fdf1d34c3d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124143e6eeed1c568cda86ffb13014574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e864fbb080e95b508a54d719ddae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeed5b5c4e8dc6c27cf2bab397fcf4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b84d1255bad0476dcec87563d886577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c821ee5a5f92910adc695ed271fc5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091e356c036ba314d62f9eabb7808c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c18cf12593bde75fed279b856ece4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daeeb785052182ac06b2bad5b368c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782480788bf43ad7cf0be9ac21916e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c214d86d86f1307888780d243f0f1e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991d066b6f751e638d5c6b0f265fb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d6b0916c8ef521a262bc13ea53ddc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ec462449abd955d1838421b6de09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c36e175c01b47330d3bc8255dd2c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef6d91c12934b3a4e506e299fef4dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9f7fbd02fc01e2dfe93559a90963e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83636c52df62e368cd108123942ff8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc4b761717ab10b5f3f519ce87a6ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fc457412b22f8f100a7a7ca8106c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f0271ed264414ec3639d32aab8b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa36a628855eec9b99df2254277c7ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc07c1fc4b53d527e2dc3f4472904c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde0e2307b8d5f4037b78b86a15634596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e163d9ad9b7ec0c1862c7126c28345597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fefdc20b686ff69cf85b2e2b0a96a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a282962867fff91572812788f311599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1eb88474d95ccdcf415f9d1f191f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2e6839b30add5696cf7f0be18680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47609d7ed8baa7de4a858de7ab5ea261602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca1900d8f1672f99f707af0248e74e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c9ee10f65e0c4192ef3f935eb4ef0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbe88852b0852a5b2570a67f836835605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d9d1f78ead99b816a6d98f6bc12a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf64a0514237b7f0312ca70ef01c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990852c77e8cc8ce658bbd1ab52bc11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb575ff232d5127d457d6d2a494a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc7c4b73c586025ae3958584659b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4665e94459a25311de33a52fc1bc1e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e5b40b9c5ed29e3a89c6b2cb911a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b043db8852dcadf36c0826a8d11b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67cdd2c3d372bb594698ed12e9caa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27f5c9da82cda8a8aeb70d1024a086615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6be4365e000714113edb1ead9cbe0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3ef9870e28277bc9f1a09cd1cf9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfec537cd9e849bd47252f50c967ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf6d7b7ebea027e7083681fbaffce2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75e67e02da10af0cbbb165ff534b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa756746904ce8ff4b493e22f6505621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8585b20b4db3af22d58a02a2b08fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3bc8ba7a913ecef91e6c108f7512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2d6a9737220aad436be11ac8a472624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120b6c5f562c6c644762b4634c5f0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73eb6b0e22afa4525bcd589148c3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbee6de47c858fa105855238d2811f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac469f07aa1fb39ca48ee2be4af8981628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b6be8211db7419d1cf5a45632966629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372609a2f0a63993eddc8532158440630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da7bc296142c90fbd7d0c7bd10fb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861e34e2d2faeee638f23720c61821632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989caf555a4b25518f862571ad9f8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4b7739e2311f2f05235c413906057634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f606602e931c6a3385924f13a5c65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f82f0cafc4797f7ea74394b1a4ac9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059541203e07c46a9bbb2f926948af3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20925e0e68351268d9c40363e857ecb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb76b41028a5cf8333cf8ddd74c33a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b599c00612592ca26fd7703cff58636640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512bd5f7ada65b80cd62f2f0ed9cd4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced025e81b0165e4b0729848312ad6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68345d7d5a0a83672abebb687b212643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6577d7862525dfaea1e60009b1d25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026a9ae62e9e89b9132169efcc50994645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98323afd2a93e0282fd27be39763f01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b38504b70218f4cecc51561885ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3bb8b1e176cce3cc8655884af67f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418543e9bbe508dce8d9a443ba4beb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87626b2fe5272ea519677a55f0357c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f93bf62d2437e9d6de6378b4e13cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243da86828b3380e6b25eb20bda267652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a6ed5e69dffc8cabcdecb3ba68d65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c16516bce00bf16cbcbbb74b2ffda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7328acd7fcc26bc543efec145358c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376670e1b790bf1de9caf03cc40416c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c613479579c33f16d0dcb765223a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c10dbf4a44fb2db7b5991ed11921df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f01a5e4c645ec2eb1d11ea460e20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ee1e2f6467020823f3ff853903d9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95838848f26de171c03ff88827dc3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc37c9abfa1bf861e32f97487d9d47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a996d4c9c528b22619ba58bcc592663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6a28d498399549c76f3c186a7982664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb018e98cd8136b192f43eaaf247ab49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e2a19f479db341756627918db27d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723298dfba6e9d485dca115dd931e759667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059c7287102e1756b60fc48ec18e59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb99fec67c8a9e18925f3463a51ed1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f7ef01015adf99f4bde64f590893b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2614d6a08b3c73018b4804f380a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec484efb44a98519328f6703c1573d36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23be052d011ce1941a35703ba957f26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af665747d16c2532b5e07428131390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34715892e8b7a00bc7c429314f366f62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e69b5d6300b4d53e40e713d43c591676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e509112ed680fe4d5e5402c17f3b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c359dce0a764d4179145b4f9dceafe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78492172eb91cd29a6d4faf6077327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157817c17c40683ea5d9e78f0d98427680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b4a3521a8b3139619c361545d909681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696e95eb664ae25fd1c0d58725220af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe99c0ff55e2b500e89d2c15684e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32eb15b6f9a34875bfc080a3c1bfd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0aabab184caf127154bbd018c84fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98266fb883e918d4ed98d64fa88e453e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee7094fd3c961a551825da770fa75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087f2438cc56324a0d1f95f7ec9c9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb99de903c363f44af5f9ebfbc4b519689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592168e424799ef59408c685da3dfdcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38fab8ab5593a15b719a82061ff1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e079bfefa025469383ee5f4f3624d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef15b79388ec02cd35917254d66d355693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd48ebfb512172837e9b17dc2d420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27fc0f78b0b432c0525c0a3d6245e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad94c7f35207284988b745be42bb45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c683859ee80ecf26fe47e8cc6c4ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa333b93cae2cab925837714636dd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7125dd66b39c543b36757d7775b0d79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d85703f59b67d68c7a8606aa22044700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c29ebcd4afc4d609d16239f610157701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67ee815755ea3f5378b21edc4ee10b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b6af927d1a8ffc547a84bb1bed677703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8e621bc93d5292affecdf621277d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cea5aeece086b23040b71a97060b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb967fc919eeb588550cffb2b8f4b50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3bccf71adb275b439941d9579085707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dff964733872c979755ab067887faf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39774c4ff82f5cc09f499fbd1310c352709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae40483d60d8ad3da70be219b088b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf176150a7c4578f1621bb38641239b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a571b22731cb50495f28330372b6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a7f63f087c1a1b876abd249c1f26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c000850f8362bdd10cf54bb122c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4ca24e8a1ef412f2364186f8fb663715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba030d66f51ede3a6e57a1140f246f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56412c9270916db007e139dbf4b8ea0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe295604f912f005bf164798c9ee1c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44754ae41bd93fd22a37fc3c490f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd983e2c9fb76b028e437ec89869c99c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e4fa47bcb99e97f3698a3b885671721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569257492ca026834681fcdc733d24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ef24603387ae695374f43f99bb185723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a305f1f537eb9a464b012a0a62487c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c00958e184a23cc4948d9691adff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93bbdd475afc310c2de68e0659f114726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc452c6e744a1ede8cd8ab9ba0d2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c21004356dd55524ae47a7139cfd5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb76c2d27738ae4d7e41e7085d0005a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac25570f7229c4bd429053df308926730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d12a686b5fdddffd1b8bcad52e20f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d00fbaa11f345228afb9f49c08f3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a9ab1f7b9c6b998bdb0e3eb1a186733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d797f17d899d3b016b93021f868759734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd7fd40a6ef5b71879cbee08b9538d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec8cf7c0d0f5c22f02bada2f1f062736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd81b2a756f5023bd127e16d2b8896737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e57d355f339833e5862e257c8cac1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f6efed82e7de55964c1373ffdf90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3017a31b9564c292a86dd9e36ebd5c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c63a29efc687f772ffa4e7c961c9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34327970e9708b51757c9b00d80d5566742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510bb9443a9540c75b3d23a492295c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c5712cee8e4609eee76a3538e1887744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c8263d23f9ee008a19219a3b0873745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232411655cfa1440b6ee8f2a6191b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d655473d540801236df1457bdce45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ac561e6e65a239724074313e5808d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b6dbfbebdd0b3efabb63fcb44c6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058583b89dba4ecb030d1da3512d3f75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a6d4ee019579676625627f3f03323751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc4e2f26a30bbad9c2577b12726b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed9a02f5bd49eea7a849ce1024ce1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814824ac7e0648d20fea8826a41eca84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093d3b8182121599ab382bf6706c337755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64f8b1c8072b5b533c7253f6d27dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab12af461e90b683a7b9b541b6ab3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b4523c53b5a165121403a4940542b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d554987efcb39e19db612b824a04a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328bcfba20d77b46894dfb71a179771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c5cfa839caa598a22d2a5397987342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda78f9c322005388961c5fc890919c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7debfaea869ba7d6abfb8271d04454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae1982c0d1ce36893bcf1d84c657a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647729b37455d803b0f6d6b796c82806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ef46e5c64f3f4076288a30f30fd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef2f916933df2c3e852adc235b9028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d0975ae4f98b1c6c1a8d810178ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216911aef136df201b8b19283862dbd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feea5f3e6865bd6c942d01239caa8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fabf4b52bad1c6f0e223f9009eadcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51120197d2bf858a67c4a8babe3e7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b06792725d47cf4bbc6865d12a56e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065ccba83f4bf4c6cb50d7e96b366315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c947bf7065288a1a4c8d3c3fd22d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b8ce0ea5e51417c329cbf8c35f6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce64e3ca19b987e48a81b64b8954818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d618b04ae6770e96c64ffb6c2a2f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f035dec592a7fe5d08f20b7b4887020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d14c15d1aeae8aaec8e3f6edcc72e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b679ed094f5c9cd1623eb496c29f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f513e120a6da2877dd5821a6ced123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b84ce8befaefcecd3f2dc63872ddc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600b02519de041ca9384215c6579de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e04adbff4fee4292b728efe3bfbe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6786d7bba8f88ae75828bd1b486c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a788ab511b09344bfcdbb78b4607e2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ccdab1256e5a1b435191281bb28ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd79adbcf1ff721c9e8a75cb4989830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b00dd9812f9c3ca772700c16cbece031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10515fcada30323732edfefb6094591e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741560ee7fcb1c61140bc3bf7aea597d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ca194e9d2879a4d837233766556634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3dffc75c4b328845a7bd7c893cc9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab6c05bca47c31b2529e27562008bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234c69ced10030b3eeefea459218b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a8c12f4dac44f139c41ee46216cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016729edef905e591119c0d0439f72939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6cf0b062df309455ddef62b08a86a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0128d2979cdd3ba9fb2a74883f1fbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcee82d956ebcee8a814c1e36a99f8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee13a86d3b8f94f84a1762653f567443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede74368b7e211811cfd9fec8eff698544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b4b5f8a70d72bd0675411053dfae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb216e1305ecd092b9c28bdd1d82e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbef0beb0b0aaf429f4c5db06ef62947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19e2c8218e37f3960ccef4c27697548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df70645040f02549ea646b8c096c9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f409fc098f11981212ccb00ecf0cfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f89a29d3d4f73afd3e97f8631e48a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85f52659d538510a6e99b2c667d95a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f006768c5a7c3bd711899e52b84a9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f86b6d88a5d99fcc630365748a4e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6feee5b7c06603683e609f42a5cceb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7c6e395751a09603e26924a58f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d0e330ce7d1f5875f8529f13b8bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e925be1d782908e60c7043bf220b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93b6c0d4ba2031c0095c73237fa0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76151ea71282534a4630ca9222c9de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18f7a5cff75b88a4a2b54337c5b89e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8523aeb81457246d8a11e8a20568a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b4327fbbb8d85d70a0a0f3ccccc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9489be67abc7c18c5c351205019b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac0ddd96418371d904086175d9473c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0579c317c0fa902e5fed6fc3d8490c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549db843d1b6b5bc5e65ccc7509596667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afb7ad3987b1447689fc1a59d4c4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfddc135c16b97671fae78f7fffc36569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff92ab58b0a6b273cd68d332ede6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77489e331a2fcc92ae8d6166bca86871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d1de6dc1e5f94a946097195403af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8adcede7502a310cc297516e5f2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b597470fef26e111a169d1aa2b9de2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158601b4c34cb7c17127bf64edd035175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a5990b73753761e6c49c82d69ea8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492505357ef73c3ce44ee404526ef9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229e19ae1bf06837ae94b6bede692878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc07b267d50fed0a2dd6554214309179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33ff311b7a2b2eaa8f6eb5d63d26280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d777b83994697909077d1bb2534ca2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1876ef20a5417a9016d87ef6c3b8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a2a0eb77774c871ec4c2168de2a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13793c9d7392d4ab7a1ea96929c7d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20091306be30e35b0b3fac2e2980741785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c268b1c287b22ba60658885ab7b7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2117adb2a10e37bcd832ed4787731b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd633ef61d3fc38e2dbb51c6e2f77688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11412a744bbc116f584743ae61db21dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadaf929a2d6cb1af38f1d46568842c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3e6c68ec39a2af6514334ecc51d0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400706515cdc9ffa75e3c32ba8735792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d13b6685bf58840e9d8f4f86ed4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96a303ebafaf042f5607b98d135ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc790c95d9295e8e8f6401817e5d5e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588187cb4c7df00e7ab829622596be3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02148d3e3e6f96701306c83a01db89097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552daa83b1926fb03106cb4aca977dc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d9e4a8d6ea64176429ee4a4d7b31599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c59a99c8cf31ca702e66d9a19635d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830ec089be47dc7451c17153cef39b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0fc1e29e7377230001d3911a4b39a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db50c3e7eb9ce874e43469d59f366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8360b07028aac1014debf93df26b333104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6947d67698e04e97056cb6f8ec308105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a919bcc9b90fc1be43f9c06f9126a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c85eba6f65e72b197e9d36068816107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d5a8cc9898bb4006fba7a6ba1082f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a371d3e171899035c5f73b7210a4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7430154ea7d412ea68581fa22fd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96665efc0633a4512db58efb3b23c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08aae4a78d658c04a94dac16df42e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5a348a36a5cabc47d44ccffacddbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87162772b6a0256b08728c4e39406a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f41ecbfea2c5bb790c79fa6449c51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736cb2eef24b58b5ed6feb272bf9ebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb4251352cedc353c9d50c2dec33a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45768635018215b71e705e1994059704118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda4d27f1176bdf77d9b06929fb7a78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a5f174edb52a6d214fd9c534621d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278290de1fc6348cf768678f45f1e2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529df454f760866d69362f40937b205122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca548377b334ac5ad9130841ba5827c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34576dd79bb40e72ffad95f2d086211124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9037ff5684c84fdc71c952704a1a46c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbdd18de05e82e4aad794e16244c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101e1e796cfa3e3c52cb440ae6de8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdb868a4ff9daf2d3b2cb91c4fcbdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caead0ae569a29477654336d4f52627129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa8c492eeacf8f2b055a235981b5bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b793f0815a9d99d68effce57c8bfdf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f4dc7a9f4ecf00643596650cb50f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d03321d95cac83452460d9a79bd78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4ab015cce3baa29246bdc272132df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be47a4af4841aeb3e6fe4f1b03c93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa49289958036189ac9dacb77470ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c2f8656fb8a3096eca34d7efdd9ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a3bc55bbe4f7fc8940af6e5132b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503ba12f67682f7b8b1d828fc234e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d71591f4d55523414e3bddc0324d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6e0a6e8cad0bbe39811675d7f04b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097602846362c3059aa501435db6981d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f461019ec0323072b2336d8b6f654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017c9826010fcd4af5ab4a2099ef2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c810f14a6fcacb659ef208775cd1f43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef4417659cad8b2e59e7aa52a3017146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea046ae57c52ab5c6ea0fc8b7179659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e40078c6e9ad0101514d099cf7fa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6dfbfafb2fcbe910d913a6221caaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661970da0fa873294547ba4a78ce07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce869937deafc491fe9eaedac7035c5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a64a2d2f0fc4338f93842f511a3a93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b976b5574fcb13d0fecddde7bc3f19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eaf01cc93722fbcefd18eb81d9dfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d93d0400a959ef498821059d6a51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23be04b1777c529b64543a8a72c3b13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85366976640bc77a0005a6d52c648daf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c4f73e025b39fc1b30081029bb61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f66f4044ccf31d50526d7dd3a73aa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6041a16bc7f31c61163effa4f1dc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3547c96499d4dcb3b4faa9bcc9d9a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119a21a3132b75be71007238ed2e58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7b2f5d1aa0f4d2f997c539095f61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6cf7e4da4e3629dd9450bc96d87f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272af95ee27fd0bb3fb1cebedc9dbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84439a795ed89b220af0b09dc6eb639e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9034b263d4a12b9b3bd31aa401a94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a95972e594cd8a9df0043b5624656168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e89d3b1ddd1c191ce18896766d969169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a6acff3dcdb8c10090c34f693a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6affbad669d56aec3d5303b082d65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6e5a1d3c6559c4fa933c887b45ffe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fadbae9c828d6c934f489af2d290ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223f0186271b10a0b8b8054eb11436b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa78839c88af247397fcc2c3510503175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cbcac5d44315d967d96259ff37c4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b729d6d37be7e986641729db7149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aea0c3f8e9f26f5765cfdb899af79a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad796c0acd1a15ff94d53ac668565b3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d2694ae089b9f2c0a9401970f5cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d781dda5057c1cf1d0f0c01752e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75e2d50aa9049d4553e18b1a9a9cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816168386bc2f49cb548db6efc42db4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d740563701467d5edf358d72e502c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2ff9a9b788006d47635c2cbe15a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f26f2323d4c207c2345a632712c7ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b75ff78ca640364d800740e60da49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7f94666704356da87dcacb060421188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f11b9e56927b2eb4a7a7a9adecbe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420caae0b7eab9a009964068902ff87c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f0a71d011e141b38a469c80bc0b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6cc6a154c599806e2effd5c6c379192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34656f728b7c2428b9cd23fbd87bd31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9302cafbfc3536c9ce4554344cc6b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e55d346123606a6b2f7b8b5e0d29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908bc3a8ffd7bb9becd775214870a73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a95f9ee7a7a6f978200c5c030abf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfcd9c343d13e336a0d679a8becb60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc3eae364c4aeb8b97ef982604735199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bda5bddfef50bbcf21508bd0382f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbe0bd129e02c89914b1a85a2045a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0518c74d3c9d94cfc45378f5b1e6850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a4a9edc1c1e4f294bc00ede28c3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254833d7fcc5d7a8318a6c37bf35118204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed40c690c5ca9ac41d46b20313b0a76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c962932e78d003826c77c96c42e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d5c24467b2b76e2f1d8ed961f1cf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd16435e7ea9c861a2010d0d6e8d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20730c83566095271353ff03c15949209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34acc9867f82baf737d2b21b6a566a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7d3f8600e1ceceb5c06be902ac48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb065ec4e6163672a387e79f5861c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7167aabee3ae0d278d9bd227a2419213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cddfcfd71bb291696f4c866f813d80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc9783639e8455257d82551633c84c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400dba6824e7bf9e343c538e6a64a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df8164913acb76a737ac73df0f9d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821bbed6ec601e80badd2a8c5473754218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4958e082137ab1949c8a642a3aca927219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef91a54a6e6ea03c6439b1e64a9d45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece2826b9b309e65c8881b0c9cce272221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0a00afe96f826aed9a9d6cb596d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b57beefd8949625203f82022e441223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb738f2a76b341b75b5660550932c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fccd8e9a6e9345f27b36e04fa419b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157194b91e99ba83643101d85266033e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d43e57385821a47e4fbf89aad95316227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5801cf0138931c8b41b53a722122d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408dd8879301a051ea6a8c974b62c9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769756f7067902625542fbf0648aaa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b3a941d06e69a60197c19225a8862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52bfe6d57150faf4f104ace1b6c491232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aba240fe306601a3546483d3943c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a49ffcad7911c7834780703799ff4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e214cf810a6af0875f92e22c510203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ccbdda370b648ae16d45b41e66e04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc0e364f4467cb905114dd82d1950237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f06032e9f6ee61acf238dd762e64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48148001d4a383fb50b3bc2ff6a9d0e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a64be8b7bd6e39accb9da0eaad1288240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d682585082d160038aa8be308eb433241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5de2bd4f785fd1b806275e4f02a2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13d97541bab18a98beae83d6a2dc65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3510b32775cd4b3600391981f77dc9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fd9253bd418bd5f2bb9e4cda0b3c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0436cfd4c5b73f53287762efa78edb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903874523d18c9ffeba2cc7d47df03f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f539ad8c958d8e41e413a5c91285f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0edf796b25e1d5ed376c192d224e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bfa6768557c32160d2cff298bda9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0d10026b4054f2ee21d589b0ed3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a82a6673629a467ecda280e0398dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c221522e9dc2b23710d967912ac9f28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ac00da1deb549e123534a9906a2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e154968b4762fd6e4e92c5af3baf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d61ef3a90b3bce4ed581a9f052e22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef67fedb0b765e1b9d045254db264e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ac35a2eafbdd781a406e518e6cbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23f117ed9e69f1ba8e4e885663c57b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b057b205e6ebe447076a6f04f641431260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bca33ed0e2a0df72d473e3475cd52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeeeb2538b75f1bc3e22e52fd5e963262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637f050a69f5603010727b24bdc015263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad03df69849e011d3dbb1e6aa949bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1255bbd9e607ac71071b15dd85d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce326e1cacb05e7b9750816e6c07d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca573345b497573efa8e5854f15da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365fd030d092281deeec522fc3dcf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5ea0eed15d611c1bcac8e9913c922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43bfad2a53f94b427384ab56c1885270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee56a4093012a7bfa9c97a0ca9cd76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7336f76a3f68916750b159b0192bb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825ad6fc736cfc68ce7e443f24b451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571624c9bd90e18896da0e4d791f1074274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42275e000b538087188c68abc75bb551275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248743a4478b41ba58f463bf5bbc030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2f5f201d5c8cebdcad31dfa8fa4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17eba35c04c54d38dad4664eb23b58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177fe1a21aa5a3bd9b2aa4df65d565f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d95b55bbaec492d44b60caa81e7eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41ef9836262568c51e7186e6cf3487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b519a4316a458401603a65f8ac770282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff03a9815b9372e41d31995bf67c91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba33d648febe2db90122f3338fe2dd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbb6b4b177379f54597fd86cc029bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db53d9e2fa4419ae5dfe5e6c03e9d69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd54c4b82b65cf7b21b447d4b5d85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8bb2bf7111abe169aba5aa2d5fd48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368dbbdbd23764b4427db2751a31f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc54e4cb260222371732573cfd8251290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdba6a3aa310339d9095ab87cad9bdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f908efa2d76383114488992c5893500292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c28b7b0f57d9214d8e02533b8be96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037dec0944cb563bfc4afa19c3220ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a5d8367a0c4d8fbca644e49d673c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb449c40b0d6253797649a643eb4991296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783b7d17c0b6eed6a9b52f4610b0f7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a339c2e62de2a18159a984bdab86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145661da3065f951334d3e8e809f4920299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435bb910d6e927dbb56b2c5d4f32370300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f839198139931ca7a832ab9c7b31bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425314f2c69609928eb8ad46851aa426302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1089218fda6012fa32730cfe03949303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25cfa3274cfe9488354a2c7772a74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d30f006e47acb0b67e647333c77f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa1a5da4dd65c08b25ff0467f4aa69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba7ab98a09b5d1f8f8238a1df2441307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce6560c8ba54e849a6b2fbb93a5c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a22b34b2fab92cd50c9b00c38a46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77651e0e0d09c4a5f1d7aaba99e9d928310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e28ac3a4b2f6ed22ee4b456aa1d118311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760cf7a3941776b65c275a5bdf65f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cfb7a3c817991bbb8ecb6b91e17ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08705e511110063c0fe1b8dfe9155314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f70812d047c8a94aa1b99716edb17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a549f0c9b07f1c2c7b5ad6728a37ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feced03b85e72e0774be911c5312fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d476105e9b9189d446b51f380636c48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb852c1405b2376bbdaf7892be79966319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8118d4f09cbd47e2b9a7085954b1d8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed55d355c4b59a9d645414402c851e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5998847d2d4b6c9726c502e384de5e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8334255ede8a6c454bdac6250a6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcc82b04fcd4367fd6928c353c199d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e860f03f36d4852fcc80a3ddf8aec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e652f589c1216c8e7beed373761c74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878636495dd68ca97ad2de42d0b558ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deb3485b50aae97affb0c617b02a31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660d212e461bb1c9989f48b24192d86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640c7b955f378456db2c36d14d86e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c559c23ceabca8feaf29ded65464e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6b543053071b6a1c629c6e8531027332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7040380c235374686fca633252950f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1547c38fc7e7080ccfc98651583281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f1eaf8daccc95a2c96ce7f27c3e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ddd03286f5066039dc40c6bad372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd886de0cb0142781403400d3e43b44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c752b4414a4e1d9c4954516876998a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd0004897f49975d6dfc8bf93f0bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2209d618665d017fe85034724bfa4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8353dec5bad7c792a3055368a72e62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea08189f49bb7fa4e653638b210f9d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b9e55408da9187e549942ace286e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c7ddf276d27d16b3ca7d7c213757344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603a7ae1ceeab134698d57b0f49d85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1b52fc01d3b64175dd16be8fab19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe131970028eba4b9fb37b0e7937985347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089ef3efe139392dda68c4ffb3da887348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543dba86f883e5785be2278f5f08fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d99c7e19e05967c09872224f3d94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c041099f1f7d7d9151c74edd23ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285637727c2f0804baaa6466da4b702352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94adeaf98b34340a4f913e63728b8eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a987778eb7c47daf589aaeab10369aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1392de8e167d8138f730596f718387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddd98d3785ef80d7db0df44b1895bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dfaa898f2b0e9629594d6630248ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb48eef1a56473f131d3dcbca7120a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b50707f238682f3e51dd06815f0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1abadd48ec4cb12ff1de4044e15f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b8d7248235787a18d34932b851d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe513d88b2195e1c8ed4dd8901616362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cc4a82d16366b938a0d4f79746ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09c04f5df3277fe3f93f59dbb73e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331830ed6822152e586d175d36824a87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9c36f5b2f6dbb6c66f661cc082989366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0624dbb01f4c709abfd7d5726887b20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1acc1414934e867ce3c636b5d516d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf0b3e67d605eef2053503d564fb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e73b8bdcd818d37e380a1ef5f9a06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3252975c4e07d1a3090a622da36c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde5a7e3534cf4467fdfae54abaf4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f2fc6a07bd867ebd99c18bbd45ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dcd990773dc1d56162ff337c2dd69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e3479fb1aeef1ee747f8b71f6eba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c00d056e2f0f7b23acdb31cd00dd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f2afe4092e4a7408d23116c8ba6fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206d1a60d6606c1d0e7689d45046d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da14cd910c226c9344cf89ad681125379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91ea9caaf7b7f7d659b0f3458edf2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b195ecc0c37cdf7da56ade3d03d71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275778791990c230ab73fd345da9359382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac55c4dc4ba31fe59d1141c0fb1262383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d90c3ab19e42c0930fba440f32f08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c97578fbedf1a210566c43dce40c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c42846343a80e11f2e8852bf7537386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfae44a4c2767658f6ccdc5d0d378387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc9fa614e355d20bebe022d098f203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81759db92b666c147f033587578829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221ce1be440046abc5a24d5635ca04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19406368852928d1143fd573be2a173d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac456d905d90ab68cd972da933850a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd6b415da57975aa680c949356801a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c98a7860d3b249e3d155e381c8952394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922308afca0b8976d03eb787c2a1315395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c280390a503b7999bd2a4ac4be4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d773b76d3baa2aaf77cc5b0110381397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ac62980de745bfa81b2db0bb7e67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c12d068a6e10526e3fbca8cfc270a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b47471d99a8a4fd6b91ff9cbdf012400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2cf77e709e0d01a571c70cdb0434e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81fd42a1c3ce1133ab553714614a3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f646ad7c40957ea9a7bc23fede499403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc6e703948e453af3704cb200fb151404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb401d44507aebe415e2a278866ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c9b5a67ba762b3a9a8e55ac55773406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062c9372b6f209264e8f2332cea1f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51776ebb0c00664cd68886ffdb7f4d68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4802e606c76d5ba515f10265c9779409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94166a46dbc03d90849fdebe960f5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b65ee6bf0d4b9498e56b4e731d555411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f7fadfd94d93287296cd97586c06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e2c4efa110a6bb8bf9624c091a94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516258b114ea9b07a0ed7a2626c0739414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be587f7c26ba2eeae36eb537aaa9266e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9910a70c04cb9011ebedb41526406e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a46a158229013b1ae09b37158f708f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd354f35728f168d1a97c0252fe3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9967b7217a771772e852382f6cb97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e8e4d2cc3d2e394629cece8a1a28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae791a7d3a1d311e7dff359036508c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd22c08fb385dc7961d41481bb139422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b36bd52ca14ce84bfcbfbf5aae008423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748772ebed9d8b4f3fd5987e83f2143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e490b8e9a7b40205f97bfec3795e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea523b0b9aec5dbe476e62ee54cd0748426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4d9fc73eff13aba4ffe8d3012de63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a0444e76f751f25d80f837edb71d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92654957adef5e46a228d932d08b1e3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b566745aa50c0f7703f50beebe2376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902664277750f64ec99ecc18cc2ec24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb0e04ce08c64de14bb4506372af5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b9d4c2dffe1a491e52f4b4525f3c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa13b498b6b97153b37f607049fd6f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccfd98beb485da3ec37e0e85988b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39863810ce1a64d4fa7a9c4401ceb7f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073237a5478c4f80dbbb2f17045adf02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adf64fa4d2053a91843ebd7111bae1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd44cb377a3ae6e226116db94672af9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3f98ca33f3be0174f5593b44dbde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6284db22a223ec7444b888337001441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949f2568757b8c0b7c167ae30670ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ceb69d128766dcb09aa6ee8d9ccd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aef2a3628fa8f79514c7e170568bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a7c6d49371986cdb18dc0dfe24ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851211386e5fdadc3890dcbc0604359446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd3144e70a6e2474f5836cbeddbb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce866ccd6dc3a409d1429289c5ec9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522ff7aaced072d1fee38e3b4c68ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209aae2a67dd79c7301a0e3659acd2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf600dc2031354cee6e379626ec57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a70d2fdf48e7615faf60c76f00d1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0f6d472ceeb6827e8565716e5ba2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2055c06ac3ce63fd6016480141da0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca1857ee5527e1a11e2a7bfa07a39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaa0883854b2216be51efa66c5c5e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101378027807c7ead59636d2a2b8fdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07243e74257a037d50bc1a485d505dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c158c2eb4537fadcd3c28154979e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b3d29d38884ff4332cd95cedaf2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3bdc34253208369c0a3bb2a4879d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a42c1672e5e1a2961f9dc8cf5c6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb142203a6982ad942c444b25918cf84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496dc66aebf6a878ce0c822abfcb265464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fdb1f857282d8ae7d6f8e9c5ce40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a690bb0c1a22ddfd0516db62d8d6b4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e2989b8aafc14fb72371be2edeae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1217ba9225f9cc7df9109f517705d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822a0112c699cbdaf1b1e56c01038d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6b63fab78e26446f4acfffa1f4e6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe49bd7691ede912de6d86ff1e2aad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf65760cfe5247cf33972f1e09b09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c85daf265180fd7e6703dfb7ee149473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd268ddf0939c448e246fdbdd916d0af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4ffb3a27f93d09181c63486420b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1631c62f88c2183ba88687a519acbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8123ef60a6266da364219fa18f6ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d383c36e4e83b4c0ed6f94029bc43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec796270b69d7cf60ba5047cb39e4e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f3be75695c088ae6d94dc5a635e39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1f7e531226f0477470f82782be6cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aa62afa0c2a1161a2381bf2863864482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e752edbddd72b30eb9e9e04df8762f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b124bb22964b305802b437f17ff985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253800620ccb9e1621018e6fe052f63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274121f3ac027719a0d62a174a4c6e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbf4ee29f373cb4bded2d218360f57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424460a70ff0d29c3e15cb107512ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6144018d73d5282be3d0e0da5dfa2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09156fbfd668b6911e72f2819d3b5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da6375cc55ab1f750fd3cca63e05a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643fbe64aacbf701870010cfa45995e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1dc6933ef0d70eacce0c58d3c4f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c95a79f4c8360ad557a2df7804ff3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9614df6c69699f8b998698c92458f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19f0bc3499a7479d93c99f8fb4f51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36af5cf247c075828972a0807f508e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106c6c025138a148c302076a064e3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737af4935c75dc31d668c5c2d9e62e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab1073dc7991275f3348fcb8d6a17b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b53f86467eabd71977663bcef33117501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c4280fac45e88531831b5ec911faa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a5e381ed02cafb1fdb2688f33919503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced826834db8e9cedec670f39abbfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9104ee38bc8cc0f2956184b9bcf0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c495e26301e0ee5bcec6232bb558506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe864cd99c610c7c0ab8f91cf3e4e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b8dae94d0d1f146933a41a85fa7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3901288b7bc74709371de40968d54d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340e37d991ab689a1b9ed62719a2ec2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba3d0c876eae6448d8774852bbcb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e37c017f859911db7fb3eaad8b8a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff705e7f0583ccb053b510d3b2e1ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92c2e47f1ef9e66ff1053c0d9d313514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce412743c045e2905c8a073fc82e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf5adb293a17cb23271c5cb21c53e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e644c0465c7b9e1c84f60af1c8de0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39008dec521ee41cc6080a7b31873f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947e064ed3c11d5ccae8eb6aa645bd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8f4d0754799503ae3812f33a0ff1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09f5cc672cfaacc9309f196df3187521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ffec17b921835c19cc259b46db237522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5ad339f3a49446db1f51b86604393523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f371fcc5b342ae4a34c4cebbf9299d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e36e96d9697c081d1397ab7ecec6dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43aca1ae2da6993f0508f0d7c9b2d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d7522a20edf1bfb322a7b05aab78b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08c4aa26a47ac3775baee1e4dea57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79acac39df23ab68180644653c86a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff2bf7ed594ca97a791e4a43ae3f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b611bc1a9656ed73eb602495dd04e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f862fede903c408f17d347c1005bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a807d992e8626c0768ac6b9447cdc6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f4e36d13f0c47ae97e3368218274534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de845c98a941c382372c85e1639c764535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e68946681fc1c4ad9b089ad62938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c8f27c410f45981fde876eae96f1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72910968bcf67ad1ae6d741285fa5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128705ab58677cd320e237f9dedf612539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9671e885f85f2908282c56b17cc213540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1c7c060c698194011b7a996cc9a0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4fbb381be74349e126ade7c83bb0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260b9bed85090d5df3ae12f016e2a7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa16bc6d1a619dd8763cfdb9d68ae0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca85f6581f5a0dcbafa0b2644795f82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eedede1f909b7b633897619cd8a94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef3fb8ac858656e65549a887475e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c934059c6eb86ddd72474036c10af5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25178c83189d27a0e5530f56ece1fa80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a23928c951c13c9a96a249550fdea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9009c93ee012c6c4caec726aecac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9dad951ea2af606a97cfaf7824f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c28281aead714fae9eb179a3367025553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fb16d025ed6aa2d61fba05a6ad7df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905bc45f61825c99acd3dcfbc510346555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f14dfbcb1d74efe919c55367f3100556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def3242a400d67d8c3da9c16b19274557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63caa50d24f677235891feaccb285f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f7c080fa3cd364ae4da0c0d3c587559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ffe83d9543666ae5c83f0fb26a87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac0b297c98ba98a3f95a41e416b0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61f8045b1873e3eecf181e562ca5ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cbac61a56b8cdb10347b64940eb91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400db08dfce1b0a60c9206daef72e44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9eefd9c3360f2b241d5d38ed40d13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f67b32fb6cf955c3954e621752375566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d82a9840147d28007aa21f7da719567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e29f6596bdd49b3f3ba6d2a4fb226568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c8baecd47ad133e3113f61d0089e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609457145130dbabe1fcd3d45d7126b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826620e2f2247669202439f38cf834c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e793103a178e283a6dd611afd93a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeefbd39825d794abc890bc7ee9460573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462cf869ed0f36887339e5daeaf9255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63aff0bc549cc4dc3e3bf3374eb308575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45a66c68cc50252643839c785a654e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a83af9e3ca425d63dff8046571cd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf22b0135affa31f5c0f49448664b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336fea5520e63cea67ab4c5580e68dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4abded7fe365d413c3c5d2933d9823580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42766d35cf7c30dfa29b75c64dbb684581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc9813321b261f62527d3d1fcc140582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ab9ddf855cf49a0a4cdf2abacc22f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82983de06e0ddcf73cda3c914d4c3618584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5159619af4f218b0b49f70bdbcd04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf26f99bfa2b4adf473e7dcf1ef87eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bdc79bb12872029b90d4fc6c5a2ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933a8bb8686405ce102886caae54c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590476d9edc5c96fb7fc864d0c4c06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be2b4d7794be174bc83e588b95c36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71f0de9f72b17597647b161c1e2c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10354955121692013bc4f0efbc0f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027059289a370738b096a4299483992593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff9754b272f33f37de29ac2bade69a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a52cb8dff3ed43c62ae2de6865b73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511edc57cab87890498471103dee36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506a3103155ef54c8e6a4f40597532a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4f83e33e8f8bdf954a8a5fb5000e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05428a9d0d33284ca296d733a5b321599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67ed07a067e192f4cfd06578b891e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bc5ab39ca0bb68c6b9ec06825abd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5ecea63bca120fd2494baadd4597602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ee01469ce1be1ce88f6407cab9cce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51eb037cb00217a89bae8c3f9f2ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be5c6c6253b655524d178e9676f97c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa48aa070b46d74919bea44b4837db8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264925a25e430f5d850a6de118887ba6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7046307006e456b9ec988d24e49ab82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3577ceaace5397729533bb6c926b8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eec448d76653a802e54f732c7571d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454ce1a5c1483677ed4996c8333ac2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecc6495b3cfee41d0db517ecfc745a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f19edb2f9491c6d89e458e98d7cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c5b92a2c83f1205af8a857b6f4685614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3c6183a48da26e88b8c82c592b30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8015dfe03e69f2f847151b54885eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a4b2e6a91ab7cb0153a2233d2195617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ecdddf1022506c4da695c839d715618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab7dfee1931d79901f330ca7e9ad38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572948d1edd6d7b2079b8c68bb6a902b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1cfb054fc322cbf1affb71a1151b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833869b0fd0a71efc3604f5215ca641622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dc1d4ec8ad4a7a0ba119cd2ee4fc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14150cc4adcf19fdc587edfb93e251e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17489bea99e38b4eda90ed2a7b3078625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650dd9f4dd7d5a34bd564b70f9c2c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e4142153bedd31926f0faaf33901627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f59e83b4765eee3c96e87afd30eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da1a9b8d254cbc2ee5b51b93e1a8a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800db4b4a392abaa6020608520b534630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f448032daff0f42b5c53d30f626b6c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6dd5065b8bfc1ce62f1bf5d798a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453795c1dc4b8ec8550b21a0e880ff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d6ae00486f2e418f5e7bef94c8c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfa047f2350aea835df334558543c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3808f79090b15130f253e3a3f0ff4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace18de47e570ccb7bbd143e2ad8fd31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7fd94a9fe52feb1a1547433a1d141638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c4b07e28a29fae188fc1daf086b39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25080e275ada223f64acd9fde9628b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0282438a783eed9cc2cdbf4863063641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f09759970ad497c24702a710ae786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2ebf364e36cb83bed251834c0eac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c3fed5892870f0241cdbf345d88ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde332064f53514fa7bc78dbeed6add645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb647c92efd546101e8c339f2fcb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b764dfe076aa4735e0ca51e047e3960647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04af27d062f64bd818920ef1b4d03b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6037c4d7e69ae5a805e7e17a1a5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b507a057165049c73e415467758451650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ea937cf6b99ea32fb9e6c74efd969651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9f3c676c63e5d2558798384b8005652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cede5309a98fdd38170cf72e3661a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8aa40acf64e98fd381ac29d63854654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33811a49b44602a4fda3dd1365998655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6dd2c47fb07f5e8435498e5f3b5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb60b4f13740fa12c0682511804b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a65ffa29c21a7af103930490de9b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8cf8d96761bdfe3cb298fe41c839659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56d3f8d0d2bb5adb623196fbf142b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f4d13acf395113c3cb340a35f3997661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8d33db37a1fb686c075530197dc9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323fddc06cc96c5d9dd726f18aadef8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbdcdb90a3e06b1850f4b36036b92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c63c03478e283417ab5e2aa17d84d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb670ae14e35385d2617c4527903eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dacf8b5a5e8fef41f2f886d753973667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70e80d4fb91538270fd35f305e191668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940705d17ac1f467613b9b7405521f3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d56e71373f1f7d0020f1e38d6e27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc0f60e72536181ddeddbf2a6f241a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41463bfcf197a72cfac4526572af97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2b9d5060b84d20c0a84c12fe50658673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cc32cf23c4bfa9c7d2bd0caf0d74d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadddc32fc73c429f911b2360a0d993675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d3bcb747203a09ecc01b5ebd684f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01a38e0a3461c23d937858dd0643ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecdf7d8364477614d856259a10f0b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ab5a280ce79b2b1b833f32fb5102a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f94467b40bb2045e3ee99c7b8ebc4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f30d6022b78837c1a784df5713602681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a2b300146d6acf569ec016c940343682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd1fdc416358bf078cef4c5913afb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79bf6460611e761edd60fe0181afdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004556cca11d19fa91dc16e8f7ab5776685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364cd4e050ad924f51285d38b56f8a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fcfac26eba5d2528264fe425ad327687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8ef6cbd53c379e909adf78090517688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e7abc36649878bc5678045e6d5ddb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba326bc4d4522f07360f39bc1bfa48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92512bf6f59aa3dc670687afe40e23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0027e6da2b391bf0d8100c8fbe1cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b304b4abfde8d9192b78182c0471c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d14ac070efa879999ad3056ba889694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3bbed6604a3947e7b3fd2bc7d867c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa75df1d625c2ff76bb37c68466c50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faca74d3f4f41e25bb2637a3eb4a6ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68082fa42cd9bb8501cdec4a2bb5d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a0c11dc5f50ea0d0d2e017113019699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066182d5034d76e434de9e449101af2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a6a8213b68a4468ac2785c056c743701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb46352e429003d4cabe5b657fac40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d653407dba5ff695c0b6609609b2ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4e2e11709bb498dc1bda42bfc3982704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dbff11b9a2039af4e380031dbb813705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf04de5c49dbd200bf48a783a969f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997830fd0b34b9f074bae7aabddff02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983bc6c34c50be7c44bedf1cbd837f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f7bf3ea7ed516977a2eeaa87ed20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f39246f20740917b20f83ada23be90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd38bd54a3b06b61ecc8dd9ab7a6bba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56068243e435c360a7833b60c789161b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f852a1114e5962ba39262f176cfe0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea61deb72f29c5444e5c0b7fa66035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59d99ae574c9e7e4299f96f63c73d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ad1004a5b5cbeda8a1439396dc69d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd8df8a209694ec33e1a6e611acb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299176a24cb58bd0cb211bacfb317da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4092f27a52dd66728dd50ac41e09a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997e42d3dff7715508e3272e0b43563720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b01950e537910a4e2a894e6008d97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6a43a62209609d255de82d1646c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d530e6fc088322a0c129ed7b70d43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce140898522477bd8514a19db4c83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252724e673f7f6c848f37a58fd944ace725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2161d27bc3c523cb3638c78430dd59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e41c26b96ca6b9c3c50bbaec77621727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060e31f1806d087f559d1087449c5c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842795c4b62cf68f85b9f7eeb02275b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4a2c1cce510b90c9e390aa8e2526730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2e78f6c59787815ca16cb7fb19c2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc51a377af982e2062bc929bbe5c23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc2de9a5ab224e676f4dd907e375f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a9becc214a858eea55e36ad5fea7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ada25d51356d2d0819a0cf7c9a61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75379c58ea5ac1a24f54e3528dca712736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703150c2be628cc40e7d8fea73505bd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf172eb138cef548992f941de06a9f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cb639bc0953c1e7d7487f9f46bcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6239fc05bab66d375d96ece991bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922211d40b37265c613504fd0ad28f4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402f1e5d3b3aa3d718928d2172de486742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0233dd4c64d75f936c3c68bb9178de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21990e6160d4b743ed86d1942e5671f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f7346bb155b075839801fd73047f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f363ad89673890b75158f356b240c2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfd96f9e2bf12458e7eca49110618f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2737da74bbeb5dedaccdfe81cd680748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ba8ec02459202da804e8aa2700f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d68201e05d21d0316548de5399c5bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b50594df821c56a1c82e42647d0ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16f7585a942c282138c7c23c1e65ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5379d01473a3b805159ffc24a8b59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f0fec873f8df026d18645764a39e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1ff976a51767c7ef587a3f692e14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f9f7db492e761383ddb7021ec557e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e03e9c6882a0de1ead356a6724f72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bcc8cc4fdc4f6d27137edaddd918758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67feb2b01326ac145800d32cd9e63b9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>