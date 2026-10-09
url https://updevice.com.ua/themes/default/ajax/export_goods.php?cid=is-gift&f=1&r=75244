--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7510e2eb7e24b218f5b922b8e747f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee32878d71b0930c79922d30a0848092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7b794694981c0a793363aa75a9f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953752c3760b83f2e5ed20fb0900e7ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e47156c9a9ae80a19d3c1bf4ead475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ef146ca937ce8db488a86c18f4c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565986792b87ccbf861fe761a336c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0746b6fd49af73aef9d95ee7c65bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20daf325dfab9b980b0a1b9a770dab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd633f30bea44039c2ada6c2bfcd88510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127b06e75279e8e61b5c49935716ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d55468e01820f275bf6b8ce282400c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb65aaa29187f85d6b97c27a4fa6c9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a74458db467b5ad833d3cd071264b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2535ea8774e5778e105de42ea22cbad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf4715c9253b0d782470eafbddc2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfb9cef1d053421deef6d18a1eb33817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90e657765b007f20d889fadc91b0df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f97bb85b02010b27b3a678d1617f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2022bbf70254012ba4a0f2490d095c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311f7daf0e04efc03aa09e140b15db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ed9f95beeb5140dd2ae37848322922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96249112c3249972230bf032be5d6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385580ecdd21be9b48eab02b8c9227b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ac2ef21072610c5236e5f24b79bd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee070ba795f3237dc9ddc69b54a16a2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f0fe4c61bb2d5a8cc73d1aa3a67a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7308d12cd4cf26e54f29b57462e917928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf425ce171ede874646d9ec5a95f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b50d7ceb896c0f3a85864f4d55e8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6d810b2987b99f7c5175a5b535a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55430c930d64a5499ec98ec617f15cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8213a17ca20c923e051d6d7d4d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13b49b817d591e59b8d5bd272eb2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eeb106dbc1e5c05d179880aa1a33335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3363c3931e608e28ede7bf7a5dbce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0989f8998701a7785a7aafb5cbdf0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f990b395be6b44f858f1564cb6040c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83048910cfeab1defbf40873de6e38839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9dd6326a3ad4ce63cc0ffb169f1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b82727323c292fa2c426607544a7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edded20fe6911b927a59b8e202db20642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31086dd3b2b3edda1ce315801c97df6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367548b743d9f3ef65f6f76d0b59238344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0308baf9f875112feb6dc150a08a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe221e8275d20cb7a08412d43657a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a1d37275df3db772c98dc8c9f4d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49e91302f939cb93122cdcbf3c71848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb77a3b907f69943179d7ea2fa5f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c77a5077d388d031753293c81f77e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51313d96fbc5a017ec6420dd0be34e0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468b4d0f7f6cd8e39386996a00013b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93d0f88c08a5ef38b3acb902ad0c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ffd984123f6b7c6643cc779a718eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c08ab99318d1d6544269b8d7a8a2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c087c3f51a0e09f4e7a7b03f9f7fc2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36702459cbb026c7d9936318458f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0bbe27cab5a7dae4ccedc91fe69c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c2241de664c68de1f745b3dc058e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0367724954baf2b98f79fff126e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5859565a606d915c3cf2bd9d7ce22561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773290ef67bbe1da5b797f2f90149e6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad538e007d536ab2e1a841e87ec3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f570372f8a64637cc54ea907b951964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d39fcb03425692494ea089aaac21365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868584703eda416a15c14cc0d51c2bee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a362f3532937b59a7f3d7cb4bbd2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088c0058d8a4944c8c26f263d7735368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a203310de07e91dff2932c508baa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e86607f87c825dc58989ba706fec570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d650d26704bccc958a13ed30e7d31b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107805ed5081ec9ef29d9f33e0b67e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b76917c8ff137ba84fdc92ab0609073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a163cd4921f89f33622b0b4b847b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc37b557202cdf14da2efcac5e6be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2b138d2e2adbf7b5806aeb514806576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4edf5ebfcfccee78b0d9ee3e6531b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a6a5618151adb13184e8508dad10178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca4b2f0af3d546e6c9eb8e8ddddb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff9d89286f9a962c9f6cb5339f191e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c47c12bddcf86856a124c83b438581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b18394c13f27a72f79659c1bcb19482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd72a4260ae7dc9222efbbb1373c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10565b8fb39b41a05f748c3ef352a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebbd47fa8509384def8480f81c002985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe857b6af10ec2dcec1698428c01d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558058c297b941a002eb89966f82d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04781169f7a2190d124186d29ab91e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1457efed08bab4c0e6ef7bb9bb1d23289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7da81c03eebfa9b5c438f22d64ce790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efcd923138ad2aa5286bd7aadfd09491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41be14eab6639328e226152462a65d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19476897dec00c757c8b407ebcc3d8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabcfbcde75f4a1e6f5b19d25b1490e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db566c28b0dbe3705c594f06853cc98795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effea5ec2e5e25ccd7b14a8a869ae84d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092d398c3145171a33800bf89ddff197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f67186bc40b741311902993609fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b51fa052e6bd32cd97f71c0a629a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a10b648967ff5c2de7ecb3e117f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc952d41791c79817a3a6799db22b609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895452524b9d0418d5a977ad9966afe2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd530b990315923f171c7a20cf8c07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cda1f32cb867304ccbd32698ae9ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67caa66051c2c1f56cc6e422afdc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1db4136336d98fe5449db1385e74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b4ea0f1e50babc78807554ca8d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d7e1f1dc4b067c2b98bfb6777daa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4826ce8f1873fc35a039affc4980f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c204a692b4423f090aef2e27052d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c156ea9cc9a16a608189fc0ff0f2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1028d6029131bedcd7ce962d0d1431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ffc245028efe534175f614fab5f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb5a9d0b0d924b076eb76ea9eb82f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e000b3eb98c4150c72de3112e4f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227f06ef6021f1c0304b2d98b3b068116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8174b299454e714287184971c44ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5b5fd149aeade3f217a4baa4adaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb15bbe7d21dd54c526197ea38db801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875527853ec16167cd2c0cb3184cae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de762c988ce631c96169d6e68949e5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c723930d266754d5092adb254498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55acdb41672b0f127821403d1084e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b325c5b48197b94a7273d8f534567124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a42632363bc11a6ae51dd9950f758125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403938a81cd1ce7362219ed64fd17359126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607163290628818fa8d56a97cc07bcba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5bc02c7d979f7fb1c8a731c8656a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc66bb2ff6a3174405b842aa98653bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b4c928bbfca430d60a02b20980e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dee82bdba725d164c0812a4768e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb1fce3eb1ca25eafc9c810ca2003132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2057a827b96bece1eb1db40e135f7a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465639fe86f50ede25d44426e8d9bea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03957b8b06b31e35bfa93ad2ecdf5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977158d4eed49fbad23504a39e5b3e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a0acb4c3fe1b99f95e71637d946a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746823d82c1d9b853d3bae9cc45811b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9814951522c4b0ea677c087df655b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf913918f0b94acb42a5c82168e0e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea5456041539f103e1b9717aa8144e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659cb1b30341580d98894c001f5da9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2a0c05362ebfb74bde72ead5ccd26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1dbe21a66d94dfd3a041046e613e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1f12583de642c07a6845712bea37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe1d084f3453bad3fa85352808672146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fad65838de8a3d2e6df0f48607f7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb074f5130b100a801885a3c1c2b20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04af3dd89beec7da8931035ca3330e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011c8cdb25915bf071cc4a1eee0934150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cca9e5de01413d7ee94965f3fd68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2abbb4d4d7e8df127ea24b54ebf559152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c037af76a4e89c5fa6df884877a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7273185ce824069213870e099e5f14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f529d680bf895e9e244b717705ebd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9fc5c0e6cf2be2b8e826469264cbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef0d4c038b55219aa90b0873269e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a277be6adb7708b1a590e6c599f8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ef873e3e8fff7b8d094b68b56fa36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5aa3301d053c69dbfa2b7c6ac8566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be312d048da0324eae6095a25c5d14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f36080f73aff56353bf6c6d12c332b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc2d83eb18eade42edc7db1a87ed1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d8ef2966ffe8d446717e83edab25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece048d4dc9b3ee9a54b397ea9d3f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fe797d8131c4ab83dce05134faa85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe2b460f2e494ff6e8f187634e2097167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff44e88690152248baf65067b8a52b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b571e0753b623e4e611f4aab260d52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ea387396a585c93ca612c6def07c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809130a41d6e97b1a2b4bf6e94e5fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a00a5046fed8e5766658b0eecabda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830bcb5f64b2f39ee4084351e9cc1f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47902afe50b0e37d66ecd583d539aa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832aa1652caab3e72750f299f7e9512175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f19c828a53c17c446510e3c62b35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31fb0f25c07b8ed123e2e007107fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ac64d03d8b6a88dbff936d529d5c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a47049db3fa98dd58b583e4e8afa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f839ab5f0cd4c1a36b8b6d5578cd60f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8198d24aebfe043daa134f16e10c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4387caa6063d68af776be93b22902182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1af23e30c533b1babbc5e3f6cbac60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f740bb923e427b38a3bb47f0b6a881184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182323ef958ee1a13e31d58b43a6142185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab96657ae13040e4c882e87412ff5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3f71b3403aec74f4e9e2390dbfa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a21a2eee7e58a2a14b06341893186b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872abefded4606691dc26b117d01874189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b77a8aea6512715f6c6a0ca1884a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae60d2deaa8cafcdc86802c044a3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd2d5b29fd917b5441d61dd61f77c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728af64d72cfa63dd7f6731d18bce6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb474800abdc628101e14644c2887e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd1fb2e7922e497fe961e9793c104195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb586d200cb4fa9410cf8296a0ecad2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941d05789f460d635fc2b0bbec80e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb044eb9022c7e2eb625cf9a0cf31271198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff6a07a4c52125fc296a6e598c377c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50a037834c08d40d8b33fb00adb62c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89459800d2978f5bb168194ccfa157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755c287080def37977b2de08dfd9a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ece8f6f7f19806deefb8ae92c7eb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3239cc2c8f9608e5d0a270be850089204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97610de7fe739788cf01855d9c7a4710205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd910c692a647966ff6125a99e0656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb057c6ccc284b9732b215d7cbb05e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d9cf99868650711b760df31792f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8b218656dd11246f33e379074cd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7560b69643b05f492074ca80a1c451e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c890613a9699bbc5c314b425defd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332804cb2f0280b1a7ca855f0269f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ced3b4ce77f5c6214bb9d3f90fde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e442e7987850e05eb7353d3aabc01a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422e8738dbba13b3aa27e565119340215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e26ce2ea46c89e42fe85277cac4cbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b8e1a6356aa6f1cbe60615893b27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96b8361b3b441eca0f61d586e1eeeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91803697e0929ba4e343c44433312a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de98fe50ebddd1971eba1ba1c00f60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb2efe369a215371c996cc6c424d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd42ee58f2661b38dccd604a20ed2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377242447818560a8780efa804e816223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67a21f62125b79df0a939d73c0991224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdafe3df47f06e9296dd0141f7cc770225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b15a411dcc4c20c74246d704f2bb05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45363bc87910ee67020486d1b260681a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e04d8e6214a3552e19938f6f81906228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059502c91b95e2415b5c9ae1433082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eaac86130cf21b8a18538ae9d8863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9450beb9ef739193892da04140a33f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc500f07ee819dec7094350d1799e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5a15f3351bbe04f3fcdf59ad0351233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4e975163b4245c6c1d4132823297234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9379e9042ae2ef115d8190806871235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ecc6ce24a21ff47023062d7cf4ef4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b9d8785d6904479812ac7b926c98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc9539f378eac1bbb4281f72a68c95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce81b43a3dfd533cd9955caa1f07ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f785f7d454194cb247861b1fd0cb2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23b2dbbcab69a026bbd24635f8aaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a210e98c357e8fd2c5b0a9609884b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bab13de3ddea0893f82fe3386ef0ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad0ef9d1848d970510e56a07b0463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b80be563002a0f4ba3b9b5039af36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4a83ced8b8ce08a0acdf469d7c4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715d5886a8de2f79efb4b2997785b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284dadc2ee874db984e90c7d77f5228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e543f0485afae212e89b901b79b128249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026206afdceaed5d70ce75e8439b3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd652480e0ec8cee22f8149403427f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fe0b1b32843ffcfb2f174690d1862252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e1170298f3da8d850b40f6f2a052253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79f8975668d6e3d6b65f7ada5046b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c7fb243ecd747af0b5a0cb08cce7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80ee4ce1e15281fa6d1d04d734e933256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78966b56caad49bf341688c9d1fe4f50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5331a170c9cb946881415e37b0665258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232fc907efc2669c04ac48aa8a17c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1247adc8f3dafa9805c3e5405fd25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3df84a77ef52e4594b46adfbcb19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935593bdc6d4ad93d3d4f2d46af2c208262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9c824b72d943b05aea9cf012dc03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe26c96899eef97eea5c382d5174d67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317edce9a78b55a884ffd8d3aa4ccd20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b12008a66e7c67935d85baacff51c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea89c02a78d33a59be2280aff40e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989814f727792166167fb9a9421062268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91f0ae76735e9f64fe61d445d1d04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72ee02ede6c2350090105a050214ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd10e2dd38b39beeb0ac423166e29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ce8e17a596000dda146a4daca8d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737211e7a85a029fe08dbe1a799acdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206e6002672ee96981266b5ee997c77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a40ccb1e5af2144f6f2df73cad0d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b2b4e42a6a192556c826f05906e76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad84e1c862f9dd283d46128de07071277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0fda700ee485439ce8708e59a436b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec0d90a0e993e146c567bc9bc9a66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab36db72b7845691fcea36e494c0672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9d3f4bb58ecb26529909302a9000d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da9b75beef293c0cf797b203eda82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d82bcc4d35f973aa4d46f053b78d7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba898e7fd963360b997cb2eb4e1e5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b93a4fdddcefc1683d177bb3c8114285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f016def8a16705f6eab0b2f9af8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bcd9a1bf2e6e7de6bc3237926e288287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190109f21d2faf1513d209544132c690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1f587bcdf24d0da5815e18f5ef6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58c55bba1becaa1b66569ad5dcb19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdadb76ee90a3b69949720e1d9da1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041bb8fb32f436c8dc407c2505f55d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee5682fdb98c6fcc0e79d0e6b46d5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe940e2f70b7a46c6a9246094a8d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63c7d4ccfe534e537e4f25bc4b7dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a8a3018aece0e9041fc46a655084296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3619ce650fd272db1baaa817f1576297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b401ca43e6b11572c3117dea0d64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4101d0a9a6f6c66a968bf70cce86377299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7bf2b36665a43bc768b9fa148153d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957aa9e340de2e8bad3ba192a969959301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d83b6806deb2bbdc43f54c13b879c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883c818310cf0b907f4473c9c8b527303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ffbc7e96e47586afbe02ba3baf1d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74585dd8fdd102bbe0bf9b5163479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8957442f2c2e6372a2a87626c1e9119306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3b611086ff68f490ce3eb87686fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf19a7f192d16351bd834761ea00e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dea8785c9f7c951237e23efb8afe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969533bfb1489be8ef24b7b1e4373b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ecfd1d834310220227090ad38292311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94ae7e2e871b9fa8ab4b9138f35d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d029956b7ac721197dc65084b83f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49205a5f3ca9c9523c3803463dba917314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26312ab89b5d28b87dd34f2ed2924539315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f4cfd4b1dd5424b67c9ea8b4ef4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da5d3d0d16ea3eea75817e6f9106a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83071aaf874979429b8dce5fbcb13df3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ade7dd995dcaeaa4e0ca49d56279d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eae5cad6f30ad7800c5bd26841fe6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f5c77f6ec69396c7e300447fecf10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc77453e58a007cae65b8441169c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a349cf3e2764acf4cfc5ad1ecac772e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d289e70279cb8d389ec5853478d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79be90924492e8047160a3b06c0aa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a090f5d4fe87d9ce318011029327a49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d991e42c0eee626a1c8811c9f6da70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e72828688ef588d149952cbc7fa271328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437737e557ec260f6d7efd97eb9e034329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926b71f2c822267460e79562239c284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add951eeec9313dde4fa4da3c05967e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c07c82ff0503de4dceb7204217521332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef67957f9d60bbfef2594023e024d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1827cea7d4087ea9f2161926c7063334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331041a500613b9becc1eed03ae00b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3feb62c88ba6003911a876963fbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc2790c139f47d67b652cc6fb880ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94764dcdf4c1f9fb5a8be38d5933b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5990f1f601d15ca13c73c56d33bbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c7dc82b13daf000cc084e6afec5b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e2c7206f51e4e0d50b2d5a1ec93c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e300877df32e53dafc7e723bee6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3973da9cc6f22a2fb1c850c25d54b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974d1471a18e385fe692e66e0c2b4bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3efb49988c1ebeffb11f00f422ce1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91128fea830f2bd914a534735d3574bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c8eac04abc7fbe379658fe3c29c54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd81a210678be01f101b652de11f7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431383137d24eba9dbac95e37b422c84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cca0a61015c08d46ada031e39630f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfcd126ce28d4341d23b64e0c5106351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e8c4c08be669a3369c8857739b8f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11f1779047399bfd58d5297510f71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dcc4dbb26856ad15e5b5236d9bd3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff1d511fef1408e1013e9e19cfd23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e5ae232d70a0d78a3db9354f24f0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f0d1d56ba240669fb94d49bbffce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3c407a4eefe65520108788f2c503e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be886773c7d0a353c1de22e0bee6e77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf398a7c76f79f76104bec82badc084360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d3466da4fb777c1aaba784e8f4a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746210b94d94a15300c0057beccc73b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456887caa4964ce4760cffe4da983b3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d092824829be936ce0bac0fda245ea7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e770d2791dc5be822814e809ded6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36458d2cadc96d3e1eceaf5a3c207e41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aca901d3f8c124e6d4667d1cf9112367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd06ed25023eef1429df9fd068f60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71600ad6d9a3f1cf0ec94eeddf3acfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb448b2e10c54b7419c727c82a85e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add0605af82ff03063d2db6b34c435371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf0403d0e0b06a04e6f78a81d30a73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9924fc508be5c014ec5f05cea9ca2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b9cf3d6a413dfb01faac852079f93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f5d0950a4980debe06a1fd11bd932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b16e15f376b6afd0715a02b577870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2eeaec663b6a86654fe95ed384467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c2f6c5c7b967a016f6bc3cc6ef09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a97af989502a71e1fcb76a5bd27f80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d58c87f4155d7625c1a6992bff5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba6b3f4254a44f673a5444d43429f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cca13a8a08c85dafc23fb37dcd152382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eec0073e8d9de35b6eba9583848c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847070c5b0b38eff452e998739a6e74f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d9f50dda30eb69f69dbf1eafd9a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f49534a693073ba689268171cf9363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98bbe5b60c1915503bf07d2ca21ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f3d9ebd53c6d3d4acfa8271a65b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5531827d54a8ad4f1658f355ded03b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886972a26b173511ebc63d88f7ba79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fa94a662713c25961271572d37b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a86fe8c9bfaacb55161a6fd52d8c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98ac497462bcaf9151e554c80f9f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade360bf5dde55cfaa9cb68d1d34c6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492409c58252cede193ab0581f8f308d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b184035848a14033617a49538c7c6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e054273b3fc7c02e53418bddd8b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00dd808dfdf4ac1b5d5d3d492369b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615582a50a1e4ba4e8f611dcb77adbdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7afca66accce99ed133f63cda45d18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f006adf0131258c222322faef6a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36c3bb733d830f5ea5c4a8d63bed9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1edd3c7754552e816d3c3cde3847fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698de6c94077b2fd6cee5e7c9903dbc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3adc388bbb91aa6af59495efe403405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9eb950f36ac94ee73645152646f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d21e8fe000e7e2585232d54fd942407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb0820c58b2451c8151fc6bd17680408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e21bd64f8b99c9f16c911eb37cd654409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f48371b1aa6de431689239b8e1e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc51dace1a864a4361bbd2b0d08a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786ef7cf6f98c05fb2dfc25727977c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f033f2a18669a2c61795058ca8c26a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d718bfa83fe1894b634bf17d7e7aba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f58b3c551f0e1e1137d3337fa21ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29372d9e9f8332b6343a86c32552c57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876c97f78cf8039b922ecda70f69b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63296db5d0735d65f681d506e4fec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1acc5981ac3f880ae3ccbc6c1de631419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463359c9b8f48c0909e3993c46c5f8d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7524f8e041a928d163bcb72eab67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872241ad297d9dadda6cb77d3f07d39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e9985b8c9f1c49e33d47c7bd7131423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee18e66e35be64ad664ffaf37b622d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5149ab32d009b4318aa31645edd4538425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc042830dd3f4eda1d311a2386e0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dbab6139ae1abc4127b15138e9b61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc57fc3dcc71faad7baa1a8116f0c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dba80d4eb9cc9da57dc2a0582b71c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1cc15fa1bebf909ae661d4427e62a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804787ea619a8126cc785718877df99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2311fe03d4d2972319894e4db1b83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c1c625b608ef2b31c3c4b28b7c506433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aebab53b99f3cecc10ee9a2c3e9126434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e60ea1b859b3c68ae4d799280c801435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab54762b8dfe312c1408312bb6d44bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c762f0b6cb644cf146bdce3b1ce19c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5e1ad698f52ea542a61463a4776e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5688ad7b808a3bdff640fbaabe29f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e184ebc7e6e0ecc44eeaa9d9eb351a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d0f295d6220ef45bef48d856e8ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc38239a036c865bedbf08ceeb2bbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985c6bc635c5c7066cfcaf31bd5c35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e5ab3863b6740b945d99540063cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7485ac9221d8f18d9dad70c5134f27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97911c69abc5a029af9a942a084f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc33ba1de9d3e412e659a00cfce04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e388ecd97c986a2aebdd3bdce43d8c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b111f224152966a450472446c223529449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c951721541f0e8d2568ce4d299d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bdca2282adc479f3251fe74f0f25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bef89a246f5fa476d100e840e40f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263c3cb678da0596f56670af8e53a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dfbfd033b1112f17ed0874f878e56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833a9e561ca299d76417bdb9a2d40d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9353e366256d3599af9ddac463dee6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf0c8ebdd77a2beda27d1d5ac8cb34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa25766c85d5964d414e10fe1efa8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b440a32170f1d705568122b847e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26666b77776982ea2c9a97a9160c81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794331c8500f9f9b30b9b7d382aeb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8ad8b43b487e4572fbab782d3f49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fabc20022c278be4e44f45b6f076b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaecd66f37ea07b5c9add9e9ce84ce6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373973d6d0eee30e4748d76ce38e014465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849398f8310b117bfbb779808c866e76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95514a320b23932fa548d39e44bcf940467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050d0f0c5e91759e5cfd642fd8dbfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f47234f4eff4922eb1d9da11ef371469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19dade3496d6a6847445393ce54216470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e22f5bac65e3fdc0a38eb9f94c1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1903d6cc10b6b02da3e55bc7186d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67f247ea4e0a23b6948b28e752a2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74dd55379ae5a7f1378f5da8a7c4b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5713df54472317cd68cfa67fa5b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b392f7df1305ed7b9d45bcc2238376476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43656f08d6af0a66e27c8ba8d491dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c75d2649c07114c221544cf702078d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff8682f52981b4ff571b3424ad76a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ae49d55676baeb6b38fbad125bd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d917b09edc15569a37e21ca837e4c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a350c03e43c4b02ac0a5402cb0f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d59b737e6beaab119f02b8877b33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef584a7ddb17a8d7415f0c22c8ffb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe85f0e43edbcb91db5f9c2bdad23d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf50bca084486b507ccb4cbc3ff8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ece902bbd15aedbedeeaa23802307487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d92a95f9f700953a62e8468f943b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b172c80eb3706549149a48aae2148d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4130370ce12f44539a7161739ea30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ddfcf99a9cf309ae802fb316f341d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d520c0a91df7ac292793507f12648492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa593eb89f5404361ac3b2fa2398ad65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4662e37c3b9958e3b89f08613afb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1cfb6ea6fb161bd84a437390f4aa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb01bb7b8708e6f139f81880062cf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c29ea7d972629cf3f8d9dbc0e9e5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c54d06ab6645eb15143f6f65d042f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd6b178a4816f2e7e960a7c933047499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4129ea57848c0ce12bd8c277a5ad6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2c2b960571df7d59c4481f0ce7bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c41737200e95abe76022de08a101b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949281dd7fe9b667f3f224908e77c26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9fabc9e93914910799a1a6f37c3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798873020f127b69078b8ea96d6580f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92996ad5b727503cc7f5e11ae7f5cf54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033423b52bbe0a2d2f52413a09d61ffe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d072720777b2b7af892d08722157ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320e6abf9d153c63b1dea2acf9dd04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b194b26c520d1ef3c1aa30e22afdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d56a31e78fe4875ace42c8fa2c459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231380722952085db38e969e6f39af2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b983ea213237952bccbdad4dbc6a5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9efe503280a6caf0d756599abaf0b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365999ab2cc950878d9933f343b9701a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4e0ccaf46ed3619cff378f4226a8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab8163f4106cf4bbe48e29a0a898b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45213ad6322836905163ad4a56c1a033518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e308e55ca6a28cc729feca23d691e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e31e2343416d2bc95838e005ca659520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee63af0dc365132b966f8c952d4c0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddabf0c37e59b7b357fcb641a639c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddff72b277a7a4a6cb65decf6e5fd32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5827f73b08254f78c7f6a173912c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3122a1b3d289383ba0ba74ccf0c4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008324674e8459a13bc085372ec5b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157aad77d803bc4ebba5d5ff8319245527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd7bc4ca11d051a0081c4cc4f99331528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6e28c4fc7e4fcf6e233ec5b1ae94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b1602ef90e71e89e053622d721608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330072b1aaf2d803a00be2e6c764352e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832331cb83ebb1df07fced06e9575f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430680a77b7d4b91c8cf1da7859b6d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72c1c2f5bcd86f6bef9f978f606da0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd76526be65d3dc1e53fe47b95fa01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb17ec30d40f350efdec5ab471453d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eac360c7326114ce4c6779e4e939c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20defe124396e75bf20767f846027538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6838e05a4fad8f6af1ae5cd90df2e28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210619c742cb667c1b0db8b495ac7f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec7d1122fa77f51f672936bb001e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace898a337f54f4fb3e6ee735a98a47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d773e5bfc9e6012c01304df803ce1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe12d945434226a0996ef29312be40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bf99e3a9a642fc23f36c1ad9f1d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a78e38542c81de23f7dab57ccdd64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1383cb4b34664a424ea97321489e23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad66a1a46a4af7eb3f5d23091a16d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262037bd3a71dd4a4ca36372e8542b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7f12c4d84659823786a74fe11a7be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aacce007d7633521711c5bcf0b7b36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6fda3230bbf09660f82ac5a2673e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227d415d47b48194a0584de153743d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da344459ae6a66f95a9437a7140a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad216696deda41c39c507a79089306e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d52d4087eed94ada0795c4c4fbd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76344c2279cdae76596a1cc3439d822b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e608120e8085c5b3776a934644eaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68b338066f06c7253db5ba9904de4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499522d1991c20ff4edcdfb76ac235f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d68efd2f7e61d22bae37bb815b8a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14718c7529e6be4670b421dc9e5cc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a01b0e4e0d652f070d0cf29f23bea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296e3cca45f9a8be28dd1233939f921564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c56e00e2fe624fabb7182598768add565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb1808c85fe5844acc0f915d3bf35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373294c9b0774c63ac28a4195470986567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d5d82c548f131cedf44140374e555568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a407938836fa61ee54e0f7101a62e73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194635b84a556500d6156a6e63367a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c60069a70fc2ce242e208ec936dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa19deba24555eedbdad86caf54f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19001195f2c5f1b347691b1954c67ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5712698ccf0378270668778bcd8410f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae74a2cbcdddf0950c7c723b842ed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e98bd83bd8d9e847f19a8507bf02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca065ea0c0f26707d3c68080819d32a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869b225a1431488a2b14a6f84fd2f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3487b02803bb9983d4c82bc3e3a07bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3297090cefc044905dee06e5eee2b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b530c4acaa846a5388d41e05422415581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394285e87216f6bab9364c2eb44cf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a597d38c420ef3f20abde05b0fd735583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b28a4f45d76e8e00e84708a0c21fbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc274a810adedd971ed286dc7777f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318deec1e198bf7ec8f01344fde7576586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c33910a524abbb41e46e69d786bc3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c944be0e2c2b284510d07bc96341588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89556b69f5c26776c5382530fdb48e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffda5b4bdef2de89bc0906b24c54c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089423e24bd62323eba240852d92472591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810d3f0fad21322d5fbf9697ab535f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c18b925589025b046edb3aa19cc7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127f8494633e4bdae1781a20aacdb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923176fbc4b50facccdf333f8c54fc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d21c210d7833d9e7afd50cc3621063596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dbf144819a745157a3bdbc8b02a15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0a6614bedcfb38901218375e4dac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a2ec96b9255c9e86d4cddd339f31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a05f79905c842751cea48401a96d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace38a7629aec5983a4f39831a7483601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155ef4ed3711815194d49d9983d5bf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4025569dd29954d97fbec0b30b74d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8211182cd862af3a08c37912022a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b69d83a0601ac2c37b7fb53ae85a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ad82ef9cac07676df3b090b8447d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd27a109f13fd581e153a970c6bd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af67b10269397032983ee78a438d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c950fa343a0b43ff7832f608a2b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33924274e91cf1b5405089ced5b8c02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba0381d915d76ea7265c3db338fb71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d5837196d8853f84d3bf15f3e1028612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d09322d6072bee298e03c2828fe56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dab20523e3b0d5147f1a87e2778531614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfef4915635dd26162b01f3ca250b17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0deff5ff00f4e67ed9b370fe5780b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344444ebd45305ce3c20dfe8a34b3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e181276442dc6143d9c7100ec71aa6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ecc6fafe4ac71a4a85db7aca35ba0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3d88d290e0b87ba316964783b9ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84496c15dfa669c4428b55f8a9cc17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e6d01aecadb5bb65cfc9a11d96a5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059c8d2ff390de1fa2c0a701a26d018623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b60d87fae6732cc117dd8caa670d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f855f52be684a990a149afe838d8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a736ab621d26d1ad943c6632087d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff0171445b511f1c3efe08b047e02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f28373d5ed900e960ca5e9ab01b165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed576cc7b69034dabc2101210c87a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391de2c1c5de3e0615b9f15b0d70adb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8a2c4e824fba9e52683014609f32c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b7f985b9aeb8631d07e6a34ab7392632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9aefa816b88cb5efac4e365cd91c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ac2376d4c75a6efb5d7d6d77d622634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa04448a3e76baf39b48fed9e07b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd62d9beee04f40fcaff51e16fe9d77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8ccdc34684a124712edefce0d5fe8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd371e06c0cc017d191e301b92031ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2052ce654554e47415a39ee077e9d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226d3212018fe4e426617857237606640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a4174af6092f0d2968d75fd35f6f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351f0748d48e5b84b5dff217729af5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e8ce0cb75d1753da6faecd637360643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977813d7f9573a7fe3e1e7f619482deb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d95c13e495030ac5fb4af6ad2f9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c87cd43562f69239b6d74a495c91a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3327163955f0ba5c7db41cf2ef878f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda5096523e93e3f60073e72e7477f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c19640b6139313f952ce4a51054cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc566a4d6a80f01fcffd90cd2b66b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec207ec4e0be6c024111f40778aec7bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9421cb32fcb9ff85751d5d5daa3f25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed2f1e1582291f02a9f3b05db61cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538090e881dd42ee00c0f189cd6478d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb85251fd6484aba2744f2111ad11b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1230fa6856ba3ad079484c9fa43689656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f2e0830edb05237456a59d60544a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18debfd2e0085d311a75130f72cf743e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41272ad30a676ca53da6f0a8311699aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139677b890d58db45ae238d56b72622660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65c5eff9e07de71ef906cee10a402661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9fa1f15a669aea9475bdb45ccd402662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa38862a04b018b6e708ce8c59c4f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a5a80f31905721e667d1cf33dd5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0abd9c2e4443a2ecdf6d5afc56219665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd397d76543cacad92186cd43d8de75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff552373e54d441eb74ca47c4fee8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d89514a25bc642d8761696479207668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4862040a5075d0a1a38d7d6dd7f46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b2b0c0e1013c8d36e433f89185bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef6d37b4d11b8e1b49217507d8a69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92287258f3722d1f2103ab906a4af59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66149279710906c858a27b7eb17562673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42d4c178d7052f513d2812915484d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2720ad3464b62213f9219fa0d5547675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a14d745da07f55fbe3db3cc6ff8fcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca291098ea47b7d1d3098b10e4fd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c4106be7d1ee0683a2276eba6e012678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a79e295f536d4146dd3fc7f9f327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29ebb64dea053c3ce25b1f7724124b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef5dcbe5695b60c951b0d38fe8b10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d496bcf39ac92f6a0d729461bf8edc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cbb90feefe2d9a344c5cc07db3966683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea90e41f902f8eb0eba080817bf203684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce59e876a087ee254cf9f33c44efa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8cadd36ea742c0041a41f81a75460686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4be55a75e85d220ccff8e9e2e796fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57568ca402ff36f8b9916076bbf508b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c344427eb715e17de4bcf1ac869b050689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a43875a54274ce6a532a5c8a0e094c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1bda05f07a9040df659f21b25e7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746b26c3cb4cb178635631efeb8246d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd9fde515593fba454099493c1b561693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa4f22555a745bf50227a52eb31b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365d5cb4e558eb5c125467f4d32f4ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7445717ab29ed15e36e7b0d7928af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf746a5b8929fd26713b79ad95da4e50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0c2b5b7972c141d11e1bba8bedc8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d66b31128654f3bb8c11bc119ac3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b76f103fa5390e763ea99a9efbd74b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7330e0bb4e955c325dbecae41c32e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ebd99408ab8c08898e5714ac808cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d01ac484fb6e15393e09cd7b3796703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5ceeb82f194cd3fa0d277462b376a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f66129e1d4abb805da267991dbc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acbba933d6e9e76acadc014ea22881706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7632ab6597d911145535ed41c6441707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130cc6c870ce24a62ea9216561e3e74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ea1ff44526bd2d837c6e47233df1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f7fb9776bff245a8851c0a9ddc6bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064a4c75dc0b1cb5e39742b8e85e43b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace279ee33f90db16d836050126885712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c99cd93c34ac18b26fa54701fe71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8c23d525333766b7c117baebe69f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b95689e582e428e934ed245e1febc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c8cc1e6a688914b6bc5a8055eb96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a51a00118ac4b51a181366ec4b2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4c5f2c75e859fa08441a53991246718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa02a9854a4a35aaa9dbc799ae33d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596870b0966dbaf8ace54cac34d081d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309cc4661ffb77501c2c6b59ab56bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902f7ad2d786aeee37497741e18e1c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0af27cd38f7dcd349dac4b8a4ded19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d12ec7c558d8650d5d58dcffc26111724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2aaed76f4627a5886af02682096c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454775a705f732cb0e5faee3d44ea589726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8dc16a108d64cb54ca883e1cd6b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7814e3c75480a698d5a4d6ca1cfbca7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f09d6ecff705c7c09433e2a10f8ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4fb01794a6bc55acc23f16909979730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15728385e60c1eea9afec7660b84245731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03679780d23fd517d1a4ea3f2e62e18b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce13b68bc93a03a8aa94807d74911733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4158b9cb16b67f7bbe249d24daf53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb7c6911dede8b447f59d823105d81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39a8eaf47274250c1b09d5b7fdbe9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdedf67de0d84dad9af53b1e6f9f2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb026f41cd375cd2d8f05642d675e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f648af8e749fedef5526b0d6d7baa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85ebc41f6553d262a295f35f70d620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142842374f6d68a700056110d9eec93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3ab21ff74208b7139f74c53a1e5fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ba6b1a811d9a70179a4ef66d2b10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a1b30803bb3ada8a4d6d497a80d39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f173900d84963e1f199da59e5135c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36478ceafe1a577dd3230accd6ca5fa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3bd932de4e60643feb1f62f3965c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1f91bb230789760ce7a8747e93cb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475e9d04330335911b661d3fa16914749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072586fa89696f996512dbdaaff13789750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3d0a987759add10e1233a6927bd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b1a01bf67ee65115ae3cd4859c4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1a1e176a08295566b017939595ff2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e4385ea2911480255754caeb72b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fe0e932144d700af826f22137f40f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b22131909da1cd0eed716abdc7ae9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f658000368abf3a8250471ceedcda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c703806d517f55a735e7d03bcbe88a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eca9a72749f80c580dba019de1fb9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502ee425ae6e3314dac77e84a7dc13a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6471cdee0e4211a445ed23e1e703c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee74acdafdbbe2987ab1e28c18ce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71fea3b4e6dc0b2493def29e6362be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c446a2a160a2d5f70c34cc628d3c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01f0f966cc35a41b5695bce99d5146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13457f96ae1422a80312eee4059cb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ebd176f69e771a67230099c5f7e528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d34a67570f2eedf2ff3e3dd811d2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07f8fb39e804f048ee04e53395660010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebbecb683930142029d65549ddbc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c17fcec806f532ddaa136fcfccd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc448b600c4941db90102c1d268dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86dabc58e20e6b9708d689aa61e6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33266ecd3ec669818a9d73945e9b9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e76f0e917c7960ea4322d09a579e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb05d1e923ea200eb55d053881fb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fbbee2268587fd0e601889189036418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983042656d7475db1f12a26ccc3bf4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e486605ba30a2e8f1d8b5294b4b89320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1320e38c2f26a69eafc0c8306e88b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df1839a830f9726ea208bb623115022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0ef1e356b6bbf6f7fc0558f546c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eceea6a9a583b43d329190f4a3c5d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94462b04349c73864e13a0d38b37df425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cea7a627056dcfaaad1731ed365c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c2a019c5ae2d4278061f250c8a2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0dd74dec503712964c43ffc9835fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee8d8c9d54d33d8ea1dc7ab438f7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ed7246203f8a41d22e8ae5da912f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a0e4a95259e3f24d982b074a55b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49999dbf8d9f496d08ecd4e598ecc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e775be9040a977ae8b752d9d7bdc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187dfc2dd50b6450d5a59b87fc8ba1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadce437901a494c4b7275dc0682bf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b431cf8d2112f6be79c44d6c02f7a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d35c8092d04b30d2e89e4f1fbcc0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8fa84a2c5b03a0ff8036b3277b4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f25838d9271009f454a17f9e43d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184cefa249ffad1a842e4c7081acda340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ead586afb5c5cc3afd8ef4a39b94a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e70db26e380d191669b07b82a1ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaabaa394941ccc404e6aefb0e984943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf30b8841d905fae4d8ef987eecf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5973b0776b30decce013ef8e8b04c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de514cd04ccee21d650ec034625a2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264891ef1b81ca3d9b06c6cfb6e28747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f02d2f641d5eeef06338abcec3ada148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a3b56c0f3f11d46792682586a54449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324e43d286f2dbfda898b4f404af9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172213a84ae783140eb6231f992f4fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9006dd2d6bceb66ca38e71c830abc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346189f2f47fbfdd3528e8f9e833c5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1427c1a0f003b5fd96acb33977b407454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1cf8072b925789880667c73eed92555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4997a855a56dd848f0a36d7fc453a6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f3cfc5ad60581efc9701002d53a4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf65e2391afefdc946583b41f685e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254efb3708f793b12b8b01eea60db2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe78199a1939c239de777abea933d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9aa2bbdc61cccc7cc40b896d7c1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78deee7497d918c8db272e12078bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1c17b97079d6f5918b4815b9ffb9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bcb887b69ff8ca965a53502d45cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a52369d93835ef0d23f3818029ffbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3674c5254d4ad34ae058e0a7706a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c55055e023c557da7d14367bbec7a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd9ba4d31d35e90d9dca486e2336168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3006c94421b3a3e436268f03d67069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23613f52a5a98b255c2e0410f1b31e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef9a79a20ae884d6c6c58c4bad6f5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8fc7f7ffefab281c1b495f0dcea572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833d6acfd92aefcb417282a67d5dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85b9cb943126ceb9900f4ea5919d4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d557eedda798c441f80afbe0eb6aeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc89d835a69b7c0d6b3fbbc5abde00c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd7d689c383bf8ee43406c0da66e6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5689e9ac192d4ff92a864d8b2e4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7fa779812dcdb75a728a85a8b29e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea093ddcc6039d7fe3832e2fd149380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00345f0ebbb89ab3f51280498b162d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284a05fb3b6c6ecb09510820fee5f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73108f4728e10fbc9305ae999bfa1b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b40bc41270f386ad1786aa7a4f75c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc0ab8065ae104d9748cc1c286658785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d590731a9f618b1efb69ac5bbcae186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e136e8af0b03a6b31ee7232cf65d1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dcd2d01ded0ab6100f4661f0ab07788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561474d4a0d2e75b3c0b0c5aa97d1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d3632ea107766c7acd8cc5523ebb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8836a1a5327b81997ee18947e3ebc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820a669dd4c863e032cc2cd88685dc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590e1757f5c1879f51ad3089338c0f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801914e44afb957b8dfe260710f49694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a928409508f98fc523bf6f993111c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f794007e5179ad59d78115bdc3b5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc5cba6e58a23cf50c836139d0809497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b04e9c5cc76cf6fd4de1ad5cb6c5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e8d830a1b24703e8be39d7385bf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dc68b5a94a8b45595e7eeb7cfe0b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c74288df6bb0ba4031e7827cbdff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb15155df7246074d7a5501ee6bb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec875d94d4338167e1caa8f970e84e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b0737d6ef18df63aee03b869b5ca8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382530f9e7d0b6822e37d3946d03a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bca7efbc0c3b79519f24b6e528f74d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132d655eca45ab8a5664cf4ec473cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f7925a2e0d04847c56064e2b45f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2503b0cd5bb7fc9fcd1f317c68bdcf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79dea249d82345c8ae75264f95a08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8126dc0236b3a35f459dd0fa00797c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a50a46f3ef0158cf392564f565f15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77b7448f978d477a09d56c34b66f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264867d4239e4ec08d8973015e470f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f14318b8f806d73aeebb58692553115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff40c694b49b4b3a104ce858526b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80320e64357b842ba1a7f3f2d3260023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87d83a555e98d41e41e7feace2dcb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3517b1e41c8cceb2320f7fec9b50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e1abcb88f28ce5f44e0dd92e236d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b302ab8af2a8744361a1e8b1cc503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6bea3106ff96f2cc74f92e4b6d136122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8334f784006a5fc4e4ee6f7253d49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bd477b4132eaee4d819da2fc6aede124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773eaedc9208b01cb38f51adcf1ffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ed7c4c4652737600d41d0826e0b31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec63ff078a1f2c600aec461e0306d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac23236f3394626e3d5a0df3573e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19213ff1531ecba6f2ba8e18087c1e96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c042dcb4ef59c821f2ea619235473a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda389f03298d8d53ef76d37b7a17b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57531ef779e5162a244488d8d6fea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7960ad6fc02f0f1fd1f60e58a7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3044c45a57b3eea632d8c844ab5c92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839fc432164c4a6000ac730c9f7f542135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913978a3c6dfe461803a69e91c586df0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce6f27505d98e12f3d8baa976289a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19587ad400c0c2cee286cb59245b03e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ad0fd988238e8484d6354330c1ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd1cdae05adc92642e9ec6e3bc7361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b6fdc4b9149217cce7e44035ec604141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae1305b5169da832ac7a9dc0085778142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf15155c1de185bf2337eca31d9dbf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900401f92b9cb3cc8dc666e5087a005144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90d7529c2cfce6ef448323974e745145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb46763e4566fbec0d080708ee2e66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac151791e3f7421988da910666284cb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf98a882fa3ec9e660a99ce7d700fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188245072eb1258b5d747c1e7a4041149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d67bba7f68f348fb11d013e133fdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce32f49843bc78d2298f1d563b2e50c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b6b0700d2539056fad9dbee7bb3b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a823ea335f040e68f162b39631cbe6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbed30b0e7178f2027e39a894af6ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0084ab5b860444726257707d6550155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88068ff59a7b4f69b6d281416e15e12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30c53a07d5625da8ceed710b45531157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de230ae691bc027e115e49c15141b00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b19454fbc30da4752864383d112c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc703d3ab5241d01ea7ebdac358dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b897fdcec1e260ed0b73fcd203eb2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97780d87f00ed9b626bde017da9eb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea1af8033b6f953fb3d6c430cd068163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1326974788ae19c5e1775bfaa0a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa9a39b2e24c51382d09014eff64f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7954ba83e320accea237b737141aeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db5fe81e8e558d84fe510732896bb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcabe8e3d544916b2e077285678dbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ca837f721dc9fc2d0a62657fa84c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298a77decc2a8e7249243e63258cf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991954eb5d0d6e479472a17dba2f010a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975848c151c231a29a7c990ee434884172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c01bfcef9740c034d7d6911233ccb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba544d2add65ec96b18dd21572a8d9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd63eb4f246f58a547badf4ebf88da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc0191b157a0f2b85d16d6f9b32dcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a524a5fc54b389f16a5d6be46cefc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553e85abf10860b980a49cba3ad80a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a6552ef9f8bfe1f6296048eb4b2a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f06d6f432fa60054b6965c8b72993180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1947b5d4403edfcd9d38eb0bfa6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6b724d197520c757199e6757dcd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2bce6f8da850ecc289ca9743d3ef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366d25fdda3cf24e913032fd44d414f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d965adb62fbc0a11299ba7bc88fe8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fff490851b723eedd73765cfa78c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409fb8df3ae61d730ce4d9f4677217187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd0eea010bad4e1de1d66be2dc56bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59e67988224f8ee9743771abde7d91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ea7a2b10fc9a726dabc6e0eee470190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e45602a6a5e0b9693126fc30ce4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153678f58bd1725c71a85ec6296250b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698beb9b9f299edc35bb0c64853d449193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d239bfa4e85b54418a58feef08c59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64132ddbe2c902fbbee5a04b76fe34d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e5e7e42b5692f160a07b0157f452196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044771bd9a8088adea0c6ae3fa3c136197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e6b1fe7c7c05ef81f374377a661d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0c5c78bde7a7fd0e511e169b529c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df581ffd44137bbaef77a47076b40ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2117b2292635f523d6b8c613282a6e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd0835047a80a1343b668220c2430202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b36357113c477bd7a28b38928e95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b5847f085e70e2c5a912380b2dfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f673ce9a7160ef9f1d9a2411216af90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f057066bacb5a40649b734daf4d2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d026a8dfd86d565340ed10da1d3dd32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb382854e07a5d6e098db41bf4599aaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb84c2ec46ea1461aac574a26fe629209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6ac0446c429db2ca43cd21c028d09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a71c4e5c5135067697b7764074e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b927b739c2b8c96e02a235fb3bf8ae4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515b8818d7c7023c7d794a7bd015e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de6f95e2b4cdfd975bf3cbca1525a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06123268e4d812109fc921aed578de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0864414e69f24cf9e9c60eb940ee5f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e12bf9e543c8e7bf8faec5019c0a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885cfe89a31c326891e4bc2cb6cd11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f1e6a7f944846985d0c769f82672219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6708571df57c9b7352930c891144f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a20c04de4c205b12ac895d571ac7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f8489cb20117483cd67c797e2ff5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc52886173311e3f0a60b12c3098f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43f3e05f5c31ca947ef0e9bba9513224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e1fbc4f861ac236ce2fd8f547a613225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5680d3a98b093a7d18bf4d5fee29f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37063bf9a27e7a3dc5e5fa3fcdb95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485b0a877a43d307546c1ba051f402228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca800b812765fcd4242e83c2d1d177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df3ee1e800c9f87631345b93ca4d3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dee18fb174964f463bc74a957f4a86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03180aa8520e70ebd8d184c1f6a990aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198446acdae6abe05bdae36cb62dafc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b4e7592d9542358032eba4b9c27e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd27631bb769cef7c435a1151cab44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467080f8e7b8ed252b95022d63df6a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f093e99a1491ff49803e7d46c5de43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c81f20a397637e370c8cd6251703238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48017f5df3a5ec164e53e483d8ab9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f2e0686740ce36c79f89b7b24a22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc4513c9ebec817cea3aca970136a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee51df709f8e59a7332a925f4ffc1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678f1c0f368296cd5c196157da375d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410cddc056b6710c09293bdc16d9117244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f09e4f2e5db7eba3889cbb32bf80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1924c21eeb7403d22c2ba917d7e62d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bbb145349dd8f2ffb62070a9db20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c678e48536ebf9e81045186008b9f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6084ed1f24cf53c1cb7e08907bfdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b71ce1cded2c409b58b7b0b5b9d81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3234ebb87b01cd1fefd51145c221e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d572b0630f323dc0fb0c077a2c9aac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38998a3047b7f2f85ba2540cd459983f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c7678a57f473765d4e6a20ba004c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed0bff0c6cb4a50d976cce70b1d6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392be171b0a9cd0c80d6621beb17978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d759e99802c0aa184da6b4ef93dcf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9da42cbe9bd35e81151ea2851639f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a9b8145cc45c6cd39a061ed12798259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2c37a3cc310764e7b78f6ab3d259f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbcf56ee51a3af6da3481ea4917b43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c0f05cc6fe155618474fb12fccf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ade2ee92e2d60dfda9e5d8a506df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88199ee060513896fbfff55ac1183264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe358901b17bb2c9197b7f15cdf491265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76498592d352bdb14607dd9d45c9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0ff8ff7a2a1fa231dc07ea4ff4c1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd3aeef328e985687396e1fc73deb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09555f4d8e3acb6a5cc1ae81e5ecc130269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b249e853bb4bbd37b53a89c19e672270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d27ce85dcdbca9071142bd48338036271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb0114f69b568e2f61b8cc1be038f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8689f58027d44dbf09bc43acf662981273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e6f3201377c39444eb8c06686a20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d7bfd34a0a365165c21178c0920ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901402592f6a2fb8cd7a463715b3d8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c0c657c80b9f90a13e286eeb0e6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce44a003e3a752cfc0d4cc41398039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197998fac4b64107bbc2b067a82f0555279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d9aa1ac9fa5800de66e6f314c74cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fae9c73e2cc1b555c4a15a3227114281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e0b76d91dd591e5d21c4e0340a276282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947baafa2fc654b9b1713a2f79e1386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beced363f89fbd1ea0268880c0e5cc68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce603319e74de26edb30e643efaf53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b7a140102cbf02dc92ce7f71f8f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039f30f7cb252308e51d9d3bae30cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2894fada28b06c5c8d07a9dbe024dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc262dd008aa9cd16bf6268735331d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee390eb8027b0509ca0999904ae928290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7963495355f62d8a1b2aee769c572291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a50c3eae3c062cf28309e10534ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441ab2c67e0d3ed214f9fdafbd582ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ecca11322ceff65191668d25da67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef60d6c352ed76907010c494e0cb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4c92e5a8537d0e3909b44e167b0a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3d771901c1e07d9a85755aa23ec9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1ba81b4861fbbb44f011356badd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f2cdbe8bc8ee1011ca621d029dbfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d11a7ffb439402178c6a0f0b700c00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6495435a024bc78a6c05e41c3afcbe4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a21a5b6f32dfd71e28e32011fe82be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664302aed4f8587a623766b4ab5d07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030fb0989e003cc80a51f0b7113aef0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132b948631fb1bd10d44028feb6613c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae3646e80e8104bcf8becfd2e576a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c14fc06c950e7170b30590d08176307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76997303568259ceda852083a5ca891a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750adb0c32dc5b13b0093196dff87fad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb26604ab2ed7babe9973537816d1a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1595cd5b4281392262cd5140fa01d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6e4a12e16d532fca9c7299712e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8e726f59a6cb125cac5b9eb891f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc35e328b80dd1991e1f9b05ea9a5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c355fc75010b80ac7b33ec552bed2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97d14ddfe0844c1460dd8a9d38bbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfa1386cbfab3369675816b57a2de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be626f4d00afaa46ad4cd03b3d068fdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff588de60072408d8ceaaaf9183145319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155547b52f20d7c5ccd543ffa0aa5b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c2d6f0e6b40d30ffea472abb03b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76843b50e32c74d742c78ad833e9d34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d656ef25e8dbb43f7286f499956ca0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a9c7924eb12ae391e993ed2da14a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8a41e6d590287f5d48363378db30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f0c4477c221a3e045dd28c0f5373326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050756c31a09a128674860ef43c02de6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f48dd5f12e9c431b244f09d2a418328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b1c52ab0cb856772425cc13f9d57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f89296a53c7a953fc0e91979ca7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6eaf9114145b4c3f154631c5871c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b82ec19da57293544fb2d8c9aa80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c98ddddd9853c6c9effb8946b7c18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a2ff16267f0db7ab30e5d02403f98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75a7b823ec23cc3d42b8f441e745c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5afb5b0fda3ec7c1ac9d43272f0217336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4ef5f5eca2f862a386d4f4e9de60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864dda9cd004fb27a1fe1d337c36cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93cecf93ebce01f608725eeb541f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05acb4fc38ad2a6cef8f73de2b939340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790af57f8645eac5386b74a838d5272341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e3931edc75503f11f6803c446fee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a798d842d1185274e03e5e4bc6c7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4707f5e66f9f10330ab2b976acd96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c39a7840b158f606ab1c0e51649f77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d2f65158e65cb6e46818330a53b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1159d8cb6f0f8bc60f2792917cd0567347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d3ed0d771f8791b75b0352c386f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790d7af1ab75ee28fd01a5816d45bab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f124906464d74c083d6fe105a99635350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16a7f79b4cc3d56ad0f95ff4a2d11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faa4672729f3cab76c6ffe8957bbd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d45d1e760df44d7d2cec6511b22c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff414734e0e6d5bd283c4a5e1b7b8c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4a8c4a9b19a2038bb527f80ae783a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547558a6be7f7f609307adc12159c77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34678816b251a301f138d18efc1e1df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a396944665c9263b70690371d757f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc9b4387d3cd39da34c54c5e6840a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187bcf16cd753ab9cd2a9b8af4a414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398227d168e1a88cbca339b97dd0c0b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa915882200da1df946643a19f14f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8adf536561c65ee0d95ad12c1ab570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544609faecc01c24988a379228dc7891364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113462e29b5e6aa032e9f82aa72131e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d9dccdcb4265f3d70dba9ba8d42f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579d2c02baf6f36cdee220c5427946367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74b0571e53c349b3484cbee5286cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4c7d2595805e5140cb2e7ac11625369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db72c5124aa3694b4573441ceb3477370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a2fe643dd36a2490265a5f85a386371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a05f5713c1d9f7a1fc2b1f3c72b47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e107da53cd414692bafb5d61117e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6400db66ec5330a1bdbb4e93759068374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d96c6f016aba8b60c45c923262489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ba60fd6779357a8b9a2c56b74544376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27277e1ff3221b2ca6bdc5a3050eabe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cee2416b55289566f68a2a0078c41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51091d1f9e3ca82750be8906712c92c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb590da0c0e7a561c61c5d1a7f33cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b8b34d6a9faf791c1f6f5140478d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a680e79ce3523d38c586b3a2ab322b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2defe540b4f44076a22cb04114c2ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd477d9338783f41ca1a33473c1909384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e565fed3df680edb071b42983041385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870d6aa78e84cca9cfd2aee73b15f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23750a8dc2e0bf99ae4a3cb6445edc24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af4782227bb4ac6e6553a8d8bbd0c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b0ea33fe2738e0ae5fd46bf53f00c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebee87b74fa61de121c84d18901b50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f3785031758c03334d0f3d164f47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13c0da12daba2bf71b08c95f6b8cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34986a632451e23bc934d2acece37184393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f3d17c803860da08e5f0f0bf23198394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20dea56748facb07a25568e0080ae6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2448fbfc25d9fb30820310be03c328396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0001b6e9f20fc32b14d91669976468397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da17031705569a7f39344e97ea07ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed27a0dec8b05d56266a9acade5953e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc4aeb6bde8d2f45dc9484ce6d6120400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc87fad901abf9cf2519e3df72a737401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49118c3a630983acad37c17d1f3c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd868a7801b5e5b1815f70c00177d70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9dbcc23e9ba1beb3fd2efeb210b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f67f27863750d07be84715e3e3eb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405727b01a9a59334fb44c14179327a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f9ffbda7b719b3a245d25cb12bcf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8423bc438e2a4137143cc223e611c42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da656c29c4da3c0ec916ce3d365f402409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751ebba8c7c3488acac5a70b4ea112a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6884bc437747758092013b92d89d639411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3a600c2a3bdbf700f36e30f6ceda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0dd0af35b94403ef52087920c3d51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554aab46dad467ee4a63fcbfa39b8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e1e89da1d1d4e2f3d51206e4b2932415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d52ce5bbe1c555975c2075272fd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e14940145561c1496cf6ac53124a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576e99034da87618db3e7e48d5cc24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69f6845b6051c100a46288e319bbcd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94265469826e3266c9366312e8f571420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece069fef99a5d4242185a3d5ba79f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab44472789395039510cbc3e7aafa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4427aa312f3951b237cc888e424d317423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2648606d52a1e6023a0f866478016424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a71718b08d98a9772deb5c0c277f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4330c0361a62e98bfb26c5122c090c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e75ff348b55235aa185b5f91d6a73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0662bd4fa1cd962b3c81bb8a5e3873b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c691a61efdc0d0641f0beba4727d46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6010c179c344f9f7aaa8bb9ccead430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cfa2d04b4a87b41bdb46f21361c10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85cb78120b64aea7757b801e231ab7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d0be3271e2b35901923fc90cb396433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a91fd6ebd598a06f2154932680dcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a3b40fe1fcd7f2f51b817fd136cf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d6943b7c6acb94110fbc778a7748436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01e0890819dad84c2026c6d9af579437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a972a965c99e8ae82d7f06de829c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ffef410c3e5a8e57e152eb349695d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab483053f97e4d39b3486bcd9a67904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a5595b0331e0c293cb0ab983c604441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12392d7e8709cf9f2e077d730e8a4e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a07ec2f8e2b906ba49e9cfc9ba8c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9135d2fe650ce375766e2d4e6e88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1ddd04ad478c3d455d99cab9e72c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ae770a71878e2b893cfe3ba207a0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ce799013c7eb201dee708c97b8db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8758b21d3e47d989b812f2ee75a478448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063626e2bc4e4a310cd8c94e8a96d0f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99375d6f78f4cb596c1593b38fe25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c6789843da6a239e19be3644c112f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a28ee61e3637328fe547578a9bb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800889331d77b743916a74e47acafe1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3500740a3b79041f2d2a6650f5bd7fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504a6b7de295644c65b5cdd6a50cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02648d9a1c6ddf7523558f3d89e8b97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a3690dd3d1ab68dc49c208a89fad2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce60f8e5ae39e944bdc4724c7cd5148458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f5c7d1f5799f3af49f79dbc030c6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22be7c49836c42526815f4afcbec59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a07be5a22b08790e30d904d4a09d0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b472137aaef02bef35e6988298920462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb475228aa9baad925b1da28beafed0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0931dffbc84765c70a336d97159a3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6055a9e83ecc73690d5ad8dac69f890465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f148a43ae7427c9b84e4cb17dab5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2823e12c0eaceace7e043c9d7823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab44e90661758045d5aa580f1ea227468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982880466cd99de5421c424237d976469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402290262668e097922ee9c4cf0c13e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397f60c5255da9a876396c93cc64bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13defd9316c44e6fa0e0ed9df685c57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde81c6acf2222fa335a4c1f31e5be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4d5fb359763feae7bfed0825f477a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455d8e3a1f774bb9949556a20956f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ad951b14e8503ea16c5887fd1c7c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97e137dda3e3474d2fe772499bcb78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e7b884c8d1c818b465e3cfcbb48b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445c3314f4cc4f4f7a9da9821497743479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03abe6c5a7bcb5a2643fe2bf89360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fb1f97e6ef7ad0ebe15a92f0ade69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11019f906c496f8d525770831630d09d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc3ebd8ba5bb1b5344c62651909e8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c172856b02c7ec8675afa355fd5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb0ab4cd960511fa79fa68cc6ad2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0281fe0f092477f8098fcf9188027f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fcb3bb9e3b94a1a538edc09a495e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeee2af25084ec20b54857a24db4ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f479e9a103e5e7e6d0254296cd185489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1ae4936884a244f3396870956aee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10f07dcf3c5bb59fea0d09e41b2aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955e519b83f19cae7eb25ee71cdac96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf09310dde503ea23ad37b0d872f40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde92850d605fc73cea6ebc3fc9cb154494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb2afc822dda71863a3efa82c29a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ba0cf160b58314e682e5c287220a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df250487201601cd815cd927eb3b6c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7361c9d378535c37aafe30f1cae84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0642a1cc50278733ceedbe0f2d401499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f00a4078b8f51e8347dd04953132500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75edd84fb192853fcada9e84dbc26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb882aba8cd9c37f0b2337777170c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c473a0cad808ce92a5242a20c31e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d142d79080b3390f14e71a2f90012ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f27d15c23e6f20d3755d64b5b2c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c08aaabcacd9635643bd40146983506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4243319cc18fb9d12d9fd40e14ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8548ddba598e530163f39ec18e0e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511e29d28ca8f0ffecb824544cbbfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eaaecef1531d8c259d2c33562c029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aeab6aec90627d2d2191be36a8ed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e457ebce925ac0114cfc0e7ca2f63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2dccf3b9cd67f7219673701c1bc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a12845d3b733f801123440ab4cc6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb81a58eaa0e03399fd9782dce3d2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10056bfa2b40433976d9aaf7338425516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a900b6be513848d94a6a20c2c01c0ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76220bed18097f4ee63f34b646a576bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8885a9785bddd4940c82c97c213ede519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532423351f04f51ef15b55599a809fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509eec35ae8607e181768e7cdbb1600521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b308c31a1f4cee4492e62663d5e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46cddc491ff8980962ed66405f3443523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07183f799d49f3bb3e6baebfa4dd1ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef327290f2c18648faaa12677a3aa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826efbc84b20326be3752cc85f429bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2b2eb68c6f765526fe47a31e7a50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca80ecf177017c3e6bdf1a96a3f310b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c212b2618a080d335b0bc4e063f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c140c5b8b8d2858224fe54c43972530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495790d3f419a3c694ca89e7ba93271531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d534042ddb8257bcd7c6f5dd63f9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490a9db96aa546b33c5ee16d30a774533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701aa2e6e6bab132fa80fb6b59d64a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b4b17abec2cfd8dd7305004278ed4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d08ccd575d0eede7667e50eb4c7e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6187d1ac697179c53307b00c749f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40130db9f0e1240eb8d72aa20faa66e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ffed76875590c96e7d4d6ec9551f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a737c7ad04c23681e47d116f03f75c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c012b7c61fce77bf30d2460385ed6f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9377ea7017e48eb5c941a5c5d7c0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90ffed0ca4fe1c592ec082cac63d34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed270ce068cd1b69ceb6c3101cd9266544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7adf32d2e0f816140cb3e1457aba2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a2e1e27c45f0a9c5de1181f65430546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f618398dff5bb17b0eeafdd31e180547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5243d123aef72fe0430bea38412ae7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375488b24dfac23b3de5f55091fdb432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc88ffe8cfeb8f4228e1b09baa19949550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7af3e73276cb89f71ac5919cb9035551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14064f839b8af7dd6e152f6749b35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e81295453933e85326692aed476b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac810c9c7172267be8ef7bbd670446f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8937812918549cde5c818c27c851555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f353efa0aeb7f9ceff4e020b378cf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9de12f201236b87553b2cbac126ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0cb08a62e307498efacebf465a377558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028effff368451132071697e2ff462cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d8a0338579d6f81c2ea26c7994d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b2a7365ffa5f99941d1add46066bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343fc829cffa408c74e959eaa24f11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326b8f090a9b88cb687325863bc5cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273db492c7225226f0880dd287fe8ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cab72473ad0350ae4e05bfba6631d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd52fa4aa1a6c601fb03746a9a4f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcad4da25addc452e5a800e83f0e8d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8fd878d7d1165b3f2f769f9a3b34b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940e02699e211ee037a58d2f105fb13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979ca0540718bbebd078b283f1f3ab7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd540cded061bb54085bad27427e73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82aba361bf6757bf20033871f3cc0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97162325f31900af06ea408ea6177e81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd8c367c7e53a4aff250e0e2b79f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fc75319862c34dcf5c419c5e3c06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf957771bfdaef0849f710393131332576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632fd630ae3ef10d6b73d934478fdf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e04e2997fc71b753e646bfe11ead2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66cdf02c6c821291063bc44022edd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84feb2f763aedaf0db42ae89b96e12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a0dada9d6715effab2edde5a8076581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7b6136dc52da0cea710577ec9f4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84939936ccd8b259db64297ddf0d3633583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98df24052898e1497b78bddb97277584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca862a59643fdda502594e49be1a87c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263de4595542dfcc1a7d66dd40572d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0a69dff04b4445984ea432e9b75f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e35078a875d23ff0e5558dc19a481588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d36a59378524be0418ed7d427df702589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ecd8dabac7b925e749781360ee00a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82079115a8c8ccd363449e957bb8743a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7fd14fdbea7894d4829bd16fd5b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad486b96d10acaa48a938e36384b89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5540ca53c5c1961207942155654079594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1a68820de24d7daf9ea66bc63ad8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92603293a5a099037296a2a427afb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99beafe03f069a39f40b1aa8e2e69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81fe1c7f0c93a46b1b7045e4b24a44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125385aa35cfc4c55ba68f216e75504599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481fac28f6017663ef2ecedf40e4119600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f8c195fc3b6c8bea6e509fd88add9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14552f08e2cd36d0e3b8a3be1d21a796602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0251a1f11a7dbef47e8bd243d1bf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b08b9e16cf801ab41e099f8011ca0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c20a314e2d0440407fbae05d9ae4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b60074fb926d041e5d6134abb0e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22954d8be739a55d8f75ad4465b4e7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86337fca8c7570d8b79ba32fabd65345608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59206ee3c7c48adb4c58e125ac9f478609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fde6bdff26066f28794ef62d0d9be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8bc087040cc27a63b491de972f2c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb0b85c85afebd7d9c5f001a7da76d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743326eb0cd03610b9bf6066739f9c2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953f1774612cb45e0c393253138346614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f60f4e65f12d76cdbd6a591ebda8f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ac8fdfc9f1637b83293a48767ba7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8de7bcb22b3c0b87f9aac67d9f77b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3b6c919d89c9afbf62893e37a9ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a308b1aa5bf8b8ca96400c1526f11d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee2919cc3bf10b1c00c216422f00c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418486c6c20d4104e144cddb892345621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfee1617f76e7558f069ec2b45473622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67899edf66dc2a4e494a336f8461e14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f0bd7acb77ff977d0a46cdf4a8678624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdca6328903b36a38e47508854cafb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1cf1d1ddb2f71ff5116b236db56e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e001e262a73e2c785cb5767e218f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb55a544dbd0f71a6603e7ae362372628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9aa2becd002910591a6cad9e09b23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ab1b5249a8cfb34266c832e8cbd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc594479d542825e1dd57459a6030631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7fb3ffae59431816ffcfde73e513632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5c4c8776c480183b08ed436cda77d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409baca9bd056dd1166f8d01e6577f8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5d6633df49cdbe7d6f3b7db9946c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921c759acc9db5e408f404a869ee7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e924f4457898d234f2105d89b13935b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288aca21a5fac4d81b27ff480c936f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad819be405fa4677ff253ee666350ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b4c78d58ce869f26808e2ddd76d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29a06171fda9132755efac99c5924b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b5c1caa2b5e3e5efab8c9d394a19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef0642be9e3cc29400d21e3e0f2d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413a0df29260474725c9da24d09f702644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d193e5502155fa46d8db2346be1cfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56cc15f56644d5aa5b9c67bfe9540646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e79f88070ada54269247e98ab39b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951891b8d45be818c77d93b3653d01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f9fc76dc84c9ba9479641f449cde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbf8110de643dc764170d9db2910ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f845afed86d2ab77d6fba769b7fb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608bb4107d3b3cbf5cda6417beec8fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a304f36aac6537c8043098a04312653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2afd07d7224ef38573744c8fa07f0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8676118afa770876281ce83b8631a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b325839090e268ac62da5777c187ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476982c7c59d9af0a6782b190af310657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa637e54e7cfabafe8fdb70737b4dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70630764127ddefa422fd3e9b79157eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c87ab941f786a0c563b374a059e9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf8b7dd6389bb5a8b8485d9bd05c2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3e9454e22fbf2ce5c85f421540ccd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78693dc0c47c0f0f6eab8935800fcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f080370c6ed89333c37a903ce1a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1352cfc627b766d022bfb1523426e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370857bf111a99ff62feaa0e2cd1253666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a7ad4e3007719ed90e1204671bbed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae38a342db859e3331236c3bfbbcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db8f871187753a040d3e908e53e5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd061db6c8fbcf1d58ce634d8943f23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d0b1d47b498f9ce480385c61bf6bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a5b743cf0a35ebca4545b3d978f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdee4c947f0c9ae6d9e37f1613082673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10447d94bb6d353fa2cc302ef1ba098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c5a2723caad9204caa3669fd31c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2ead9122f19562299abe7fad813c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47a414fb63c7be21f3f6cc864cbd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44ea5256dc8afd84d2566c52e04ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865c6c424d2921a9786d130d6a245a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c6f9ee181a53f9773e2913d435ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05bd05230760888c377cff76686909681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d32e5e90d9828e32d519077521b7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adb49c4b342a82d3af738ff5cf0a83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197519638cee8e46e68d657ec8683d1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabd497a8afc2597938970a502b5758685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50824e6c376f01e8570a664fbafdf4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452399ac635ac543b67e29e33b8ef48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80986845291d1b728f94d37fbbef8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fcc257726beefe382959426888d9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e294b183fe11ef360a5d65d1c80225690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c48777e114228d850be71c7efc9b2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4e836d2c5b6909bfe4b6d30d5906692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741bf76d4d6ae69197a978364c44bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce99ccc5c2f996f23c20d8f62919c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea53fca798417ebf1909e65a8f6abb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2154c637ce544b2f5e5bd37d84c668e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576836427ddb5b5a99d86be1b875d81b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860699acc4f9cc636bbcf937a8fd1d2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ff0f5f090009d224bb53aa424c8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a8f877ab7ceb08d01a5bbcd9f2cda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed7ddfec3cf38aa4da2659942caf76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f250eefc400e972762fe541d43380702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527b61938d15a7f739978707dd2ad6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126ba4340cbf54855b0197d708839b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988434de8bf72ce156766dec1c4ab99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339562702dab8ec61676916c5bce34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c42a0f817499893e066af41e0416f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16f62119ad5a2fc93b67608564fb21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4b7757725d289f25a3b080839b579709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb6f853148f10aabd3f125c3ea623710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d90c217bf4d01a2f4f5b72080350711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2274b7bfac4dc3fd5a79ee457658f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4039d5e9e939d0a8a7bd981e444aa30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c2214bd0591ec06fa0851f4d91f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2cbafa18d159c70498310200e153f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb263a0ef6af056690a440943cf08af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04955d09a8e7561e97d01d3da79535b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0361518346a26434b23d7cf941ad6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369f0a5c22d21b1135cdeefbe97bd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936905deb4bcc9d226d0d14023e35a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628fdbde0245fc91df385946072191e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd496e3ed03f25a4abd9b8ad4337d7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eae4f869bcd9a8a62d6f9d2d04b7a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4739486da830af9d51e9f541502de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af533427a38ee28307e6b3a288e03192725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ac166fcaa6079fd0b7cecb5e54c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7839f88d72ce28a6dd76cc823bd19d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702fce66e8bb8c644179c7e4a3c6663728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333df122c7175e03edfc21092a475ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede7683fe624ca65de88d50090eb5af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572873dc690f84e91009ed8e02e40224731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4afabf450d187a43ca46acf4e82143732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2941101fa29cd9a2bae557ffb3bc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbbfdcd415f117d128a99500373b3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e911e64a0ddfe2ff3483b9b64f18b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647389c1520054339f10e56c5c8d200736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd547aa023a3fabfd7697d9ee4823040737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e742d7a256d295f81e2d4ea961eae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3350e3a388e812cf0841498901dbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9f87147c7ed0746fb5e93f3acd6dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb807e61a4541f7ec365dce63ef7345741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b74b1113d4611dfc2ea8c1e8d2d12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cbfaac0ee318e484db8585c0808a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9acc92a71a0061918a9dee5a8657744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2531e04cfeff4285626231f39361745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6696f957b818acd16b28fd5499aa821746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc2463d7cf9993aafc9735b40e4a7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9c4826775208945d651fa1171b957748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f452702ddd7a7eee300f1d64a80f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc29fbbcf81291d7045f375222a492750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391844b8e2ce7aabe8643d2d33d949751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ef867752ed910aed5a0ee2a07a59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043607772db8f1b99444f0c66f70c2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa292c4e0ce8f2de82ac2b5c9fd18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b3b7921a0c0ea7ce7a3578b8224e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10e3bb02fdd1420f72b2253da41c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f532f9e9164533305911e86acb61a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ac4d9eb65d9283bea7d06944f882758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf720ee125e40f24fcbc96a4fdbcc75759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>